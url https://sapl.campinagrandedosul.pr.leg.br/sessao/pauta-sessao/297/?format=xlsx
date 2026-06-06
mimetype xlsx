--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -10,98 +10,116 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Regime de Urgência nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Luiz Carlos Assunção - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei N.º 013/2026 do Executivo Municipal (autuado sob n.º 19/2026), solicitado pelo Ofício n.º 278/2026.</t>
+  </si>
+  <si>
+    <t>Inclusão no Expediente para apresentação ao Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.° 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação e Gestão do Plano de Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná e dá outras providências.</t>
+  </si>
+  <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
     <t>Helton Colere</t>
   </si>
   <si>
     <t>Moção de Aplausos à Atleta Lorena Turkot Maccio Hernandez.</t>
   </si>
   <si>
     <t>Única discussão e votação</t>
   </si>
   <si>
     <t>Moção nº 4 de 2026</t>
   </si>
   <si>
     <t>Moção de Aplausos aos idealizadores e organizadores do Histórico Evento Cultural “Bolinho Rock Fest”, realizado no Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>Indicação nº 73 de 2026</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>Solicitando a instalação de travessia elevada em frente ao Centro de Educação Infantil Tio Luiz Garcia, localizado na Rua Diamiro Olicheki da Silva no Bairro Jardim Ceccon.</t>
+    <t>Solicitando a instalação de travessia elevada em frente ao Centro de Educação Infantil Tio Luiz Garcia, localizado na Rua Diamiro Olicheski da Silva no Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>Indicação nº 74 de 2026</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo uma parceria com a Associação Comercial de Campina Grande do Sul para a realização de uma campanha de incentivo às vendas no comércio local, por meio do festival “Compra Premiada”, a ser promovido durante o mês de dezembro.</t>
   </si>
   <si>
     <t>Indicação nº 75 de 2026</t>
   </si>
   <si>
     <t>Cleber Castro</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo técnico para a implantação de uma lombada ou travessia elevada na Rua Darvil José Caron, esquina com a Rua Nairele Zanetti, no bairro Cicamp.</t>
   </si>
   <si>
     <t>Indicação nº 76 de 2026</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
     <t>Solicitando a inclusão e distribuição de um Kit Escolar Inclusivo destinados a alunos neurodivergentes (TEA) ou com deficiência matriculados na Rede Municipal de Ensino.</t>
   </si>
@@ -123,63 +141,120 @@
   <si>
     <t>Indicação nº 79 de 2026</t>
   </si>
   <si>
     <t>Solicitando que o Executivo intervenha junto ao Departamento de Estradas de Rodagem (DER) para implantação de travessias elevadas na Rodovia do Caqui - PR 506, conforme especificações: •	No cruzamento com a Rua Leonildo Zanona; •	No cruzamento com a Rua Darvil José Caron; •	No trecho entre as ruas Elísio Gheno e Miguel Ferreira próximo a Escola Municipal Anna Ferreira da Costa.</t>
   </si>
   <si>
     <t>Indicação nº 80 de 2026</t>
   </si>
   <si>
     <t>Leide de Souza</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de lombada (redutor de velocidade) na Rua Maria Luiza Mehl, no bairro Jardim Água Doce, sugerindo como ponto ideal o trecho entre as residências nº 199 e nº 200.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 18 de 2026</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Futebol Amador” no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
-    <t>Inclusão no Expediente para apresentação ao Plenário</t>
+    <t>Moção nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR FAUSTINO JURANDIR LAZAROTO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado estudo técnico e administrativo visando a unificação do Fundo Municipal de Habitação, atualmente vinculado à Secretaria Municipal de Administração, com o Departamento de Habitação, vinculado à Secretaria Municipal de Urbanismo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 81 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando ao Executivo Municipal, por meio do setor competente, a implantação de sinalização horizontal e vertical nas cabeceiras de pontes localizadas nas ruas, estradas e vias rurais do Município, especialmente nos pontos onde atualmente inexiste qualquer tipo de sinalização.</t>
   </si>
   <si>
     <t>Indicação nº 82 de 2026</t>
   </si>
   <si>
     <t>Solicitando a instalação de coberturas nos pontos de parada do transporte coletivo, tanto na área urbana quanto na área rural do Município, bem como a realocação daqueles que se encontram posicionados em locais inadequados, especialmente no lado oposto das paradas efetivamente utilizadas pelos usuários.</t>
   </si>
   <si>
     <t>Indicação nº 83 de 2026</t>
   </si>
   <si>
     <t>Solicitando a análise e viabilidade para a realização de reforma no Centro de Eventos Aníbal Khoury, localizado na Sede do Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de revisão de numeração predial das Travessas Pedro Ruzenente e João Ruzenente, localizadas no bairro Timbu Velho.</t>
+  </si>
+  <si>
+    <t>Indicação nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando através do setor competente a realização da pintura de Meio-Fio na Rua Mário Perboni, bairro Jardim Flórida.</t>
+  </si>
+  <si>
+    <t>Indicação nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de sinalização viária horizontal, especialmente a pintura de faixas de pedestres, lombadas, áreas de parada obrigatória e demais demarcações necessárias em todas as vias urbanas e bairros do Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>Ismael Moraes</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de uma lombada ou travessia elevada na Rua João Zanetti, próximo ao número 323, Bairro Jardim Paulista, neste Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 89 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitando a elaboração de um projeto e a instalação de rede de baixa tensão, bem como a implantação completa de luminárias públicas na Rua Henrique Florentin Happel, localizada no bairro Moradias Timbu, ao longo de toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>Indicação nº 90 de 2026</t>
+  </si>
+  <si>
+    <t>Gefão Santos</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de um mutirão com o objetivo de promover serviços de manutenção e limpeza nas principais Estradas Municipais, bem como nas Estradas Vicinais localizadas no Interior do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -471,342 +546,582 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>3913</v>
+        <v>4042</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>4021</v>
+        <v>4041</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>4014</v>
+        <v>3913</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>4013</v>
+        <v>4021</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>4016</v>
+        <v>4014</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>4017</v>
+        <v>4013</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>4018</v>
+        <v>4016</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>4020</v>
+        <v>4017</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>4022</v>
+        <v>4018</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>4023</v>
+        <v>4020</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>4032</v>
+        <v>4022</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>4030</v>
+        <v>4023</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
+        <v>4041</v>
+      </c>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>4032</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>4039</v>
+      </c>
+      <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>3998</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>4029</v>
+      </c>
+      <c r="B18" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>4030</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
         <v>4031</v>
       </c>
-      <c r="B14" t="s">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>4033</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>4034</v>
+      </c>
+      <c r="B22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>4035</v>
+      </c>
+      <c r="B23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>4036</v>
+      </c>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>4038</v>
+      </c>
+      <c r="B25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>4040</v>
+      </c>
+      <c r="B26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>