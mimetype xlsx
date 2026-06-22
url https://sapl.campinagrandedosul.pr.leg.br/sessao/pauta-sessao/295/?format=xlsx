--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -153,51 +153,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Helton Colere</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Karatê no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
     <t>Moção de Aplausos à Atleta Lorena Turkot Maccio Hernandez.</t>
   </si>
   <si>
     <t>Moção nº 4 de 2026</t>
   </si>
   <si>
     <t>Moção de Aplausos aos idealizadores e organizadores do Histórico Evento Cultural “Bolinho Rock Fest”, realizado no Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>Indicação nº 73 de 2026</t>
   </si>
   <si>
-    <t>Solicitando a instalação de travessia elevada em frente ao Centro de Educação Infantil Tio Luiz Garcia, localizado na Rua Diamiro Olicheki da Silva no Bairro Jardim Ceccon.</t>
+    <t>Solicitando a instalação de travessia elevada em frente ao Centro de Educação Infantil Tio Luiz Garcia, localizado na Rua Diamiro Olicheski da Silva no Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>Indicação nº 74 de 2026</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo uma parceria com a Associação Comercial de Campina Grande do Sul para a realização de uma campanha de incentivo às vendas no comércio local, por meio do festival “Compra Premiada”, a ser promovido durante o mês de dezembro.</t>
   </si>
   <si>
     <t>Indicação nº 75 de 2026</t>
   </si>
   <si>
     <t>Cleber Castro</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo técnico para a implantação de uma lombada ou travessia elevada na Rua Darvil José Caron, esquina com a Rua Nairele Zanetti, no bairro Cicamp.</t>
   </si>
   <si>
     <t>Indicação nº 76 de 2026</t>
   </si>
   <si>
     <t>Solicitando a inclusão e distribuição de um Kit Escolar Inclusivo destinados a alunos neurodivergentes (TEA) ou com deficiência matriculados na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>Indicação nº 77 de 2026</t>
   </si>