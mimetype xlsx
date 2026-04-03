--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -10,281 +10,1214 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="388">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Helton Colere</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ATLETA LORENA TURKOT MACCIO HERNANDEZ.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM ROBERTO FARIA DE TOMAZ E AO CORPO DE BOMBEIROS DO ESTADO DO PARANÁ, A TODOS OS VOLUNTÁRIOS QUE PARTICIPARAM DAS BUSCAS E DO RESGATE REALIZADO NO PICO DO PARANÁ.</t>
   </si>
   <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ismael Moraes</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/no_03_mocao_de_aplausos_a_casa_de_recuperacao_amor_a_vida_de_campina_grande_do_sul_parana.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Casa de Recuperação Amor à Vida de Campina Grande do Sul, Paraná.</t>
+  </si>
+  <si>
     <t>3916</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/no_1_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_paulo_henrique_coletti_fernandes.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Paulo Henrique Coletti Fernandes.</t>
   </si>
   <si>
+    <t>3988</t>
+  </si>
+  <si>
+    <t>CFOF - Finanças, Orçamento e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3988/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Aprova as contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>4008</t>
+  </si>
+  <si>
+    <t>Leide de Souza</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Darci Piana.</t>
+  </si>
+  <si>
+    <t>3950</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Cleverson Dalprá</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Campina Grande do Sul, em doação de sangue ou de medula óssea e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3964</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3964/no_02_-_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reposição inflacionária de vencimentos no âmbito do Poder Legislativo do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3951</t>
+  </si>
+  <si>
+    <t>Denomina a Via Pública que especifica, na localidade Cacaiguera, neste Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3952</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Leide de Souza, Marcelo Olegario</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul, Estado do Paraná, a Festa Campeira do CTG Recanto dos Tropeiros, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3953</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Karatê no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3970</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Cleber Castro, Cleverson Dalprá, Gefão Santos, Geraldo Vaquinha, Helton Colere, Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café, Roberto Simioni, Venício Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3970/no_06_institui_o_auxilio-alimentacao_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul__e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o auxílio-alimentação no âmbito do Poder Legislativo do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3971</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Luiz Carlos Assunção</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3971/no_07_-_altera_a_lei_municipal_n.o_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivo do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3972</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3972/no_08_-_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3973</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3973/no_09_institui_a_data-base_para_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui a data-base para revisão geral anual da remuneração dos servidores públicos do Município de Campina Grande do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3974/no_10_institui_o_programa_de_regularizacao_fiscal_integrada_de_campina_grande_do_sul_-_regulariza_campina_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Regularização Fiscal Integrada de Campina Grande do Sul – "REGULARIZA CAMPINA 2026"; dispõe sobre a classificação de créditos, o parcelamento incentivado de débitos (REFIS) e a transação tributária; autoriza a dação em pagamento de bens imóveis como modalidade de extinção do crédito tributário, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3975</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3975/no_11_cria_o_conselho_municipal_de_desporto_-_cmd_e_institui_o_fundo_municipal_de_deporto_-_fmd_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Desporto – CMD e institui o Fundo Municipal de Desporto – FMD de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3976</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3976/no_12_dispoe_sobre_o_sistema_municipal_de_cultura_-_smc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Sistema Municipal de Cultura – SMC, Conselho Municipal de Cultura – CMCCAMP e sobre o Fundo Municipal de Cultura – FMC do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3977</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3977/no_13.2026_-_altera_estatuto_do_servidor.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 09/2004, que dispõe sobre o Estatuto dos servidores públicos do Município, das Autarquias e das Fundações Municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3978</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3978/no_14_-_altera_a_lei_municipal_n.o_1.046_de_06_de_janeiro_de_2025_e_da_outras_providencias._1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 1.046, de 06 de janeiro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3979</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de Inspeção Municipal – SIM/POA no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Venício Ferreira</t>
+  </si>
+  <si>
+    <t>Solicitando informações acerca da aplicação da Lei Federal nº 15.326/2026, que dispõe sobre o Plano de Carreira para inclusão das Educadoras Infantis no Magistério e a garantia do novo Piso Salarial.</t>
+  </si>
+  <si>
+    <t>3963</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3963/no_02_helton_colere_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_30_de_marco_de_2026_as_1830_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_paulo_henrique_coletti_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Autorização e realização da Sessão Solene para o dia 30 de março de 2026, às 18h30min, para entrega da placa de Título de Cidadão Honorário ao Senhor Paulo Henrique Coletti  Fernandes.</t>
+  </si>
+  <si>
+    <t>3990</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3990/no_03_ismael_moraes_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_10_de_abril_de_2026_as_18h_para_entrega_da_placa_de_mocao_de_aplausos_a_instituicao_amor_a_vida.pdf</t>
+  </si>
+  <si>
+    <t>Autorização e realização da Sessão Solene para o dia 10 de abril de 2026, às 18h, para entrega da placa de Moção de Aplausos à Instituição Amor a Vida.</t>
+  </si>
+  <si>
     <t>3906</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Cleverson Dalprá</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/no_1_cleverson_dalpra_-_solicitando_a_secretaria_responsavel_um_estudo_tecnico_avaliando_a_possibilidade_de_transformar_o_atual_terminal_rodoviario_da_sede_em_um_novo_predio_publico.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria Responsável um estudo técnico avaliando a possibilidade de transformar o atual Terminal Rodoviário da Sede em um novo prédio público.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/no_2_cleverson_dalpra_-_solicitando_ao_executivo_municipal_a_implantacao_de_um_sistema_de_monitoramento_por_meio_de_filmagens_nos_centros_municipais_de_educacao_infantil__cmeis.pdf</t>
+  </si>
+  <si>
     <t>Solicitando ao Executivo Municipal a implantação de um sistema de monitoramento por meio de filmagens nos Centros Municipais de Educação Infantil (CMEIs) e nas Escolas Municipais.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>Leide de Souza</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/no_3_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_pronto_atendimento_municipal_pam.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construção, reforma e adaptação de uma Unidade de Saúde transformando em um Pronto Atendimento Municipal (PAM).</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>Venício Ferreira</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/no_4_venicio_ferreira_-_solicitando_a_possibilidade_de_implantacao_do_projeto_meu_campinho_no_bairro_jardim_nesita.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de implantação do Projeto Meu Campinho, no Bairro Jardim Nesita.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>5</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/no_5_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando estudo para implantação de curso pré-vestibular gratuito para os alunos da rede pública e privada de ensino do Município.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>6</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/no_6_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_a_realizacao_de_um_estudo_visando_a_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_d_alvara_para_os_profissionais_taxistas.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a realização de um estudo, visando a viabilidade da isenção da taxa de autorização ou emissão de alvará para os profissionais taxistas do Município, bem como a correção dos valores, os quais se encontram defasados, conforme estabelecido pelo Decreto nº 972, de 2018.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcelo Olegario</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/no_7_marcelo_olegario_-_reiterando_pedido_anterior_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf</t>
+  </si>
+  <si>
     <t>Reiterando pedido anterior, solicitando recolocação do parquinho infantil na Praça Central Bento Munhoz da Rocha Neto, na Sede do Município e instalação de bebedouro de água.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>8</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/no_8_marcelo_olegario_-_reiterando_pedido_anterior_solicito_um_estudo_de_viabilidade_para_a_realizacao_de_campeonato_de_voleibol_e_futebol_para_os_servidores_publicos_desse_municipio.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito ao Departamento de Esportes da Secretaria de Desenvolvimento Social um estudo de viabilidade para a realização de Campeonatos de voleibol e futebol para os servidores públicos desse Município.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>9</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/no_9_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_municipal_de_saude_a_criacao_da_carteira_de_identificacao_da_pessoa_portadora_de_fibromialgia__cid-10_m79.7.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, por meio da Secretaria Municipal de Saúde, a criação da Carteira de Identificação da Pessoa Portadora de Fibromialgia (CID-10 M79.7).</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>10</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/no_10_cleverson_dalpra_-_solicitando_a_construcao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ll_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Unidade de Saúde no Bairro João Paulo II, neste Município.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>11</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/no_11_helton_colere_-_solicitando_a_possibilidade_da_inclusao_de_um_paragrafo_no_estatuto_do_servidor_lei_municipal_no_092004_assegurando_a_dispensa_para_compareceimento_a_reunioes_escolares.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para verificar a possibilidade da inclusão de um parágrafo no Estatuto do Servidor (Lei Municipal nº 09/2004), assegurando aos servidores públicos municipais o direito à dispensa do serviço para comparecimento a reuniões escolares de seus dependentes legais, pelo período necessário, limitado a quatro dispensas anuais, mediante apresentação de declaração de comparecimento fornecida pela instituição de ensino.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>12</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/no_12_venicio_ferreira_-_solicitando_possibilidade_de_inclusao_do_programa_educacional_d_resistencia_as_drogas_e_a_violencia_proerd_na_programacao_d_atividades_da_secretaria_municipal_d_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de inclusão do Programa Educacional de Resistência às Drogas e à Violência (PROERD) na programação de atividades da Secretaria Municipal de Educação, em conjunto com a Administração Municipal.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Cleber Castro, Helton Colere, Ismael Moraes</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/no_13_cleber_castro_helton_colere_e_ismaelo_moraes_-_solicitando_a_construcao_de_calcada_de_passeio_e_ciclovia_em_toda_extensao_da_avenida_annibale_ferrarini_neste_municipio.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a construção de calçada de passeio e ciclovia em toda extensão da Avenida Annibale Ferrarini, neste Município.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>14</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/no_14_leide_de_souza_-_solicitando_providencias_urgentes_em_relacao_aos_carros_de_desmanche_empilhados_no_bairro_jardim_eugenio_maria.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgentes em relação aos carros de desmanche empilhados no Bairro Jardim Eugênia Maria, que podem se tornar um foco de proliferação do mosquito Aedes aegypti, transmissor da dengue.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/no_15_cleverson_dalpra_-_solicitando_a_analise_e_viabilidade_de_instalacao_de_uma_unidade_de_pronto_atendimento_exclusiva_para_o_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a análise e viabilidade de instalação de uma Unidade de Pronto Atendimento exclusiva para o Município de Campina Grande do Sul, com a devida articulação e busca de recursos estaduais e federais para sua implantação e manutenção.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cleber Castro</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/no_16_cleber_castro_-_solicitando_ao_executivo_municipal_que_determine_ao_setor_competente_a_intensificacao_da_fiscalizacao_das_cacambas_de_entulho_instaladas_em_nosso_municipio.pdf</t>
+  </si>
+  <si>
     <t>Solicitando ao Executivo Municipal que determine ao setor competente a intensificação da fiscalização das caçambas de entulho instaladas em nosso Município.</t>
+  </si>
+  <si>
+    <t>3928</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Solicitando informações oficiais acerca do retorno e planejamento das atividades esportivas e de lazer no município de Campina Grande do Sul para o ano de 2026, destinadas a crianças, adolescentes, adultos e idosos.</t>
+  </si>
+  <si>
+    <t>3929</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Solicitando informações detalhadas acerca do cronograma de trabalho referente aos serviços de roçada e limpeza urbana em nosso Município.</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/no_19_cleber_castro_-_reiterando_pedido_anterior_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_vereador_oswaldao.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando instalação de equipamentos para exercícios físicos no Parque Vereador Oswaldão.</t>
+  </si>
+  <si>
+    <t>3935</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/no_20_cleverson_dalpra_-_solicitando_calcada_de_passeio_na_avenida_sao_joao_e_na_continuacao_estrada_maria_vidolin_dalpra_ate_o_rancho_dalpra.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando calçada de passeio na Avenida São João e na continuação Estrada Maria Vidolin Dalprá, até o Rancho Dalprá.</t>
+  </si>
+  <si>
+    <t>3931</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/no_21_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_frente_a_todos_os_colegios_estaduais_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de câmeras de monitoramento em frente a todos os Colégios Estaduais do Município.</t>
+  </si>
+  <si>
+    <t>3933</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/no_22_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_situadas_no_interior_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de um Centro Municipal de Educação Infantil (CMEI) nas localidades da Jaguatirica e Barragem, situadas no Interior do Município.</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/no_23_cleverson_dalpra_-_solicitando_a_realizacao_de_reforma_e_revitalizacao_do_parque_ecologico_ari_coutinho_bandeira_localizado_na_barragem_neste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reforma e revitalização do Parque Ecológico Ari Coutinho Bandeira, localizado na Barragem, neste Município.</t>
+  </si>
+  <si>
+    <t>3936</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/no_24_cleber_castro_-_reiterando_pedido_anterior_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_machado.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando a implantação de travessia elevada ou lombada na Rua Conceição Maria de Andrade, esquina com a Rua Antônio Machado, no bairro Jardim Eugênia Maria.</t>
+  </si>
+  <si>
+    <t>3937</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/no_25_venicio_ferreira_-_solicitando_estudo_tecnico_para_avaliar_a_possibilidade_de_instalacao_de_aparelhos_de_ar-condicionado_nas_dependencias_do_teatro_municipal_vereador_jose_carlos_zanlorenzi.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo técnico para avaliar a possibilidade de instalação de aparelhos de ar-condicionado nas dependências do Teatro Municipal Vereador José Carlos Zanlorenzi, localizado no Bairro Jardim Paulista, neste Município.</t>
+  </si>
+  <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/no_26_venicio_ferreira_-_solicitando_a_secretaria__a_realizacao_de_estudo_de_viabilidade_tecnica_para_a_instalacao_de_um_elevador_de_pequeno_porte_destinado_ao_acesso_ao_palco_do_teatro_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Secretaria competente a realização de estudo de viabilidade técnica para a instalação de um elevador de pequeno porte, destinado ao acesso ao palco do Teatro Municipal.</t>
+  </si>
+  <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/no_27_solicitando_ao_executivo_municipal_a_criacao_de_um_departamento_ou_se_possivel_de_uma_secretaria_municipal_da_pessoa_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Executivo Municipal a criação de um Departamento ou, se possível, de uma Secretaria Municipal da Pessoa com Deficiência.</t>
+  </si>
+  <si>
+    <t>3941</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/no_28_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_retomada_do_programa_qualifica_campina_com_a_oferta_de_cursos_profissionalizantes_voltados_a_capacitacao_da_populacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Executivo Municipal a retomada do Programa Qualifica Campina, com a oferta de cursos profissionalizantes voltados à capacitação da população.</t>
+  </si>
+  <si>
+    <t>3942</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/no_29_helton_colere_-_solicitando_a_instalacao_de_placas_de_sinalizacao_indicativa_de_transporte_escolar_nas_imediacoes_da_escola_municipal_antonio_jose_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de placas de sinalização indicativa de Transporte Escolar nas imediações da Escola Municipal Antônio José de Carvalho, localizada no Bairro Jardim Ceccon, neste Município.</t>
+  </si>
+  <si>
+    <t>3943</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/no_30_helton_colere_-_solicitando_a_implantacao_de_canaletas_nas_vias_que_empossam_aguas_das_chuvas_especialmente_junto_as_travessias_elevadas_no_bairro_jardim_paulista.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de canaletas nas vias que empossam águas das chuvas, especialmente junto as travessias elevadas, no Bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>3944</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/no_31_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_elisio_gheno_em_frente_a_igreja_adventista.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de instalação de cobertura para ponto de ônibus na rua Elisio Gheno em frente à igreja Adventista, entre as ruas Santo Gabriel de Oliveira e Francisco Simioni no Bairro Jardim Araçatuba.</t>
+  </si>
+  <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/no_32_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_uma_academia_ao_ar_livre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de instalação de uma academia ao ar livre nos seguintes locais: Praça Clelio Ferreira de Jesus, Praça Alcides José Zanchettin (anexa ao ginásio do Jardim Paulista), Complexo Esportivo Pedro Dalpra Filho, Praça Bento Munhoz da Rocha e Praça da Bíblia.</t>
+  </si>
+  <si>
+    <t>3946</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Gefão Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3946/no_33_gefao_santos_-_solicitando_a_extensao_da_rede_de_agua_e_da_rede_de_energia_eletrica_na_travessa_izolina_cordeiro_da_rosa_localizada_no_bairro_jaguatirica_neste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a extensão da Rede de Água e da Rede de Energia Elétrica na Travessa Izolina Cordeiro da Rosa, localizada no Bairro Jaguatirica, neste Município.</t>
+  </si>
+  <si>
+    <t>3947</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3947/no_34_ismael_moraes_-_solicitando_a_criacao_de_um_programa_municipal_de_seguranca_alimentar_ou_o_retorno_da_parceria_com_o_programa_armazem_da_femilia_do_municipio_de_curitibapr.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação de um Programa Municipal de Segurança Alimentar ou o retorno da parceria com o Programa Armazém da Família do Município de Curitiba/PR.</t>
+  </si>
+  <si>
+    <t>3949</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3949/no_35_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_de_proibido_estacionar_na_rua_celestino_ferrarini.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo com a finalidade de viabilizar a pintura de faixa amarela em um dos lados da via e a instalação de placas de “Proibido Estacionar” na Rua Celestino Ferrarini, no trecho compreendido entre a Rua Lucidio Florêncio Ribeiro e a Rua Miguel Thomeu.</t>
+  </si>
+  <si>
+    <t>3954</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3954/no_36_venicio_ferreira_-_solicitando_a_ampliacao_dos_cmeis_do_municipio_com_o_objetivo_de_aumentar_a_oferta_de_vagas_na_educacao_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a ampliação dos CMEIs do Município, com o objetivo de aumentar a oferta de vagas na educação infantil.</t>
+  </si>
+  <si>
+    <t>3955</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3955/no_37_cleverson_dalpra_-_solicitando_recapeamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha_estrada_do_mandassaia_neste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando recapeamento asfáltico na Estrada Municipal Omoacir Simões da Rocha (Estrada da Mandassaia), neste Município.</t>
+  </si>
+  <si>
+    <t>3956</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3956/no_38_marcelo_olegario_-_solicitando_ao_executivo_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Executivo que o setor responsável realize um estudo para avaliar a possibilidade de instalação de iluminação ao entorno da pista de caminhada Bráulio Ribeiro dos Santos, no Centro Esportivo Pedro Dalprá Filho, na Sede do Município.</t>
+  </si>
+  <si>
+    <t>3957</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3957/no_39_marcelo_olegario_-_sugerindo_ao_executivo_municipal_a_criacao_de_um_programa_escolar_de_educacao_e_conscientizacao_nas_escolas_municipais_voltado_a_separacao_adequada.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Executivo Municipal a Criação de um Programa de Educação e Conscientização nas escolas municipais, sobre adequada separação dos resíduos recicláveis, em parceria com as Secretarias Municipais,  Educação e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>3958</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3958/no_40_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade da realização de ampliação e modernização da Capela Mortuária João Lazarotto Sobrinho do Cemitério na Sede do Município.</t>
+  </si>
+  <si>
+    <t>3959</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3959/no_41_cleber_castro_-_solicitando_que_seja_realizada_a_instalacao_de_uma_placa_de_sinalizacao_de_parada_exclusiva_para_onibus_e_vans_de_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a instalação de uma placa de sinalização de parada exclusiva para ônibus e vans de transporte escolar, destinada ao embarque e desembarque de alunos, em frente ao CMEI Laura Bertoni Zanchettin, localizado na Rua Augusto Campanha, nº 347, no Bairro Jardim Eugênia Maria.</t>
+  </si>
+  <si>
+    <t>3984</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3984/no_42_retirado_pelor_autor_-_marcelo_olegario_-_solicitando_a_possibilidade_de_concessao_da_reposicao_inflacionaria_da_remuneracao_dos_servidores_publicos_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja analisada a possibilidade de que a concessão da reposição inflacionária da remuneração dos servidores públicos municipais estendendo também aos conselheiros tutelares e estagiários, referente ao exercício de 2025, tomando-se por base índice inflacionário oficial apurado no período, com implementação na folha de pagamento do mês de Abril.</t>
+  </si>
+  <si>
+    <t>3961</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3961/no_43_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_de_viabilidade_para_a_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo de viabilidade para a instalação de novas lixeiras nas principais vias do Bairro Jardim Paulista, bem como em outros Bairros do Município, priorizando especialmente aquelas com maior fluxo de pedestres e localizadas próximas a áreas comerciais.</t>
+  </si>
+  <si>
+    <t>3962</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3962/no_44_venicio_ferreira_-_solicitando_que_sejam_realizadas_manutencoes_nas_quadras_do_projeto_meu_campinho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam realizadas manutenções nas quadras do projeto “Meu Campinho”, localizados nos Bairros Jardim Santa Rita, Jardim Água Doce e Jardim João Paulo II, neste Município.</t>
+  </si>
+  <si>
+    <t>3966</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3966/no_45_cleverson_dalpra_-_solicitando_a_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adtado_em_curitiba__passe_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de adesão ou criação de programa semelhante ao “Cartão Transporte para Estudante” adotado em Curitiba (Passe Escolar), com o objetivo de oferecer aos estudantes descontos no transporte público.</t>
+  </si>
+  <si>
+    <t>3965</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Cleverson Dalprá, Ismael Moraes</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3965/no_46_cleverson_dalpra_e_ismael_moraes_-_solicitando_um_estudo_pelo_departamento_resposnsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000__duzentos_reais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando um estudo pelo Departamento responsável verificando a possibilidade de instituir auxílio alimentação no valor de R$ 200,00 (duzentos reais), para os Servidores do Município de Campina Grande do Sul, que recebem até R$ 2.500,00 (dois mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>3967</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3967/no_47_cleverson_dalpra_-_solicitando_a_instalacao_de_um_toldo_do_portao_de_entrada_ate_a_parte_coberta_da_escola_municipal_nilce_terezinha_zanetti_na_localidade_da_terra_boa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de um toldo do portão de entrada até a parte coberta da Escola Municipal Nilce Terezinha Zanetti, na localidade da Terra Boa.</t>
+  </si>
+  <si>
+    <t>3968</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de instituir auxílio alimentação, para os Servidores da Câmara Municipal de Campina Grande do Sul.</t>
+  </si>
+  <si>
+    <t>3969</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3969/no_49_venicio_ferreira_-_solicitando_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_familias_de_baixa_renda_programa_vida_nova.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o estudo de viabilidade para a adesão ao Programa Casa Fácil para a construção de casas populares destinadas a atender as famílias de baixa renda (Programa Vida Nova) através da Cohapar (Companhia de Habitação do Paraná).</t>
+  </si>
+  <si>
+    <t>3981</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3981/no_50_venicio_ferreira_-_solicitando_que_seja_realizada_a_troca_das_lampadas_existentes_e_a_instalacao_de_novos_bracos_de_iluminacao_ao_redor_da_pista_de_caminhada_do_campo_e_da_quadra_de_areia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a troca das lâmpadas existentes e a instalação de novos braços de iluminação ao redor da pista de caminhada do Campo e da Quadra de Areia do Centro Esportivo Ricieri Bernardi, localizado no Bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>3982</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3982/no_51_venicio_ferreira_-_solicitando_que_seja_incluido_dentro_do_programa_de_qualificacao_profissional_do_municipio_a_realizacao_de_curso_capacitacao_operadoresmotoristas_de_maquinas_pesadas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja incluído, dentro do Programa de Qualificação Profissional do Município, a realização de curso de capacitação para operadores/motoristas de máquinas pesadas.</t>
+  </si>
+  <si>
+    <t>3983</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Geraldo Vaquinha</t>
+  </si>
+  <si>
+    <t>Solicitando um estudo da Secretaria de Infraestrutura para verificar a possibilidade de fazer a manutenção da massa asfáltica na Rua 22 de março até a Rua 7 de setembro, Bairro Jardim Santa Rita, neste Município.</t>
+  </si>
+  <si>
+    <t>3985</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando Instalação de Câmeras de Monitoramento em todos os veículos destinados ao transporte escolar, sejam eles de caráter privado, público ou utilizados por instituições como a APAE (Associação de Pais e Amigos dos Excepcionais).</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3986/no_54_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairros_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando a instalação de coberturas de pontos de ônibus em todas as paradas do transporte escolar em todos os bairros do Município inclusive nas regiões rurais e interior.</t>
+  </si>
+  <si>
+    <t>3987</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3987/no_55_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_todas_as_unidades_de_saude_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de câmeras de monitoramento em todas as Unidades de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>3991</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3991/no_56_helton_colere_-_solicitando_a_realizacao_de_reparo_patrolamento_e_colocacao_de_saibro_na_avenida_joao_scucato_coradin_nas_proximidades_do_no_2380.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reparo, patrolamento e colocação de saibro na Avenida João Scucato Coradin, nas proximidades do nº 2380.</t>
+  </si>
+  <si>
+    <t>3992</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3992/no_57_helton_colere_-_solicitando_a_criacao_e_implantacao_do_programa_cidade_ativa_esporte_para_todos_com_o_objetivo_de_promover_a_pratica_esportiva_e_atividade_fisicas_acessiveis_populacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação e implantação do Programa “Cidade Ativa: Esporte para Todos”, com o objetivo de promover a prática esportiva e atividades físicas acessíveis à população em geral.</t>
+  </si>
+  <si>
+    <t>3997</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de toldo para cobertura na entrada da Escola Municipal Ulisses Guimarães, visando a melhoria da infraestrutura escolar.</t>
+  </si>
+  <si>
+    <t>3996</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Solicitando à construção de coberturas nas áreas de acesso/entrada das Escolas Municipais e dos CMEIs, bem como nos espaços que interligam as Unidades às Quadras, em todas as instituições onde tal intervenção se fizer necessária.</t>
+  </si>
+  <si>
+    <t>3998</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado estudo técnico e administrativo visando a unificação do Fundo Municipal de Habitação, atualmente vinculado à Secretaria Municipal de Administração, com o Departamento de Habitação, vinculado à Secretaria Municipal de Urbanismo.</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Solicitando a viabilidade de um estudo para implantação de uma Linha de Ônibus que adentre na Rodovia José Taverna e na Estrada Municipal Vereador Júlio Ferreira Filho, no Bairro Cacaiguera, neste Município.</t>
+  </si>
+  <si>
+    <t>3999</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Solicitando ao Poder Executivo Municipal e aos órgãos competentes a criação de uma Farmácia de Manipulação Municipal no Município de Campina Grande do Sul.</t>
+  </si>
+  <si>
+    <t>4001</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção e a implantação de calçamento nas ruas do Bairro Jardim Nova Campina que ainda não possuem pavimentação adequada, garantindo acessibilidade para todos os moradores.</t>
+  </si>
+  <si>
+    <t>4002</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando que seja instalado câmeras de monitoramento em toda a extensão do Parque Vereador Oswaldão.</t>
+  </si>
+  <si>
+    <t>4003</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Solicitando um estudo visando à criação de um Centro Especializado de Atendimento para pessoas com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), síndromes, transtornos e demais deficiências.</t>
+  </si>
+  <si>
+    <t>4004</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de um estudo técnico e de viabilidade para a implantação de um Espaço Neuro Sensorial no Município.</t>
+  </si>
+  <si>
+    <t>4005</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Solicitando a análise e a possibilidade de criação de uma linha de ônibus que atenda a Estrada Municipal Ginjiro Abe, neste Município.</t>
+  </si>
+  <si>
+    <t>4009</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Solicitando a Instalação de Lombadas em toda a extensão da Avenida Lindolfo Henrique Ferreira (Estrada do Corredor).</t>
+  </si>
+  <si>
+    <t>4010</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando a possibilidade da Secretaria de Educação elaborar um projeto voltado para a valorização dos alunos destaque das escolas municipais.</t>
+  </si>
+  <si>
+    <t>4011</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado paisagismo no trevo que divide os Municípios Campina Grande do Sul e Quatro Barras, bem como a instalação do letreiro “Eu amo Campina Grande do Sul”.</t>
+  </si>
+  <si>
+    <t>4012</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de manutenção dos parquinhos e ampliação dos CMEIs Ernesto Zanona, Nairelle Zanetti e Glacy Dalprá de Macedo.</t>
+  </si>
+  <si>
+    <t>3993</t>
+  </si>
+  <si>
+    <t>EMADI</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3993/emenda_aditiva_n_01.2026_-__vereador_ismael.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao art. 25 do Projeto de Lei nº 007/2026, que altera a Lei Municipal n.º 09, de 08 de junho de 2004.</t>
+  </si>
+  <si>
+    <t>3948</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>3960</t>
+  </si>
+  <si>
+    <t>2ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>3980</t>
+  </si>
+  <si>
+    <t>3ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>3994</t>
+  </si>
+  <si>
+    <t>4ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4006</t>
+  </si>
+  <si>
+    <t>5ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4007</t>
+  </si>
+  <si>
+    <t>Ata Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>1ª Sessão Extraordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>3989</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3989/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023-3-12.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -588,68 +1521,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/no_03_mocao_de_aplausos_a_casa_de_recuperacao_amor_a_vida_de_campina_grande_do_sul_parana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/no_1_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3988/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3964/no_02_-_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3970/no_06_institui_o_auxilio-alimentacao_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3971/no_07_-_altera_a_lei_municipal_n.o_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3972/no_08_-_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3973/no_09_institui_a_data-base_para_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3974/no_10_institui_o_programa_de_regularizacao_fiscal_integrada_de_campina_grande_do_sul_-_regulariza_campina_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3975/no_11_cria_o_conselho_municipal_de_desporto_-_cmd_e_institui_o_fundo_municipal_de_deporto_-_fmd_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3976/no_12_dispoe_sobre_o_sistema_municipal_de_cultura_-_smc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3977/no_13.2026_-_altera_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3978/no_14_-_altera_a_lei_municipal_n.o_1.046_de_06_de_janeiro_de_2025_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3963/no_02_helton_colere_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_30_de_marco_de_2026_as_1830_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3990/no_03_ismael_moraes_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_10_de_abril_de_2026_as_18h_para_entrega_da_placa_de_mocao_de_aplausos_a_instituicao_amor_a_vida.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/no_1_cleverson_dalpra_-_solicitando_a_secretaria_responsavel_um_estudo_tecnico_avaliando_a_possibilidade_de_transformar_o_atual_terminal_rodoviario_da_sede_em_um_novo_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/no_2_cleverson_dalpra_-_solicitando_ao_executivo_municipal_a_implantacao_de_um_sistema_de_monitoramento_por_meio_de_filmagens_nos_centros_municipais_de_educacao_infantil__cmeis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/no_3_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_pronto_atendimento_municipal_pam.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/no_4_venicio_ferreira_-_solicitando_a_possibilidade_de_implantacao_do_projeto_meu_campinho_no_bairro_jardim_nesita.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/no_5_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/no_6_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_a_realizacao_de_um_estudo_visando_a_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_d_alvara_para_os_profissionais_taxistas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/no_7_marcelo_olegario_-_reiterando_pedido_anterior_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/no_8_marcelo_olegario_-_reiterando_pedido_anterior_solicito_um_estudo_de_viabilidade_para_a_realizacao_de_campeonato_de_voleibol_e_futebol_para_os_servidores_publicos_desse_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/no_9_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_municipal_de_saude_a_criacao_da_carteira_de_identificacao_da_pessoa_portadora_de_fibromialgia__cid-10_m79.7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/no_10_cleverson_dalpra_-_solicitando_a_construcao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/no_11_helton_colere_-_solicitando_a_possibilidade_da_inclusao_de_um_paragrafo_no_estatuto_do_servidor_lei_municipal_no_092004_assegurando_a_dispensa_para_compareceimento_a_reunioes_escolares.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/no_12_venicio_ferreira_-_solicitando_possibilidade_de_inclusao_do_programa_educacional_d_resistencia_as_drogas_e_a_violencia_proerd_na_programacao_d_atividades_da_secretaria_municipal_d_educacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/no_13_cleber_castro_helton_colere_e_ismaelo_moraes_-_solicitando_a_construcao_de_calcada_de_passeio_e_ciclovia_em_toda_extensao_da_avenida_annibale_ferrarini_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/no_14_leide_de_souza_-_solicitando_providencias_urgentes_em_relacao_aos_carros_de_desmanche_empilhados_no_bairro_jardim_eugenio_maria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/no_15_cleverson_dalpra_-_solicitando_a_analise_e_viabilidade_de_instalacao_de_uma_unidade_de_pronto_atendimento_exclusiva_para_o_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/no_16_cleber_castro_-_solicitando_ao_executivo_municipal_que_determine_ao_setor_competente_a_intensificacao_da_fiscalizacao_das_cacambas_de_entulho_instaladas_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/no_19_cleber_castro_-_reiterando_pedido_anterior_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_vereador_oswaldao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/no_20_cleverson_dalpra_-_solicitando_calcada_de_passeio_na_avenida_sao_joao_e_na_continuacao_estrada_maria_vidolin_dalpra_ate_o_rancho_dalpra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/no_21_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_frente_a_todos_os_colegios_estaduais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/no_22_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_situadas_no_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/no_23_cleverson_dalpra_-_solicitando_a_realizacao_de_reforma_e_revitalizacao_do_parque_ecologico_ari_coutinho_bandeira_localizado_na_barragem_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/no_24_cleber_castro_-_reiterando_pedido_anterior_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_machado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/no_25_venicio_ferreira_-_solicitando_estudo_tecnico_para_avaliar_a_possibilidade_de_instalacao_de_aparelhos_de_ar-condicionado_nas_dependencias_do_teatro_municipal_vereador_jose_carlos_zanlorenzi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/no_26_venicio_ferreira_-_solicitando_a_secretaria__a_realizacao_de_estudo_de_viabilidade_tecnica_para_a_instalacao_de_um_elevador_de_pequeno_porte_destinado_ao_acesso_ao_palco_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/no_27_solicitando_ao_executivo_municipal_a_criacao_de_um_departamento_ou_se_possivel_de_uma_secretaria_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/no_28_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_retomada_do_programa_qualifica_campina_com_a_oferta_de_cursos_profissionalizantes_voltados_a_capacitacao_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/no_29_helton_colere_-_solicitando_a_instalacao_de_placas_de_sinalizacao_indicativa_de_transporte_escolar_nas_imediacoes_da_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/no_30_helton_colere_-_solicitando_a_implantacao_de_canaletas_nas_vias_que_empossam_aguas_das_chuvas_especialmente_junto_as_travessias_elevadas_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/no_31_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_elisio_gheno_em_frente_a_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/no_32_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_uma_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3946/no_33_gefao_santos_-_solicitando_a_extensao_da_rede_de_agua_e_da_rede_de_energia_eletrica_na_travessa_izolina_cordeiro_da_rosa_localizada_no_bairro_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3947/no_34_ismael_moraes_-_solicitando_a_criacao_de_um_programa_municipal_de_seguranca_alimentar_ou_o_retorno_da_parceria_com_o_programa_armazem_da_femilia_do_municipio_de_curitibapr.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3949/no_35_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_de_proibido_estacionar_na_rua_celestino_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3954/no_36_venicio_ferreira_-_solicitando_a_ampliacao_dos_cmeis_do_municipio_com_o_objetivo_de_aumentar_a_oferta_de_vagas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3955/no_37_cleverson_dalpra_-_solicitando_recapeamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha_estrada_do_mandassaia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3956/no_38_marcelo_olegario_-_solicitando_ao_executivo_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3957/no_39_marcelo_olegario_-_sugerindo_ao_executivo_municipal_a_criacao_de_um_programa_escolar_de_educacao_e_conscientizacao_nas_escolas_municipais_voltado_a_separacao_adequada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3958/no_40_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3959/no_41_cleber_castro_-_solicitando_que_seja_realizada_a_instalacao_de_uma_placa_de_sinalizacao_de_parada_exclusiva_para_onibus_e_vans_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3984/no_42_retirado_pelor_autor_-_marcelo_olegario_-_solicitando_a_possibilidade_de_concessao_da_reposicao_inflacionaria_da_remuneracao_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3961/no_43_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_de_viabilidade_para_a_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3962/no_44_venicio_ferreira_-_solicitando_que_sejam_realizadas_manutencoes_nas_quadras_do_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3966/no_45_cleverson_dalpra_-_solicitando_a_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adtado_em_curitiba__passe_escolar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3965/no_46_cleverson_dalpra_e_ismael_moraes_-_solicitando_um_estudo_pelo_departamento_resposnsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000__duzentos_reais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3967/no_47_cleverson_dalpra_-_solicitando_a_instalacao_de_um_toldo_do_portao_de_entrada_ate_a_parte_coberta_da_escola_municipal_nilce_terezinha_zanetti_na_localidade_da_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3969/no_49_venicio_ferreira_-_solicitando_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_familias_de_baixa_renda_programa_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3981/no_50_venicio_ferreira_-_solicitando_que_seja_realizada_a_troca_das_lampadas_existentes_e_a_instalacao_de_novos_bracos_de_iluminacao_ao_redor_da_pista_de_caminhada_do_campo_e_da_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3982/no_51_venicio_ferreira_-_solicitando_que_seja_incluido_dentro_do_programa_de_qualificacao_profissional_do_municipio_a_realizacao_de_curso_capacitacao_operadoresmotoristas_de_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3986/no_54_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3987/no_55_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_todas_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3991/no_56_helton_colere_-_solicitando_a_realizacao_de_reparo_patrolamento_e_colocacao_de_saibro_na_avenida_joao_scucato_coradin_nas_proximidades_do_no_2380.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3992/no_57_helton_colere_-_solicitando_a_criacao_e_implantacao_do_programa_cidade_ativa_esporte_para_todos_com_o_objetivo_de_promover_a_pratica_esportiva_e_atividade_fisicas_acessiveis_populacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3993/emenda_aditiva_n_01.2026_-__vereador_ismael.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3989/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023-3-12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="157.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -694,505 +1626,2773 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" t="s">
         <v>61</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>107</v>
+      </c>
+      <c r="E26" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" t="s">
+        <v>107</v>
+      </c>
+      <c r="E28" t="s">
+        <v>108</v>
+      </c>
+      <c r="F28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" t="s">
+        <v>108</v>
+      </c>
+      <c r="F30" t="s">
+        <v>98</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F32" t="s">
+        <v>127</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" t="s">
+        <v>107</v>
+      </c>
+      <c r="E33" t="s">
+        <v>108</v>
+      </c>
+      <c r="F33" t="s">
+        <v>127</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H33" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" t="s">
+        <v>98</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" t="s">
+        <v>108</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" t="s">
+        <v>108</v>
+      </c>
+      <c r="F37" t="s">
+        <v>98</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H37" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
+      <c r="E39" t="s">
+        <v>108</v>
+      </c>
+      <c r="F39" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="E40" t="s">
+        <v>108</v>
+      </c>
+      <c r="F40" t="s">
+        <v>39</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>156</v>
+      </c>
+      <c r="D41" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41" t="s">
+        <v>157</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" t="s">
+        <v>108</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H20" t="s">
-        <v>76</v>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" t="s">
+        <v>107</v>
+      </c>
+      <c r="E43" t="s">
+        <v>108</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" t="s">
+        <v>108</v>
+      </c>
+      <c r="F44" t="s">
+        <v>157</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" t="s">
+        <v>108</v>
+      </c>
+      <c r="F45" t="s">
+        <v>39</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" t="s">
+        <v>108</v>
+      </c>
+      <c r="F46" t="s">
+        <v>39</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" t="s">
+        <v>107</v>
+      </c>
+      <c r="E47" t="s">
+        <v>108</v>
+      </c>
+      <c r="F47" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" t="s">
+        <v>108</v>
+      </c>
+      <c r="F48" t="s">
+        <v>39</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H48" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>186</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>187</v>
+      </c>
+      <c r="D49" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" t="s">
+        <v>108</v>
+      </c>
+      <c r="F49" t="s">
+        <v>157</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H49" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>190</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+      <c r="E50" t="s">
+        <v>108</v>
+      </c>
+      <c r="F50" t="s">
+        <v>98</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" t="s">
+        <v>107</v>
+      </c>
+      <c r="E51" t="s">
+        <v>108</v>
+      </c>
+      <c r="F51" t="s">
+        <v>98</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" t="s">
+        <v>107</v>
+      </c>
+      <c r="E52" t="s">
+        <v>108</v>
+      </c>
+      <c r="F52" t="s">
+        <v>98</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>203</v>
+      </c>
+      <c r="D53" t="s">
+        <v>107</v>
+      </c>
+      <c r="E53" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" t="s">
+        <v>98</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>207</v>
+      </c>
+      <c r="D54" t="s">
+        <v>107</v>
+      </c>
+      <c r="E54" t="s">
+        <v>108</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>211</v>
+      </c>
+      <c r="D55" t="s">
+        <v>107</v>
+      </c>
+      <c r="E55" t="s">
+        <v>108</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>215</v>
+      </c>
+      <c r="D56" t="s">
+        <v>107</v>
+      </c>
+      <c r="E56" t="s">
+        <v>108</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H56" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" t="s">
+        <v>107</v>
+      </c>
+      <c r="E57" t="s">
+        <v>108</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H57" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>223</v>
+      </c>
+      <c r="D58" t="s">
+        <v>107</v>
+      </c>
+      <c r="E58" t="s">
+        <v>108</v>
+      </c>
+      <c r="F58" t="s">
+        <v>224</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" t="s">
+        <v>107</v>
+      </c>
+      <c r="E59" t="s">
+        <v>108</v>
+      </c>
+      <c r="F59" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" t="s">
+        <v>107</v>
+      </c>
+      <c r="E60" t="s">
+        <v>108</v>
+      </c>
+      <c r="F60" t="s">
+        <v>157</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>236</v>
+      </c>
+      <c r="D61" t="s">
+        <v>107</v>
+      </c>
+      <c r="E61" t="s">
+        <v>108</v>
+      </c>
+      <c r="F61" t="s">
+        <v>98</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>240</v>
+      </c>
+      <c r="D62" t="s">
+        <v>107</v>
+      </c>
+      <c r="E62" t="s">
+        <v>108</v>
+      </c>
+      <c r="F62" t="s">
+        <v>39</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>244</v>
+      </c>
+      <c r="D63" t="s">
+        <v>107</v>
+      </c>
+      <c r="E63" t="s">
+        <v>108</v>
+      </c>
+      <c r="F63" t="s">
+        <v>127</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" t="s">
+        <v>107</v>
+      </c>
+      <c r="E64" t="s">
+        <v>108</v>
+      </c>
+      <c r="F64" t="s">
+        <v>127</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>252</v>
+      </c>
+      <c r="D65" t="s">
+        <v>107</v>
+      </c>
+      <c r="E65" t="s">
+        <v>108</v>
+      </c>
+      <c r="F65" t="s">
+        <v>127</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>256</v>
+      </c>
+      <c r="D66" t="s">
+        <v>107</v>
+      </c>
+      <c r="E66" t="s">
+        <v>108</v>
+      </c>
+      <c r="F66" t="s">
+        <v>157</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>260</v>
+      </c>
+      <c r="D67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E67" t="s">
+        <v>108</v>
+      </c>
+      <c r="F67" t="s">
+        <v>127</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H67" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>264</v>
+      </c>
+      <c r="D68" t="s">
+        <v>107</v>
+      </c>
+      <c r="E68" t="s">
+        <v>108</v>
+      </c>
+      <c r="F68" t="s">
+        <v>98</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H68" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>267</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>268</v>
+      </c>
+      <c r="D69" t="s">
+        <v>107</v>
+      </c>
+      <c r="E69" t="s">
+        <v>108</v>
+      </c>
+      <c r="F69" t="s">
+        <v>98</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H69" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>272</v>
+      </c>
+      <c r="D70" t="s">
+        <v>107</v>
+      </c>
+      <c r="E70" t="s">
+        <v>108</v>
+      </c>
+      <c r="F70" t="s">
+        <v>39</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H70" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>276</v>
+      </c>
+      <c r="D71" t="s">
+        <v>107</v>
+      </c>
+      <c r="E71" t="s">
+        <v>108</v>
+      </c>
+      <c r="F71" t="s">
+        <v>277</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>281</v>
+      </c>
+      <c r="D72" t="s">
+        <v>107</v>
+      </c>
+      <c r="E72" t="s">
+        <v>108</v>
+      </c>
+      <c r="F72" t="s">
+        <v>39</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>285</v>
+      </c>
+      <c r="D73" t="s">
+        <v>107</v>
+      </c>
+      <c r="E73" t="s">
+        <v>108</v>
+      </c>
+      <c r="F73" t="s">
+        <v>39</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>288</v>
+      </c>
+      <c r="D74" t="s">
+        <v>107</v>
+      </c>
+      <c r="E74" t="s">
+        <v>108</v>
+      </c>
+      <c r="F74" t="s">
+        <v>98</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>291</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>292</v>
+      </c>
+      <c r="D75" t="s">
+        <v>107</v>
+      </c>
+      <c r="E75" t="s">
+        <v>108</v>
+      </c>
+      <c r="F75" t="s">
+        <v>98</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H75" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>295</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>296</v>
+      </c>
+      <c r="D76" t="s">
+        <v>107</v>
+      </c>
+      <c r="E76" t="s">
+        <v>108</v>
+      </c>
+      <c r="F76" t="s">
+        <v>98</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H76" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>299</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>300</v>
+      </c>
+      <c r="D77" t="s">
+        <v>107</v>
+      </c>
+      <c r="E77" t="s">
+        <v>108</v>
+      </c>
+      <c r="F77" t="s">
+        <v>301</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>303</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>304</v>
+      </c>
+      <c r="D78" t="s">
+        <v>107</v>
+      </c>
+      <c r="E78" t="s">
+        <v>108</v>
+      </c>
+      <c r="F78" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>307</v>
+      </c>
+      <c r="D79" t="s">
+        <v>107</v>
+      </c>
+      <c r="E79" t="s">
+        <v>108</v>
+      </c>
+      <c r="F79" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H79" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>311</v>
+      </c>
+      <c r="D80" t="s">
+        <v>107</v>
+      </c>
+      <c r="E80" t="s">
+        <v>108</v>
+      </c>
+      <c r="F80" t="s">
+        <v>39</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H80" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>314</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>315</v>
+      </c>
+      <c r="D81" t="s">
+        <v>107</v>
+      </c>
+      <c r="E81" t="s">
+        <v>108</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>318</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>319</v>
+      </c>
+      <c r="D82" t="s">
+        <v>107</v>
+      </c>
+      <c r="E82" t="s">
+        <v>108</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H82" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>322</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>323</v>
+      </c>
+      <c r="D83" t="s">
+        <v>107</v>
+      </c>
+      <c r="E83" t="s">
+        <v>108</v>
+      </c>
+      <c r="F83" t="s">
+        <v>34</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" t="s">
+        <v>107</v>
+      </c>
+      <c r="E84" t="s">
+        <v>108</v>
+      </c>
+      <c r="F84" t="s">
+        <v>39</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>328</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>329</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="E85" t="s">
+        <v>108</v>
+      </c>
+      <c r="F85" t="s">
+        <v>98</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>331</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>332</v>
+      </c>
+      <c r="D86" t="s">
+        <v>107</v>
+      </c>
+      <c r="E86" t="s">
+        <v>108</v>
+      </c>
+      <c r="F86" t="s">
+        <v>98</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>334</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>335</v>
+      </c>
+      <c r="D87" t="s">
+        <v>107</v>
+      </c>
+      <c r="E87" t="s">
+        <v>108</v>
+      </c>
+      <c r="F87" t="s">
+        <v>21</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>337</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>338</v>
+      </c>
+      <c r="D88" t="s">
+        <v>107</v>
+      </c>
+      <c r="E88" t="s">
+        <v>108</v>
+      </c>
+      <c r="F88" t="s">
+        <v>301</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>341</v>
+      </c>
+      <c r="D89" t="s">
+        <v>107</v>
+      </c>
+      <c r="E89" t="s">
+        <v>108</v>
+      </c>
+      <c r="F89" t="s">
+        <v>39</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>343</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>344</v>
+      </c>
+      <c r="D90" t="s">
+        <v>107</v>
+      </c>
+      <c r="E90" t="s">
+        <v>108</v>
+      </c>
+      <c r="F90" t="s">
+        <v>98</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>346</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>347</v>
+      </c>
+      <c r="D91" t="s">
+        <v>107</v>
+      </c>
+      <c r="E91" t="s">
+        <v>108</v>
+      </c>
+      <c r="F91" t="s">
+        <v>98</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>349</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>350</v>
+      </c>
+      <c r="D92" t="s">
+        <v>107</v>
+      </c>
+      <c r="E92" t="s">
+        <v>108</v>
+      </c>
+      <c r="F92" t="s">
+        <v>301</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>352</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>353</v>
+      </c>
+      <c r="D93" t="s">
+        <v>107</v>
+      </c>
+      <c r="E93" t="s">
+        <v>108</v>
+      </c>
+      <c r="F93" t="s">
+        <v>34</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>355</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>356</v>
+      </c>
+      <c r="D94" t="s">
+        <v>107</v>
+      </c>
+      <c r="E94" t="s">
+        <v>108</v>
+      </c>
+      <c r="F94" t="s">
+        <v>39</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>358</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>359</v>
+      </c>
+      <c r="D95" t="s">
+        <v>107</v>
+      </c>
+      <c r="E95" t="s">
+        <v>108</v>
+      </c>
+      <c r="F95" t="s">
+        <v>39</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>362</v>
+      </c>
+      <c r="D96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E96" t="s">
+        <v>108</v>
+      </c>
+      <c r="F96" t="s">
+        <v>39</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>364</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>365</v>
+      </c>
+      <c r="E97" t="s">
+        <v>366</v>
+      </c>
+      <c r="F97" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H97" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>370</v>
+      </c>
+      <c r="E98" t="s">
+        <v>371</v>
+      </c>
+      <c r="F98" t="s">
+        <v>42</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>373</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>370</v>
+      </c>
+      <c r="E99" t="s">
+        <v>371</v>
+      </c>
+      <c r="F99" t="s">
+        <v>42</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>375</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" t="s">
+        <v>370</v>
+      </c>
+      <c r="E100" t="s">
+        <v>371</v>
+      </c>
+      <c r="F100" t="s">
+        <v>42</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>377</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>48</v>
+      </c>
+      <c r="D101" t="s">
+        <v>370</v>
+      </c>
+      <c r="E101" t="s">
+        <v>371</v>
+      </c>
+      <c r="F101" t="s">
+        <v>42</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>379</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>52</v>
+      </c>
+      <c r="D102" t="s">
+        <v>370</v>
+      </c>
+      <c r="E102" t="s">
+        <v>371</v>
+      </c>
+      <c r="F102" t="s">
+        <v>42</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>381</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>370</v>
+      </c>
+      <c r="E103" t="s">
+        <v>382</v>
+      </c>
+      <c r="F103" t="s">
+        <v>42</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>384</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>385</v>
+      </c>
+      <c r="E104" t="s">
+        <v>386</v>
+      </c>
+      <c r="F104" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H104" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>