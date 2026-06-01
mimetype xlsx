--- v1 (2026-04-03)
+++ v2 (2026-06-01)
@@ -10,238 +10,322 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="728">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Helton Colere</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/no_01_mocao_de_aplausos_a_atleta_lorena_turkot_maccio_hernandez.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Atleta Lorena Turkot Maccio Hernandez.</t>
+  </si>
+  <si>
+    <t>3921</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
-    <t>MOÇÃO DE APLAUSOS À ATLETA LORENA TURKOT MACCIO HERNANDEZ.</t>
-[...7 lines deleted...]
-  <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM ROBERTO FARIA DE TOMAZ E AO CORPO DE BOMBEIROS DO ESTADO DO PARANÁ, A TODOS OS VOLUNTÁRIOS QUE PARTICIPARAM DAS BUSCAS E DO RESGATE REALIZADO NO PICO DO PARANÁ.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/no_03_mocao_de_aplausos_a_casa_de_recuperacao_amor_a_vida_de_campina_grande_do_sul_parana.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Casa de Recuperação Amor à Vida de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4021/no_04_mocao_de_aplausos_aos_idealizadores_e_organizadores_do_historico_evento_cultural_bolinho_rock_fest.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos idealizadores e organizadores do Histórico Evento Cultural “Bolinho Rock Fest”, realizado no Município de Campina Grande do Sul, Paraná.</t>
+  </si>
+  <si>
+    <t>4039</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Cleverson Dalprá</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4039/no_05_mocao_de_aplausos_ao_senhor_faustino_jurandir_lazaroto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR FAUSTINO JURANDIR LAZAROTO.</t>
+  </si>
+  <si>
+    <t>4064</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Venício Ferreira, Geraldo Vaquinha</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS PRESIDENTES DOS TIMES DE FUTEBOL DO MUNICÍPIO.</t>
+  </si>
+  <si>
     <t>3916</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/no_1_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_paulo_henrique_coletti_fernandes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Paulo Henrique Coletti Fernandes.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>CFOF - Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3988/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>Leide de Souza</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4008/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_darci_piana.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Darci Piana.</t>
   </si>
   <si>
+    <t>4072</t>
+  </si>
+  <si>
+    <t>Pedro Café</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Carlos Alberto Gebrim Preto.</t>
+  </si>
+  <si>
+    <t>4094</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Luiz Carlos Assunção</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Diretor Municipal, objetivos, diretrizes e instrumentos para as ações de planejamento no município de Campina Grande do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4095</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Código de Obras e Edificações (COE) do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4096</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Código de Posturas no Município de Campina Grande do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4097</t>
+  </si>
+  <si>
+    <t>Estabelece Diretrizes e Regulamentações para o Uso e Ocupação do Solo no Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4104</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parcelamento do Solo Urbano e Condomínios no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3950</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Cleverson Dalprá</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Campina Grande do Sul, em doação de sangue ou de medula óssea e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3964/no_02_-_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária de vencimentos no âmbito do Poder Legislativo do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Cacaiguera, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Leide de Souza, Marcelo Olegario</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3952/no_4_-_institui_no_calendario_oficial_de_eventos_do_municipio_a_festa_campeira_do_ctg_recanto_dos_tropeiros_organized.pdf</t>
+  </si>
+  <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul, Estado do Paraná, a Festa Campeira do CTG Recanto dos Tropeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>5</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3953/no_5_institui_o_dia_municipal_do_karate_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Karatê no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Cleber Castro, Cleverson Dalprá, Gefão Santos, Geraldo Vaquinha, Helton Colere, Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café, Roberto Simioni, Venício Ferreira</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3970/no_06_institui_o_auxilio-alimentacao_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul__e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio-alimentação no âmbito do Poder Legislativo do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Luiz Carlos Assunção</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3971/no_07_-_altera_a_lei_municipal_n.o_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivo do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3972/no_08_-_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3973/no_09_institui_a_data-base_para_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
@@ -297,83 +381,224 @@
   <si>
     <t>Altera a Lei Municipal n.º 09/2004, que dispõe sobre o Estatuto dos servidores públicos do Município, das Autarquias e das Fundações Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3978/no_14_-_altera_a_lei_municipal_n.o_1.046_de_06_de_janeiro_de_2025_e_da_outras_providencias._1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.046, de 06 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Institui o Serviço de Inspeção Municipal – SIM/POA no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
+    <t>4024</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4024/no_16_-_autoriza_a_retirada_do_municipio_de_campina_grande_do_sul_do_consorcio_intermunicipal_de_educacao_e__ensino_do_parana_-_ciedepar_revoga_a_lei_municipal_no_936.2023_e_da_outras_providencia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a retirada do Município de Campina Grande do Sul do Consórcio Intermunicipal de Educação e Ensino do Paraná – CIEDEPAR, revoga a Lei Municipal nº 936/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4025</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4025/no_17_-_altera_a_lei_n.o_13.2000_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 13/2000, que denomina João Assunção a Escola Municipal da Jaguatirica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal do Futebol Amador” no Município de Campina Grande do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4041/no_19_altera_a_lei_municipal_n.o_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestrutura_e_gestao_do_plano_de_carreira_dos_profissionais_de_magisterio_publico_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.° 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação e Gestão do Plano de Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/no_20__cria_e_instrui_o_fundo_municipal_de_cooperacao_e_reequipamento_do_corpo_de_bombeiros_no_municipio_de_campina_grande_do_sul.pdf</t>
+  </si>
+  <si>
+    <t>Cria e institui o Fundo Municipal de Cooperação e Reequipamento do Corpo de Bombeiros no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4053</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/no_21_altera_a_lei_municipal_no._1.013_de_08_de_outubro_de_2024_que_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_gdo_sul.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1013 de 08 de outubro de 2024, que dispõe sobre à promoção ao bem-estar animal, controle de zoonoses e controle populacional de cães e gatos em Campina Grande do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4071</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4071/no_22_autoriza_ao_poder_executivo_municipal_a_abrir_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento geral do Município de Campina Grande do Sul para o exercício financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4081</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação da licença-maternidade às servidoras públicas do Poder Legislativo do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4105</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estudo de Impacto de Vizinhança (EIV) no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4106</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Estabelece o Perímetro Urbano e a Divisão dos Bairros do Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4107</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Regulamenta o Instrumento da Outorga Onerosa do Direito de Construir (OODC) no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4108</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Regulamenta o Instrumento Urbanístico do Direito de Preempção no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Regulamenta os Instrumentos Urbanísticos do Parcelamento, Edificação ou Utilização Compulsórios e Consórcio Imobiliário no Município de Campina Grande do Sul, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3940</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
     <t>Solicitando informações acerca da aplicação da Lei Federal nº 15.326/2026, que dispõe sobre o Plano de Carreira para inclusão das Educadoras Infantis no Magistério e a garantia do novo Piso Salarial.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3963/no_02_helton_colere_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_30_de_marco_de_2026_as_1830_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_paulo_henrique_coletti_fernandes.pdf</t>
   </si>
   <si>
     <t>Autorização e realização da Sessão Solene para o dia 30 de março de 2026, às 18h30min, para entrega da placa de Título de Cidadão Honorário ao Senhor Paulo Henrique Coletti  Fernandes.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3990/no_03_ismael_moraes_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_10_de_abril_de_2026_as_18h_para_entrega_da_placa_de_mocao_de_aplausos_a_instituicao_amor_a_vida.pdf</t>
   </si>
   <si>
     <t>Autorização e realização da Sessão Solene para o dia 10 de abril de 2026, às 18h, para entrega da placa de Moção de Aplausos à Instituição Amor a Vida.</t>
   </si>
   <si>
+    <t>4060</t>
+  </si>
+  <si>
+    <t>Solicitando informações detalhadas sobre a última licitação referente ao fornecimento de uniformes escolares para os alunos da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
     <t>3906</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/no_1_cleverson_dalpra_-_solicitando_a_secretaria_responsavel_um_estudo_tecnico_avaliando_a_possibilidade_de_transformar_o_atual_terminal_rodoviario_da_sede_em_um_novo_predio_publico.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria Responsável um estudo técnico avaliando a possibilidade de transformar o atual Terminal Rodoviário da Sede em um novo prédio público.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/no_2_cleverson_dalpra_-_solicitando_ao_executivo_municipal_a_implantacao_de_um_sistema_de_monitoramento_por_meio_de_filmagens_nos_centros_municipais_de_educacao_infantil__cmeis.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a implantação de um sistema de monitoramento por meio de filmagens nos Centros Municipais de Educação Infantil (CMEIs) e nas Escolas Municipais.</t>
   </si>
   <si>
     <t>3920</t>
@@ -480,194 +705,155 @@
   <si>
     <t>Solicitando a construção de calçada de passeio e ciclovia em toda extensão da Avenida Annibale Ferrarini, neste Município.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/no_14_leide_de_souza_-_solicitando_providencias_urgentes_em_relacao_aos_carros_de_desmanche_empilhados_no_bairro_jardim_eugenio_maria.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgentes em relação aos carros de desmanche empilhados no Bairro Jardim Eugênia Maria, que podem se tornar um foco de proliferação do mosquito Aedes aegypti, transmissor da dengue.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/no_15_cleverson_dalpra_-_solicitando_a_analise_e_viabilidade_de_instalacao_de_uma_unidade_de_pronto_atendimento_exclusiva_para_o_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a análise e viabilidade de instalação de uma Unidade de Pronto Atendimento exclusiva para o Município de Campina Grande do Sul, com a devida articulação e busca de recursos estaduais e federais para sua implantação e manutenção.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Cleber Castro</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/no_16_cleber_castro_-_solicitando_ao_executivo_municipal_que_determine_ao_setor_competente_a_intensificacao_da_fiscalizacao_das_cacambas_de_entulho_instaladas_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que determine ao setor competente a intensificação da fiscalização das caçambas de entulho instaladas em nosso Município.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando informações oficiais acerca do retorno e planejamento das atividades esportivas e de lazer no município de Campina Grande do Sul para o ano de 2026, destinadas a crianças, adolescentes, adultos e idosos.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando informações detalhadas acerca do cronograma de trabalho referente aos serviços de roçada e limpeza urbana em nosso Município.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/no_19_cleber_castro_-_reiterando_pedido_anterior_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_vereador_oswaldao.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando instalação de equipamentos para exercícios físicos no Parque Vereador Oswaldão.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/no_20_cleverson_dalpra_-_solicitando_calcada_de_passeio_na_avenida_sao_joao_e_na_continuacao_estrada_maria_vidolin_dalpra_ate_o_rancho_dalpra.pdf</t>
   </si>
   <si>
     <t>Solicitando calçada de passeio na Avenida São João e na continuação Estrada Maria Vidolin Dalprá, até o Rancho Dalprá.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/no_21_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_frente_a_todos_os_colegios_estaduais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de câmeras de monitoramento em frente a todos os Colégios Estaduais do Município.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/no_22_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_situadas_no_interior_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Centro Municipal de Educação Infantil (CMEI) nas localidades da Jaguatirica e Barragem, situadas no Interior do Município.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/no_23_cleverson_dalpra_-_solicitando_a_realizacao_de_reforma_e_revitalizacao_do_parque_ecologico_ari_coutinho_bandeira_localizado_na_barragem_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reforma e revitalização do Parque Ecológico Ari Coutinho Bandeira, localizado na Barragem, neste Município.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/no_24_cleber_castro_-_reiterando_pedido_anterior_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_machado.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a implantação de travessia elevada ou lombada na Rua Conceição Maria de Andrade, esquina com a Rua Antônio Machado, no bairro Jardim Eugênia Maria.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/no_25_venicio_ferreira_-_solicitando_estudo_tecnico_para_avaliar_a_possibilidade_de_instalacao_de_aparelhos_de_ar-condicionado_nas_dependencias_do_teatro_municipal_vereador_jose_carlos_zanlorenzi.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico para avaliar a possibilidade de instalação de aparelhos de ar-condicionado nas dependências do Teatro Municipal Vereador José Carlos Zanlorenzi, localizado no Bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/no_26_venicio_ferreira_-_solicitando_a_secretaria__a_realizacao_de_estudo_de_viabilidade_tecnica_para_a_instalacao_de_um_elevador_de_pequeno_porte_destinado_ao_acesso_ao_palco_do_teatro_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria competente a realização de estudo de viabilidade técnica para a instalação de um elevador de pequeno porte, destinado ao acesso ao palco do Teatro Municipal.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/no_27_solicitando_ao_executivo_municipal_a_criacao_de_um_departamento_ou_se_possivel_de_uma_secretaria_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a criação de um Departamento ou, se possível, de uma Secretaria Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/no_28_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_retomada_do_programa_qualifica_campina_com_a_oferta_de_cursos_profissionalizantes_voltados_a_capacitacao_da_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a retomada do Programa Qualifica Campina, com a oferta de cursos profissionalizantes voltados à capacitação da população.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/no_29_helton_colere_-_solicitando_a_instalacao_de_placas_de_sinalizacao_indicativa_de_transporte_escolar_nas_imediacoes_da_escola_municipal_antonio_jose_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas de sinalização indicativa de Transporte Escolar nas imediações da Escola Municipal Antônio José de Carvalho, localizada no Bairro Jardim Ceccon, neste Município.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/no_30_helton_colere_-_solicitando_a_implantacao_de_canaletas_nas_vias_que_empossam_aguas_das_chuvas_especialmente_junto_as_travessias_elevadas_no_bairro_jardim_paulista.pdf</t>
@@ -927,50 +1113,53 @@
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3982/no_51_venicio_ferreira_-_solicitando_que_seja_incluido_dentro_do_programa_de_qualificacao_profissional_do_municipio_a_realizacao_de_curso_capacitacao_operadoresmotoristas_de_maquinas_pesadas.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluído, dentro do Programa de Qualificação Profissional do Município, a realização de curso de capacitação para operadores/motoristas de máquinas pesadas.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria de Infraestrutura para verificar a possibilidade de fazer a manutenção da massa asfáltica na Rua 22 de março até a Rua 7 de setembro, Bairro Jardim Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3985/no_53_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_instalacao_de_camaras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar.pdf</t>
+  </si>
+  <si>
     <t>Reiterando pedido anterior, solicitando Instalação de Câmeras de Monitoramento em todos os veículos destinados ao transporte escolar, sejam eles de caráter privado, público ou utilizados por instituições como a APAE (Associação de Pais e Amigos dos Excepcionais).</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3986/no_54_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a instalação de coberturas de pontos de ônibus em todas as paradas do transporte escolar em todos os bairros do Município inclusive nas regiões rurais e interior.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3987/no_55_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_todas_as_unidades_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de câmeras de monitoramento em todas as Unidades de Saúde do Município.</t>
@@ -984,228 +1173,1059 @@
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3991/no_56_helton_colere_-_solicitando_a_realizacao_de_reparo_patrolamento_e_colocacao_de_saibro_na_avenida_joao_scucato_coradin_nas_proximidades_do_no_2380.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reparo, patrolamento e colocação de saibro na Avenida João Scucato Coradin, nas proximidades do nº 2380.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3992/no_57_helton_colere_-_solicitando_a_criacao_e_implantacao_do_programa_cidade_ativa_esporte_para_todos_com_o_objetivo_de_promover_a_pratica_esportiva_e_atividade_fisicas_acessiveis_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação e implantação do Programa “Cidade Ativa: Esporte para Todos”, com o objetivo de promover a prática esportiva e atividades físicas acessíveis à população em geral.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3997/no_58_leide_de_souza_-_solicitando_a_instalacao_de_toldo_para_cobertura_na_entrada_da_escola_municipal_ulisses_guimaraes.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a instalação de toldo para cobertura na entrada da Escola Municipal Ulisses Guimarães, visando a melhoria da infraestrutura escolar.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3996/no_59_cleverson_dalpra_-_solicitando_a_construcao_de_coberturas_nas_areas_de_acesso_entrada_das_escolas_municipais_e_dos_cmeis.pdf</t>
+  </si>
+  <si>
     <t>Solicitando à construção de coberturas nas áreas de acesso/entrada das Escolas Municipais e dos CMEIs, bem como nos espaços que interligam as Unidades às Quadras, em todas as instituições onde tal intervenção se fizer necessária.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3998/no_60_venicio_ferreira_-_solicitando_que_seja_realizado_estudo_tecnico_e_administrativo_visando_a_unificacao_do_fundo_municipal_de_habitacao_atualmente_vinculado_a_secretaria__de_administracao.pdf</t>
+  </si>
+  <si>
     <t>Solicitando que seja realizado estudo técnico e administrativo visando a unificação do Fundo Municipal de Habitação, atualmente vinculado à Secretaria Municipal de Administração, com o Departamento de Habitação, vinculado à Secretaria Municipal de Urbanismo.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4000/no_61_venicio_ferreira_-_solicitando_a_viabilidade_de_um_estudo_para_implantacao_de_uma_linha_de_onibus_que_adentre_na_rodovia_jose_taverna_e_na_estrada_municipal_vereador_julio_ferreira_filho.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a viabilidade de um estudo para implantação de uma Linha de Ônibus que adentre na Rodovia José Taverna e na Estrada Municipal Vereador Júlio Ferreira Filho, no Bairro Cacaiguera, neste Município.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3999/no_62_ismael_moraes_-_solicitando_ao_poder_executivo_municipal_e_aos_orgaos_competentes_a_criacao_de_uma_farmacia_de_manipulacao.pdf</t>
+  </si>
+  <si>
     <t>Solicitando ao Poder Executivo Municipal e aos órgãos competentes a criação de uma Farmácia de Manipulação Municipal no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4001/no_64_geraldo_vaquinha_-_solicitando_a_manutencao_e_a_implantacao_de_calcamento_nas_ruas_do_bairro_jardim_nova_campina.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a manutenção e a implantação de calçamento nas ruas do Bairro Jardim Nova Campina que ainda não possuem pavimentação adequada, garantindo acessibilidade para todos os moradores.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4002/no_65_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_vereador_oswaldao.pdf</t>
+  </si>
+  <si>
     <t>Reiterando pedido anterior, solicitando que seja instalado câmeras de monitoramento em toda a extensão do Parque Vereador Oswaldão.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4003/no_66_venicio_ferreira_-_solicitando_um_estudo_visando_a_criacao_de_um_centro_especializado_de_atendimento_para_pessoas_com_tea_tdah_sindromes_transtornos_e_demais_deficiencias.pdf</t>
+  </si>
+  <si>
     <t>Solicitando um estudo visando à criação de um Centro Especializado de Atendimento para pessoas com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), síndromes, transtornos e demais deficiências.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4004/no_67_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_tecnico_e_de_viabilidade_para_a_implantacao_de_um_espaco_neuro_sensorial_no_municipio..pdf</t>
+  </si>
+  <si>
     <t>Solicitando a realização de um estudo técnico e de viabilidade para a implantação de um Espaço Neuro Sensorial no Município.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4005/no_68_geraldo_vaquinha_-_solicitando_a_analise_e_a_possibilidade_de_criacao_de_uma_linha_de_onibus_que_atenda_a_estrada_municipal_ginjiro_abe_neste_municipio..pdf</t>
+  </si>
+  <si>
     <t>Solicitando a análise e a possibilidade de criação de uma linha de ônibus que atenda a Estrada Municipal Ginjiro Abe, neste Município.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4009/no_69_leide_de_souza_-_solicitando_a_instalacao_de_lombadas_em_toda_a_extensao_da_avenida_lindolfo_henrique_ferreira..pdf</t>
+  </si>
+  <si>
     <t>Solicitando a Instalação de Lombadas em toda a extensão da Avenida Lindolfo Henrique Ferreira (Estrada do Corredor).</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4010/no_70_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_possibilidade_da_secretaria_de_educacao_elaborar_um_projeto_voltado_para_a_valorizacao_dos_alunos_destaque_das_esolas_municipais..pdf</t>
+  </si>
+  <si>
     <t>Reiterando pedido anterior, solicitando a possibilidade da Secretaria de Educação elaborar um projeto voltado para a valorização dos alunos destaque das escolas municipais.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4011/no_71_cleverson_dalpra_-_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_campina_grande_do_sul_e_quatro_barras_bem_como_a_instalacao_do_letreiro_eu_amo_campina.pdf</t>
+  </si>
+  <si>
     <t>Solicitando que seja realizado paisagismo no trevo que divide os Municípios Campina Grande do Sul e Quatro Barras, bem como a instalação do letreiro “Eu amo Campina Grande do Sul”.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4012/no_72_cleverson_dalpra_-_solicitando_a_realizacao_de_manutencao_dos_parquinhos_e_ampliacao_dos_cmeis_ernesto_zanona_nairelle_zanetti_e_glacy_dalpra_de_macedo..pdf</t>
+  </si>
+  <si>
     <t>Solicitando a realização de manutenção dos parquinhos e ampliação dos CMEIs Ernesto Zanona, Nairelle Zanetti e Glacy Dalprá de Macedo.</t>
   </si>
   <si>
+    <t>4014</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4014/no_73_cleverson_dalpra_-_solicitando_a_instalacao_de_travessia_elevada_em_frente_ao_centro_de_educacao_infantil_tio_luiz_garcia_localizado_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de travessia elevada em frente ao Centro de Educação Infantil Tio Luiz Garcia, localizado na Rua Diamiro Olicheski da Silva no Bairro Jardim Ceccon.</t>
+  </si>
+  <si>
+    <t>4013</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4013/no_74_cleverson_dalpra_-_solicitando_uma_parceria_com_associacao_comercial_campina_grande_do_sul_para_a_realizacao_campanha_incentivo_as_vendas_no_comercio_local_festival_compra_premiada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Poder Executivo uma parceria com a Associação Comercial de Campina Grande do Sul para a realização de uma campanha de incentivo às vendas no comércio local, por meio do festival “Compra Premiada”, a ser promovido durante o mês de dezembro.</t>
+  </si>
+  <si>
+    <t>4016</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4016/no_75_cleber_castro_-_solicitando_a_realizacao_de_estudo_tecnico_para_a_implantacao_de_uma_lombada_ou_travessia_elevada_na_rua_darvil_jose_caron_no_bairro_cicamp..pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo técnico para a implantação de uma lombada ou travessia elevada na Rua Darvil José Caron, esquina com a Rua Nairele Zanetti, no bairro Cicamp.</t>
+  </si>
+  <si>
+    <t>4017</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4017/no_76_venicio_ferreira_-_solicitando_a_inclusao_e_distribuicao_de_um_kit_escolar_inclusivo_destinados_a_alunos_neurodivergentes_ou_com_deficiencia_matriculados_na_rede_municipal_de_ensino..pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a inclusão e distribuição de um Kit Escolar Inclusivo destinados a alunos neurodivergentes (TEA) ou com deficiência matriculados na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>4018</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4018/no_77_venicio_ferreira_-_solicitando_ao_setor_competente_da_prefeitura_municipal_da_sinalizacao_de_transito_no_ponto_de_taxi_localizado_em_frente_ao_hospital_angelina_caron.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao setor competente da Prefeitura Municipal o reforço da sinalização de trânsito no ponto de táxi localizado em frente ao Hospital Angelina Caron, na Rodovia do Caqui PR 506.</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4020/n78ger1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de cobertura nas arquibancadas dos campos localizados no Centro Esportivo Ricieri Bernardi, Centro Esportivo Pedro Dalprá Filho e Complexo Esportivo Prefeito Mário Strapasson, neste Município.</t>
+  </si>
+  <si>
+    <t>4022</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4022/no_79_cleverson_dalpra_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que o Executivo intervenha junto ao Departamento de Estradas de Rodagem (DER) para implantação de travessias elevadas na Rodovia do Caqui - PR 506, conforme especificações: •	No cruzamento com a Rua Leonildo Zanona; •	No cruzamento com a Rua Darvil José Caron; •	No trecho entre as ruas Elísio Gheno e Miguel Ferreira próximo a Escola Municipal Anna Ferreira da Costa.</t>
+  </si>
+  <si>
+    <t>4023</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4023/no_80_-_solicitando_a_possibilidade_de_instalacao_de_lombada_na_rua_maria_luiza_mehl.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de instalação de lombada (redutor de velocidade) na Rua Maria Luiza Mehl, no bairro Jardim Água Doce, sugerindo como ponto ideal o trecho entre as residências nº 199 e nº 200.</t>
+  </si>
+  <si>
+    <t>4029</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4029/no_81_venicio_ferreira_-_solicitando_ao_executivo_municipal_por_meio_do_setor_competente_a_implantacao_de_sinalizacao_horizontal_e_vertical_nas_cabeceiras_de_pontes_localizadas_nas_ruas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Executivo Municipal, por meio do setor competente, a implantação de sinalização horizontal e vertical nas cabeceiras de pontes localizadas nas ruas, estradas e vias rurais do Município, especialmente nos pontos onde atualmente inexiste qualquer tipo de sinalização.</t>
+  </si>
+  <si>
+    <t>4030</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4030/no_82_cleverson_dalpra_-_solicitando_a_instalacao_de_coberturas_nos_pontos_de_parada_do_transporte_coletivo_tanto_na_area_urbana_quanto_na_area_rural_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de coberturas nos pontos de parada do transporte coletivo, tanto na área urbana quanto na área rural do Município, bem como a realocação daqueles que se encontram posicionados em locais inadequados, especialmente no lado oposto das paradas efetivamente utilizadas pelos usuários.</t>
+  </si>
+  <si>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4031/no_83_geraldo_vaquinha_-_solicitando_a_analise_e_viabilidade_para_a_realizacao_de_reforma_no_centro_de_eventos_anibal_khoury_localizado_na_sede_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a análise e viabilidade para a realização de reforma no Centro de Eventos Aníbal Khoury, localizado na Sede do Município.</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4033/no_84_helton_colere_-_solicitando_a_realizacao_de_revisao_de_numeracao_predial_das_travessas_pedro_ruzenente_e_joao_ruzenente_localizadas_no_bairro_timbu_velho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de revisão de numeração predial das Travessas Pedro Ruzenente e João Ruzenente, localizadas no bairro Timbu Velho.</t>
+  </si>
+  <si>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4034/no_85_helton_colere_-_solicitando_atraves_do_setor_competente_a_realizacao_da_pintura_de_meio-fio_na_rua_mario_perboni_jardim_florida.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando através do setor competente a realização da pintura de Meio-Fio na Rua Mário Perboni, bairro Jardim Flórida.</t>
+  </si>
+  <si>
+    <t>4035</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4035/no_86_venicio_ferreira_-_solicitando_a_realizacao_de_servicos_de_sinalizacao_viaria_horizontal__a_pintura_de_faixas_de_pedestres_lombadas_areas_de_parada_obrigatoria_e_demais_demarcacoes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de sinalização viária horizontal, especialmente a pintura de faixas de pedestres, lombadas, áreas de parada obrigatória e demais demarcações necessárias em todas as vias urbanas e bairros do Município.</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4036/no_87_ismael_moraes_-_solicitando_a_instalacao_de_uma_lombada_ou_travessia_elevada_na_rua_joao_zanetti_proximo_ao_numero_323_bairro_jardim_paulista_neste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de uma lombada ou travessia elevada na Rua João Zanetti, próximo ao número 323, Bairro Jardim Paulista, neste Município.</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4037/no_88_cleverson_dalpra_-_solicitando_que_seja_realizada_a_manutencao_e_a_instalacao_de_iluminacao_publica_na_praca_clelio_ferreira_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a manutenção e a instalação de iluminação pública na Praça Clelio Ferreira de Jesus, localizada no Bairro Moradias Timbú, neste Município.</t>
+  </si>
+  <si>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4038/no_89_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_e_a_instalacao_de_rede_de_baixa_tensao_bem_como_a_implantacao_completa_de_luminarias_publicas_na_rua_henrique_florentin_happel.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a elaboração de um projeto e a instalação de rede de baixa tensão, bem como a implantação completa de luminárias públicas na Rua Henrique Florentin Happel, localizada no bairro Moradias Timbu, ao longo de toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4040/no_90_gefao_santos_-_solicitando_a_realizacao_de_um_mutirao_com_o_objetivo_de_promover_servicos_de_manutencao_e_limpeza_nas_principais_estradas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de um mutirão com o objetivo de promover serviços de manutenção e limpeza nas principais Estradas Municipais, bem como nas Estradas Vicinais localizadas no Interior do Município.</t>
+  </si>
+  <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4045/no_91_cleverson_dalpra_-_solicitando_a_possibilidade_de_realizar_feira_livre_em_conjunto_com_a_feira_de_artesanato_nas_seguintes_localidades_jardim_santa_rosa_e_jardim_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de realizar feira livre em conjunto com a feira de artesanato nas seguintes localidades: Jardim Paulista, Praça CEU no Jardim Flórida, Sede, Araçatuba, Jardim Santa Rosa e Jardim Santa Rita.</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4046/no_92_cleverson_dalpra_-_solicitando_a_possibilidade_de_realizar_um_bolsao_de_estacionamento_na_rua_julio_guidolin._caso_nao_seja_possivel__solicito_a_pintura_de_faixas_em_um_dos_lados_da_via_o.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de realizar um bolsão de estacionamento na Rua Júlio Guidolin, em frente à Unidade de Saúde João Hamilton Belo e ao CMEI Darvil José Caron, no Bairro Jardim Santa Rosa, neste Município. Caso não seja possível realizar o bolsão, solicito a pintura de faixas em um dos lados da via para regulamentar o estacionamento.</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4047/no_93_venicio_ferreira_-_sugerindo_ao_poder_executivo_municipal_a_criacao_de_um_ponto_de_referencia_e_idenficacao_turistica_na_entrada_do_municipio_preferencialmente_em_area_proxima_a_br-116.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Poder Executivo Municipal, a criação de um ponto de referência e identificação turística na entrada do Município, preferencialmente em área próxima à BR-116, em local estratégico de fácil acesso aos visitantes e viajantes que trafegam pela referida rodovia.</t>
+  </si>
+  <si>
+    <t>4048</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4048/no_94_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_cameras_de_monitoramento_no_interior_das_ambulancias_da_rede_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de implantação de câmeras de monitoramento no interior das Ambulâncias da Rede Municipal.</t>
+  </si>
+  <si>
+    <t>4049</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/no_95_cleverson_dalpra_-_solicitando_possibilidade_de_implantacao_de_cameras_de_monitoramento_corporal_para_agentes_da_guarda_municipal__instalacao_de_cameras_no_interior_e_exterior_das_viaturas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de implantação de câmeras de monitoramento corporal (body cams) para os agentes da Guarda Civil Municipal, bem como a instalação de câmeras no interior e exterior das viaturas utilizadas pela corporação.</t>
+  </si>
+  <si>
+    <t>4057</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Solicitando que o Município de Campina Grande do Sul, através da Secretaria de Meio Ambiente, elabore um projeto de lei instituindo mecanismo de bonificação ao munícipe que realizar denúncia comprovada de maus-tratos a animais.</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de patrolamento, melhorias e, se possível, aplicação de material tipo (revestimento) na Estrada Municipal Zeferino Aníbal Ferrarini, localizada no Bairro Roseira.</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/no_98_helton_colere_-_solicitando_a_realizacao_de_melhorias_na_via_na_rua_leonides_estevam_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de melhorias na via (repintura asfáltica) na Rua Leonides Estevam da Costa, na localidade Rancho Alegre.</t>
+  </si>
+  <si>
+    <t>4056</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/no_99_helton_colere_-_solicitando_a_manutencao_da_escola_municipal_antonio_jose_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção da Escola Municipal Antônio José de Carvalho, localizada no Bairro Jardim Ceccon.</t>
+  </si>
+  <si>
+    <t>4058</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/no_100_venicio_ferreira_-_solicitando_a_instalacao_de_iluminacao_publica_de_melhor_qualidade_e_a_implantacao_de_novas_lombadas_na_estrada_municipal_ginjiro_abe.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de iluminação pública de melhor qualidade e a implantação de novas lombadas na Estrada Municipal Ginjiro Abe, nas regiões do Pocinho e da Colônia Japonesa, neste Município.</t>
+  </si>
+  <si>
+    <t>4059</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Venício Ferreira, Cleber Castro, Marcelo Olegario</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/no_101_cleber_venicio_marcelo_-_solicitando_a_criacao_de_ecopontos_nos_bairros_do_municipio_para_descarte_de_moveis_entulhos_de_construcao_civil_e_restos_de_poda_de_arvores_e_limpeza_de_jardins.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação de Ecopontos nos Bairros do Município para descarte de móveis, entulhos de construção civil e restos de poda de árvores e limpeza de jardins.</t>
+  </si>
+  <si>
+    <t>4061</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/no_102_cleverson_dalpra_-_solicitando_a_instalacao_de_um_poco_artesiano_na_localidade_do_coxo_tendo_em_vista_a_necessidade_urgente_de_melhoria_no_abastecimento_de_agua_para_os_moradores.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de um Poço Artesiano na Localidade do Coxo, tendo em vista a necessidade urgente de melhoria no abastecimento de água para os moradores desta Localidade.</t>
+  </si>
+  <si>
+    <t>4062</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/no_103_geraldo_vaquinha_-_solicitando_a_secretaria_responsavel_a_realizacao_de_um_estudo_tecnico_visando_a_revitalizacao_do_centro_esportivo_pedro_dalpra_filho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Secretaria Responsável a realização de um estudo técnico visando a revitalização do Centro Esportivo Pedro Dalprá Filho, localizado na Sede do Município, com a instalação de banheiros públicos e a transformação da pista de skate em um parquinho com brinquedos destinados às crianças.</t>
+  </si>
+  <si>
+    <t>4063</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/no_104_geraldo_vaquinha_-_solicitando_calcamento_na_avenida_antonio_belli_iniciando_na_avenida_sao_joao_ate_o_rio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando calçamento na Avenida Antonio Belli, iniciando na Avenida São João até o Rio, na localidade da Sede, neste Município.</t>
+  </si>
+  <si>
+    <t>4065</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/no_105_helton_colere_-_solicitacao_de_campanha_de_educacao_no_transito_para_uso_consciente_de_bicicletas_e_patinetes_eletricos_com_foco_principal_em_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de campanha de educação no trânsito para uso consciente de bicicletas e patinetes elétricos, com foco principal em crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>4066</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4066/no_106_venicio_ferreira_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_e_ampliacao_da_iluminacao_publica_com_novas_luminarias_estrada_municipal_leopoldino_figueira_localizada_bairro_canelinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de rede de baixa tensão e ampliação da iluminação pública com novas luminárias na Estrada Municipal Leopoldino Figueira, localizada no Bairro Canelinha, neste Município.</t>
+  </si>
+  <si>
+    <t>4068</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/no_107_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_secretaria_do_estado_da_saude_visando_maior_agilidade_no_atendimento_do_samu.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que o Executivo Municipal intervenha junto à Secretaria de Estado da Saúde, visando maior agilidade no atendimento do SAMU – Serviço de Atendimento Móvel de Urgência no Município.</t>
+  </si>
+  <si>
+    <t>4069</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/n108ve1.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicito a revitalização da Rua Leonardo Francischelli, no trecho compreendido entre a rua João Trevisan e a Avenida Augusto Staben, localizada no Bairro Jardim Paulista, neste Município.</t>
+  </si>
+  <si>
+    <t>4070</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo técnico para implantação de uma Nova Área Industrial nos lotes localizados na Subdivisão João Osni Strapassoni, situada no Bairro Bonança Sítio de Recreio.</t>
+  </si>
+  <si>
+    <t>4074</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4074/n110he1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando um estudo e a viabilidade de construção de um palco cultural no Bosque do bairro Jardim Paulista, no local onde anteriormente existia o antigo módulo policial, atualmente já desmanchado.</t>
+  </si>
+  <si>
+    <t>4075</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4075/no_111_helton_colere_-_solicitando_a_verificacao_da_possibilidade_de_regulamentar_o_estacionamento_de_veiculos_em_apenas_um_dos_lados_da_rua_julio_luvisotto_localizada_bairro_jardim_eugenia_maria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a verificação da possibilidade de regulamentar o estacionamento de veículos em apenas um dos lados da Rua Julio Luvisotto, localizada no Bairro Jardim Eugênia Maria.</t>
+  </si>
+  <si>
+    <t>4076</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4076/n112cl1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realocação da quadra de areia do Bairro Santa Angelina para outro local, tendo em vista que a atual instalação foi construída sob uma rede de alta tensão, representando grave risco à integridade física das pessoas.</t>
+  </si>
+  <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4077/no_113_cleverson_dalpra_-_solicitando_a_realizacao_de_manutencao_em_todos_os_parquinhos_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de manutenção em todos os parquinhos do Município.</t>
+  </si>
+  <si>
+    <t>4078</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4078/n114cl1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a secretaria competente a realização de um estudo técnico de sinalização viária no cruzamento entre a Rua Dr. João Cândido e a Avenida São João, tendo em vista que a atual sinalização vem gerando dúvidas aos motoristas e aumentando o risco de acidentes no local.</t>
+  </si>
+  <si>
+    <t>4079</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4079/no_115_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_dos_corregos_que_passam_nos_bairros_jardim_santa_rosa_e_jardim_diamante.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de fazer galerias em U ou manilhamento nos córregos que passam nos Bairros Jardim Santa Rosa e Jardim Diamante.</t>
+  </si>
+  <si>
+    <t>4080</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4080/no_116_marcelo_olegario_-_solicitando_as_secretarias_municipais_educacao_e_desenvolvimento_social_implantacao_do_programa_para_primeira_carteira_identidade_nacional_gratuito_nas_escolas_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando as Secretarias Municipais de Educação e Desenvolvimento Social a implantação do programa para emissão da primeira Carteira de Identidade Nacional gratuito nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>4083</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Venício Ferreira, Gefão Santos</t>
+  </si>
+  <si>
+    <t>Solicitando a possibilidade de instalação de cobertura nas áreas de espera da Unidade de Saúde Jacira Paulina Balbino Ferreira, localizada no Bairro Terra Boa, e da Unidade de Saúde Zacarias Sant’Ana do Nascimento, localizada no Bairro Ribeirão Grande.</t>
+  </si>
+  <si>
+    <t>4084</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de placas de Proibido Fumar nas áreas externas da UPA e das Unidades de Saúde do Município, bem como a regulamentação do estacionamento da UPA.</t>
+  </si>
+  <si>
+    <t>4085</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Solicitando a regulamentação de estacionamento da Rua São Paulo, localizada no Bairro Jardim Ceccon, em conformidade com as normas estabelecidas pelo Conselho Nacional de Trânsito e pelo Código de Trânsito Brasileiro.</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Reiterando pedido anterior, solicitando que o Executivo Municipal elabore um Projeto de Lei para criação do Programa “Câmbio Verde” no Município de Campina Grande do Sul.</t>
+  </si>
+  <si>
+    <t>4087</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Solicitando o retorno das atividades esportivas de contra turno escolar no segundo semestre de 2026.</t>
+  </si>
+  <si>
+    <t>4088</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de Mutirão de Justiça nos Bairros, com atendimentos Jurídicos gratuitos à população.</t>
+  </si>
+  <si>
+    <t>4089</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de QR Codes nos pontos de ônibus do Município, com acesso aos horários, itinerários e linhas do transporte público municipal, bem como ampla divulgação nos sites oficiais, redes sociais da Prefeitura e demais órgãos competentes.</t>
+  </si>
+  <si>
+    <t>4090</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção da calçada localizada na Rua Professora Nilce Terezinha Zanetti, nº 1578/1608, lateral da Igreja Viva, no bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>4091</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Solicitando providências quanto à retirada de fios soltos (“linha morta”) nos postes localizados na Avenida Augusto Staben, esquina com a Rua João Zanetti, no bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>4098</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado estudo de viabilidade visando a transformação da lombada existente na Rua Coronel Monteiro em uma travessia elevada, bem como a alteração de sua localização para as proximidades da esquina com a Rua Vicente Machado, acompanhada da devida sinalização vertical e horizontal.</t>
+  </si>
+  <si>
+    <t>4099</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo da secretaria responsável para o fechamento da entrada e saída de veículos do Bairro Jardim Daher, na PR 506 em frente ao Condomínio Castanheira sentido Sede.</t>
+  </si>
+  <si>
+    <t>4100</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção da Rua Tereza Buzzi Bernardi, localizada no bairro Jardim Santa Angelina.</t>
+  </si>
+  <si>
+    <t>4101</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção da Rua Felicita Angélica Ferrarini Coradin, localizada no bairro Timbu Velho.</t>
+  </si>
+  <si>
+    <t>4102</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção da Rua Otília de Souza Ferrarini, localizada no bairro Timbu Velho.</t>
+  </si>
+  <si>
+    <t>4103</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Solicitando a reativação do Centro Municipal de Profissionalização Norival Bernardi, localizado no Bairro Jardim Flórida, com o retorno da oferta de cursos profissionalizantes, tendo em vista a importância dessas capacitações para a geração de emprego e renda, bem como a inclusão social.</t>
+  </si>
+  <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam realizadas melhorias na Quadra de Areia localizada no Bairro Barragem, ao lado da Escola Municipal Humberto Alencar Castelo Branco, neste Município.</t>
+  </si>
+  <si>
+    <t>4111</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de um Programa Oftalmológico Itinerante voltado aos estudantes da Rede Pública Municipal, Estadual e da APAE, oferecendo nas próprias escolas triagem visual, consultas oftalmológicas, exames complementares e distribuição gratuita de óculos.</t>
+  </si>
+  <si>
+    <t>4112</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>Solicitando a oferta de curso de capacitação sobre e-commerce e uso de plataformas de vendas on-line aos empreendedores e empresários de Campina Grande do Sul.</t>
+  </si>
+  <si>
     <t>3993</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3993/emenda_aditiva_n_01.2026_-__vereador_ismael.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 25 do Projeto de Lei nº 007/2026, que altera a Lei Municipal n.º 09, de 08 de junho de 2004.</t>
   </si>
   <si>
+    <t>4026</t>
+  </si>
+  <si>
+    <t>RG</t>
+  </si>
+  <si>
+    <t>Regime de Urgência</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4026/no_250_encaminha_projeto_de_lei_n.o_010_de_02_de_abril_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei N.º 010/2026 do Executivo Municipal (autuado sob n.º 16/2026), solicitado pelo Ofício n.º 250/2026.</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4027/no_254_encaminha_projeto_de_lei_n.o_012_de_10_de_abril_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei N.º 012/2026 do Executivo Municipal (autuado sob n.º 17/2026), solicitado pelo Ofício n.º 254/2026.</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4042/no_278_encaminha_projeto_de_lei_complementar_n.o_013_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei N.º 013/2026 do Executivo Municipal (autuado sob n.º 19/2026), solicitado pelo Ofício n.º 278/2026.</t>
+  </si>
+  <si>
+    <t>4073</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/no_335_encaminha_projeto_de_lei_complementar_no_015_de_14_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei N.º 015/2026 do Executivo Municipal (autuado sob n.º 22/2026), solicitado pelo Ofício n.º 335/2026.</t>
+  </si>
+  <si>
     <t>3948</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>5ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
+    <t>4015</t>
+  </si>
+  <si>
+    <t>6ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4028</t>
+  </si>
+  <si>
+    <t>7ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>8ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>9ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4067</t>
+  </si>
+  <si>
+    <t>10ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>11ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4092</t>
+  </si>
+  <si>
+    <t>12ª Sessão Ordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
     <t>4007</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>1ª Sessão Extraordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>2ª Sessão Extraordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>3ª Sessão Extraordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
+    <t>4093</t>
+  </si>
+  <si>
+    <t>4ª Sessão Extraordinária do 1º Período do 2º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3989/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023-3-12.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1521,56 +2541,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/no_03_mocao_de_aplausos_a_casa_de_recuperacao_amor_a_vida_de_campina_grande_do_sul_parana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/no_1_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3988/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3964/no_02_-_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3970/no_06_institui_o_auxilio-alimentacao_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3971/no_07_-_altera_a_lei_municipal_n.o_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3972/no_08_-_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3973/no_09_institui_a_data-base_para_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3974/no_10_institui_o_programa_de_regularizacao_fiscal_integrada_de_campina_grande_do_sul_-_regulariza_campina_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3975/no_11_cria_o_conselho_municipal_de_desporto_-_cmd_e_institui_o_fundo_municipal_de_deporto_-_fmd_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3976/no_12_dispoe_sobre_o_sistema_municipal_de_cultura_-_smc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3977/no_13.2026_-_altera_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3978/no_14_-_altera_a_lei_municipal_n.o_1.046_de_06_de_janeiro_de_2025_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3963/no_02_helton_colere_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_30_de_marco_de_2026_as_1830_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3990/no_03_ismael_moraes_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_10_de_abril_de_2026_as_18h_para_entrega_da_placa_de_mocao_de_aplausos_a_instituicao_amor_a_vida.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/no_1_cleverson_dalpra_-_solicitando_a_secretaria_responsavel_um_estudo_tecnico_avaliando_a_possibilidade_de_transformar_o_atual_terminal_rodoviario_da_sede_em_um_novo_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/no_2_cleverson_dalpra_-_solicitando_ao_executivo_municipal_a_implantacao_de_um_sistema_de_monitoramento_por_meio_de_filmagens_nos_centros_municipais_de_educacao_infantil__cmeis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/no_3_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_pronto_atendimento_municipal_pam.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/no_4_venicio_ferreira_-_solicitando_a_possibilidade_de_implantacao_do_projeto_meu_campinho_no_bairro_jardim_nesita.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/no_5_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/no_6_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_a_realizacao_de_um_estudo_visando_a_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_d_alvara_para_os_profissionais_taxistas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/no_7_marcelo_olegario_-_reiterando_pedido_anterior_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/no_8_marcelo_olegario_-_reiterando_pedido_anterior_solicito_um_estudo_de_viabilidade_para_a_realizacao_de_campeonato_de_voleibol_e_futebol_para_os_servidores_publicos_desse_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/no_9_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_municipal_de_saude_a_criacao_da_carteira_de_identificacao_da_pessoa_portadora_de_fibromialgia__cid-10_m79.7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/no_10_cleverson_dalpra_-_solicitando_a_construcao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/no_11_helton_colere_-_solicitando_a_possibilidade_da_inclusao_de_um_paragrafo_no_estatuto_do_servidor_lei_municipal_no_092004_assegurando_a_dispensa_para_compareceimento_a_reunioes_escolares.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/no_12_venicio_ferreira_-_solicitando_possibilidade_de_inclusao_do_programa_educacional_d_resistencia_as_drogas_e_a_violencia_proerd_na_programacao_d_atividades_da_secretaria_municipal_d_educacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/no_13_cleber_castro_helton_colere_e_ismaelo_moraes_-_solicitando_a_construcao_de_calcada_de_passeio_e_ciclovia_em_toda_extensao_da_avenida_annibale_ferrarini_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/no_14_leide_de_souza_-_solicitando_providencias_urgentes_em_relacao_aos_carros_de_desmanche_empilhados_no_bairro_jardim_eugenio_maria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/no_15_cleverson_dalpra_-_solicitando_a_analise_e_viabilidade_de_instalacao_de_uma_unidade_de_pronto_atendimento_exclusiva_para_o_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/no_16_cleber_castro_-_solicitando_ao_executivo_municipal_que_determine_ao_setor_competente_a_intensificacao_da_fiscalizacao_das_cacambas_de_entulho_instaladas_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/no_19_cleber_castro_-_reiterando_pedido_anterior_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_vereador_oswaldao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/no_20_cleverson_dalpra_-_solicitando_calcada_de_passeio_na_avenida_sao_joao_e_na_continuacao_estrada_maria_vidolin_dalpra_ate_o_rancho_dalpra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/no_21_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_frente_a_todos_os_colegios_estaduais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/no_22_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_situadas_no_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/no_23_cleverson_dalpra_-_solicitando_a_realizacao_de_reforma_e_revitalizacao_do_parque_ecologico_ari_coutinho_bandeira_localizado_na_barragem_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/no_24_cleber_castro_-_reiterando_pedido_anterior_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_machado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/no_25_venicio_ferreira_-_solicitando_estudo_tecnico_para_avaliar_a_possibilidade_de_instalacao_de_aparelhos_de_ar-condicionado_nas_dependencias_do_teatro_municipal_vereador_jose_carlos_zanlorenzi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/no_26_venicio_ferreira_-_solicitando_a_secretaria__a_realizacao_de_estudo_de_viabilidade_tecnica_para_a_instalacao_de_um_elevador_de_pequeno_porte_destinado_ao_acesso_ao_palco_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/no_27_solicitando_ao_executivo_municipal_a_criacao_de_um_departamento_ou_se_possivel_de_uma_secretaria_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/no_28_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_retomada_do_programa_qualifica_campina_com_a_oferta_de_cursos_profissionalizantes_voltados_a_capacitacao_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/no_29_helton_colere_-_solicitando_a_instalacao_de_placas_de_sinalizacao_indicativa_de_transporte_escolar_nas_imediacoes_da_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/no_30_helton_colere_-_solicitando_a_implantacao_de_canaletas_nas_vias_que_empossam_aguas_das_chuvas_especialmente_junto_as_travessias_elevadas_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/no_31_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_elisio_gheno_em_frente_a_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/no_32_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_uma_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3946/no_33_gefao_santos_-_solicitando_a_extensao_da_rede_de_agua_e_da_rede_de_energia_eletrica_na_travessa_izolina_cordeiro_da_rosa_localizada_no_bairro_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3947/no_34_ismael_moraes_-_solicitando_a_criacao_de_um_programa_municipal_de_seguranca_alimentar_ou_o_retorno_da_parceria_com_o_programa_armazem_da_femilia_do_municipio_de_curitibapr.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3949/no_35_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_de_proibido_estacionar_na_rua_celestino_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3954/no_36_venicio_ferreira_-_solicitando_a_ampliacao_dos_cmeis_do_municipio_com_o_objetivo_de_aumentar_a_oferta_de_vagas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3955/no_37_cleverson_dalpra_-_solicitando_recapeamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha_estrada_do_mandassaia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3956/no_38_marcelo_olegario_-_solicitando_ao_executivo_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3957/no_39_marcelo_olegario_-_sugerindo_ao_executivo_municipal_a_criacao_de_um_programa_escolar_de_educacao_e_conscientizacao_nas_escolas_municipais_voltado_a_separacao_adequada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3958/no_40_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3959/no_41_cleber_castro_-_solicitando_que_seja_realizada_a_instalacao_de_uma_placa_de_sinalizacao_de_parada_exclusiva_para_onibus_e_vans_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3984/no_42_retirado_pelor_autor_-_marcelo_olegario_-_solicitando_a_possibilidade_de_concessao_da_reposicao_inflacionaria_da_remuneracao_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3961/no_43_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_de_viabilidade_para_a_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3962/no_44_venicio_ferreira_-_solicitando_que_sejam_realizadas_manutencoes_nas_quadras_do_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3966/no_45_cleverson_dalpra_-_solicitando_a_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adtado_em_curitiba__passe_escolar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3965/no_46_cleverson_dalpra_e_ismael_moraes_-_solicitando_um_estudo_pelo_departamento_resposnsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000__duzentos_reais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3967/no_47_cleverson_dalpra_-_solicitando_a_instalacao_de_um_toldo_do_portao_de_entrada_ate_a_parte_coberta_da_escola_municipal_nilce_terezinha_zanetti_na_localidade_da_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3969/no_49_venicio_ferreira_-_solicitando_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_familias_de_baixa_renda_programa_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3981/no_50_venicio_ferreira_-_solicitando_que_seja_realizada_a_troca_das_lampadas_existentes_e_a_instalacao_de_novos_bracos_de_iluminacao_ao_redor_da_pista_de_caminhada_do_campo_e_da_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3982/no_51_venicio_ferreira_-_solicitando_que_seja_incluido_dentro_do_programa_de_qualificacao_profissional_do_municipio_a_realizacao_de_curso_capacitacao_operadoresmotoristas_de_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3986/no_54_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3987/no_55_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_todas_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3991/no_56_helton_colere_-_solicitando_a_realizacao_de_reparo_patrolamento_e_colocacao_de_saibro_na_avenida_joao_scucato_coradin_nas_proximidades_do_no_2380.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3992/no_57_helton_colere_-_solicitando_a_criacao_e_implantacao_do_programa_cidade_ativa_esporte_para_todos_com_o_objetivo_de_promover_a_pratica_esportiva_e_atividade_fisicas_acessiveis_populacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3993/emenda_aditiva_n_01.2026_-__vereador_ismael.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3989/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023-3-12.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/no_01_mocao_de_aplausos_a_atleta_lorena_turkot_maccio_hernandez.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/no_03_mocao_de_aplausos_a_casa_de_recuperacao_amor_a_vida_de_campina_grande_do_sul_parana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4021/no_04_mocao_de_aplausos_aos_idealizadores_e_organizadores_do_historico_evento_cultural_bolinho_rock_fest.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4039/no_05_mocao_de_aplausos_ao_senhor_faustino_jurandir_lazaroto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/no_1_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3988/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4008/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_darci_piana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3964/no_02_-_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3952/no_4_-_institui_no_calendario_oficial_de_eventos_do_municipio_a_festa_campeira_do_ctg_recanto_dos_tropeiros_organized.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3953/no_5_institui_o_dia_municipal_do_karate_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3970/no_06_institui_o_auxilio-alimentacao_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3971/no_07_-_altera_a_lei_municipal_n.o_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3972/no_08_-_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3973/no_09_institui_a_data-base_para_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3974/no_10_institui_o_programa_de_regularizacao_fiscal_integrada_de_campina_grande_do_sul_-_regulariza_campina_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3975/no_11_cria_o_conselho_municipal_de_desporto_-_cmd_e_institui_o_fundo_municipal_de_deporto_-_fmd_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3976/no_12_dispoe_sobre_o_sistema_municipal_de_cultura_-_smc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3977/no_13.2026_-_altera_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3978/no_14_-_altera_a_lei_municipal_n.o_1.046_de_06_de_janeiro_de_2025_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4024/no_16_-_autoriza_a_retirada_do_municipio_de_campina_grande_do_sul_do_consorcio_intermunicipal_de_educacao_e__ensino_do_parana_-_ciedepar_revoga_a_lei_municipal_no_936.2023_e_da_outras_providencia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4025/no_17_-_altera_a_lei_n.o_13.2000_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4041/no_19_altera_a_lei_municipal_n.o_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestrutura_e_gestao_do_plano_de_carreira_dos_profissionais_de_magisterio_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/no_20__cria_e_instrui_o_fundo_municipal_de_cooperacao_e_reequipamento_do_corpo_de_bombeiros_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/no_21_altera_a_lei_municipal_no._1.013_de_08_de_outubro_de_2024_que_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_gdo_sul.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4071/no_22_autoriza_ao_poder_executivo_municipal_a_abrir_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3963/no_02_helton_colere_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_30_de_marco_de_2026_as_1830_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_paulo_henrique_coletti_fernandes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3990/no_03_ismael_moraes_-_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_10_de_abril_de_2026_as_18h_para_entrega_da_placa_de_mocao_de_aplausos_a_instituicao_amor_a_vida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/no_1_cleverson_dalpra_-_solicitando_a_secretaria_responsavel_um_estudo_tecnico_avaliando_a_possibilidade_de_transformar_o_atual_terminal_rodoviario_da_sede_em_um_novo_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/no_2_cleverson_dalpra_-_solicitando_ao_executivo_municipal_a_implantacao_de_um_sistema_de_monitoramento_por_meio_de_filmagens_nos_centros_municipais_de_educacao_infantil__cmeis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/no_3_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_pronto_atendimento_municipal_pam.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/no_4_venicio_ferreira_-_solicitando_a_possibilidade_de_implantacao_do_projeto_meu_campinho_no_bairro_jardim_nesita.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/no_5_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/no_6_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_a_realizacao_de_um_estudo_visando_a_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_d_alvara_para_os_profissionais_taxistas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/no_7_marcelo_olegario_-_reiterando_pedido_anterior_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/no_8_marcelo_olegario_-_reiterando_pedido_anterior_solicito_um_estudo_de_viabilidade_para_a_realizacao_de_campeonato_de_voleibol_e_futebol_para_os_servidores_publicos_desse_municipio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/no_9_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_municipal_de_saude_a_criacao_da_carteira_de_identificacao_da_pessoa_portadora_de_fibromialgia__cid-10_m79.7.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/no_10_cleverson_dalpra_-_solicitando_a_construcao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/no_11_helton_colere_-_solicitando_a_possibilidade_da_inclusao_de_um_paragrafo_no_estatuto_do_servidor_lei_municipal_no_092004_assegurando_a_dispensa_para_compareceimento_a_reunioes_escolares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/no_12_venicio_ferreira_-_solicitando_possibilidade_de_inclusao_do_programa_educacional_d_resistencia_as_drogas_e_a_violencia_proerd_na_programacao_d_atividades_da_secretaria_municipal_d_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/no_13_cleber_castro_helton_colere_e_ismaelo_moraes_-_solicitando_a_construcao_de_calcada_de_passeio_e_ciclovia_em_toda_extensao_da_avenida_annibale_ferrarini_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/no_14_leide_de_souza_-_solicitando_providencias_urgentes_em_relacao_aos_carros_de_desmanche_empilhados_no_bairro_jardim_eugenio_maria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/no_15_cleverson_dalpra_-_solicitando_a_analise_e_viabilidade_de_instalacao_de_uma_unidade_de_pronto_atendimento_exclusiva_para_o_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/no_16_cleber_castro_-_solicitando_ao_executivo_municipal_que_determine_ao_setor_competente_a_intensificacao_da_fiscalizacao_das_cacambas_de_entulho_instaladas_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/no_19_cleber_castro_-_reiterando_pedido_anterior_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_vereador_oswaldao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/no_20_cleverson_dalpra_-_solicitando_calcada_de_passeio_na_avenida_sao_joao_e_na_continuacao_estrada_maria_vidolin_dalpra_ate_o_rancho_dalpra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/no_21_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_frente_a_todos_os_colegios_estaduais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/no_22_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_situadas_no_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/no_23_cleverson_dalpra_-_solicitando_a_realizacao_de_reforma_e_revitalizacao_do_parque_ecologico_ari_coutinho_bandeira_localizado_na_barragem_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/no_24_cleber_castro_-_reiterando_pedido_anterior_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_machado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/no_25_venicio_ferreira_-_solicitando_estudo_tecnico_para_avaliar_a_possibilidade_de_instalacao_de_aparelhos_de_ar-condicionado_nas_dependencias_do_teatro_municipal_vereador_jose_carlos_zanlorenzi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/no_26_venicio_ferreira_-_solicitando_a_secretaria__a_realizacao_de_estudo_de_viabilidade_tecnica_para_a_instalacao_de_um_elevador_de_pequeno_porte_destinado_ao_acesso_ao_palco_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/no_27_solicitando_ao_executivo_municipal_a_criacao_de_um_departamento_ou_se_possivel_de_uma_secretaria_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/no_28_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_retomada_do_programa_qualifica_campina_com_a_oferta_de_cursos_profissionalizantes_voltados_a_capacitacao_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/no_29_helton_colere_-_solicitando_a_instalacao_de_placas_de_sinalizacao_indicativa_de_transporte_escolar_nas_imediacoes_da_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/no_30_helton_colere_-_solicitando_a_implantacao_de_canaletas_nas_vias_que_empossam_aguas_das_chuvas_especialmente_junto_as_travessias_elevadas_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/no_31_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_elisio_gheno_em_frente_a_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/no_32_helton_colere_-_solicitando_a_possibilidade_de_instalacao_de_uma_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3946/no_33_gefao_santos_-_solicitando_a_extensao_da_rede_de_agua_e_da_rede_de_energia_eletrica_na_travessa_izolina_cordeiro_da_rosa_localizada_no_bairro_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3947/no_34_ismael_moraes_-_solicitando_a_criacao_de_um_programa_municipal_de_seguranca_alimentar_ou_o_retorno_da_parceria_com_o_programa_armazem_da_femilia_do_municipio_de_curitibapr.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3949/no_35_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_de_proibido_estacionar_na_rua_celestino_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3954/no_36_venicio_ferreira_-_solicitando_a_ampliacao_dos_cmeis_do_municipio_com_o_objetivo_de_aumentar_a_oferta_de_vagas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3955/no_37_cleverson_dalpra_-_solicitando_recapeamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha_estrada_do_mandassaia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3956/no_38_marcelo_olegario_-_solicitando_ao_executivo_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3957/no_39_marcelo_olegario_-_sugerindo_ao_executivo_municipal_a_criacao_de_um_programa_escolar_de_educacao_e_conscientizacao_nas_escolas_municipais_voltado_a_separacao_adequada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3958/no_40_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3959/no_41_cleber_castro_-_solicitando_que_seja_realizada_a_instalacao_de_uma_placa_de_sinalizacao_de_parada_exclusiva_para_onibus_e_vans_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3984/no_42_retirado_pelor_autor_-_marcelo_olegario_-_solicitando_a_possibilidade_de_concessao_da_reposicao_inflacionaria_da_remuneracao_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3961/no_43_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_de_viabilidade_para_a_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3962/no_44_venicio_ferreira_-_solicitando_que_sejam_realizadas_manutencoes_nas_quadras_do_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3966/no_45_cleverson_dalpra_-_solicitando_a_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adtado_em_curitiba__passe_escolar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3965/no_46_cleverson_dalpra_e_ismael_moraes_-_solicitando_um_estudo_pelo_departamento_resposnsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000__duzentos_reais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3967/no_47_cleverson_dalpra_-_solicitando_a_instalacao_de_um_toldo_do_portao_de_entrada_ate_a_parte_coberta_da_escola_municipal_nilce_terezinha_zanetti_na_localidade_da_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3969/no_49_venicio_ferreira_-_solicitando_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_familias_de_baixa_renda_programa_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3981/no_50_venicio_ferreira_-_solicitando_que_seja_realizada_a_troca_das_lampadas_existentes_e_a_instalacao_de_novos_bracos_de_iluminacao_ao_redor_da_pista_de_caminhada_do_campo_e_da_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3982/no_51_venicio_ferreira_-_solicitando_que_seja_incluido_dentro_do_programa_de_qualificacao_profissional_do_municipio_a_realizacao_de_curso_capacitacao_operadoresmotoristas_de_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3985/no_53_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_instalacao_de_camaras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3986/no_54_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3987/no_55_cleverson_dalpra_-_solicitando_a_instalacao_de_cameras_de_monitoramento_em_todas_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3991/no_56_helton_colere_-_solicitando_a_realizacao_de_reparo_patrolamento_e_colocacao_de_saibro_na_avenida_joao_scucato_coradin_nas_proximidades_do_no_2380.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3992/no_57_helton_colere_-_solicitando_a_criacao_e_implantacao_do_programa_cidade_ativa_esporte_para_todos_com_o_objetivo_de_promover_a_pratica_esportiva_e_atividade_fisicas_acessiveis_populacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3997/no_58_leide_de_souza_-_solicitando_a_instalacao_de_toldo_para_cobertura_na_entrada_da_escola_municipal_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3996/no_59_cleverson_dalpra_-_solicitando_a_construcao_de_coberturas_nas_areas_de_acesso_entrada_das_escolas_municipais_e_dos_cmeis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3998/no_60_venicio_ferreira_-_solicitando_que_seja_realizado_estudo_tecnico_e_administrativo_visando_a_unificacao_do_fundo_municipal_de_habitacao_atualmente_vinculado_a_secretaria__de_administracao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4000/no_61_venicio_ferreira_-_solicitando_a_viabilidade_de_um_estudo_para_implantacao_de_uma_linha_de_onibus_que_adentre_na_rodovia_jose_taverna_e_na_estrada_municipal_vereador_julio_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3999/no_62_ismael_moraes_-_solicitando_ao_poder_executivo_municipal_e_aos_orgaos_competentes_a_criacao_de_uma_farmacia_de_manipulacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4001/no_64_geraldo_vaquinha_-_solicitando_a_manutencao_e_a_implantacao_de_calcamento_nas_ruas_do_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4002/no_65_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_vereador_oswaldao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4003/no_66_venicio_ferreira_-_solicitando_um_estudo_visando_a_criacao_de_um_centro_especializado_de_atendimento_para_pessoas_com_tea_tdah_sindromes_transtornos_e_demais_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4004/no_67_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_tecnico_e_de_viabilidade_para_a_implantacao_de_um_espaco_neuro_sensorial_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4005/no_68_geraldo_vaquinha_-_solicitando_a_analise_e_a_possibilidade_de_criacao_de_uma_linha_de_onibus_que_atenda_a_estrada_municipal_ginjiro_abe_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4009/no_69_leide_de_souza_-_solicitando_a_instalacao_de_lombadas_em_toda_a_extensao_da_avenida_lindolfo_henrique_ferreira..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4010/no_70_cleverson_dalpra_-_reiterando_pedido_anterior_solicitando_a_possibilidade_da_secretaria_de_educacao_elaborar_um_projeto_voltado_para_a_valorizacao_dos_alunos_destaque_das_esolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4011/no_71_cleverson_dalpra_-_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_campina_grande_do_sul_e_quatro_barras_bem_como_a_instalacao_do_letreiro_eu_amo_campina.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4012/no_72_cleverson_dalpra_-_solicitando_a_realizacao_de_manutencao_dos_parquinhos_e_ampliacao_dos_cmeis_ernesto_zanona_nairelle_zanetti_e_glacy_dalpra_de_macedo..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4014/no_73_cleverson_dalpra_-_solicitando_a_instalacao_de_travessia_elevada_em_frente_ao_centro_de_educacao_infantil_tio_luiz_garcia_localizado_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4013/no_74_cleverson_dalpra_-_solicitando_uma_parceria_com_associacao_comercial_campina_grande_do_sul_para_a_realizacao_campanha_incentivo_as_vendas_no_comercio_local_festival_compra_premiada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4016/no_75_cleber_castro_-_solicitando_a_realizacao_de_estudo_tecnico_para_a_implantacao_de_uma_lombada_ou_travessia_elevada_na_rua_darvil_jose_caron_no_bairro_cicamp..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4017/no_76_venicio_ferreira_-_solicitando_a_inclusao_e_distribuicao_de_um_kit_escolar_inclusivo_destinados_a_alunos_neurodivergentes_ou_com_deficiencia_matriculados_na_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4018/no_77_venicio_ferreira_-_solicitando_ao_setor_competente_da_prefeitura_municipal_da_sinalizacao_de_transito_no_ponto_de_taxi_localizado_em_frente_ao_hospital_angelina_caron.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4020/n78ger1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4022/no_79_cleverson_dalpra_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4023/no_80_-_solicitando_a_possibilidade_de_instalacao_de_lombada_na_rua_maria_luiza_mehl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4029/no_81_venicio_ferreira_-_solicitando_ao_executivo_municipal_por_meio_do_setor_competente_a_implantacao_de_sinalizacao_horizontal_e_vertical_nas_cabeceiras_de_pontes_localizadas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4030/no_82_cleverson_dalpra_-_solicitando_a_instalacao_de_coberturas_nos_pontos_de_parada_do_transporte_coletivo_tanto_na_area_urbana_quanto_na_area_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4031/no_83_geraldo_vaquinha_-_solicitando_a_analise_e_viabilidade_para_a_realizacao_de_reforma_no_centro_de_eventos_anibal_khoury_localizado_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4033/no_84_helton_colere_-_solicitando_a_realizacao_de_revisao_de_numeracao_predial_das_travessas_pedro_ruzenente_e_joao_ruzenente_localizadas_no_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4034/no_85_helton_colere_-_solicitando_atraves_do_setor_competente_a_realizacao_da_pintura_de_meio-fio_na_rua_mario_perboni_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4035/no_86_venicio_ferreira_-_solicitando_a_realizacao_de_servicos_de_sinalizacao_viaria_horizontal__a_pintura_de_faixas_de_pedestres_lombadas_areas_de_parada_obrigatoria_e_demais_demarcacoes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4036/no_87_ismael_moraes_-_solicitando_a_instalacao_de_uma_lombada_ou_travessia_elevada_na_rua_joao_zanetti_proximo_ao_numero_323_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4037/no_88_cleverson_dalpra_-_solicitando_que_seja_realizada_a_manutencao_e_a_instalacao_de_iluminacao_publica_na_praca_clelio_ferreira_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4038/no_89_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_e_a_instalacao_de_rede_de_baixa_tensao_bem_como_a_implantacao_completa_de_luminarias_publicas_na_rua_henrique_florentin_happel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4040/no_90_gefao_santos_-_solicitando_a_realizacao_de_um_mutirao_com_o_objetivo_de_promover_servicos_de_manutencao_e_limpeza_nas_principais_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4045/no_91_cleverson_dalpra_-_solicitando_a_possibilidade_de_realizar_feira_livre_em_conjunto_com_a_feira_de_artesanato_nas_seguintes_localidades_jardim_santa_rosa_e_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4046/no_92_cleverson_dalpra_-_solicitando_a_possibilidade_de_realizar_um_bolsao_de_estacionamento_na_rua_julio_guidolin._caso_nao_seja_possivel__solicito_a_pintura_de_faixas_em_um_dos_lados_da_via_o.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4047/no_93_venicio_ferreira_-_sugerindo_ao_poder_executivo_municipal_a_criacao_de_um_ponto_de_referencia_e_idenficacao_turistica_na_entrada_do_municipio_preferencialmente_em_area_proxima_a_br-116.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4048/no_94_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_cameras_de_monitoramento_no_interior_das_ambulancias_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/no_95_cleverson_dalpra_-_solicitando_possibilidade_de_implantacao_de_cameras_de_monitoramento_corporal_para_agentes_da_guarda_municipal__instalacao_de_cameras_no_interior_e_exterior_das_viaturas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/no_98_helton_colere_-_solicitando_a_realizacao_de_melhorias_na_via_na_rua_leonides_estevam_da_costa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/no_99_helton_colere_-_solicitando_a_manutencao_da_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/no_100_venicio_ferreira_-_solicitando_a_instalacao_de_iluminacao_publica_de_melhor_qualidade_e_a_implantacao_de_novas_lombadas_na_estrada_municipal_ginjiro_abe.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/no_101_cleber_venicio_marcelo_-_solicitando_a_criacao_de_ecopontos_nos_bairros_do_municipio_para_descarte_de_moveis_entulhos_de_construcao_civil_e_restos_de_poda_de_arvores_e_limpeza_de_jardins.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/no_102_cleverson_dalpra_-_solicitando_a_instalacao_de_um_poco_artesiano_na_localidade_do_coxo_tendo_em_vista_a_necessidade_urgente_de_melhoria_no_abastecimento_de_agua_para_os_moradores.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/no_103_geraldo_vaquinha_-_solicitando_a_secretaria_responsavel_a_realizacao_de_um_estudo_tecnico_visando_a_revitalizacao_do_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/no_104_geraldo_vaquinha_-_solicitando_calcamento_na_avenida_antonio_belli_iniciando_na_avenida_sao_joao_ate_o_rio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/no_105_helton_colere_-_solicitacao_de_campanha_de_educacao_no_transito_para_uso_consciente_de_bicicletas_e_patinetes_eletricos_com_foco_principal_em_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4066/no_106_venicio_ferreira_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_e_ampliacao_da_iluminacao_publica_com_novas_luminarias_estrada_municipal_leopoldino_figueira_localizada_bairro_canelinha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/no_107_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_secretaria_do_estado_da_saude_visando_maior_agilidade_no_atendimento_do_samu.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/n108ve1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4074/n110he1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4075/no_111_helton_colere_-_solicitando_a_verificacao_da_possibilidade_de_regulamentar_o_estacionamento_de_veiculos_em_apenas_um_dos_lados_da_rua_julio_luvisotto_localizada_bairro_jardim_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4076/n112cl1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4077/no_113_cleverson_dalpra_-_solicitando_a_realizacao_de_manutencao_em_todos_os_parquinhos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4078/n114cl1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4079/no_115_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_dos_corregos_que_passam_nos_bairros_jardim_santa_rosa_e_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4080/no_116_marcelo_olegario_-_solicitando_as_secretarias_municipais_educacao_e_desenvolvimento_social_implantacao_do_programa_para_primeira_carteira_identidade_nacional_gratuito_nas_escolas_municipio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3993/emenda_aditiva_n_01.2026_-__vereador_ismael.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4026/no_250_encaminha_projeto_de_lei_n.o_010_de_02_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4027/no_254_encaminha_projeto_de_lei_n.o_012_de_10_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4042/no_278_encaminha_projeto_de_lei_complementar_n.o_013_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/no_335_encaminha_projeto_de_lei_complementar_no_015_de_14_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3989/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2023-3-12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1612,2680 +2632,5254 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
         <v>55</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E30" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F30" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E31" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F31" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>69</v>
+      </c>
+      <c r="F32" t="s">
+        <v>57</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H32" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" t="s">
+        <v>68</v>
+      </c>
+      <c r="E33" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H33" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" t="s">
+        <v>68</v>
+      </c>
+      <c r="E34" t="s">
+        <v>69</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" t="s">
+        <v>57</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B35" t="s">
-[...14 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>139</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E36" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H36" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>142</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>81</v>
+        <v>143</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E37" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F37" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>85</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F38" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E39" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E40" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="H40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="E41" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="F41" t="s">
-        <v>157</v>
+        <v>57</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>160</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>68</v>
+      </c>
+      <c r="E42" t="s">
+        <v>69</v>
+      </c>
+      <c r="F42" t="s">
+        <v>57</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>163</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" t="s">
+        <v>69</v>
+      </c>
+      <c r="F43" t="s">
+        <v>57</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>166</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>68</v>
+      </c>
+      <c r="E44" t="s">
+        <v>69</v>
+      </c>
+      <c r="F44" t="s">
+        <v>57</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" t="s">
         <v>170</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="F45" t="s">
         <v>171</v>
       </c>
-      <c r="D45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
+        <v>170</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>176</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E47" t="s">
+        <v>170</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H47" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
-        <v>108</v>
+        <v>170</v>
       </c>
       <c r="F48" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="H48" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E49" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F49" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E50" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F50" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="H50" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E51" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F51" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>26</v>
       </c>
       <c r="D52" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E52" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F52" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="H52" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>203</v>
+        <v>30</v>
       </c>
       <c r="D53" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E53" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F53" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="H53" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>207</v>
+        <v>35</v>
       </c>
       <c r="D54" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E54" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>171</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="H54" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>211</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E55" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>215</v>
+        <v>93</v>
       </c>
       <c r="D56" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E56" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>219</v>
+        <v>97</v>
       </c>
       <c r="D57" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E57" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>171</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>101</v>
       </c>
       <c r="D58" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E58" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F58" t="s">
-        <v>224</v>
+        <v>31</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>105</v>
       </c>
       <c r="D59" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E59" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>232</v>
+        <v>109</v>
       </c>
       <c r="D60" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E60" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F60" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="H60" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>236</v>
+        <v>113</v>
       </c>
       <c r="D61" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E61" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F61" t="s">
-        <v>98</v>
+        <v>221</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="H61" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>240</v>
+        <v>117</v>
       </c>
       <c r="D62" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E62" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F62" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>121</v>
       </c>
       <c r="D63" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E63" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F63" t="s">
-        <v>127</v>
+        <v>31</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>248</v>
+        <v>124</v>
       </c>
       <c r="D64" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E64" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F64" t="s">
-        <v>127</v>
+        <v>231</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="H64" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>252</v>
+        <v>128</v>
       </c>
       <c r="D65" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E65" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F65" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="H65" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>256</v>
+        <v>132</v>
       </c>
       <c r="D66" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E66" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F66" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>257</v>
+        <v>18</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>260</v>
+        <v>135</v>
       </c>
       <c r="D67" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E67" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F67" t="s">
-        <v>127</v>
+        <v>231</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>264</v>
+        <v>139</v>
       </c>
       <c r="D68" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E68" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F68" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>268</v>
+        <v>143</v>
       </c>
       <c r="D69" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E69" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F69" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="H69" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E70" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F70" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
       <c r="H70" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>276</v>
+        <v>151</v>
       </c>
       <c r="D71" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E71" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F71" t="s">
-        <v>277</v>
+        <v>31</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="H71" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>281</v>
+        <v>154</v>
       </c>
       <c r="D72" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E72" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>231</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
       <c r="H72" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>284</v>
+        <v>256</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="D73" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E73" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F73" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>14</v>
+        <v>257</v>
       </c>
       <c r="H73" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>288</v>
+        <v>160</v>
       </c>
       <c r="D74" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E74" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F74" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="H74" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>292</v>
+        <v>163</v>
       </c>
       <c r="D75" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E75" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F75" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="H75" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>296</v>
+        <v>166</v>
       </c>
       <c r="D76" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E76" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F76" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="H76" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="D77" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F77" t="s">
-        <v>301</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="H77" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>303</v>
+        <v>272</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>304</v>
+        <v>273</v>
       </c>
       <c r="D78" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E78" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F78" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>14</v>
+        <v>274</v>
       </c>
       <c r="H78" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="D79" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E79" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F79" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>308</v>
+        <v>278</v>
       </c>
       <c r="H79" t="s">
-        <v>309</v>
+        <v>279</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>311</v>
+        <v>281</v>
       </c>
       <c r="D80" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E80" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F80" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
       <c r="H80" t="s">
-        <v>313</v>
+        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>314</v>
+        <v>284</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>315</v>
+        <v>285</v>
       </c>
       <c r="D81" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E81" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="H81" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="D82" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E82" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>320</v>
+        <v>291</v>
       </c>
       <c r="H82" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>322</v>
+        <v>293</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="D83" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E83" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>231</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="H83" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="D84" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E84" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F84" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>14</v>
+        <v>299</v>
       </c>
       <c r="H84" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>328</v>
+        <v>301</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>329</v>
+        <v>302</v>
       </c>
       <c r="D85" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E85" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F85" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>14</v>
+        <v>303</v>
       </c>
       <c r="H85" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>331</v>
+        <v>305</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>332</v>
+        <v>306</v>
       </c>
       <c r="D86" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E86" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F86" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>14</v>
+        <v>307</v>
       </c>
       <c r="H86" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="D87" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E87" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F87" t="s">
-        <v>21</v>
+        <v>202</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>14</v>
+        <v>311</v>
       </c>
       <c r="H87" t="s">
-        <v>336</v>
+        <v>312</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="D88" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E88" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F88" t="s">
-        <v>301</v>
+        <v>202</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>317</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>341</v>
+        <v>318</v>
       </c>
       <c r="D89" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E89" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F89" t="s">
-        <v>39</v>
+        <v>231</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>14</v>
+        <v>319</v>
       </c>
       <c r="H89" t="s">
-        <v>342</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>343</v>
+        <v>321</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="D90" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E90" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F90" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="H90" t="s">
-        <v>345</v>
+        <v>324</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>346</v>
+        <v>325</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>347</v>
+        <v>326</v>
       </c>
       <c r="D91" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E91" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F91" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>14</v>
+        <v>327</v>
       </c>
       <c r="H91" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="D92" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E92" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F92" t="s">
-        <v>301</v>
+        <v>171</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>14</v>
+        <v>331</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
       <c r="D93" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E93" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>14</v>
+        <v>335</v>
       </c>
       <c r="H93" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="D94" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E94" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F94" t="s">
-        <v>39</v>
+        <v>339</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="H94" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="D95" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E95" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F95" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="H95" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="D96" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E96" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="F96" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H96" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>350</v>
       </c>
       <c r="D97" t="s">
-        <v>365</v>
+        <v>182</v>
       </c>
       <c r="E97" t="s">
-        <v>366</v>
+        <v>183</v>
       </c>
       <c r="F97" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="H97" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>354</v>
       </c>
       <c r="D98" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E98" t="s">
-        <v>371</v>
+        <v>183</v>
       </c>
       <c r="F98" t="s">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>14</v>
+        <v>355</v>
       </c>
       <c r="H98" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E99" t="s">
-        <v>371</v>
+        <v>183</v>
       </c>
       <c r="F99" t="s">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H99" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="D100" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E100" t="s">
-        <v>371</v>
+        <v>183</v>
       </c>
       <c r="F100" t="s">
-        <v>42</v>
+        <v>363</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H100" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>48</v>
+        <v>366</v>
       </c>
       <c r="D101" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E101" t="s">
-        <v>371</v>
+        <v>183</v>
       </c>
       <c r="F101" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>14</v>
+        <v>367</v>
       </c>
       <c r="H101" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>52</v>
+        <v>370</v>
       </c>
       <c r="D102" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E102" t="s">
+        <v>183</v>
+      </c>
+      <c r="F102" t="s">
+        <v>31</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="F102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>374</v>
       </c>
       <c r="D103" t="s">
-        <v>370</v>
+        <v>182</v>
       </c>
       <c r="E103" t="s">
-        <v>382</v>
+        <v>183</v>
       </c>
       <c r="F103" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="H103" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>377</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>378</v>
+      </c>
+      <c r="D104" t="s">
+        <v>182</v>
+      </c>
+      <c r="E104" t="s">
+        <v>183</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H104" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>381</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>382</v>
+      </c>
+      <c r="D105" t="s">
+        <v>182</v>
+      </c>
+      <c r="E105" t="s">
+        <v>183</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H105" t="s">
         <v>384</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>385</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>386</v>
+      </c>
+      <c r="D106" t="s">
+        <v>182</v>
+      </c>
+      <c r="E106" t="s">
+        <v>183</v>
+      </c>
+      <c r="F106" t="s">
+        <v>48</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H106" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>390</v>
+      </c>
+      <c r="D107" t="s">
+        <v>182</v>
+      </c>
+      <c r="E107" t="s">
+        <v>183</v>
+      </c>
+      <c r="F107" t="s">
+        <v>31</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H107" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>393</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>394</v>
+      </c>
+      <c r="D108" t="s">
+        <v>182</v>
+      </c>
+      <c r="E108" t="s">
+        <v>183</v>
+      </c>
+      <c r="F108" t="s">
+        <v>171</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H108" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>397</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>398</v>
+      </c>
+      <c r="D109" t="s">
+        <v>182</v>
+      </c>
+      <c r="E109" t="s">
+        <v>183</v>
+      </c>
+      <c r="F109" t="s">
+        <v>171</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H109" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>401</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>402</v>
+      </c>
+      <c r="D110" t="s">
+        <v>182</v>
+      </c>
+      <c r="E110" t="s">
+        <v>183</v>
+      </c>
+      <c r="F110" t="s">
+        <v>22</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H110" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>405</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>406</v>
+      </c>
+      <c r="D111" t="s">
+        <v>182</v>
+      </c>
+      <c r="E111" t="s">
+        <v>183</v>
+      </c>
+      <c r="F111" t="s">
+        <v>363</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H111" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>409</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>410</v>
+      </c>
+      <c r="D112" t="s">
+        <v>182</v>
+      </c>
+      <c r="E112" t="s">
+        <v>183</v>
+      </c>
+      <c r="F112" t="s">
+        <v>31</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H112" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>413</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>414</v>
+      </c>
+      <c r="D113" t="s">
+        <v>182</v>
+      </c>
+      <c r="E113" t="s">
+        <v>183</v>
+      </c>
+      <c r="F113" t="s">
+        <v>171</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H113" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>417</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>418</v>
+      </c>
+      <c r="D114" t="s">
+        <v>182</v>
+      </c>
+      <c r="E114" t="s">
+        <v>183</v>
+      </c>
+      <c r="F114" t="s">
+        <v>171</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H114" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>422</v>
+      </c>
+      <c r="D115" t="s">
+        <v>182</v>
+      </c>
+      <c r="E115" t="s">
+        <v>183</v>
+      </c>
+      <c r="F115" t="s">
+        <v>363</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H115" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>425</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>426</v>
+      </c>
+      <c r="D116" t="s">
+        <v>182</v>
+      </c>
+      <c r="E116" t="s">
+        <v>183</v>
+      </c>
+      <c r="F116" t="s">
+        <v>48</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H116" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>429</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>430</v>
+      </c>
+      <c r="D117" t="s">
+        <v>182</v>
+      </c>
+      <c r="E117" t="s">
+        <v>183</v>
+      </c>
+      <c r="F117" t="s">
+        <v>31</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H117" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>433</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>434</v>
+      </c>
+      <c r="D118" t="s">
+        <v>182</v>
+      </c>
+      <c r="E118" t="s">
+        <v>183</v>
+      </c>
+      <c r="F118" t="s">
+        <v>31</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H118" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>437</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>438</v>
+      </c>
+      <c r="D119" t="s">
+        <v>182</v>
+      </c>
+      <c r="E119" t="s">
+        <v>183</v>
+      </c>
+      <c r="F119" t="s">
+        <v>31</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H119" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>441</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>442</v>
+      </c>
+      <c r="D120" t="s">
+        <v>182</v>
+      </c>
+      <c r="E120" t="s">
+        <v>183</v>
+      </c>
+      <c r="F120" t="s">
+        <v>31</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H120" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>445</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>446</v>
+      </c>
+      <c r="D121" t="s">
+        <v>182</v>
+      </c>
+      <c r="E121" t="s">
+        <v>183</v>
+      </c>
+      <c r="F121" t="s">
+        <v>31</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H121" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>449</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>450</v>
+      </c>
+      <c r="D122" t="s">
+        <v>182</v>
+      </c>
+      <c r="E122" t="s">
+        <v>183</v>
+      </c>
+      <c r="F122" t="s">
+        <v>231</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H122" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>453</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>454</v>
+      </c>
+      <c r="D123" t="s">
+        <v>182</v>
+      </c>
+      <c r="E123" t="s">
+        <v>183</v>
+      </c>
+      <c r="F123" t="s">
+        <v>171</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H123" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>457</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>458</v>
+      </c>
+      <c r="D124" t="s">
+        <v>182</v>
+      </c>
+      <c r="E124" t="s">
+        <v>183</v>
+      </c>
+      <c r="F124" t="s">
+        <v>171</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H124" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>461</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>462</v>
+      </c>
+      <c r="D125" t="s">
+        <v>182</v>
+      </c>
+      <c r="E125" t="s">
+        <v>183</v>
+      </c>
+      <c r="F125" t="s">
+        <v>363</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H125" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>465</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>466</v>
+      </c>
+      <c r="D126" t="s">
+        <v>182</v>
+      </c>
+      <c r="E126" t="s">
+        <v>183</v>
+      </c>
+      <c r="F126" t="s">
+        <v>31</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H126" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>469</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>470</v>
+      </c>
+      <c r="D127" t="s">
+        <v>182</v>
+      </c>
+      <c r="E127" t="s">
+        <v>183</v>
+      </c>
+      <c r="F127" t="s">
+        <v>48</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H127" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>473</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>474</v>
+      </c>
+      <c r="D128" t="s">
+        <v>182</v>
+      </c>
+      <c r="E128" t="s">
+        <v>183</v>
+      </c>
+      <c r="F128" t="s">
+        <v>171</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H128" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>477</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>478</v>
+      </c>
+      <c r="D129" t="s">
+        <v>182</v>
+      </c>
+      <c r="E129" t="s">
+        <v>183</v>
+      </c>
+      <c r="F129" t="s">
+        <v>31</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H129" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>481</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>482</v>
+      </c>
+      <c r="D130" t="s">
+        <v>182</v>
+      </c>
+      <c r="E130" t="s">
+        <v>183</v>
+      </c>
+      <c r="F130" t="s">
+        <v>363</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H130" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>485</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>486</v>
+      </c>
+      <c r="D131" t="s">
+        <v>182</v>
+      </c>
+      <c r="E131" t="s">
+        <v>183</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H131" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>489</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>490</v>
+      </c>
+      <c r="D132" t="s">
+        <v>182</v>
+      </c>
+      <c r="E132" t="s">
+        <v>183</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H132" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>493</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>494</v>
+      </c>
+      <c r="D133" t="s">
+        <v>182</v>
+      </c>
+      <c r="E133" t="s">
+        <v>183</v>
+      </c>
+      <c r="F133" t="s">
+        <v>171</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H133" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>497</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>498</v>
+      </c>
+      <c r="D134" t="s">
+        <v>182</v>
+      </c>
+      <c r="E134" t="s">
+        <v>183</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H134" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>501</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>502</v>
+      </c>
+      <c r="D135" t="s">
+        <v>182</v>
+      </c>
+      <c r="E135" t="s">
+        <v>183</v>
+      </c>
+      <c r="F135" t="s">
+        <v>31</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H135" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>505</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>506</v>
+      </c>
+      <c r="D136" t="s">
+        <v>182</v>
+      </c>
+      <c r="E136" t="s">
+        <v>183</v>
+      </c>
+      <c r="F136" t="s">
+        <v>31</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H136" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>509</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>510</v>
+      </c>
+      <c r="D137" t="s">
+        <v>182</v>
+      </c>
+      <c r="E137" t="s">
+        <v>183</v>
+      </c>
+      <c r="F137" t="s">
+        <v>286</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H137" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>513</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>514</v>
+      </c>
+      <c r="D138" t="s">
+        <v>182</v>
+      </c>
+      <c r="E138" t="s">
+        <v>183</v>
+      </c>
+      <c r="F138" t="s">
+        <v>31</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H138" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>517</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>518</v>
+      </c>
+      <c r="D139" t="s">
+        <v>182</v>
+      </c>
+      <c r="E139" t="s">
+        <v>183</v>
+      </c>
+      <c r="F139" t="s">
+        <v>31</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H139" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>521</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>522</v>
+      </c>
+      <c r="D140" t="s">
+        <v>182</v>
+      </c>
+      <c r="E140" t="s">
+        <v>183</v>
+      </c>
+      <c r="F140" t="s">
+        <v>171</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H140" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>525</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>526</v>
+      </c>
+      <c r="D141" t="s">
+        <v>182</v>
+      </c>
+      <c r="E141" t="s">
+        <v>183</v>
+      </c>
+      <c r="F141" t="s">
+        <v>31</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H141" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>529</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>530</v>
+      </c>
+      <c r="D142" t="s">
+        <v>182</v>
+      </c>
+      <c r="E142" t="s">
+        <v>183</v>
+      </c>
+      <c r="F142" t="s">
+        <v>31</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H142" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>533</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>534</v>
+      </c>
+      <c r="D143" t="s">
+        <v>182</v>
+      </c>
+      <c r="E143" t="s">
+        <v>183</v>
+      </c>
+      <c r="F143" t="s">
+        <v>202</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>536</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>537</v>
+      </c>
+      <c r="D144" t="s">
+        <v>182</v>
+      </c>
+      <c r="E144" t="s">
+        <v>183</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>539</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>540</v>
+      </c>
+      <c r="D145" t="s">
+        <v>182</v>
+      </c>
+      <c r="E145" t="s">
+        <v>183</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H145" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>543</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>544</v>
+      </c>
+      <c r="D146" t="s">
+        <v>182</v>
+      </c>
+      <c r="E146" t="s">
+        <v>183</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H146" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>547</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>548</v>
+      </c>
+      <c r="D147" t="s">
+        <v>182</v>
+      </c>
+      <c r="E147" t="s">
+        <v>183</v>
+      </c>
+      <c r="F147" t="s">
+        <v>171</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H147" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>551</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>552</v>
+      </c>
+      <c r="D148" t="s">
+        <v>182</v>
+      </c>
+      <c r="E148" t="s">
+        <v>183</v>
+      </c>
+      <c r="F148" t="s">
+        <v>553</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H148" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>556</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>557</v>
+      </c>
+      <c r="D149" t="s">
+        <v>182</v>
+      </c>
+      <c r="E149" t="s">
+        <v>183</v>
+      </c>
+      <c r="F149" t="s">
+        <v>31</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H149" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>560</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>561</v>
+      </c>
+      <c r="D150" t="s">
+        <v>182</v>
+      </c>
+      <c r="E150" t="s">
+        <v>183</v>
+      </c>
+      <c r="F150" t="s">
+        <v>363</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H150" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>565</v>
+      </c>
+      <c r="D151" t="s">
+        <v>182</v>
+      </c>
+      <c r="E151" t="s">
+        <v>183</v>
+      </c>
+      <c r="F151" t="s">
+        <v>363</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H151" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>568</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>569</v>
+      </c>
+      <c r="D152" t="s">
+        <v>182</v>
+      </c>
+      <c r="E152" t="s">
+        <v>183</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H152" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>573</v>
+      </c>
+      <c r="D153" t="s">
+        <v>182</v>
+      </c>
+      <c r="E153" t="s">
+        <v>183</v>
+      </c>
+      <c r="F153" t="s">
+        <v>171</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H153" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>576</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>577</v>
+      </c>
+      <c r="D154" t="s">
+        <v>182</v>
+      </c>
+      <c r="E154" t="s">
+        <v>183</v>
+      </c>
+      <c r="F154" t="s">
+        <v>171</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H154" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>581</v>
+      </c>
+      <c r="D155" t="s">
+        <v>182</v>
+      </c>
+      <c r="E155" t="s">
+        <v>183</v>
+      </c>
+      <c r="F155" t="s">
+        <v>171</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H155" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>584</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>585</v>
+      </c>
+      <c r="D156" t="s">
+        <v>182</v>
+      </c>
+      <c r="E156" t="s">
+        <v>183</v>
+      </c>
+      <c r="F156" t="s">
+        <v>171</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>587</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>588</v>
+      </c>
+      <c r="D157" t="s">
+        <v>182</v>
+      </c>
+      <c r="E157" t="s">
+        <v>183</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H157" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>591</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>592</v>
+      </c>
+      <c r="D158" t="s">
+        <v>182</v>
+      </c>
+      <c r="E158" t="s">
+        <v>183</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H158" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>595</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>596</v>
+      </c>
+      <c r="D159" t="s">
+        <v>182</v>
+      </c>
+      <c r="E159" t="s">
+        <v>183</v>
+      </c>
+      <c r="F159" t="s">
+        <v>31</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H159" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>599</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>600</v>
+      </c>
+      <c r="D160" t="s">
+        <v>182</v>
+      </c>
+      <c r="E160" t="s">
+        <v>183</v>
+      </c>
+      <c r="F160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H160" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>603</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>604</v>
+      </c>
+      <c r="D161" t="s">
+        <v>182</v>
+      </c>
+      <c r="E161" t="s">
+        <v>183</v>
+      </c>
+      <c r="F161" t="s">
+        <v>231</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H161" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>607</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>608</v>
+      </c>
+      <c r="D162" t="s">
+        <v>182</v>
+      </c>
+      <c r="E162" t="s">
+        <v>183</v>
+      </c>
+      <c r="F162" t="s">
+        <v>31</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H162" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>611</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>612</v>
+      </c>
+      <c r="D163" t="s">
+        <v>182</v>
+      </c>
+      <c r="E163" t="s">
+        <v>183</v>
+      </c>
+      <c r="F163" t="s">
+        <v>202</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H163" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>615</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>616</v>
+      </c>
+      <c r="D164" t="s">
+        <v>182</v>
+      </c>
+      <c r="E164" t="s">
+        <v>183</v>
+      </c>
+      <c r="F164" t="s">
+        <v>617</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>619</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>620</v>
+      </c>
+      <c r="D165" t="s">
+        <v>182</v>
+      </c>
+      <c r="E165" t="s">
+        <v>183</v>
+      </c>
+      <c r="F165" t="s">
+        <v>31</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>622</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>623</v>
+      </c>
+      <c r="D166" t="s">
+        <v>182</v>
+      </c>
+      <c r="E166" t="s">
+        <v>183</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>626</v>
+      </c>
+      <c r="D167" t="s">
+        <v>182</v>
+      </c>
+      <c r="E167" t="s">
+        <v>183</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>628</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>629</v>
+      </c>
+      <c r="D168" t="s">
+        <v>182</v>
+      </c>
+      <c r="E168" t="s">
+        <v>183</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>631</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>632</v>
+      </c>
+      <c r="D169" t="s">
+        <v>182</v>
+      </c>
+      <c r="E169" t="s">
+        <v>183</v>
+      </c>
+      <c r="F169" t="s">
+        <v>171</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>634</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>635</v>
+      </c>
+      <c r="D170" t="s">
+        <v>182</v>
+      </c>
+      <c r="E170" t="s">
+        <v>183</v>
+      </c>
+      <c r="F170" t="s">
+        <v>171</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>637</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>638</v>
+      </c>
+      <c r="D171" t="s">
+        <v>182</v>
+      </c>
+      <c r="E171" t="s">
+        <v>183</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>640</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>641</v>
+      </c>
+      <c r="D172" t="s">
+        <v>182</v>
+      </c>
+      <c r="E172" t="s">
+        <v>183</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>643</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>644</v>
+      </c>
+      <c r="D173" t="s">
+        <v>182</v>
+      </c>
+      <c r="E173" t="s">
+        <v>183</v>
+      </c>
+      <c r="F173" t="s">
+        <v>31</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>646</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>647</v>
+      </c>
+      <c r="D174" t="s">
+        <v>182</v>
+      </c>
+      <c r="E174" t="s">
+        <v>183</v>
+      </c>
+      <c r="F174" t="s">
+        <v>31</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>649</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>650</v>
+      </c>
+      <c r="D175" t="s">
+        <v>182</v>
+      </c>
+      <c r="E175" t="s">
+        <v>183</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>652</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>653</v>
+      </c>
+      <c r="D176" t="s">
+        <v>182</v>
+      </c>
+      <c r="E176" t="s">
+        <v>183</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>655</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>656</v>
+      </c>
+      <c r="D177" t="s">
+        <v>182</v>
+      </c>
+      <c r="E177" t="s">
+        <v>183</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>658</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>659</v>
+      </c>
+      <c r="D178" t="s">
+        <v>182</v>
+      </c>
+      <c r="E178" t="s">
+        <v>183</v>
+      </c>
+      <c r="F178" t="s">
+        <v>171</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>661</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>662</v>
+      </c>
+      <c r="D179" t="s">
+        <v>182</v>
+      </c>
+      <c r="E179" t="s">
+        <v>183</v>
+      </c>
+      <c r="F179" t="s">
+        <v>286</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>664</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>665</v>
+      </c>
+      <c r="D180" t="s">
+        <v>182</v>
+      </c>
+      <c r="E180" t="s">
+        <v>183</v>
+      </c>
+      <c r="F180" t="s">
+        <v>171</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>667</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>668</v>
+      </c>
+      <c r="D181" t="s">
+        <v>182</v>
+      </c>
+      <c r="E181" t="s">
+        <v>183</v>
+      </c>
+      <c r="F181" t="s">
+        <v>171</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>670</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
         <v>10</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="F104" t="s">
+      <c r="D182" t="s">
+        <v>671</v>
+      </c>
+      <c r="E182" t="s">
+        <v>672</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H182" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>675</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>676</v>
+      </c>
+      <c r="E183" t="s">
+        <v>677</v>
+      </c>
+      <c r="F183" t="s">
+        <v>57</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H183" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>680</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" t="s">
+        <v>676</v>
+      </c>
+      <c r="E184" t="s">
+        <v>677</v>
+      </c>
+      <c r="F184" t="s">
+        <v>57</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H184" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>683</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185" t="s">
+        <v>676</v>
+      </c>
+      <c r="E185" t="s">
+        <v>677</v>
+      </c>
+      <c r="F185" t="s">
+        <v>57</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H185" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>686</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>26</v>
+      </c>
+      <c r="D186" t="s">
+        <v>676</v>
+      </c>
+      <c r="E186" t="s">
+        <v>677</v>
+      </c>
+      <c r="F186" t="s">
+        <v>57</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H186" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>689</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>690</v>
+      </c>
+      <c r="E187" t="s">
+        <v>691</v>
+      </c>
+      <c r="F187" t="s">
+        <v>72</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>693</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>690</v>
+      </c>
+      <c r="E188" t="s">
+        <v>691</v>
+      </c>
+      <c r="F188" t="s">
+        <v>72</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H188" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>695</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>21</v>
+      </c>
+      <c r="D189" t="s">
+        <v>690</v>
+      </c>
+      <c r="E189" t="s">
+        <v>691</v>
+      </c>
+      <c r="F189" t="s">
+        <v>72</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H189" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>697</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>26</v>
+      </c>
+      <c r="D190" t="s">
+        <v>690</v>
+      </c>
+      <c r="E190" t="s">
+        <v>691</v>
+      </c>
+      <c r="F190" t="s">
+        <v>72</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H190" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>699</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>30</v>
       </c>
-      <c r="G104" s="1" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="D191" t="s">
+        <v>690</v>
+      </c>
+      <c r="E191" t="s">
+        <v>691</v>
+      </c>
+      <c r="F191" t="s">
+        <v>72</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H191" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>701</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>35</v>
+      </c>
+      <c r="D192" t="s">
+        <v>690</v>
+      </c>
+      <c r="E192" t="s">
+        <v>691</v>
+      </c>
+      <c r="F192" t="s">
+        <v>72</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H192" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>703</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>89</v>
+      </c>
+      <c r="D193" t="s">
+        <v>690</v>
+      </c>
+      <c r="E193" t="s">
+        <v>691</v>
+      </c>
+      <c r="F193" t="s">
+        <v>72</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H193" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>705</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>93</v>
+      </c>
+      <c r="D194" t="s">
+        <v>690</v>
+      </c>
+      <c r="E194" t="s">
+        <v>691</v>
+      </c>
+      <c r="F194" t="s">
+        <v>72</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H194" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>707</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>97</v>
+      </c>
+      <c r="D195" t="s">
+        <v>690</v>
+      </c>
+      <c r="E195" t="s">
+        <v>691</v>
+      </c>
+      <c r="F195" t="s">
+        <v>72</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H195" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>709</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>101</v>
+      </c>
+      <c r="D196" t="s">
+        <v>690</v>
+      </c>
+      <c r="E196" t="s">
+        <v>691</v>
+      </c>
+      <c r="F196" t="s">
+        <v>72</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H196" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>711</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>105</v>
+      </c>
+      <c r="D197" t="s">
+        <v>690</v>
+      </c>
+      <c r="E197" t="s">
+        <v>691</v>
+      </c>
+      <c r="F197" t="s">
+        <v>72</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>713</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>109</v>
+      </c>
+      <c r="D198" t="s">
+        <v>690</v>
+      </c>
+      <c r="E198" t="s">
+        <v>691</v>
+      </c>
+      <c r="F198" t="s">
+        <v>72</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H198" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>715</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" t="s">
+        <v>690</v>
+      </c>
+      <c r="E199" t="s">
+        <v>716</v>
+      </c>
+      <c r="F199" t="s">
+        <v>72</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>718</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D200" t="s">
+        <v>690</v>
+      </c>
+      <c r="E200" t="s">
+        <v>716</v>
+      </c>
+      <c r="F200" t="s">
+        <v>72</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H200" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>720</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>21</v>
+      </c>
+      <c r="D201" t="s">
+        <v>690</v>
+      </c>
+      <c r="E201" t="s">
+        <v>716</v>
+      </c>
+      <c r="F201" t="s">
+        <v>72</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H201" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>722</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>26</v>
+      </c>
+      <c r="D202" t="s">
+        <v>690</v>
+      </c>
+      <c r="E202" t="s">
+        <v>716</v>
+      </c>
+      <c r="F202" t="s">
+        <v>72</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H202" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>724</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>725</v>
+      </c>
+      <c r="E203" t="s">
+        <v>726</v>
+      </c>
+      <c r="F203" t="s">
+        <v>44</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H203" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4349,50 +7943,149 @@
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>