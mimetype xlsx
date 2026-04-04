--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -10,5500 +10,5527 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4053" uniqueCount="1874">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4069" uniqueCount="1887">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Adrieli Silva dos Reis Andreatta.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Helton Colere</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Padre José Messias de Almeida.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Tenente Lucas Martinelli.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Major Luiz Alexandre Murbach Soares.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Atleta Fernanda Fabris.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Padres do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos á Guarda Civil Municipal de Campina Grande do Sul, parabenizando pelo seu 19º ano de existência.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Fernando da Silva Falavinha e Senhora Patrícia Vieira Godoi.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Atletas do Time de Basquetebol Feminino e Masculino do Colégio Estadual Timbu Velho - Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Marcos de Lima Braga.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Luzia Gonçalves Pereira.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Atletas do Time de Basquetebol Masculino do Colégio Estadual Timbú Velho - Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Senhor Nelson Vagner de Santi.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Vaquinha, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Durval Ceccon.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em Comemoração ao Dia do Professor às Equipes Gestoras dos Colégios Estaduais do Município de Campina Grande do Sul/PR.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Leide de Souza</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Marcia Regina Kato.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Poetas Campinenses: Adelmo Ferrarini, Josias Padilha e Luciah Lopez.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cleber Castro, Cleverson Dalprá, Gefão Santos, Geraldo Vaquinha, Helton Colere, Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café, Roberto Simioni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A AÇÃO DIRETA DE INCONSTITUCIONALIDADE (ADI) N° 7796 EM TRAMITAÇÃO NO SUPREMO TRIBUNAL FEDERAL (STF).</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Atleta Marcos Roberto Scholochaski.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Leonidas Ferreira.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/no_21_mocao_de_aplausos_aos_taxistas_de_campina_grande_do_sul_parana..pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Taxistas de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Loreno Bernardo Tolardo.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>CFOF - Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício financeiro de 2008.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Luiz Augusto Silva.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Carlos Alberto Gebrim Preto.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luiz Carlos Assunção</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
+  </si>
+  <si>
     <t>Altera a Lei Complementar nº 07, de 23 de maio de 2012, que dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos do quadro geral da Prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°. 07, de 23 de maio de 2012, que dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos do quadro geral da Prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e prazos para parcelamentos de créditos tributários ou não tributários, inscritos ou não em dívida ativa e/ou ajuizados ou não no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Plano de Incentivo Empresarial, com o objetivo de estimular a geração do Emprego e Renda, suprir os setores deficientes da cadeia produtiva e de serviços da economia de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/no_05_altera_a_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_2.pdf</t>
+  </si>
+  <si>
     <t>Altera a Lei Complementar n.º 31, de 20 de outubro de 2017, que dispõe sobre o Estatuto da Guarda Civil Municipal de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Confissão de Dívida com a Agência de Assuntos Metropolitanos do Paraná – AMEP, em decorrência do serviço de transporte coletivo da linha Y98 – Ribeirão Grande / Jd. Paulista, do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 7, de 23 de maio de 2012, que dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos do Quadro Geral da Prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar n.º 01, de 05 de dezembro de 2005, que dispõe sobre o Código Tributário Municipal de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Pastor Evangélico” no Calendário Oficial do Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de programa de parceria público-privada para disponibilização de internet gratuita em parques e praças públicas do município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>Institui o aplicativo "Agenda Fácil Saúde" como ferramenta digital para agendamento de consultas médicas na rede pública de saúde, no município de Campina Grande do Sul, Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>Cleber Castro</t>
   </si>
   <si>
     <t>Proíbe a realização de apresentações de danças com conteúdos obscenos nas Escolas Públicas Municipais de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária de vencimentos no âmbito do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>Venício Ferreira, Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Cadastro Municipal de Pessoas com Deficiência ou Mobilidade Reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1032, de 05 de dezembro de 2024, que dispõe sobre a organização administrativa básica da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>Aprova o incentivo empresarial para o Condomínio Fechado de Lotes – Residencial Fellini, na forma que especifica.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 986, de 28 de maio de 2024, que dispõe sobre a criação do serviço de acolhimento na modalidade família acolhedora, que visa o acolhimento provisório de crianças e adolescentes em situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.032, de 05 de dezembro de 2024, que dispõe sobre a organização administrativa básica da Prefeitura Municipal de Campina Grande do Sul e dá outras providências</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>Aprova o incentivo empresarial para o Condomínio Fechado de Lotes - Residencial Fellini, na forma que especifica.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tráfego de bicicletas motorizadas a combustão com adaptações irregulares no Município de Campina Grande do Sul – PR,  e dá outras providências.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de combate ao racismo nos Campos de futebol, ginásios e espaços esportivos do Município de Campina Grande do Sul - Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>Gefão Santos</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Jaguatirica, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 18/2008, que declara de Utilidade Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 454, de 25 de abril de 2017, e nº 311, de 14 de janeiro 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o mês Abril Azul, dedicado a ações de conscientização sobre o autismo no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal n°. 388, de 09 de novembro de 2015, que dispõe sobre a criação do Conselho Municipal de Gestão Territorial e Meio Ambiente do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>Venício Ferreira, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Campina Grande do Sul o "Dia de Nossa Senhora de Fátima”, e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1046, de 06 de janeiro de 2025, que dispõe sobre os cargos de provimento em comissão, função gratificada e gratificações do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivo do Município de Campina Grande do Sul e dá providências correlatas.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direito das Mulheres - COMDIM e o Fundo Municipal do Direito das Mulheres do Município - FMDM de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de Narguilé e cigarro eletrônico em locais públicos, abertos ou fechados, e dá outras providências</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1046, de 06 de janeiro de 2025, que dispõe sobre os cargos de provimento em comissão, função gratificada e gratificações do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Ração para Animais no âmbito do Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito, com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do trecho da rodovia estadual PR-506 (Rodovia do Caqui), código 506S0030EPR, e sua incorporação ao sistema viário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento instantâneo PIX, como uma das formas de pagamento digital, para quitação de débitos de natureza tributária e multas no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de vigência do Plano Municipal de Educação de Campina Grande do Sul, instituído pela Lei Municipal nº 365,  de 16 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Pedro Café, Gefão Santos</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cultura Flashback no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de amortização do Déficit Técnico Atuarial (Custo Suplementar) por aportes financeiros junto ao Regime Próprio de Previdência Social do Município de Campina Grande do Sul – PREVICAMP, com base na reavaliação atuarial para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Campina Grande do Sul o “Dia do Ministro da eucaristia”, a ser celebrado anualmente em 03 de outubro, e dá outras providências.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do imóvel ao imóvel ao Governo do Estado do Paraná para utilização pelo Corpo de Bombeiros Militar do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para os exercícios financeiros de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a formalização de parcerias com a Associação Padre João Roberto Ceconello, nos termos da Lei Federal nº 13.019/2014, regulamentada pelo Decreto Municipal nº 823/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a formalização de parcerias com a Associação Kazuco Akamine, nos termos da Lei Federal nº 13.019/2014, regulamentada pelo Decreto Municipal nº 823/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar os bens imóveis que especifica, e posteriormente doá-los, a título gratuito, com transferência de propriedade, mediante dispensa de licitação, ao Município de Almirante Tamandaré, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Marcelo Olegario</t>
   </si>
   <si>
     <t>Denomina “ Avenida Professora Leony Rocha de Souza” a via pública que especifica, no Município de Campina Grande do Sul – PR.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da lei Orçamentária para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a Regional Sul da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf</t>
   </si>
   <si>
     <t>Aprova o incentivo empresarial para a empresa NANOEVENTIONS BRAZIL INDUSTRIA E SERVIÇOS DE AGRICULTURA S.A., inscrita no CNPJ sob o nº 59.674.888/0001-90, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1005, de 10 de setembro de 2024, que autoriza o Poder Executivo Municipal a proceder à desafetação e alienação dos bens móveis que especifica, e dá providências correlatadas.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 497, de 03 de outubro de 2017, que denomina a Estrada Municipal Luiz Antonio Andreata e dá outras providências.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3741/no_48_denomina_o_parque_linear_rio_timbu_na_forma_que_especifica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>Denomina o Parque Linear do Rio Timbu na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul, Estado do Paraná, o Rodeio Crioulo do CTG Rancho da Tradição, e dá outras providências.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, autoriza a instituição do Fundo Municipal de Desenvolvimento Rural Sustentável - FMDRS de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Fixa o valor mínimo para ajuizamento de ação de execução fiscal destinada a cobrança de Dívida Ativa da Fazenda Pública do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios para a não propositura, desistência de execuções fiscais e reconhecimento do pedido em ações judiciais ou processos administrativos, no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº. 790, de 28 de outubro de 2021, que denomina a Rua Nelson Mottim e dá outras providências.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 632, de 03 de Junho de 2019, que denomina a Estrada Municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1046, de 06 de janeiro de 2025, que dispõe sobre os cargos de provimentos em comissão, funções gratificadas e gratificações do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de dotação orçamentária específica destinada à despesa com “Pessoal Requisitado de Outros Entes”, e dá outras providências.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal n.° 11.107, de 6 de abril de 2005 e do Decreto Federal n.º 6.017, de 17 de janeiro de 2007.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA e altera a denominação do Fundo Municipal de Saneamento Básico – FMSB, que passa a denominar-se Fundo Municipal de Saneamento Básico e Ambiental – FMSBA, no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transparência em Obras Públicas no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná, e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consorcio Intergestores Paraná Saúde – CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde -SUS.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf</t>
   </si>
   <si>
     <t>Autoriza a Associação dos Servidores Públicos Municipais de Campina Grande do Sul - ASSERCAMP a alienar os imóveis recebidos por doação nos termos da Lei Municipal n.° 80, de 16 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial - COMPIR e institui o Fundo Municipal para a Promoção das Políticas Públicas de Igualdade Racial - FMPPIR no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 02, de 19 de março de 2019, que dispõe sobre a criação do Concurso Jovem Legislador.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>Regulamenta o horário de funcionamento, controle de jornada de trabalho no regime presencial e híbrido e a inscrição e fruição de horas em Banco de Horas.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Regulamenta o estágio, no âmbito da Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf</t>
   </si>
   <si>
     <t>Autorização e realização de Sessão Solene no dia 19 de março de 2025, às 15h, para entrega da placa de Título de Cidadão Honorário ao Senhor Rafael Valdomiro Greca de Macedo.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do Projeto da duplicação e revitalização da Rodovia do Caqui – PR 506.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os serviços de transporte escolar no que se refere ao cumprimento das normas estabelecidas pelo Código Brasileiro de Trânsito e aos requisitos de capacitação dos motoristas (tanto para transporte público quanto privado).  Além disso, gostaria de saber da exigência da presença de um monitor durante o transporte das crianças e se a Prefeitura tem realizado fiscalização adequada para garantir a segurança e o cumprimento dessas normas.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicita autorização e realização de Sessão Solene para o dia 26 de maio de 2025, às 18h30min, para entrega das placas de Título de Cidadão Honorário aos Senhores Luís Felipe Bonatto Francischini e João Hamilton Ceccon.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf</t>
   </si>
   <si>
     <t>Solicito autorização e realização de Sessão Solene no dia 13 de junho de 2025, às 18h, em homenagem e entrega de Certificados aos Pastores, pelo Dia do Pastor Evangélico.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o retorno das atividades esportivas no Município.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas, vem solicitar à Mesa Diretora da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração, com fundamento no art. 42 inciso III da Lei Orgânica Municipal, combinado com o art. 85 inciso III do Regimento Interno, para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 10 de junho de 2025.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os serviços de castração e cuidados com os animais no Município.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do Plano Diretor 2025/2035.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do Serviço de Inspeção Municipal – SIM no Município.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitando informações detalhadas sobre a última licitação referente ao fornecimento de uniformes escolares para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento dos processos licitatórios para aquisição de medicamentos da Secretaria Municipal da Saúde.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf</t>
   </si>
   <si>
     <t>Autorização e realização de Sessão Solene no dia 10 de novembro de 2025, às 19h, para entrega da placa de Título de Cidadão Honorário ao Senhor Alexandre Curi.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3827/no_14_venicio_ferreira_-_solicitando_informacoes_sobre_a_programacao_de_atendimento_da_patrulha_agricula_mecanizada_.pdf</t>
+  </si>
+  <si>
     <t>Solicitando informações detalhadas e atualizadas sobre a programação de atendimento da Patrulha Agrícola Mecanizada, conforme estabelecido pela Lei nº 1.009/2024, que prevê o apoio por meio de tratores e demais equipamentos agrícolas aos pequenos agricultores e famílias rurais do Município.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf</t>
   </si>
   <si>
     <t>Autorização e realização da Sessão Solene para o dia 08 de dezembro de 2025, às 18h30min, para entrega da placa de Título de Cidadão Honorário ao Senhor Luiz Augusto Silva.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito uma galeria em U ou manilhamento no córrego da Rua Santo Gabriel de Oliveira no Bairro Jardim Diamante.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo pelo Departamento responsável verificando a possibilidade de instituir auxílio alimentação no valor de  R$ 200,00 (duzentos reais), para os Servidores do Município de Campina Grande do Sul, que recebem até R$ 2.500,00 (dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalar a UPA somente para o Município de Campina Grande do Sul, buscando recursos estaduais e federais. O município tem uma grande população, dificultando o atendimento junto a outro município, a população campinense merece essa benfeitoria.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer galerias em U ou manilhamento no córrego que passa ao meio do Bairro Santa Rosa em toda extensão que necessitar.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de passeio as margens da Rua Maria Vidolin Dalprá continuação da Avenida São João na Sede do Município,  no trecho do Rancho Dalprá até a Casa da Memória  Professor Irajá de Jesus  Hathy.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado câmeras de monitoramento nos CMEIs e Escolas Municipais.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Centro Municipal de Educação Infantil (CMEI) nas localidades da Jaguatirica e Barragem, bem como a ampliação do CMEI Nairelle Zanetti, situado na Sede.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e reforma do Parque Ari Coutinho Bandeira.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior solicitando o estudo de viabilidade para instalação de novas lixeiras nas principais vias do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da execução da Lei 672/2019 que dispõe sobre a Obrigatoriedade dos Estabelecimentos Públicos e Privados do Município a inserir nas placas de Atendimento Prioritário o Símbolo Mundial da Conscientização do Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura ou à Secretaria responsável a contratação dos cursos oferecidos pelas carretas móveis do SENAI, visando à capacitação e ampliação da mão de obra.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo de viabilidade para a implantação de programas de educação financeira nas Escolas Municipais.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade da execução da Lei 748/2021 que dispõe sobre a Criação do Programa Municipal de Aprendizagem, com o objetivo de fortalecer as oportunidades de emprego para os jovens.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para melhorias na estrada Aristides Bello Maciel, que dá acesso à entrada do Parque Pico do Paraná, incluindo a revitalização da estrada, instalação de iluminação, acesso à internet e sinalização adequada.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando alteração na Lei 72/2009 que institui isenção do IPTU para imóveis utilizados por idosos em situação de risco Pessoal e Social, incluindo a pessoa com deficiência (PCD) com os requisitos necessários.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf</t>
   </si>
   <si>
     <t>Solicitando nova Lei de incentivo fiscal as empresas, recomendando a Lei Complementar 50/2021.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo da Secretaria Responsável para autorizar o comercio ambulante nas dependências do Parque Linear e no Calçamento em frente ao Terminal Ary Alves Bandeira.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para implantação de consultas tanto presencial e online para Cardiologia.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de oferecer um carro para o uso de transporte nos hospitais ou clinicas de tratamento dos autistas.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para oferecer capacitação e orientação para os Professores de Atendimento Educacional Especializado (PAEE) que trabalham junto aos autistas nas escolas.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf</t>
   </si>
   <si>
     <t>Solicitando Implantação de linha industrial ligando as áreas industriais até a região do interior percorrendo a Br 116.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Rua Leonardo Francischelli, entre as ruas João Trevisan e Augusto Staben no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>Leide de Souza, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através do setor responsável um estudo para viabilizar a construção de mais um Poço Artesiano na localidade do Portal da Graciosa.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>Roberto Simioni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf</t>
   </si>
   <si>
     <t>Solicitando de estudo para solução de problemas de drenagem na Rua Antônio Bonatto, Bairro Terra Boa, neste Município, paralela à BR 116.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada imediata das obras de reforma da cancha de areia localizada no bairro Barragem, que se encontram paralisadas.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no telhado da Quadra de Esportes Orlando Rodrigues Junior, no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de Iluminação Pública na rua Reginaldo Bandeira Cordeiro na localidade Vila Esperança, neste Município.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para ampliação do transporte público até a divisa do Paraná com São Paulo.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no Parque Linear Timbu, neste Município.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf</t>
   </si>
   <si>
     <t>Solicitando o prolongamento do horário de funcionamento até as 22h, da Praça do Céu Deonysio Zanetti localizada no Jardim Flórida.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o Projeto de Hidroterapia para Pessoas com Deficiência e Idosos.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>Ismael Moraes, Pedro Café, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf</t>
   </si>
   <si>
     <t>Solicitando Programa Armazém da Família: Promovendo Segurança Alimentar e Nutricional para Todos.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja pintada as faixas de pedestre próximo ao terminal da Sede e também rebaixar as guias para dar acessibilidade para as pessoas idosas, mobilidade reduzidas, pessoas com deficiência e cadeirantes.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf</t>
   </si>
   <si>
     <t>Solicitando ampliação do atendimento às crianças com deficiência, Transtorno do Espectro Autista (TEA) e Síndromes, por meio de convênio com Clínicas Multidisciplinares.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf</t>
   </si>
   <si>
     <t>Solicitando a intervenção do Executivo junto ao Departamento de Estradas de Rodagem (DER) para a realização de um estudo visando solucionar o problema existente na PR-506 - Rodovia do Caqui, especificamente no cruzamento com a Estrada José Taverna. Atualmente, os caminhões que saem da PR-506 e fazem a conversão à esquerda para acessar a via acabam obstruindo o tráfego na rodovia, causando transtornos e aumentando o risco de acidentes.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no passeio de pedestres nas ruas do bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf</t>
   </si>
   <si>
     <t>Solicitando Manutenção na Via de Pedestre, Construção de Bueiro e Sistema de Drenagem na Estrada Municipal Omacir Simões da Rocha, próximo ao número 9799.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo de viabilidade para a adesão ao Programa Casa Fácil para a construção de casas populares destinadas a atender as famílias de baixa renda (Programa Vida Nova) através da Cohapar (Companhia de Habitação do Paraná).</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma lixeira, para atender as necessidades dos moradores na localidade da BR 116, Km 66, no bairro Cerne.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf</t>
   </si>
   <si>
     <t>Solicitando melhoria no acesso ao Transporte Público na Região do Portal da Graciosa.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando informações se o antigo prédio do INSS pertence à Prefeitura Municipal, caso o imóvel pertença à Prefeitura, solicito que seja analisada a possibilidade de reforma para uso como Subprefeitura Municipal.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando Extensão da Rede de baixa tensão na Rua Odilon Vieira de Souza, no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de uma ambulância para atender as regiões do Taquari, Canelinha, Lagoa Vermelha, Terra Boa, Ribeirão, Jaguatirica, Barragem, até a Divisa do Município.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua Vereador Walfrido Ribeiro de Souza esquina com a rua Telêmaco Crisóstomo da Silva na Sede do Município.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reforma ou Ampliação da Unidade de Saúde Henrique Ferreira.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para elaboração do Projeto Capela Mortuária na região dos Bairros do Jardim Eugenia Maria, Jardim Cecon, Água Doce.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf</t>
   </si>
   <si>
     <t>Solicitando Concessão de Day Off aos Servidores Municipais no Dia do Aniversário.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando Iluminação Pública na rua Sebastião Tavares bairro Barragem.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza no rio que margeia a rua Jair Bero bairro Bonfim.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Solicitando a intervenção do setor de Ordem Pública para a verificação e providência da Rua Anselmo Ferrarini, no Bairro Santa Cecilia, na questão do estacionamento na via, atualmente não possui pintura de faixa e estacionam dos dois lados da via.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de equipamentos para exercícios físicos no Parque Linear Rio Timbu.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da iluminação na Praça Clélio Ferreira de Jesus, bairro Timbu Velho.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando Implantação de Travessia Elevada na Rua João Trevisan esquina com a Rua Ângelo Manenti, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf</t>
   </si>
   <si>
     <t>Solicitando a Troca de Lâmpadas na Rua Jacob Ceccon, nas proximidades do Colégio Timbu Velho.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para a implementação de passagens gratuitas no transporte público aos Campinenses encaminhados pela Agência do Trabalhador para entrevistas de emprego.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de lixeiras na estrada municipal Antônio Nunes Café, bairro Bela Vista.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de lixeiras na Rua Odilon Vieira de Souza esquina com a rua Ângelo Cordeiro Chaves (antiga rua da Cachoeira) bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuidade dos cursos profissionalizantes no espaço Norival Bernardi onde era o antigo Colégio Bandeirantes ou caso necessário que o local seja transformado em um CMEI, escola ou outra adequação, que atenda às necessidades da região.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para instalação de Poço Artesiano no Bairro Divisa, BR-116, km 2, próximo ao Rio do Cedro, neste Município.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>Marcelo Olegario</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitando recolocação do parquinho infantil na Praça Central Bento Munhoz da Rocha Neto, na Sede do Município.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando roçadas no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria responsável elabore um Projeto de Lei que institui o descarte correto de Lixo Eletrônico.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de uma Lei criando o programa de parceria público-privada para disponibilização de internet gratuita por meio de rede Wi-Fi, em parques e praças públicas do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de Tachão Refletivo (Tartarugas) na Rua Marcelino Zanon, bairro Jardim São Cosme.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de cobertura para ponto de ônibus na Rua Marcelino Zanon nas proximidades da Serralheria do Edemar, localizada no bairro Jardim São Cosme.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf</t>
   </si>
   <si>
     <t>Solicitando Médico Pediatra para atendimento na Unidade de Saúde do Paiol de Baixo.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a elaboração e execução de uma campanha de conscientização para que os moradores de nosso Município realizem a transferência de seus veículos para o Município de Campina Grande do Sul, usando panfletagem, jornal de circulação no Município e nas redes sociais da Prefeitura e Câmara Municipal.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf</t>
   </si>
   <si>
     <t>Solicitando fiscalização sobre bicicletas motorizadas em diversas regiões de nosso município, especialmente nos bairros Jardim Paulista, Jardim Eugênia Maria, Jardim Ceccon, Joana Olimpia, Jardim Nesita e adjacências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf</t>
   </si>
   <si>
     <t>Solicitando Instalação de Câmeras de Monitoramento em todos os veículos destinados ao transporte escolar, sejam eles de caráter privado, público ou utilizados por instituições como a APAE (Associação de Pais e Amigos dos Excepcionais).</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Venício Ferreira, Cleverson Dalprá, Ismael Moraes, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município realizar um mutirão da saúde, para atender os pacientes que estão na fila de espera de exames, consultas e cirurgias.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf</t>
   </si>
   <si>
     <t>Solicitando para que a Secretaria de Desenvolvimento Sustentável promova uma ação sobre o Meio Ambiente com a comunidade e alunos, Projeto "Adote uma Árvore", promovendo a arborização urbana e a educação ambiental em Campina Grande do Sul, utilizando mudas nativas fornecidas pelo Viveiro do IAT.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf</t>
   </si>
   <si>
     <t>Solicitando que retorne o Projeto Câmara na Escola e Jovem Legislador.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria responsável elabore um Projeto de Lei para Criação da Feira de Troca de Resíduos Recicláveis por Alimentos no Município.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito convênio com a empresa ARTERIS e empresas privadas para instalação de pontos de ônibus às margens da BR-116 no trecho do Rio Pardinho divisa de São Paulo até o Rio Canguiri com a divisa de Colombo.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf</t>
   </si>
   <si>
     <t>Solicitando a distribuição de sacos para descarte de Lixo Orgânico nos bairros, com ênfase nas regiões urbanas, incluindo o Jardim Paulista, Jardim Olímpia, Eugênia Maria, Jardim Ceccon, Sede, Santa Rita, Santa Rosa, Cohapar e João Paulo.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf</t>
   </si>
   <si>
     <t>Solicitando um projeto da Secretaria Responsável para a Rua Otília de Souza Ferrarini, Bairro Timbu Velho, neste Município, que em dias de chuva tem alagamentos em frente ao antigo Instituto Madre Clélia, solicitamos ainda a revitalização de toda a via.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construção, reforma e adaptação de uma Unidade de Saúde transformando em um Pronto Atendimento Municipal (PAM).</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no telhado e desgalhamento de pinheiro no CMEI Guido Irineu Pelanda bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para a substituição do campo de grama por um campo sintético no Complexo Esportivo Mario Strapasson, localizado no Bairro Santa Rosa, neste município.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de um projeto para instalação de espaço de lazer e academia ao Ar Livre na localidade da Roseira.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura e Secretária responsável realize o programa de castração e cuidados com os animais.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando Instalação de Ar Condicionado nas Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para instalação de Travessia elevada e melhoria no estacionamento em Frente ao CMEI Valmor Manenti, localizado na Rua Diamiro Olicheski da Silva, n º84, bairro Jardim Jacob Ceccon, neste Município.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência a realização de manutenção na unidade de saúde Jacira Paulina Balbino Ferreira bairro Terra Boa.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência serviços de manutenção no Espaço Recreativo Belmiro Carvalho de Avelar, no Bairro Jardim Santa Rita de Cassia, neste Município.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de coberturas de pontos de ônibus em todas as paradas do transporte escolar em todos os bairros do Município inclusive nas regiões rurais e interior.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja executado a Lei nº 776, de 03 de setembro de 2021, nas dependências da Avenida Antônio Belli, na Sede deste Município.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar grama sintética no campo de futebol, anexo a Quadra Poliesportiva Cipriana Maria de Jesus Silva Santos, no Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomada a coleta de materiais para exames laboratoriais pelo menos uma vez por mês nas Unidades de Saúde do Interior do Município.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura do ponto de ônibus na Rua Darvil José Caron esquina com a Rua Clovis da Silva Maschio, bairro Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para alteração no horário de abertura dos portões das Unidades de Saúde do Município para às 6h.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno das atividades do Centro de Convivência da Pessoa Idosa Olavo Ceccon.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf</t>
   </si>
   <si>
     <t>Solicitando que retorne a Secretaria Municipal “Anti-Drogas”.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf</t>
   </si>
   <si>
     <t>Solicitando Capacitação Profissional para Pessoas com Deficiência (PCD) em Centro Especializado.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando atenção na fiscalização de terrenos vazios e abandonados no Município.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Coleta de Lixo Orgânico e Lixo Reciclável não seja feita no mesmo dia.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado câmeras de monitoramento em toda a extensão do Parque Linear Rio Timbu.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de placas proibindo os adolescentes utilizarem os brinquedos infantis dos bosques e praças do Município.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de Lixeira Pública na BR 116, KM 59, Chácara Xaxim, próximo ao Portal da Graciosa.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e manutenção da Mini Arena Multiuso Marcos Vinicius dos Santos bairro Jardim Água Doce.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de cobertura externa nas Unidades de Saúde para pacientes em fila de espera.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando retirada ou reparo do playground da Escola Municipal Antônio José de Carvalho, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico para o retorno de linhas de transporte coletivo no bairro Mandassaia.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Solicitando Construção, Melhoria ou Reforma de uma Unidade Básica de Saúde, para uma Unidade Mista de Saúde porta de entrada para o Samu.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo auxilio na divulgação dos novos Códigos de Endereçamento Postal (CEPs) das ruas e bairros de nosso Município. Essa divulgação poderá ser feita através do site oficial e redes sociais da Prefeitura e site oficial e redes sociais da Câmara Municipal, podendo também ser disponibilizado nos sites oficiais o link da página oficial dos Correios.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal, por meio do setor competente, intervenha junto aos Correios para viabilizar a entrega de correspondências e serviços postais nas áreas industriais de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a elaboração e implementação de uma campanha de conscientização voltada à população sobre os protocolos de atendimento da UPA de Quatro Barras/Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf</t>
   </si>
   <si>
     <t>Solicitando a aplicação da Lei 670 de 2019 que dispõe sobre a instalação de equipamentos e brinquedos adaptados para crianças com deficiência e/ou mobilidade reduzida, em especial no Parque Linear Timbu e também outros espaços Públicos.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando que os profissionais de saúde, incluindo médicos e enfermeiros, estabeleçam vínculo fixo com uma Unidade Básica de Saúde (UBS), ao invés de realizarem rodízio entre várias unidades.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação do Programa de Cuidados e Prevenção para Profissionais da Saúde.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação do Programa Horta Comunitária em todos os Bairros do Município que ainda não foram beneficiados com esta importante iniciativa.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação do Programa Servidor Amigo do Autista – PSAA, no Município.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação do Projeto "Mulheres em Comunidade", no Município.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf</t>
   </si>
   <si>
     <t>Solicitando através da secretaria responsável o serviço de patrolamento na Avenida Lindolfo Henrique Ferreira (Estrada do Corredor).</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf</t>
   </si>
   <si>
     <t>Solicitando iluminação pública na Rua Prefeito Nivaldo Bernardi no loteamento Recanto Verde.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf</t>
   </si>
   <si>
     <t>Solicitando Intervenção do Executivo junto ao DER para Estudo de Implementação de Semáforo no Cruzamento da Rodovia do Caqui PR 506 com a Rua Professor Duílio Calderari, em Campina Grande do Sul - PR</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Solicitando um estudo para viabilidade de instalação de bolsão de estacionamento na rua Marcos Nicolau Strapassoni (próximo ao restaurante Cheiro Verde) na Área Industrial Recanto Verde.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e a Secretaria Responsável a instalação de uma Delegacia Cidadã no Município.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Cleber Castro</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo intervenha junto ao Departamento de_x000D_
 Estradas de Rodagem (DER) para implantação de travessias elevadas na Rodovia do Caqui - PR 506, conforme especificações: _x000D_
 _x000D_
 •	No cruzamento com a Rua Leonildo Zanona;_x000D_
 •	No cruzamento com a Rua Darvil José Caron;_x000D_
 •	No trecho entre as ruas Elísio Gheno e Miguel Ferreira próximo a Escola Municipal Anna Ferreira da Costa.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de iluminação pública no campo de futebol do Centro Esportivo Pedro Dalprá Filho na Sede e no campo de futebol do Complexo Esportivo Prefeito Mário Strapasson no bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de vagas reservadas para pessoas com deficiência em frente os colégios, escolas e cmeis do Município.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo intervenha junto ao Estado para implantação da Defensoria Pública Estadual no Município.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma travessia elevada na Rua Maria Fontoura Speranceta, localizada no bairro Jardim Santa Angelina.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Solicitando a Instalação de Quadra Esportiva Sintética, Academia ao Ar Livre e Pista de Skate.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reparo no antipó da Rua Alcídio Ceccon na localidade Chácaras Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a possibilidade de remoção do quiosque, onde funcionava o Caixa Eletrônico do Banco Santander, na Praça da Sede.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo para que o Setor Responsável estude a possibilidade de implantação de uma área de lazer com parquinho infantil e espaços para jogos, o local é no encontro das Ruas  Marcelino Zanon, José Nelson Rosa e Adelina Ferreira Alegro, no Bairro Jardim Nesita, neste Município.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um terreno e a construção de uma escola municipal na Sede do município ou em bairros próximos, cito Jardim da Colina e o Loteamento Moradas da Campina.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Estrada Municipal Ana de Jesus no bairro Divisa.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Gefão Santos, Roberto Simioni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no asfalto operação tapa buraco e limpeza nos bueiros da Rua Zacarias Santana bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico na Estrada Municipal Omoacir Simões da Rocha (Estrada da Mandassaia), neste Município.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Solicitando através da Secretaria competente a viabilidade da implantação de sentido mão única na rua Alderico Bandeira de Lima (entre a Avenida José Sbalchiero e a rua Leonardo Francischelli) no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja fixado uma data base de janeiro a março de cada ano, para a reposição inflacionária anual dos Servidores do Município.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para avaliar a possibilidade de ampliar as linhas de transporte público nos horários de pico, contemplando os Bairros Jardim Eugênia Maria, Jardim Paulista e Sede, neste Município.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a implantação do Linhão do Emprego, com o objetivo de melhorar a mobilidade da população de Campina Grande do Sul e Quatro Barras.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a possibilidade de contratação de interprete de Libras.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente desta Casa a possibilidade de contratação de interprete de Libras.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria Responsável junto ao Estado para transformar nosso Posto do Atendimento do DETRAN em uma Circunscrição Regional de Trânsito (CIRETRAN) ou um Posto de Atendimento Avançado do Detran (PAA) no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para viabilizar a canalização do Rio do bairro Sede, que passa atrás do Centro Esportivo Pedro Dalprá Filho.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do retorno da linha de ônibus Campina Grande do Sul/Jardim Nova Campina.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja executado o Programa Educacional de Resistência às Drogas e à Violência – PROERD, nas Escolas da rede Pública do Município.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada campanha publicitária de alerta à população sobre a importância de consultar o Setor de Urbanismo da Prefeitura antes da aquisição de qualquer imóvel, seja em áreas urbanas ou rurais do Município.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Quadra Poliesportiva Cipriana Maria de Jesus Silva Santos, situada no Bairro Jaguatirica, com especial atenção à substituição e/ou reparo das chapas e telas laterais.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em toda a extensão da iluminação pública nos Bairros do Interior do Município.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de criar um Plantão Veterinário no Município nos finais de semana e feriados, para atendimentos emergenciais.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade de implantação de vaga de estacionamento rotativo na Rua Leonardo Francischelli, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo nas calçadas da Rua Jacob Ceccon, situada no bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Diamiro Olicheski da Silva bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e instalação de lixeiras no parquinho localizado no bairro Jardim Santa Angelina.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o “projeto caçamba da limpeza”, através da secretaria responsável, identificando as localidades que tem pontos de entulhos (lixos que não são orgânicos e nem recicláveis), nestes locais deixar uma caçamba disponível conforme cronograma pré-agendado.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf</t>
   </si>
   <si>
     <t>Solicitando a execução das Leis, Municipal Nº 561/2018 e a Federal Nº 13.722/2018, nas escolas públicas e privadas.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção, limpeza, roçada e patrolagem na Estrada Municipal Alípio Baptista Nascimento localidade Barra da Cruz.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Gefão Santos, Helton Colere, Pedro Café, Roberto Simioni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam substituídas a lâmpadas de iluminação pública da área rural por lâmpadas de Led.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito via de mão única no Bairro Jardim Paulista em todas as ruas do trecho entre a rua Pedro Dalprá Filho até a rua José Sbalcheiro. E que seja feito bolsões para estacionamentos em ângulo de 45° nas ruas de maior fluxo comercial.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf</t>
   </si>
   <si>
     <t>Solicitando uniformes urgente para os coletores de lixo e motoristas dos caminhões, com cores destacáveis, faixas refletivas e tecido adequado para exposição ao sol e chuva, o uniforme irá melhorar a identificação e dará mais segurança aos Servidores.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que seja feito um módulo que abrigue a Guarda Municipal e a Polícia Militar nas dependências do Parque Linear Timbu.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçada ao longo da Avenida Annibale Ferrarini, 2360 - Jardim Nesita.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de terreno e a construção de uma Unidade de Saúde, um Espaço Público de Lazer e um Cmei na Sede do Município ou em bairros próximos, cito o Loteamento Moradas da Campina.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando revisão nos valores cobrados para uso dos espaços públicos do Município o qual foi determinado na Lei nº 12/2009 e regulamentada pelo Decreto Municipal nº 1723/2022, sendo necessário reajustar os valores.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluída a linha de ônibus para o Bairro Joana Olímpia passando a rota nas Ruas Antonio Colere, Professora Guiomar M. A de Abreu e a João Vitor Falavinha.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de operador de máquina agrícola e a regulamentação, por meio de decreto, da Lei Municipal nº 1009/2024.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de manutenção e melhorias no Espaço Recreativo Maria Ederli Back Sbalchiero, no Bairro João Paulo II, neste Município.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de adesão ou criação de programa semelhante ao “Cartão Transporte para Estudante” adotado em Curitiba (Passe Escolar), com o objetivo de oferecer aos estudantes descontos no transporte público.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf</t>
   </si>
   <si>
     <t>Solicitando a realocação da quadra de areia do Bairro Santa Angelina para outro local, tendo em vista que a atual instalação foi construída sob uma rede de alta tensão, representando grave risco à integridade física das pessoas.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação de empresa especializada para planejamento de mobilidade urbana no Município.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de criação de uma nova linha de ônibus ou a extensão de uma linha já existente que atenda diretamente o bairro Jardim Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de implantação de academia ao ar livre, praça e campo de futebol no bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para transformar a quadra de areia do Centro Esportivo Pedro Dalprá Filho em campo de grama sintética.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma nova linha de ônibus para o Bairro Jardim Nossa Senhora das Graças, devido a super lotação da linha já existente.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Leide de Souza, Helton Colere</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando Instalação de Lombadas na extensão da Av. Lindolfo Henrique Ferreira (Estrada do Corredor).</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um serviço de entrega de medicamentos domiciliar (itinerante), especialmente voltado às pessoas com dificuldade de locomoção e que residem em locais onde não há linha de transporte público.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito extensão no horário de funcionamento das Unidades de Saúde da Sede e da Terra Boa até as 22:00h.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo técnico visando à viabilização da construção de um acesso com acessibilidade direta à Praça Bento Munhoz da Rocha Neto, na Sede do Município.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Venício Ferreira, Cleber Castro, Marcelo Olegario</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um estudo técnico e administrativo visando à readequação do Plano de Cargos e Carreiras dos Agentes da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para implementação de pagamento instantâneo PIX, como uma das formas de pagamento digital, para quitação de débitos de natureza tributária, multas e dívidas.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto a limpeza, higienização e controle da presença de pombos no Terminal Vice-Prefeito Walfrido Ribeiro de Souza na Sede.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização da Operação Tapa-Buraco na Rua Vili Tonet, Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de travessias elevadas ou lombadas na Avenida Alderico Bandeira de Lima esquina com a Rua Jorge Bonn Filho bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de um CRAS na Chácara Recanto do Sossego, no Bairro Araçatuba, neste Município.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado em prática o Decreto 599 de 23 de junho de 2015, que cria na estrutura do Departamento da Guarda Civil Municipal de Campina Grande do Sul, o grupamento da patrulha Escolar Municipal.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Cleber Castro, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para instalação de Iluminação Pública ao longo de toda a extensão das seguintes ruas do bairro Imbuial: • Rua Pedrolina Protez Teixeira; • Rua João Ignácio Teixeira / Rua Antônio da Luz Pereira no trecho da Estrada Omoacir Simões da Rocha até a localidade do Imbuial; •	Rua Carlota Henemann dos Santos;</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construção de banheiros públicos para uso da população na Praça Bento Munhoz da Rocha Neto e na Praça da Bíblia, ambas localizadas no bairro Sede.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf</t>
   </si>
   <si>
     <t>Solicitando através da Secretaria responsável, que o trânsito na Avenida João de Assunção e Rua Jorge Alves Hathy, localizadas no Jardim da Colina voltem a transitar com mão em duplo sentido, mantendo somente o estacionamento do colégio Campos Salles inalterado.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado paisagismo no trevo que divide os municípios de Campina Grande do Sul e Quatro Barras.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade de terceirização da UPA e de algumas Unidades de Saúde do Município que concentram maior número de reclamações por parte da população.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitando ampliação do CMEI Ernesto Zanona ou desapropriação de terreno para construção de nova Unidade de educação infantil.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de apoio por meio de recursos ou serviços de sinalização viária para as ruas da área urbana do nosso Município.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de realizar Sessão Ordinária Itinerante nos Bairros do Município.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Solicitando banheiros químicos no campo de futebol do Complexo João Osny Strapasson, bairro Santa Rosa, especialmente nos dias de jogos e eventos esportivos.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf</t>
   </si>
   <si>
     <t>Solicitando conserto do Ponto de Ônibus no Bairro Jardim Ceccon, neste Município, próximo ao Colégio Estadual Timbu Velho, em frente a Borracharia do Sr. Eurides.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo nas vias públicas do Bairro Timbu Velho na Avenida João Scucato Coradin, Travessa João Ruzenente e Travessa Pedro Ruzenente.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, através do setor competente, estudos para realização de parceria com o Centro de Hematologia e Hemoterapia do Paraná - HEMEPAR, para a implantação de coleta de sangue no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf</t>
   </si>
   <si>
     <t>Solicitando a intervenção do Executivo junto ao Departamento de Estradas de Rodagem (DER) para a realização de um estudo para implantação de ciclovia na Rodovia do Caqui (PR-506).</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo técnico para que a Rua Jacob Ceccon, esquina com a Rua Professora Marilene Aide Coradin, seja considerada uma via preferencial.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para instalação de Poço Artesiano na Rua Pedro Vuiesko no km 34, bairro Ribeirão Vermelho, neste Município.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf</t>
   </si>
   <si>
     <t>Solicitando uma parceria entre o Executivo Municipal e a Companhia de Saneamento do Paraná – Sanepar, com o objetivo de realizar a extensão da rede de água na Rua Etelvina do Nascimento, no Bairro Jaguatirica, neste Município.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Venício Ferreira, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo visando à criação de um Centro Especializado de Atendimento para pessoas com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), síndromes, transtornos e demais deficiências, contemplando também a instalação de um Espaço Neuro Sensorial.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf</t>
   </si>
   <si>
     <t>Solicitando sinalização e segurança viária no cruzamento entre a Avenida Alderico Bandeira de Lima e a Rua João Zanetti, no Bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto ao cumprimento da legislação municipal já existente que trata da responsabilidade das empresas de telecomunicação no manejo e retirada de cabos de fibra óptica abandonados em postes e vias públicas do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal um estudo para realizar a substituição das placas de identificação das ruas do Município, atualizando-as com a inserção do respectivo Código de Endereçamento Postal (CEP).</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Venício Ferreira, Amarildo Bandeira, Cleber Castro, Gefão Santos, Geraldo Vaquinha, Helton Colere, Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café, Roberto Simioni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico para Construção de um Portal de Entrada do Município.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3671/no_202_venicio_ferreira_-_arquivada_-_solicitando_ampliacao_do_horario_de_atendimento_das_unidades_de_saude_localizadas_nas_regioes_jardim_santa_rosa_ou_aracatuba_sede_timbu_ou_ja.pdf</t>
+  </si>
+  <si>
     <t>Solicitando estudo de viabilidade para ampliação do horário de atendimento das unidades de saúde localizadas nas regiões: Jardim Santa Rosa ou Araçatuba, Sede, Timbu Velho ou Jardim Flórida, Terra Boa ou Ribeirão Grande, adotando o mesmo modelo de funcionamento da Unidade de Saúde do Jardim Paulista (das 07h às 21H).</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a implementação de uma campanha voltada à regularização fundiária de imóveis rurais.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico visando a elaboração de projeto para implantação de rede de esgoto na região do Cacaiguera (Rodovia José Taverna e Estrada Vereador Júlio Ferreira Filho) e na Área Industrial do Pocinho (Estrada Municipal Ginjiro Abe).</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de bebedouros elétricos nas Unidades de Saúde e Escolas Municipais do Município.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da realização de ampliação e modernização da Capela Mortuária João Lazarotto Sobrinho do Cemitério na Sede do Município.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Esportes da Secretaria de Desenvolvimento Social um estudo de viabilidade para a realização de Campeonatos de voleibol e futebol para os servidores públicos desse Município.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal intervenha junto aos Colégios Estaduais de Campina Grande do Sul e aos Agentes Municipais de Trânsito, no sentido de implementar, anualmente, um programa estruturado de orientação sobre educação no trânsito voltado aos alunos do Ensino Médio da rede pública.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Cleber Castro, Gefão Santos, Geraldo Vaquinha, Helton Colere, Ismael Moraes, Leide de Souza, Marcelo Olegario, Pedro Café, Roberto Simioni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação e divulgação de uma agenda pública de eventos que serão realizados no Parque de Eventos Quielse Crisostomo da Silva, neste Município.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de travessia elevada no cruzamento da Rua Ery Martins da Rosa com a Rua Antônio Collere.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal elabore um Projeto de Lei visando à implantação do Programa de Atenção e Orientação às Mães Atípicas – “Cuidando de Quem Cuida”, conforme minuta anexa a esta proposição.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Fundo Municipal do Esporte no Município.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de procedimento especial para análise de infrações de trânsito cometidas por veículos de emergência em serviço.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo, visando a viabilidade da isenção da taxa de autorização ou emissão de alvará para os profissionais taxistas do Município.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que o setor responsável do Município verifique e tome providências referente ao que está faltando para que seja executado a Lei nº 684 de 2019, que dispõe sobre a constituição do Serviço de Inspeção Municipal – SIM, conforme regulamentação estabelecida pelo Decreto nº 2300/2024.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitação providências quanto as pichações na área urbana do Município.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização da pintura e sinalização do meio-fio na Rua Presidente Humberto de Alencar Castelo Branco, localizada no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de faixa de pedestre elevada em frente à Creche Tio Luiz Garcia, localizada na Rua Diamiro Olicheki da Silva, no bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que o setor responsável realize um estudo para avaliar a possibilidade de instalação de iluminação ao entorno da pista de caminhada Bráulio Ribeiro dos Santos, no Centro Esportivo Pedro Dalprá Filho, na Sede do Município.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de equipamentos médicos essenciais para as unidades de saúde do Município.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de iluminação pública em frente ao Aviário Santa Mônica na Avenida Annibale Ferrarini bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo na quadra Jurema da Conceição Trudes anexa à Escola Municipal Marcos Nicolau Strapassoni, no Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pintura de faixa amarela em um dos lados da via e a instalação de placas de “Proibido Estacionar” na Rua Celestino Ferrarini, no trecho compreendido entre a Rua Lucidio Florêncio Ribeiro e a Rua Miguel Thomeu.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e instalação de iluminação na Quadra de Futebol de Areia, localizada atrás do Ginásio Poliesportivo Ricieri Bernardi, no Jardim Paulista.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Secretaria de Educação elaborar um projeto voltado para a valorização dos alunos destaque das escolas municipais.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal elabore um Projeto de Lei para garantir a continuidade permanente de atividades esportivas, culturais e artísticas, no Município.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf</t>
   </si>
   <si>
     <t>Solicitando a aplicação de impedimento de tomar posse em Concurso Público Municipal e também a vedação em ocupar funções comissionadas de chefia, direção e assessoramento no Poder Público Municipal, as pessoas que possuam condenação por crimes previstos na Lei Federal nº 11.340 de 2006 conhecida como Lei Maria da Penha.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno do Programa Qualifica Campina.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um novo ponto de ônibus na Rodovia do Caqui, em frente ao nº 6203, no Bairro Araçatuba, especificamente em frente à empresa Brilhante.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de câmeras de segurança na Capela Municipal João Lazarotto Sobrinho com transmissão integrada a Muralha Digital.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito estudo para ampliação do transporte público até a divisa do Paraná com São Paulo.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito um estudo para solução de problemas de drenagem na Rua Antônio Bonatto, Bairro Terra Boa, neste Município, paralela à BR 116.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf</t>
   </si>
   <si>
     <t>Reiterado pedido anterior, solicito a retomada imediata das obras de reforma da cancha de areia localizada no bairro Barragem, que se encontram paralisadas.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito instalação de Iluminação Pública na rua Reginaldo Bandeira Cordeiro na localidade Vila Esperança, neste Município.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal intervenha junto a Copel para que seja realizado um estudo visando a Implantação de mais uma Subestação de Energia no Município.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma e ampliação nas salas de aula da Escola Municipal Rural João Assunção no Bairro Jaguatirica, neste Município.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo e reparos na Rua Francisco Cordeiro dos Santos, no trecho compreendido entre a Sanepar e a Igreja Congregação Cristã, localizada no Bairro Jaguatirica, neste Município.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para criação do Projeto "CNH na Mão" em parceria com o Detran/PR.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um letreiro turístico no trevo que divide os municípios de Campina Grande do Sul e Quatro Barras, e na rotatória do Posto Cupim com a seguinte sugestão de frase: “SEJA BEM VINDO A CAMPINA GRANDE DO SUL”.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando placa de orientação em brinquedo adaptado para cadeirantes no Parque Linear do Rio Timbu, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada uma campanha de conscientização e divulgação voltada aos munícipes, com o objetivo de informar sobre a forma correta de descarte de entulho e resíduos provenientes de obras particulares, informando também o local para descarte dos entulhos.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município firmar contrato com alguma empresa ou entidade especializada na prestação de serviços de equoterapia voltada ao público da melhor idade.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no bueiro localizado na Rua Gregório Giacomitti, nº 316, Bairro Jardim Araçatuba.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando atenção à qualidade da água do rio que atravessa o Parque Linear Rio Timbu, localizado no Jardim Paulista</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um letreiro turístico no trevo que divide os Municípios de Campina Grande do Sul e Quatro Barras, com a seguinte frase: “EU AMO CAMPINA GRANDE DO SUL”.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo da Secretaria Municipal de Urbanismo para aplicação de pavimento de concreto em vias, estradas, ciclovias e calçadas no Município.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da extensão da rede de água na Rua Avelino Santos Cardoso, bairro Barragem.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada de atividades esportivas e criação de equipe de futsal adulto no Município.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para viabilizar estacionamento nas dependências da Escola Municipal Lucídio Florêncio Ribeiro, situada na Rua Presidente Artur da Costa e Silva, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura informe em seu site oficial e/ou meios de comunicação, sempre que uma obra pública ficar paralisada por mais de 60 dias, incluindo de forma simples e objetiva os motivos dessa paralisação.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de duas lombadas na Rua Antônio da Luz Pereira Sobrinho, Bairro Imbuial, área rural de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno dos desfiles cívicos em Campina Grande do Sul, a ser realizado no dia 07 de setembro ou no aniversário da cidade.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado no município um portifólio (site ou comunidade) onde as mães atípicas possam compartilhar suas ações, vendas, mão de obra, para movimentação econômica.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo realize um estudo sobre a viabilidade de oferecer bolsas de estudo em cursos de Graduação em Psicologia e Fonoaudiologia para as mães atípicas do Município.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção nos parques: da Praça da Bíblia na Sede, do Centro Esportivo do Jardim Paulista e Centros Esportivos dos bairros Jardim Santa Rita e Jardim Santa Angelina, bem como a vistoria e reparos em todas as academias ao ar livre do Município.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um estudo de viabilidade para a instalação de iluminação pública na Rodovia José Taverna, no trecho que compreende a PR-506 até a divisa com o município de Colombo (localidade da Roseira).</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a realização de manutenção e melhorias no Espaço Recreativo Maria Ederli Back Sbalchiero, no Bairro João Paulo II, neste Município.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para instalação de bolsão de estacionamento em frente ao Colégio Estadual Timbu Velho, neste Município.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a possibilidade de realizar a final da Copa Campina Master nas dependências do Campo do Centro Esportivo Ricieri Bernardi.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo um estudo de viabilidade para a aquisição de um trator cortador de grama, destinado ao uso nos campos de futebol do Município.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para implantação de projeto binário nas ruas verticais do Bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf</t>
   </si>
   <si>
     <t>Solicitando serviços de tapa-buraco na Avenida João Scucato Coradin, especialmente no trecho com antipó, e aplicação de saibro e fresado nas partes críticas da via. Solicita também o mesmo serviço na Estrada Municipal Zeferino Aníbal Ferrarini e todos os ramais da via, que estão sem material adequado.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombadas ou passagens elevadas em dois trechos da Rua Pedro Pasa, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando o alargamento da Estrada Municipal Omacir Simões da Rocha, esquina com a Rua Apolinário de Souza Loyola, localizada no Bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Rede de Baixa Tensão com Iluminação Pública em toda a extensão da Avenida João Scucato Coradin.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para avaliar a possibilidade de alteração da via preferencial entre as Ruas João Trevisan e Ângelo Antônio Zanchettin no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf</t>
   </si>
   <si>
     <t>Solicitando semáforos no Bairro Jardim Paulista nas seguintes ruas: • Rua Professor Duílio Calderari esquina com a Avenida José Sbalcheiro. • Rua Professor Duílio Calderari esquina com a Rua Ângelo Antônio Zanchettin. • Rua Professor Duílio Calderari esquina com a Rua Leonardo Francischelli.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de travessia elevada na Avenida Lindolfo Henrique Ferreira, esquina com a Rua Jacob Ceccon, no trecho que antecede a Escola Municipal Antônio José de Carvalho.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município instalar uma lombada na Avenida Lindolfo Henrique Ferreira, próximo ao número 1022, Bairro Jardim Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para a realização da festa Expocamp no ano de 2026.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de que a Feira de Artesanato e Produtos Rurais, atualmente realizada no Bairro Jardim Paulista, seja também levada a outros bairros do Município, como Araçatuba, Jardim Diamante, Jardim Santa Rosa, Jardim Santa Rita, entre outros.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria competente a realização de estudos técnicos para a implantação de um redutor de velocidade ou o reforço da sinalização viária na Rua Manoel Martins da Cruz, no trecho compreendido entre as ruas Dr. João Cândido e Waldomiro de Souza Hathy, nas proximidades do número 632.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico para instalação de rede de baixa tensão e iluminação pública em toda a extensão da Estrada Municipal Ginjiro Abe.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização do término do passeio (calçada) na Avenida Annibale Ferrarini, no trecho compreendido entre a Rua Anselmo Ferrarini e a Rua Jacob Ceccon.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam adotadas medidas efetivas em relação ao aumento do número de pessoas em situação de rua nas áreas urbanas de Campina Grande do Sul, especialmente no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para implantação de curso pré-vestibular gratuito para os alunos da rede pública e privada de ensino do Município.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitando através da Secretaria Competente a implantação de travessias elevadas na Rua João Zanetti, esquina com a Avenida Augusto Staben, nas proximidades da Panificadora vó Rosa, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de realizar um projeto para recapeamento asfáltico da Rua Maria Vidolin Dalprá, no trecho compreendido entre a Rua Carlos Rodrigues da Cruz e a Avenida São João, bem como a relocação das pedras de paralelepípedos retiradas desse local para a continuidade do calçamento na Estrada da localidade do Mandassaia.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Pedro Café, Marcelo Olegario</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de travessia elevada e a instalação de placas de sinalização na Rua Manoel Martins da Cruz, nas proximidades do CMEI Tia Glacy e do Supermercado Panilar.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da realização de um projeto visando o possível recapeamento asfáltico da Avenida João Scucato Coradin, no trecho compreendido entre a Avenida Lindolfo Henrique Ferreira e a Rodovia José Taverna.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras na quadra do Espaço Recreativo Belmiro Carvalho de Avelar, localizado no bairro Jardim Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de implantação de uma rotatória na esquina do colégio Estadual Timbu Velho entre as ruas Jacob Ceccon e Professora Marilene Aide Coradin.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição de lâmpadas queimadas no bairro Jardim Graciosa, especialmente nas ruas José Simioni, Frederico Strapasson e demais vias que se encontrem necessitando de manutenção na iluminação pública.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma urgente na Unidade de Saúde Zacarias Sant’Ana do Nascimento, situada na localidade de Ribeirão Grande, bem como a instalação de letreiro identificando o nome da unidade na fachada do prédio.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo das Secretárias Responsáveis um estudo de viabilidade técnico-administrativa para que o atual serviço do “Linhão da Saúde” seja expandido e formalizado como um Transporte Intermunicipal da Saúde.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando limpeza e manutenção da Mini Arena Multiuso Marcos Vinicius dos Santos bairro Jardim Água Doce.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto ao nivelamento da ponte onde inicia a Estrada Municipal Omacir Simões da Rocha, pelo fato da ponte estar em desnível causando um degrau.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pintura de faixa amarela em um dos lados da Rua Augusto Campanha, no Bairro Jardim Eugênia Maria, em toda a sua extensão.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção, patrolamento (Patrola Gen) e aplicação de saibro na Estrada Municipal João Mocelin (Estrada da Marcelinha).</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de bolsões de estacionamento em frente à Escola Municipal Antônio Jose de Carvalho.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão do calçamento na Avenida Alderico Bandeira de Lima no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição das lâmpadas de LED de baixa potência por outras de maior intensidade em diversas ruas do Município, especialmente nas proximidades de instituições de ensino, bem como a instalação de iluminação pública de LED em vias que ainda não foram beneficiadas com a nova tecnologia.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Infraestrutura do CMEI Laura Bertoni Zanchettin.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e a troca das telas de proteção dos campos de futebol do Centro Esportivo Ricieri Bernardi, localizado no Jardim Paulista, e do Centro Esportivo Pedro Dalprá Filho, na Sede.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão, no planejamento para o exercício de 2026, de um estudo de viabilidade para a retomada da Linha do Turismo em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo e o devido planejamento para a inserção de aulas de Língua Inglesa na grade curricular das escolas do Município.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da instalação de uma faixa elevada para travessia de pedestres na esquina da Rua Luiz Garcia com a Rua Frederico Strapasson, situada no bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf</t>
   </si>
   <si>
     <t>Solicitando operação tapa-buracos no entorno da Travessa Pedro Ruzenente e Travessa João Ruzenente, localizadas no bairro Timbu Velho, neste Município.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Cleber Castro, Helton Colere</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de travessia elevada ou lombada na Rua Conceição Maria de Andrade, esquina com a Rua Antônio Machado, no bairro Jardim Eugênia Maria.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma travessia elevada na Rua Marcelino Zanon, esquina com a Rua Geronimo Francisco Júnior, no Bairro São Cosme.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal elabore um Projeto de Lei para criação do Programa “Câmbio Verde” no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Quadra Poliesportiva Cipriana Maria de Jesus Silva Santos, situada no Bairro Jaguatirica, bem como a retirada dos equipamentos da academia ao ar livre e a instalação de um parquinho infantil no mesmo local.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação do Programa “Bombeiro Mirim” no Município.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de novas calçadas e/ou ciclovias ao longo da Rua Professor Duilio Calderari, no trecho que se estende desde a Rua Pedro Dalprá Filho até a Rodovia do Caqui, no lado direito do bairro.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que realize análise e posterior implantação de intérpretes de Libras (Língua Brasileira de Sinais) nas apresentações do Teatro Municipal, nos shows realizados na Arena e em demais eventos públicos e privados promovidos ou apoiados pelo município.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando intervenção junto à Arteris para implantação de projeto de desaceleração na entrada e saída da Área Industrial Bonança Sítios de Recreio, neste Município.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a instalação de Lixeira Pública na BR 116, KM 59, Chácara Xaxim, próximo ao Portal da Graciosa.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando estudo para elaboração do Projeto Capela Mortuária na região dos Bairros do Jardim Eugenia Maria, Jardim Cecon, Jardim Água Doce.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico visando à implantação e substituição das placas de identificação com o nome das ruas e logradouros em todo o do Município.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construção de novas gavetas no Cemitério Municipal São João Batista, localizado na Sede, ou a desapropriação do entorno para ampliação da Capela Mortuária João Lazarotto Sobrinho.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo para avaliar a possibilidade de abertura dos portões das unidades básicas de Saúde do município às 6h00.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio e o incentivo ao Programa Brasil Alfabetizado, desenvolvido no Colégio Estadual Campos Sales, com o objetivo de ampliar a participação dos alunos e fortalecer as ações de alfabetização de jovens, adultos e idosos.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de manutenção do brinquedo de acessibilidade localizado no Parque Vereador Oswaldão, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma travessia elevada no cruzamento da Avenida Presidente Juscelino Kubitschek de Oliveira com a Rua Ângelo Antônio Zanchettin, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão da rede de baixa tensão na Rua Antonio Speranceta no trecho compreendido entre os números 383 e 421, bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a instalação de traves fixas de futebol em quadras esportivas dos espaços públicos, a orientação e fiscalização de espaços privados de prática esportiva.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para implantação de um “Espaço Sensorial Infantil”, com a instalação de painéis sensoriais interativos e áreas de estimulo multissensorial, nos cmeis, escolas e parques.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal faça adesão ao Programa de Atenção as Pessoas em Situação de Uso Prejudicial de Álcool e Outras Drogas.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de serviços de roçada e limpeza no entorno da Escola Municipal Antônio José de Carvalho e do Colégio Estadual Timbu Velho.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a oferta de cursos de qualificação profissional nas localidades do Interior do Município.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de alterar o art. 64 da Lei Complementar nº 19 de 22 de julho de 2015, no inciso II do art. 64, colocando um limite quantitativo de animais e que seja especificado quais animais são proibidos. Solicita ainda que antes da aplicação da penalidade seja realizada notificação prévia ao interessado, e no caso de multa seja alterado o valor de 300 URF para no máximo 50 URF.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçadas para pedestres ao longo de toda a extensão da Avenida Lindolfo Henrique Ferreira, desde o Bairro Jardim Eugênia Maria até a Rodovia do Caqui (PR-506), nas proximidades do Bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e patrolamento nas seguintes ruas: José Vitor Ferreira, José Galdino Leite, Alcídio Ceccon, Elena Giacomitti Ceccon e Carlos Heitor de Aguiar no Loteamento Bela Vista.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para construção de calçada em um dos lados da Rua Ricieri Bernardi e a implantação de bolsão de estacionamento em 45° no lado oposto da via, localizada na Área Industrial Campo Fundo.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf</t>
   </si>
   <si>
     <t>Solicitando a análise e a possibilidade de instalação de um Guard Rail no encontro das Ruas Zacarias Santana e Octavio dos Santos Souza, no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf</t>
   </si>
   <si>
     <t>Solicitando revisão e manutenção da iluminação pública nos bairros: Jardim Ceccon, Jardim Eugênia Maria, Jardim Água Doce, Jardim Santa Cecília, Jardim Graciosa, bem como nas regiões próximas.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Estrada Municipal Aristides Bello Maciel, localizada no Bairro Barro Branco.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando realização de um programa de pintura, repintura e manutenção periódica de todas as faixas de pedestres no âmbito do Município.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Poder Executivo elaborar um projeto de lei que dispõe sobre a instalação de contêineres específicos para a coleta seletiva de resíduos recicláveis em pontos estratégicos do Município.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a Criação do Programa “Desburocratiza Campina”, contratação de Profissionais na área de urbanismo e vigilância em saúde e sistemas para abertura de empresas em tempo ágil.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a Atenção ao Programa Qualifica Campina, Cursos Profissionalizantes para os Campinenses.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de transporte adaptado para pacientes que participam de programas de equoterapia, a necessidade é que o transporte inicie na Divisa do Município com São Paulo até os locais que fornecem a equoterapia.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção com massa asfáltica na Rua João Mangi com início na Rodovia do Caqui PR 506 e término na esquina da Rua Bortolo Baggio, no Bairro Jardim Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/no_334_cleverson_dalpra_-_solicitando_a_possibilidade_de_disponibilizacao_de_um_kit_lanche_para_os_pacientes_que_precisam_se_deslocar_para_outros_municipios_ou_unidades_de_saude.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a Secretaria competente a possibilidade de disponibilização de um kit lanche para os pacientes que precisam se deslocar para outros municípios ou unidades de saúde para a realização de exames, citando como exemplo os encaminhamentos para o Hospital do Rocio em Campo Largo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/no_335_geraldo_vaquinha_-_solicitando_a_manutencao_da_calcada_localizada_na_rodovia_do_caqui_pr-506_em_frente_ao_campo_do_centro_esportivo_pedro_dalpra_filho_nas_proximidades_da_revendedora_gas.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a manutenção da calçada localizada na Rodovia do Caqui PR-506, em frente ao Campo do Centro Esportivo Pedro Dalprá Filho, nas proximidades da revendedora de gás, em razão da erosão existente no local.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/no_336_helton_colere_-_solicitando_a_realizacao_de_servicos_de_limpeza_e_rocada_em_todos_os_espacos_publicos_de_lazer_do_municipio_incluindo_pracas_canchas_esportivas_parques_e_demais_areas.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a realização de serviços de limpeza e roçada em todos os espaços públicos de lazer do Município, incluindo praças, canchas esportivas, parques e demais áreas utilizadas pela população.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/no_337_helton_colere_-_solicitando_a_realizacao_de_um_estudo_tecnico_para_melhorar_a_sinalizacao_viaria_ou__se_necessario_implantar_travessia_elevada_na_esquina_da_rodovia_do_caqui_.pdf</t>
+  </si>
+  <si>
     <t>Solicitando a realização de um estudo técnico para melhorar a sinalização viária ou, se necessário, implantar travessia elevada na esquina da Rodovia do Caqui com a Rua João Cândido, nas proximidades do posto de combustível, na Sede do Município.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 6º do Projeto de Lei nº. 22/2025 (autuado sob nº 43/2025), que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do inciso I do art. 60 do Projeto de Lei nº 22/2025 (autuado sob nº. 43/2025), que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta no artigo 1º, os parágrafos 3º e 4º, do Projeto de Lei n.º 021/2025, de autoria do Poder Executivo Municipal (autuado sob n.º 044/2025), que Institui a Regional Sul da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto total n. 01/2025 ao Projeto de Lei n.º 13/2025 do Vereador Helton Colere, que dispõe sobre o tráfego de bicicletas motorizadas a combustão com adaptações irregulares no Município de Campina Grande do Sul – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto total n. 02/2025 ao Projeto de Lei n.º 26/2025 do Vereador Cleber Castro, que Dispõe sobre a proibição do uso de Narguilé e cigarro eletrônico em locais públicos, abertos ou fechados, e dá outras providências.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto total n. 03/2025 ao Projeto de Lei n.º 49/2025 do Vereador Venicio Ferreira, que Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul, Estado do Paraná, o Rodeio Crioulo do CTG Rancho da Tradição, e dá outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>RG</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 001/2025 do Executivo Municipal (autuado sob n.º 02/2025), solicitado pelo Ofício n.º 105/2025.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 001/2025 do Executivo Municipal (autuado sob n.º 10/2025), solicitado pelo Ofício n.º 106/2025.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 003/2025 do Executivo Municipal (autuado sob n.º 12/2025), solicitado pelo Ofício n.º 108/2025.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 002/2025 do Executivo Municipal (autuado sob n.º 11/2025), solicitado pelo Ofício n.º 160/2025.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 002/2025 do Executivo Municipal (autuado sob n.º 003/2025), solicitado pelo Ofício n.º 164/2025.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei  N.º 006/2025 do Executivo Municipal (autuado sob n.º 20/2025), solicitado pelo Ofício n.º 188/2025.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 005/2025 do Executivo Municipal (autuado sob n.º 22/2025), solicitado pelo Ofício n.º 193/2025.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 008/2025 do Executivo Municipal (autuado sob n.º 23/2025), solicitado pelo Ofício n.º 198/2025.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 009/2025 do Executivo Municipal (autuado sob n.º 24/2025), solicitado pelo Ofício n.º 203/2025.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 007/2025 do Executivo Municipal (autuado sob n.º 25/2025), solicitado pelo Ofício n.º 202/2025.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 010/2025 do Executivo Municipal (autuado sob n.º 27/2025), solicitado pelo Ofício n.º 215/2025.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 003/2025 do Executivo Municipal (autuado sob n.º 04/2025), solicitado pelo Ofício n.º 218/2025.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 004/2025 do Executivo Municipal (autuado sob n.º 05/2025), solicitado pelo Ofício n.º 236/2025.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 013/2025 do Executivo Municipal (autuado sob n.º 30/2025), solicitado pelo Ofício n.º 249/2025.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 012/2025 do Executivo Municipal (autuado sob n.º 32/2025), solicitado pelo Ofício n.º 271/2025.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 015/2025 do Executivo Municipal (autuado sob n.º 33/2025), solicitado pelo Ofício n.º 276/2025.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 005/2025 do Executivo Municipal (autuado sob n.º 06/2025), solicitado pelo Ofício n.º 284/2025.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 030/2025 do Executivo Municipal (autuado sob n.º 50/2025), solicitado pelo Ofício n.º 625/2025.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 006/2025 do Executivo Municipal (autuado sob n.º 07/2025), solicitado pelo Ofício n.º 645/2025.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 028/2025 do Executivo Municipal (autuado sob n.º 51/2025), solicitado pelo Ofício n.º 620/2025.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 035/2025 do Executivo Municipal (autuado sob n.º 59/2025), solicitado pelo Ofício n.º 761/2025.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 007/2025 do Executivo Municipal (autuado sob n.º 08/2025), solicitado pelo Ofício n.º 834/2025.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
@@ -5585,90 +5612,102 @@
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>17ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>18ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>19ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
+    <t>3926</t>
+  </si>
+  <si>
+    <t>20ª Sessão Ordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
     <t>3881</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>13ª Sessão Extraordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
   </si>
   <si>
+    <t>3927</t>
+  </si>
+  <si>
+    <t>14ª Sessão Extraordinária do 2º Período do 1º Exercício da 18ª Legislatura.</t>
+  </si>
+  <si>
     <t>3736</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf</t>
   </si>
   <si>
     <t>Parecer ao processo de Prestação de Contas nº 182113/23 do Município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>Atas Sessão Ordinária e Extraordinária</t>
   </si>
   <si>
     <t>9ª Sessão Ordinária do dia 29/09/2025 -_x000D_
 10ª Sessão Extraordinária do dia 29/09/2025 -_x000D_
 11ª Sessão Extraordinária do dia 02/10/2025 -_x000D_
 12ª Sessão Extraordinária do dia 02/10/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5987,56 +6026,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/no_21_mocao_de_aplausos_aos_taxistas_de_campina_grande_do_sul_parana..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/no_05_altera_a_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3741/no_48_denomina_o_parque_linear_rio_timbu_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3827/no_14_venicio_ferreira_-_solicitando_informacoes_sobre_a_programacao_de_atendimento_da_patrulha_agricula_mecanizada_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3671/no_202_venicio_ferreira_-_arquivada_-_solicitando_ampliacao_do_horario_de_atendimento_das_unidades_de_saude_localizadas_nas_regioes_jardim_santa_rosa_ou_aracatuba_sede_timbu_ou_ja.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/no_334_cleverson_dalpra_-_solicitando_a_possibilidade_de_disponibilizacao_de_um_kit_lanche_para_os_pacientes_que_precisam_se_deslocar_para_outros_municipios_ou_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/no_335_geraldo_vaquinha_-_solicitando_a_manutencao_da_calcada_localizada_na_rodovia_do_caqui_pr-506_em_frente_ao_campo_do_centro_esportivo_pedro_dalpra_filho_nas_proximidades_da_revendedora_gas.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/no_336_helton_colere_-_solicitando_a_realizacao_de_servicos_de_limpeza_e_rocada_em_todos_os_espacos_publicos_de_lazer_do_municipio_incluindo_pracas_canchas_esportivas_parques_e_demais_areas.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/no_337_helton_colere_-_solicitando_a_realizacao_de_um_estudo_tecnico_para_melhorar_a_sinalizacao_viaria_ou__se_necessario_implantar_travessia_elevada_na_esquina_da_rodovia_do_caqui_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H507"/>
+  <dimension ref="A1:H509"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -6728,12499 +6767,12551 @@
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>123</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>123</v>
       </c>
       <c r="E29" t="s">
         <v>124</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>22</v>
       </c>
       <c r="D30" t="s">
         <v>123</v>
       </c>
       <c r="E30" t="s">
         <v>124</v>
       </c>
       <c r="F30" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>123</v>
       </c>
       <c r="E32" t="s">
         <v>124</v>
       </c>
       <c r="F32" t="s">
         <v>125</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>124</v>
       </c>
       <c r="F33" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>124</v>
       </c>
       <c r="F34" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>45</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>124</v>
       </c>
       <c r="F35" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E36" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E37" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>27</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E39" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F39" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>31</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F41" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>41</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>45</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E43" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F43" t="s">
         <v>125</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H43" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>49</v>
       </c>
       <c r="D44" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E44" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F44" t="s">
         <v>125</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>53</v>
       </c>
       <c r="D45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F45" t="s">
         <v>125</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>57</v>
       </c>
       <c r="D46" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E46" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F46" t="s">
         <v>125</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>61</v>
       </c>
       <c r="D47" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E47" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F47" t="s">
         <v>125</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H47" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>65</v>
       </c>
       <c r="D48" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E49" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E50" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F50" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E51" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F51" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H51" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E52" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H52" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H53" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E54" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F54" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H54" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F55" t="s">
         <v>125</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H55" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F56" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H56" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F57" t="s">
         <v>125</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H57" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E58" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F58" t="s">
         <v>125</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H58" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E59" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F59" t="s">
         <v>125</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H59" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E60" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F60" t="s">
         <v>125</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H60" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D61" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H61" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D62" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E62" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F62" t="s">
         <v>125</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H62" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E63" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F63" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H63" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D64" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E64" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F64" t="s">
         <v>125</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D65" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E65" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F65" t="s">
         <v>125</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E66" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F66" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H66" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E67" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F67" t="s">
         <v>125</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H67" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D68" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E68" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F68" t="s">
         <v>125</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H68" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D69" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E69" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F69" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D70" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E70" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F70" t="s">
         <v>125</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H70" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D71" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E71" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F71" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H71" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D72" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E72" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H72" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E73" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H73" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E74" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F74" t="s">
         <v>125</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H74" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D75" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E75" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D76" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E76" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H76" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D77" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E77" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F77" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H77" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E78" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F78" t="s">
         <v>125</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H78" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D79" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E79" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F79" t="s">
         <v>125</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D80" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E80" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F80" t="s">
         <v>125</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D81" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E81" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F81" t="s">
         <v>125</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H81" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E82" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F82" t="s">
         <v>125</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H82" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D83" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E83" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F83" t="s">
         <v>125</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>102</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D84" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E84" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D85" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E85" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F85" t="s">
         <v>125</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="H85" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D86" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E86" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F86" t="s">
         <v>125</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="H86" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D87" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E87" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F87" t="s">
         <v>125</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D88" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E88" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F88" t="s">
         <v>125</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H88" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D89" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E89" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F89" t="s">
         <v>32</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H89" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D90" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E90" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F90" t="s">
         <v>32</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D91" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E91" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F91" t="s">
         <v>125</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H91" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D92" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E92" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F92" t="s">
         <v>125</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H92" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D93" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E93" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F93" t="s">
         <v>125</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H93" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D94" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E94" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F94" t="s">
         <v>125</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H94" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D95" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E95" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H95" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D96" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E96" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F96" t="s">
         <v>125</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="H96" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D97" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E97" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F97" t="s">
         <v>125</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="H97" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D98" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E98" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F98" t="s">
         <v>125</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="H98" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D99" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E99" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F99" t="s">
         <v>125</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H99" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E100" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F100" t="s">
         <v>88</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H100" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E101" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F101" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>22</v>
       </c>
       <c r="D102" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E102" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F102" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E103" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="H103" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E104" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F104" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>22</v>
       </c>
       <c r="D105" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E105" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F105" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>27</v>
       </c>
       <c r="D106" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E106" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>31</v>
       </c>
       <c r="D107" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E107" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F107" t="s">
         <v>37</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H107" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E108" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H108" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>41</v>
       </c>
       <c r="D109" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E109" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F109" t="s">
         <v>32</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H109" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E110" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F110" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="H110" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>49</v>
       </c>
       <c r="D111" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E111" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F111" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="H111" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>53</v>
       </c>
       <c r="D112" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E112" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="H112" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>57</v>
       </c>
       <c r="D113" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E113" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F113" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>61</v>
       </c>
       <c r="D114" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E114" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>65</v>
       </c>
       <c r="D115" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E115" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F115" t="s">
         <v>37</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="H115" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>69</v>
       </c>
       <c r="D116" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E116" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>102</v>
+        <v>433</v>
       </c>
       <c r="H116" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>74</v>
       </c>
       <c r="D117" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E117" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H117" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E118" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F118" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="H118" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E119" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F119" t="s">
         <v>32</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="H119" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E120" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F120" t="s">
         <v>32</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H120" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>27</v>
       </c>
       <c r="D121" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E121" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F121" t="s">
         <v>32</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H121" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>31</v>
       </c>
       <c r="D122" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E122" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F122" t="s">
         <v>32</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="H122" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>36</v>
       </c>
       <c r="D123" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E123" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F123" t="s">
         <v>32</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H123" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>41</v>
       </c>
       <c r="D124" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E124" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F124" t="s">
         <v>32</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H124" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>45</v>
       </c>
       <c r="D125" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E125" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F125" t="s">
         <v>32</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H125" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>49</v>
       </c>
       <c r="D126" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E126" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F126" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="H126" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>53</v>
       </c>
       <c r="D127" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E127" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F127" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="H127" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>57</v>
       </c>
       <c r="D128" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E128" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F128" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H128" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>61</v>
       </c>
       <c r="D129" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E129" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F129" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="H129" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>65</v>
       </c>
       <c r="D130" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E130" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F130" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="H130" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>69</v>
       </c>
       <c r="D131" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E131" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="H131" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>74</v>
       </c>
       <c r="D132" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E132" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H132" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>78</v>
       </c>
       <c r="D133" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E133" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="H133" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>83</v>
       </c>
       <c r="D134" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E134" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="H134" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>87</v>
       </c>
       <c r="D135" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E135" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F135" t="s">
         <v>23</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="H135" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>92</v>
       </c>
       <c r="D136" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E136" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F136" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="H136" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>96</v>
       </c>
       <c r="D137" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E137" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F137" t="s">
         <v>23</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="H137" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>101</v>
       </c>
       <c r="D138" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E138" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H138" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D139" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E139" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="H139" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D140" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E140" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F140" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="H140" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D141" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E141" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F141" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="H141" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D142" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E142" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F142" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="H142" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D143" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E143" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F143" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="H143" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D144" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E144" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F144" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="H144" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D145" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E145" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F145" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="H145" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D146" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E146" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="H146" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D147" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E147" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="H147" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D148" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E148" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F148" t="s">
         <v>37</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="H148" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D149" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E149" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F149" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="H149" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D150" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E150" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="H150" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D151" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E151" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F151" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="H151" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D152" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E152" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H152" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D153" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E153" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="H153" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D154" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E154" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="H154" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D155" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E155" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H155" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D156" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E156" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="H156" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D157" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E157" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F157" t="s">
         <v>79</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="H157" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D158" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E158" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F158" t="s">
         <v>32</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="H158" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D159" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E159" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F159" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="H159" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D160" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E160" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F160" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="H160" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D161" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E161" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H161" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D162" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E162" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F162" t="s">
         <v>79</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H162" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D163" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E163" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F163" t="s">
         <v>79</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="H163" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D164" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E164" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F164" t="s">
         <v>79</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="H164" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D165" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E165" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F165" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="H165" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D166" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E166" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F166" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="H166" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D167" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E167" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F167" t="s">
         <v>18</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H167" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D168" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E168" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F168" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H168" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D169" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E169" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F169" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="H169" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D170" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E170" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="H170" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D171" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E171" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F171" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H171" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D172" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E172" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F172" t="s">
         <v>23</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="H172" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D173" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E173" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F173" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="H173" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D174" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E174" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F174" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H174" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D175" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E175" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F175" t="s">
         <v>32</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="H175" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D176" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E176" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F176" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="H176" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D177" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E177" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F177" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="H177" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D178" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E178" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F178" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="H178" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D179" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E179" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F179" t="s">
         <v>32</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="H179" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D180" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E180" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F180" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="H180" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D181" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E181" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F181" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="H181" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D182" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E182" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F182" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="H182" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="D183" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E183" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F183" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="H183" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="D184" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E184" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F184" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="H184" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="D185" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E185" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F185" t="s">
         <v>18</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="H185" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D186" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E186" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F186" t="s">
         <v>32</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="H186" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="D187" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E187" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F187" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="H187" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D188" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E188" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F188" t="s">
         <v>79</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="H188" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D189" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E189" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F189" t="s">
         <v>32</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="H189" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="D190" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E190" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F190" t="s">
         <v>79</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="H190" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D191" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E191" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F191" t="s">
         <v>32</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="H191" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D192" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E192" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F192" t="s">
         <v>18</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="H192" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="D193" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E193" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F193" t="s">
         <v>18</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="H193" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D194" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E194" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F194" t="s">
         <v>79</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="H194" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D195" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E195" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F195" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="H195" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="D196" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E196" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F196" t="s">
         <v>23</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="H196" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="D197" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E197" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F197" t="s">
         <v>23</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="H197" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D198" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E198" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F198" t="s">
         <v>23</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="H198" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="D199" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E199" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F199" t="s">
         <v>79</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="H199" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="D200" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E200" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F200" t="s">
         <v>79</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="H200" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="D201" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E201" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F201" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="H201" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D202" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E202" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="H202" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="D203" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E203" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F203" t="s">
         <v>32</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="H203" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="D204" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E204" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F204" t="s">
         <v>23</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="H204" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="D205" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E205" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F205" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="H205" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="D206" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E206" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F206" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="H206" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D207" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E207" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F207" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="H207" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="D208" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E208" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F208" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="H208" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="D209" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E209" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F209" t="s">
         <v>37</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="H209" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="D210" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E210" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F210" t="s">
         <v>37</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="H210" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="D211" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E211" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F211" t="s">
         <v>37</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="H211" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="D212" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E212" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F212" t="s">
         <v>23</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="H212" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="D213" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E213" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F213" t="s">
         <v>32</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="H213" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="D214" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E214" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F214" t="s">
         <v>32</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="H214" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="D215" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E215" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F215" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="H215" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="D216" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E216" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F216" t="s">
         <v>79</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="H216" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D217" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E217" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F217" t="s">
         <v>79</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="H217" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D218" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E218" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F218" t="s">
         <v>18</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="H218" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D219" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E219" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F219" t="s">
         <v>18</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="H219" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="D220" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E220" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F220" t="s">
         <v>18</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="H220" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="D221" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E221" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F221" t="s">
         <v>79</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H221" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D222" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E222" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F222" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H222" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D223" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E223" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F223" t="s">
         <v>23</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="H223" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="D224" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E224" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F224" t="s">
         <v>88</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H224" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D225" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E225" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F225" t="s">
         <v>23</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="H225" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="D226" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E226" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F226" t="s">
         <v>79</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="H226" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="D227" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E227" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F227" t="s">
         <v>79</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="H227" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="D228" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E228" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F228" t="s">
         <v>79</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="H228" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="D229" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E229" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F229" t="s">
         <v>79</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="H229" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="D230" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E230" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F230" t="s">
         <v>79</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="H230" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="D231" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E231" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F231" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="H231" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="D232" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E232" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F232" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="H232" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="D233" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E233" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F233" t="s">
         <v>32</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="H233" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="D234" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E234" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F234" t="s">
         <v>23</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H234" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="D235" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E235" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F235" t="s">
         <v>23</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="H235" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="D236" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E236" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F236" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="H236" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="D237" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E237" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F237" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="H237" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="D238" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E238" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F238" t="s">
         <v>32</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="H238" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="D239" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E239" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F239" t="s">
         <v>23</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="H239" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="D240" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E240" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F240" t="s">
         <v>18</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="H240" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="D241" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E241" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F241" t="s">
         <v>79</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="H241" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="D242" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E242" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F242" t="s">
         <v>18</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="H242" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="D243" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E243" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F243" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="H243" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="D244" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E244" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F244" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="H244" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="D245" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E245" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F245" t="s">
         <v>32</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="H245" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="D246" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E246" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F246" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="H246" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D247" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E247" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F247" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="H247" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="D248" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E248" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F248" t="s">
         <v>32</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="H248" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="D249" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E249" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F249" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H249" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="D250" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E250" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F250" t="s">
         <v>32</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="H250" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="D251" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E251" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F251" t="s">
         <v>79</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H251" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="D252" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E252" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F252" t="s">
         <v>79</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="H252" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="D253" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E253" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F253" t="s">
         <v>23</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="H253" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="D254" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E254" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F254" t="s">
         <v>23</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="H254" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="D255" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E255" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F255" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="H255" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="D256" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E256" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F256" t="s">
         <v>37</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="H256" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="D257" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E257" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F257" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="H257" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="D258" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E258" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="H258" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="D259" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E259" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F259" t="s">
         <v>23</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="H259" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="D260" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E260" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F260" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="H260" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="D261" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E261" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F261" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="H261" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="D262" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E262" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F262" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="H262" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="D263" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E263" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F263" t="s">
         <v>18</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="H263" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="D264" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E264" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F264" t="s">
         <v>18</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="H264" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D265" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E265" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F265" t="s">
         <v>18</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H265" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D266" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E266" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F266" t="s">
         <v>18</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="H266" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D267" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E267" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F267" t="s">
         <v>32</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="H267" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="D268" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E268" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F268" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="H268" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D269" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E269" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F269" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="H269" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="D270" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E270" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F270" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="H270" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="D271" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E271" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F271" t="s">
         <v>32</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H271" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="D272" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E272" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F272" t="s">
         <v>32</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="H272" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="D273" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E273" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F273" t="s">
         <v>32</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="H273" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D274" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E274" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F274" t="s">
         <v>37</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="H274" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="D275" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E275" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F275" t="s">
         <v>32</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="H275" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="D276" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E276" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F276" t="s">
         <v>32</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="H276" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="D277" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E277" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F277" t="s">
         <v>32</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="H277" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="D278" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E278" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F278" t="s">
         <v>32</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="H278" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="D279" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E279" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F279" t="s">
         <v>32</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="H279" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="D280" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E280" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F280" t="s">
         <v>32</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="H280" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D281" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E281" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F281" t="s">
         <v>32</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="H281" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D282" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E282" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F282" t="s">
         <v>18</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="H282" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="D283" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E283" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F283" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="H283" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="D284" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E284" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F284" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="H284" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="D285" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E285" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F285" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="H285" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="D286" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E286" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F286" t="s">
         <v>79</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="H286" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D287" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E287" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F287" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="H287" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="D288" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E288" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F288" t="s">
         <v>32</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="H288" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="D289" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E289" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F289" t="s">
         <v>32</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="H289" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="D290" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E290" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F290" t="s">
         <v>32</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H290" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="D291" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E291" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F291" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="H291" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="D292" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E292" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F292" t="s">
         <v>23</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="H292" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="D293" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E293" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F293" t="s">
         <v>18</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="H293" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="D294" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E294" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F294" t="s">
         <v>18</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="H294" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="D295" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E295" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F295" t="s">
         <v>18</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="H295" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="D296" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E296" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F296" t="s">
         <v>32</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="H296" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="D297" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E297" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F297" t="s">
         <v>32</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="H297" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="D298" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E298" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F298" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="H298" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="D299" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E299" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F299" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="H299" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="D300" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E300" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F300" t="s">
         <v>32</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="H300" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="D301" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E301" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F301" t="s">
         <v>32</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="H301" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="D302" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E302" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F302" t="s">
         <v>32</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="H302" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="D303" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E303" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F303" t="s">
         <v>32</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="H303" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="D304" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E304" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F304" t="s">
         <v>23</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H304" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="D305" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E305" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="H305" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="D306" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E306" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F306" t="s">
         <v>18</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="H306" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="D307" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E307" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F307" t="s">
         <v>18</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="H307" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="D308" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E308" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F308" t="s">
         <v>18</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="H308" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="D309" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E309" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F309" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H309" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D310" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E310" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F310" t="s">
         <v>18</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="H310" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="D311" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E311" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F311" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="H311" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D312" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E312" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F312" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="H312" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="D313" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E313" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F313" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="H313" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="D314" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E314" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F314" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="H314" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="D315" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E315" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F315" t="s">
         <v>18</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="H315" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="D316" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E316" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F316" t="s">
         <v>18</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="H316" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="D317" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E317" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F317" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="H317" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="D318" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E318" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F318" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="H318" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D319" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E319" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F319" t="s">
         <v>23</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>102</v>
+        <v>1189</v>
       </c>
       <c r="H319" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="D320" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E320" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F320" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="H320" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="D321" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E321" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F321" t="s">
         <v>23</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="H321" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="D322" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E322" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F322" t="s">
         <v>23</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="H322" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="D323" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E323" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F323" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="H323" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="D324" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E324" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F324" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="H324" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="D325" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E325" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F325" t="s">
         <v>37</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H325" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="D326" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E326" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F326" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="H326" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="D327" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E327" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F327" t="s">
         <v>79</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="H327" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="D328" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E328" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F328" t="s">
         <v>23</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="H328" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="D329" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E329" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F329" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="H329" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="D330" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E330" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F330" t="s">
         <v>23</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="H330" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="D331" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E331" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="H331" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="D332" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E332" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="H332" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="D333" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E333" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F333" t="s">
         <v>18</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="H333" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="D334" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E334" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F334" t="s">
         <v>18</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="H334" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="D335" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E335" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F335" t="s">
         <v>18</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="H335" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="D336" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E336" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F336" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="H336" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="D337" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E337" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F337" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="H337" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="D338" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E338" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F338" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="H338" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="D339" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E339" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F339" t="s">
         <v>18</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="H339" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="D340" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E340" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F340" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="H340" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="D341" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E341" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F341" t="s">
         <v>23</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="H341" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="D342" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E342" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F342" t="s">
         <v>32</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="H342" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="D343" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E343" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F343" t="s">
         <v>32</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="H343" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="D344" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E344" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F344" t="s">
         <v>23</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="H344" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="D345" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E345" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F345" t="s">
         <v>23</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="H345" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="D346" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E346" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F346" t="s">
         <v>32</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="H346" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="D347" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E347" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F347" t="s">
         <v>32</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="H347" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="D348" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E348" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F348" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="H348" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="D349" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E349" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F349" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="H349" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="D350" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E350" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F350" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="H350" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="D351" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E351" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F351" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="H351" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="D352" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E352" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F352" t="s">
         <v>23</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="H352" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="D353" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E353" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F353" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="H353" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="D354" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E354" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F354" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="H354" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="D355" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E355" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F355" t="s">
         <v>23</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="H355" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="D356" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E356" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F356" t="s">
         <v>32</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="H356" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="D357" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E357" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F357" t="s">
         <v>18</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="H357" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="D358" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E358" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F358" t="s">
         <v>32</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="H358" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="D359" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E359" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F359" t="s">
         <v>32</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="H359" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="D360" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E360" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F360" t="s">
         <v>18</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="H360" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="D361" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E361" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F361" t="s">
         <v>18</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="H361" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="D362" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E362" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F362" t="s">
         <v>32</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="H362" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="D363" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E363" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F363" t="s">
         <v>23</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="H363" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="D364" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E364" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F364" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="H364" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="D365" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E365" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F365" t="s">
         <v>18</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="H365" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="D366" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E366" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F366" t="s">
         <v>23</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="H366" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="D367" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E367" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F367" t="s">
         <v>23</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="H367" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="D368" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E368" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F368" t="s">
         <v>79</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="H368" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="D369" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E369" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F369" t="s">
         <v>18</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="H369" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="D370" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E370" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F370" t="s">
         <v>18</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="H370" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="D371" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E371" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F371" t="s">
         <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="H371" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="D372" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E372" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F372" t="s">
         <v>32</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="H372" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="D373" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E373" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F373" t="s">
         <v>32</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="H373" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="D374" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E374" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F374" t="s">
         <v>32</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="H374" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="D375" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E375" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F375" t="s">
         <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="H375" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="D376" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E376" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F376" t="s">
         <v>23</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="H376" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="D377" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E377" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F377" t="s">
         <v>23</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="H377" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="D378" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E378" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F378" t="s">
         <v>32</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="H378" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="D379" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E379" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F379" t="s">
         <v>32</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="H379" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="D380" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E380" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F380" t="s">
         <v>32</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="H380" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="D381" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E381" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F381" t="s">
         <v>32</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="H381" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="D382" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E382" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F382" t="s">
         <v>32</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="H382" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="D383" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E383" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F383" t="s">
         <v>32</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="H383" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="D384" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E384" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F384" t="s">
         <v>32</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="H384" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="D385" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E385" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F385" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="H385" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="D386" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E386" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F386" t="s">
         <v>32</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="H386" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="D387" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E387" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F387" t="s">
         <v>23</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H387" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="D388" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E388" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F388" t="s">
         <v>32</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="H388" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="D389" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E389" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F389" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="H389" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="D390" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E390" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F390" t="s">
         <v>32</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="H390" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="D391" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E391" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F391" t="s">
         <v>32</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H391" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="D392" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E392" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F392" t="s">
         <v>18</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="H392" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="D393" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E393" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F393" t="s">
         <v>23</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="H393" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="D394" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E394" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F394" t="s">
         <v>18</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="H394" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="D395" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E395" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F395" t="s">
         <v>32</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="H395" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="D396" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E396" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F396" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="H396" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="D397" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E397" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F397" t="s">
         <v>32</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="H397" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="D398" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E398" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F398" t="s">
         <v>32</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="H398" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="D399" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E399" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F399" t="s">
         <v>32</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="H399" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="D400" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E400" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F400" t="s">
         <v>18</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="H400" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="D401" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E401" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F401" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="H401" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="D402" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E402" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F402" t="s">
         <v>32</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="H402" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="D403" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E403" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F403" t="s">
         <v>79</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="H403" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="D404" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E404" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F404" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="H404" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="D405" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E405" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F405" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="H405" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="D406" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E406" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F406" t="s">
         <v>18</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="H406" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="D407" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E407" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="H407" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="D408" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E408" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F408" t="s">
         <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="H408" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="D409" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E409" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F409" t="s">
         <v>23</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="H409" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="D410" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E410" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F410" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="H410" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="D411" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E411" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F411" t="s">
         <v>23</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="H411" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="D412" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E412" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F412" t="s">
         <v>23</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="H412" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="D413" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E413" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F413" t="s">
         <v>23</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="H413" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="D414" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E414" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F414" t="s">
         <v>18</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="H414" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="D415" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E415" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F415" t="s">
         <v>18</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="H415" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="D416" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E416" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F416" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="H416" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="D417" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E417" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F417" t="s">
         <v>18</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="H417" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="D418" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E418" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F418" t="s">
         <v>18</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H418" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="D419" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E419" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F419" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="H419" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="D420" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E420" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F420" t="s">
         <v>23</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="H420" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="D421" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E421" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F421" t="s">
         <v>23</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="H421" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D422" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E422" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F422" t="s">
         <v>23</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="H422" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="D423" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E423" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F423" t="s">
         <v>23</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="H423" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="D424" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E424" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F424" t="s">
         <v>79</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="H424" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="D425" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E425" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F425" t="s">
         <v>79</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="H425" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="D426" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E426" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F426" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="H426" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="D427" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E427" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F427" t="s">
         <v>32</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="H427" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="D428" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E428" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F428" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="H428" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D429" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E429" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F429" t="s">
         <v>23</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="H429" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="D430" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E430" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F430" t="s">
         <v>18</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="H430" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="D431" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E431" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F431" t="s">
         <v>18</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="H431" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="D432" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E432" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F432" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="H432" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="D433" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E433" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F433" t="s">
         <v>23</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="H433" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="D434" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E434" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F434" t="s">
         <v>32</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="H434" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="D435" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E435" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F435" t="s">
         <v>37</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="H435" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="D436" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E436" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F436" t="s">
         <v>18</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="H436" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="D437" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E437" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F437" t="s">
         <v>23</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="H437" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="D438" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E438" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F438" t="s">
         <v>32</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="H438" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="D439" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E439" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F439" t="s">
         <v>23</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="H439" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="D440" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E440" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F440" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="H440" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="D441" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E441" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F441" t="s">
         <v>23</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="H441" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="D442" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E442" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F442" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="H442" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="D443" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E443" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F443" t="s">
         <v>18</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="H443" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="D444" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E444" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F444" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="H444" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="D445" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E445" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F445" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="H445" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="D446" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E446" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F446" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="H446" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="D447" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E447" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F447" t="s">
         <v>23</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="H447" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="D448" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E448" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F448" t="s">
         <v>23</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="H448" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="D449" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E449" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F449" t="s">
         <v>32</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="H449" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="D450" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E450" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="H450" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="D451" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E451" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F451" t="s">
         <v>32</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>102</v>
+        <v>1719</v>
       </c>
       <c r="H451" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="D452" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E452" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F452" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>102</v>
+        <v>1723</v>
       </c>
       <c r="H452" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="D453" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E453" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F453" t="s">
         <v>18</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>102</v>
+        <v>1727</v>
       </c>
       <c r="H453" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D454" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E454" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F454" t="s">
         <v>18</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>102</v>
+        <v>1731</v>
       </c>
       <c r="H454" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="E455" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="F455" t="s">
         <v>23</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
       <c r="H455" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>17</v>
       </c>
       <c r="D456" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="E456" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="F456" t="s">
         <v>23</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1730</v>
+        <v>1739</v>
       </c>
       <c r="H456" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="E457" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
       <c r="F457" t="s">
         <v>37</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="H457" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="E458" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="F458" t="s">
         <v>125</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1740</v>
+        <v>1749</v>
       </c>
       <c r="H458" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>17</v>
       </c>
       <c r="D459" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="E459" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="F459" t="s">
         <v>125</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="H459" t="s">
-        <v>1744</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>22</v>
       </c>
       <c r="D460" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="E460" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="F460" t="s">
         <v>125</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="H460" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E461" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F461" t="s">
         <v>125</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="H461" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>17</v>
       </c>
       <c r="D462" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E462" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="H462" t="s">
-        <v>1755</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>22</v>
       </c>
       <c r="D463" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E463" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F463" t="s">
         <v>125</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
       <c r="H463" t="s">
-        <v>1758</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>27</v>
       </c>
       <c r="D464" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E464" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F464" t="s">
         <v>125</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
       <c r="H464" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>31</v>
       </c>
       <c r="D465" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E465" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F465" t="s">
         <v>125</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1763</v>
+        <v>1772</v>
       </c>
       <c r="H465" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1765</v>
+        <v>1774</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>36</v>
       </c>
       <c r="D466" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E466" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F466" t="s">
         <v>125</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1766</v>
+        <v>1775</v>
       </c>
       <c r="H466" t="s">
-        <v>1767</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1768</v>
+        <v>1777</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>41</v>
       </c>
       <c r="D467" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E467" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F467" t="s">
         <v>125</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1769</v>
+        <v>1778</v>
       </c>
       <c r="H467" t="s">
-        <v>1770</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1771</v>
+        <v>1780</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>45</v>
       </c>
       <c r="D468" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E468" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F468" t="s">
         <v>125</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1772</v>
+        <v>1781</v>
       </c>
       <c r="H468" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1774</v>
+        <v>1783</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>49</v>
       </c>
       <c r="D469" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E469" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F469" t="s">
         <v>125</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="H469" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>53</v>
       </c>
       <c r="D470" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E470" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F470" t="s">
         <v>125</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1778</v>
+        <v>1787</v>
       </c>
       <c r="H470" t="s">
-        <v>1779</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1780</v>
+        <v>1789</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>57</v>
       </c>
       <c r="D471" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E471" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F471" t="s">
         <v>125</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1781</v>
+        <v>1790</v>
       </c>
       <c r="H471" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>61</v>
       </c>
       <c r="D472" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E472" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F472" t="s">
         <v>125</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="H472" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>65</v>
       </c>
       <c r="D473" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E473" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F473" t="s">
         <v>125</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="H473" t="s">
-        <v>1788</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1789</v>
+        <v>1798</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>69</v>
       </c>
       <c r="D474" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E474" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F474" t="s">
         <v>125</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
       <c r="H474" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>74</v>
       </c>
       <c r="D475" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E475" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F475" t="s">
         <v>125</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1793</v>
+        <v>1802</v>
       </c>
       <c r="H475" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>78</v>
       </c>
       <c r="D476" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E476" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F476" t="s">
         <v>125</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
       <c r="H476" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>83</v>
       </c>
       <c r="D477" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E477" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F477" t="s">
         <v>125</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="H477" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>87</v>
       </c>
       <c r="D478" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E478" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F478" t="s">
         <v>125</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="H478" t="s">
-        <v>1803</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1804</v>
+        <v>1813</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>92</v>
       </c>
       <c r="D479" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E479" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F479" t="s">
         <v>125</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1805</v>
+        <v>1814</v>
       </c>
       <c r="H479" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1807</v>
+        <v>1816</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>96</v>
       </c>
       <c r="D480" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E480" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F480" t="s">
         <v>125</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1808</v>
+        <v>1817</v>
       </c>
       <c r="H480" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>101</v>
       </c>
       <c r="D481" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E481" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
       <c r="H481" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D482" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="E482" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F482" t="s">
         <v>125</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1814</v>
+        <v>1823</v>
       </c>
       <c r="H482" t="s">
-        <v>1815</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1816</v>
+        <v>1825</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E483" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F483" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H483" t="s">
-        <v>1819</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1820</v>
+        <v>1829</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>17</v>
       </c>
       <c r="D484" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E484" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F484" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H484" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>22</v>
       </c>
       <c r="D485" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E485" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F485" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H485" t="s">
-        <v>1823</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>27</v>
       </c>
       <c r="D486" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E486" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F486" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H486" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>31</v>
       </c>
       <c r="D487" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E487" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F487" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H487" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>36</v>
       </c>
       <c r="D488" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E488" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H488" t="s">
-        <v>1829</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1830</v>
+        <v>1839</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>41</v>
       </c>
       <c r="D489" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E489" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F489" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H489" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1832</v>
+        <v>1841</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>45</v>
       </c>
       <c r="D490" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E490" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F490" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H490" t="s">
-        <v>1833</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1834</v>
+        <v>1843</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>49</v>
       </c>
       <c r="D491" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E491" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F491" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H491" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>53</v>
       </c>
       <c r="D492" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E492" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F492" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H492" t="s">
-        <v>1837</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1838</v>
+        <v>1847</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>57</v>
       </c>
       <c r="D493" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E493" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F493" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H493" t="s">
-        <v>1839</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1840</v>
+        <v>1849</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>61</v>
       </c>
       <c r="D494" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E494" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F494" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H494" t="s">
-        <v>1841</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1842</v>
+        <v>1851</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>65</v>
       </c>
       <c r="D495" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E495" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F495" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H495" t="s">
-        <v>1843</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1844</v>
+        <v>1853</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>69</v>
       </c>
       <c r="D496" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E496" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F496" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H496" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>74</v>
       </c>
       <c r="D497" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E497" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F497" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H497" t="s">
-        <v>1847</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1848</v>
+        <v>1857</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>78</v>
       </c>
       <c r="D498" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E498" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F498" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H498" t="s">
-        <v>1849</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1850</v>
+        <v>1859</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>83</v>
       </c>
       <c r="D499" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E499" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F499" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H499" t="s">
-        <v>1851</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1852</v>
+        <v>1861</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>87</v>
       </c>
       <c r="D500" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E500" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F500" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H500" t="s">
-        <v>1853</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1854</v>
+        <v>1863</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>92</v>
       </c>
       <c r="D501" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E501" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="F501" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H501" t="s">
-        <v>1855</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1856</v>
+        <v>1865</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D502" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="E502" t="s">
-        <v>1857</v>
+        <v>1827</v>
       </c>
       <c r="F502" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="H502" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>10</v>
       </c>
       <c r="D503" t="s">
-        <v>1860</v>
+        <v>1826</v>
       </c>
       <c r="E503" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="F503" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1862</v>
+        <v>126</v>
       </c>
       <c r="H503" t="s">
-        <v>276</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>17</v>
       </c>
       <c r="D504" t="s">
-        <v>1860</v>
+        <v>1826</v>
       </c>
       <c r="E504" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="F504" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1864</v>
+        <v>126</v>
       </c>
       <c r="H504" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D505" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
       <c r="E505" t="s">
-        <v>1861</v>
+        <v>1874</v>
       </c>
       <c r="F505" t="s">
         <v>110</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="H505" t="s">
-        <v>335</v>
+        <v>278</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D506" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
       <c r="E506" t="s">
-        <v>1861</v>
+        <v>1874</v>
       </c>
       <c r="F506" t="s">
         <v>110</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1869</v>
+        <v>1877</v>
       </c>
       <c r="H506" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
+        <v>22</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F507" t="s">
+        <v>110</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H507" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>27</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F508" t="s">
+        <v>110</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
         <v>10</v>
       </c>
-      <c r="D507" t="s">
-[...12 lines deleted...]
-        <v>1873</v>
+      <c r="D509" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F509" t="s">
+        <v>166</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1886</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19687,50 +19778,52 @@
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>