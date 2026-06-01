--- v1 (2026-04-04)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4069" uniqueCount="1887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4069" uniqueCount="1888">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3399,50 +3399,53 @@
     <t>185</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade de terceirização da UPA e de algumas Unidades de Saúde do Município que concentram maior número de reclamações por parte da população.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitando ampliação do CMEI Ernesto Zanona ou desapropriação de terreno para construção de nova Unidade de educação infantil.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3647/no_187_venicio_ferreira_-_solicitando_a_possibilidade_de_apoio_por_meio_de_recursos_ou_servicos_de_sinalizacao_viaria_para_as_ruas_da_area_urbana_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de apoio por meio de recursos ou serviços de sinalização viária para as ruas da área urbana do nosso Município.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de realizar Sessão Ordinária Itinerante nos Bairros do Município.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf</t>
   </si>
@@ -6026,51 +6029,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/no_21_mocao_de_aplausos_aos_taxistas_de_campina_grande_do_sul_parana..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/no_05_altera_a_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3741/no_48_denomina_o_parque_linear_rio_timbu_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3827/no_14_venicio_ferreira_-_solicitando_informacoes_sobre_a_programacao_de_atendimento_da_patrulha_agricula_mecanizada_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3671/no_202_venicio_ferreira_-_arquivada_-_solicitando_ampliacao_do_horario_de_atendimento_das_unidades_de_saude_localizadas_nas_regioes_jardim_santa_rosa_ou_aracatuba_sede_timbu_ou_ja.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/no_334_cleverson_dalpra_-_solicitando_a_possibilidade_de_disponibilizacao_de_um_kit_lanche_para_os_pacientes_que_precisam_se_deslocar_para_outros_municipios_ou_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/no_335_geraldo_vaquinha_-_solicitando_a_manutencao_da_calcada_localizada_na_rodovia_do_caqui_pr-506_em_frente_ao_campo_do_centro_esportivo_pedro_dalpra_filho_nas_proximidades_da_revendedora_gas.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/no_336_helton_colere_-_solicitando_a_realizacao_de_servicos_de_limpeza_e_rocada_em_todos_os_espacos_publicos_de_lazer_do_municipio_incluindo_pracas_canchas_esportivas_parques_e_demais_areas.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/no_337_helton_colere_-_solicitando_a_realizacao_de_um_estudo_tecnico_para_melhorar_a_sinalizacao_viaria_ou__se_necessario_implantar_travessia_elevada_na_esquina_da_rodovia_do_caqui_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/no_1_mocao_de_aplauso_a_professora_andrieli_silva_dos_reis_andreatta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/no_02_mocao_de_louvor_ao_padre_jose_messias_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/no_03_mocao_de_aplausos_ao_tenente_lucas_martinelli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/no_04_mocao_de_aplausos_ao_major_alexandre_murbach_soares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/no_05_mocao_de_aplausos_a_atleta_fernanda_fabris.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3705/no_06_mocao_de_aplausos_aos_padres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3695/no_07_mocao_de_aplausos_a_guarda_civil_municipal_de_campina_grande_do_sul_parabenizando_pelo_seu_19o_ano_de_existencia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3704/no_08_mocao_de_aplausos_ao_senhor_fernado_da_silva_falavinha_e_senhora_patricia_veira_godoi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3710/no_09_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_femenino_e_masculino_do_colegio_estadual_timbu_velho_-_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3719/no_10_mocao_de_aplausos_ao_senhor_marcos_de_lima_braga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3720/no_11_mocao_de_aplausos_a_senhora_luiza_goncalves_pereira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3762/no_12_mocao_de_aplausos_aos_atletas_do_time_de_basquetebol_masculino_do_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3775/no_13_mocao_de_louvor_ao_senhor_nelson_vagner_de_santi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3821/no_14_mocao_de_aplausos_ao_senhor_durval_ceccon.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3822/no_15_mocao_de_aplausos_em_comemoracao_ao_dia_do_professor_as_equipes_gestoras_dos_colegios_estaduais_do_municipio_de_campina_grande_do_sulpr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3833/no_16_mocao_de_aplausos_a_senhora_marcia_regina_kato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/no_17_mocao_de_aplausos_aos_poetas_campinenses_adelmo_ferrarini_josias_padilha_e_luciah_lopez.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/no_18_mocao_de_repudio_a_acao_direta_de_inconstitucionalidade_adi_no_7796_em_tramitacao_no_supremo_tribunal_federal_stf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/no_19_mocao_de_aplausos_ao_atleta_marcos_roberto_scholochaski.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/no_20_mocao_de_aplausos_ao_senhor_leonidas_ferreira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/no_21_mocao_de_aplausos_aos_taxistas_de_campina_grande_do_sul_parana..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/no_01_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_loreno_bernardo_tolardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3766/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3818/rejeitado_-_no_4_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_carlos_alberto_gebrim_preto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/no_02_altera_a_lei_complementar_no_07_estruturacoes_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal_de_campina_grande_do_sul_organized.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/no_03_dispoe_sobre_os_procedimentos_e_prazos_para_parcelamentos_de_creditos_tributarios_ou_nao_tributarios_inscritos_ou_nao_em_divida_ativa_ou_ajuizados_ou_nao_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/no_04_institui_o_novo_plano_de_incentivo_empresarial_com_o_objetivo_de_estimular_a_geracao_do_emprego_e_rendasuprir_os_setores_deficientes_da_cadeia_produtiva_e_de_servicos_da_economia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/no_05_altera_a_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/no_06_autoriza_o_poder_executivo_municipal_a_celebrar_o_termo_de_confissao_de_divida_com_a_agencia_de_assuntos_metropolitanos_do_parana_-_amep.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3792/no_07_altera_a_lei_complementar_municipal_no_7_de_23_de_maio_de_2012_que_dipoe_sobre_a_estruturacao_do_plano_de_cargos_carreiras_e_vencimentos_do_quadro_geral_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/no_08_altera_e_acrescenta_dispositivos_aa_lei_complementar_no01_de_05_de_dezembro_de_2005_que_dispoe_sbre_codigo_tributario_municipal_de_campina_grande_o_sul.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/no_1_institui_o_dia_do_pastor_evangelico_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/no_02_arquiva_-_dispoe_sobre_a_criacao_de_programa_de_parceria_publico-privada_para_disponibilizacao_de_internet_gratuita_em_parques_e_pracas_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/no_5_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/no_6_dispoe_sobre_a_reposicao_inflacionaria_de_vencimento_no_ambito_do_poder_legislativo_do_municipio_de_campina_grande_do_sul_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/no_07_autoriza_o_poder_executivo_a_instituir_o_cadastro_municipal_de_pessoas_com_deficiencia_ou_mobilidade_reduzida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/no_10_servico_de_acolhimento_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/no_11_altera_a_lei_municipal_no._1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/no_12_aprova_o_incentivo_empresarial_para_o_condominio_fechado_de_lotes_-_residencial_fellini_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/no_13_dispoe_sobre_o_trafego_de_bicicletas_monetizadas_a_combustao_com_adaptacoes_irregulares_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/no_14_institui_a_politica_municipal_de_combate_ao_rascimo_nos_campos_de_futebol_ginasios_e_espacos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/no_17_altera_a_lei_municipal_no_18_2025_que_declara_de_utilidade_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/no_18_altera_as_leis_municipais_no_454_de_25_de_abrl_de_2017_e_no_311_de_14_de_janeiro_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/no_19_institui_o_mes_abril_azul_dedicado_a_acoes_de_conscientizacao_sobre_o_autismo_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/no_20_altera_e_acrescenta_dispositivos_a_lei_municipal_no388_de_09_de_novembro_de_2015_que_dispoem_a_criacao_do_conselho_municipal_de_gestao_territorial_e_meio_ambiente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/no_21_inclui_no_calendario_oficial_do_municipio_de_campina_grande_do_sul_o_dia_de_nossa_senhora_de_fatima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/no_22_dispoe_sobre_a_reposicao_inflacionario_nos_salarios_dos_servidores_publicos_do_poder_executivos_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/no_23_altera_a_lei_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/no_24_altera_a_lei_municipal_no_413_de_28_de_junho_de_2016_que_dispoe_sobre_o_estagio_de_estudantes_no_ambito_do_poder_executivo_do_municipio_de_campina_grande_do_sul_e_da_providencias_correlata.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/no_25_cria_o_conselho_municipal_dos_direitos_das_mulheres_-_comdim_e_o_fundo_municipal_do_direito_das_mulheres_do_municipio_-_fmdm_de_campina_grande_do_sul_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/no_27_altera_a_lei_municipal_no_1046_de_06_de_janeiro_de_2025_que_dispoe_sobre_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacoes_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/no_29_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/no_30_dispoe_sobre_a_municipializacao_do_trecho_da_rodovia_estadual_pr_506_rodovia_do_caqui_codigo_50650030epr_e_sua_incorporacao_ao_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/no_31_institui_o_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debito_e_natureza_tributaria_e_multas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/no_32_altera_a_lei_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/no_33_prorroga_o_prazo_de_vigencia_do_plano_municipal_de_educacao_de_campina_grande_do_sul_intituido_pela_lei_municipal_no_365_de_16_de_junho_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3667/no_34_institui_o_dia_municipal_da_cultura_flashback_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3668/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3677/no_36_institui_no_municipio_o_dia_do_ministro_da_eucaristia_a_ser_celebrado_anualmente_em_03_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/no_37_autoriza_a_doacao_do_imovel_ao_governo_do_estado_do_parana_para_utilizacao_pelo_corpo_de_bombeiros_militar_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3694/no_38_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2026_a_2029_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3706/no_39_autoriza_a_parceria_com_a_asociacao_padre_joao_roberto_ceconello_nos_termos_da_lei_federal_no_13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3707/no_40_autoriza_parceria_com_a_associacao_kazuco_akamine_nos_termos_da_lei_federal_no13.019_2014_regulamentada_pelo_decreto_no_823_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3708/no_41_autoriza_o_poder_executivo_municipal_a_desafetar_os_bens_moveis_que_especifica_e_posteriomente_doa-los_a_titulo_gratuito_com_transferencia_de_propriedade_mediante_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3712/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3730/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3731/no_45_aprova_o_incentivo_empresarial_para_a_empresa_nanoeventions_brazil_industria_e_servicos_de_agricultura_s.a.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3732/no_46_altera_a_lei_municipal_no_1.005_que_autoriza_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3733/no_47_revoga_lei_municipal_no_497_que_denomina_a_estrada_municipal_luiz_antonio_andreata.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3741/no_48_denomina_o_parque_linear_rio_timbu_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3744/no_49_institui_no_calendario_oficial_de_eventos_do_municipioo_rodeio_crioulo_do_ctg_rancho_da_tradicao_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3776/no_50_cria_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_-_cmdrs_autoriza_a_instituicao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel_-_fmdrs_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3789/no_51_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_destinada_a_cobranca_de_divida_ativa_da_fazenda_publica_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3790/no_52_dispoe_sobre_criterios_para_a_nao_propositura_desistencia_de_execucoes_fiscais_e_reconhecimento_do_pedido_em_acoes_judiciais_ou_processos_administrativos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3791/no_53_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias........pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3803/no_56_altera_a_lei_municipal_no._1.046_de_06_de_janeiro_de_2025_que_dispoe_sobre_os_cargos_de_provimentos_em_comissao._funcoes_gratificadas_e_gratificacoes_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3804/no_57_dispoe_sobre_a_criacao_de_dotacao_orcamentaria_especifica_destinada_a_despesa_com_pessoal_requisitado_de_outros_entes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/no_58_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba_nos_termos_da_lei_federal_no_11.107.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/no_59_cria_o_conselhoi_municipal_de_saneamento_basico_e_ambiental_-_cmsba_e_altera_a_denominacao_do_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/no_61_altera_a_lei_municipal_no_1.032_de_05_de_dezembro_de_2024_que_dispoe_sobre_organizacao_administrativa_basica_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/no_62_ratifica_o_protocolo_de_intencoes_firmado_entrfe_o_estado_do_parana_e_os_municipios_com_a_finalidade_de_formalizar_a_constituicao_e_adequacao_do_consorcio_intergestores_pr_sa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/no_63_autoriza_a_associacao_dos_servidores_publicos_municipais_de_campina_grande_do_sul-assercamp_a_alienar_os_imoveis_recebidos_por_doacao_nos_termos_da_lei_no_80de_16_de_2010_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/no_64_cria_conselho_municipal_de_promocao_da_igualdade_racial-compir_e_institui_o_fundo_municipal_para_a_promocao_das_politicas_publicas_de_igualdade_racial-fmppir_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/altera_a_resolucao_no_02_de_19_de_marco_de_2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/no_2_regulamenta_o_horario_de_funcionamento_controle_de_jornada_de_trabalho_no_regime_presencial_e_hibrido_e_a_inscricao_e_fruicao_de_horas_em_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3693/no_3_regulamenta_o_estagio_no_ambito_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/no01_venicio_ferreira_-_autorizacao_e_realizacao_de_sessao_solene_no_dia_19_de_marco_de_2025_as_15h_para_entrega_de_placa_de_titulo_de_cidadao_honorario_ao_senhor_rafael_greca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/no_2_venicio_ferreira_-__solicitando_informacoes_sobre_o_andamento_do_projeto_da_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/no_3_venicio_ferreira_-__solicitando_informacoes_sobre_os_servicos_de_transporte_escolar_no_que_se_refere_ao_cumprimento_das_normas_estabelecidas_pelo_codigo_brasileiro_de_transito_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/no_04_venicio_ferreira_-_solicita_autorizacao_e_realizacao_de_sessao_solene_para_o_dia_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/no_05_ismael_moraes_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_13_de_julho_de_2025_as_18h_em_homenagem_e_entrega_de_certificado_aos_pastores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3593/no_06_helton_colere_-_solicitando_informacoes_sobre_o_retorno_das_atividades_esportivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/no_07_cleverson_dalpra_-_exelentissimo_senhor_presidente_da_camara_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/no_8_solicitando_informacoes_sobre_os_servicos_de_castracao_e_cuidados_com_os_animais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3690/no_9_solicitando_informacoes_sobre_o_andamento_do_palno_diretor_2025.2035.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3691/no_10_solicitando_informacoes_sobre_o_andamento_do_servico_de_inspecao_municipal_-_sim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3701/no_11_solicitando_informacoes_detalhadas_sobre_a_ultima_licitacao_referente_ao_fornecimento_de_uniformes_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3743/no_12_solicitando_informacoes_sobre_o_andamento_dos_processos_licitatorios_para_aquisicao_de_medicamentos_da_secretaria_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3816/no_13_autorizacao_e_realizacao_de_sessao_solene_no_dia_10_de_novembro_de_2025_as_19h_para_entrega_da_placa_titulo_de_cidadao_honorario_ao_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3827/no_14_venicio_ferreira_-_solicitando_informacoes_sobre_a_programacao_de_atendimento_da_patrulha_agricula_mecanizada_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/no_15_autorizacao_e_realizacao_da_sessao_solene_para_o_dia_08_de_dezembro_de_2025_as_18h30min_para_entrega_da_placa_de_titulo_de_cidadao_honorario_ao_senhor_luiz_augusto_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3385/no_1_cleverson_dalpra_-_solicitando_que_seja_feito_uma_galeria_em_u_ou_manilhamento_no_corrego_da_rua_santo_gabriel_de_oliveira_no_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3386/no_2_cleverson_dalpra_-_solicitando_um_estudo_pelo_departamento_responsavel_verificando_a_possibilidade_de_instituir_auxilio_alimentacao_no_valor_de_r_20000.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3387/no03_cleverson_-_solicitando_a_possibilidade_de_instalar_a_upa_somente_para_o_municipio_de_campina_grande_do_sul_buscando_recursos_estaduais_e_federais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3388/no_4_cleverson_dalpra_-_solicitando_a_possibilidade_de_fazer_galerias_em_u_ou_manilhamento_no_corrego_que_passa_ao_meio_do_bairro_santa_rosa_em_toda_extensao_que_necessitar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/no_5_cleverson_dalpra_-_solicitando_a_construcao_de_passeio_as_margens_da_rua_maria_vidolin_dalpra_continuacao_da_avenida_sao_joao_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3389/no6_cleverson_dalpra_-_solicitando_que_seja_instalado_cameras_de_moritoramento_nos_cemeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3391/no_7_cleverson_dalpra_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_cmei_nas_localidades_da_jaguatirica_e_barragem_bem_como_a_ampliacao_do_cmei_nairelle_zanetti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3392/no_8_cleverson_dalpra_-_solicitando_manutencao_e_reforma_do_parque_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3393/no_9_venicio_ferreira_-_reiterando_pedido_anterior_solicitando_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3394/no_10_venicio_ferreira_-_solicitando_a_possibilidade_da_execucao_da_lei_6722019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3395/no11_venicio_ferreira_-_solicitando_a_prefeitura_ou_a_secretaria_responsavel_a_contratacao_dos_cursos_oferecidos_pelas_carretas_moveis_do_senai_visando_a_capacitacao_e_ampliacao_de_mao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3396/no_12_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_de_viabilidade_para_a_implantacao_de_programas_de_educacao_financeira_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3397/no_13_venicio_ferreira_-_solicitando_a_viabilidade_de_execucao_da_lei_7482021_que_dispoe_sobre_a_criacao_do_programa_municipal_de_apredizagemfortalecer_as_oportunidades_de_emprego_para_os_jovens.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/no_14_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_melhorias_na_estrada_aristides_bello_maciel_incluindo_revitalizacao_da_estrada_instalacao_d_iluminacao_acesso_a_internet_sinalizaca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/no_15_venicio_ferreira_-_solicitando_alteracao_na_lei_72_de_2009_que_institui_isencao_do_iptu_imoveis_utilizados_por_idosos_em_situacao_de_risco_pessoal_e_social_incluindo__pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/no_16_venicio_ferreira_-_solicitando_nova_lei_de_incentivo_fiscal_as_empresas_recomendando_a_lei_complementar_502021..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/no_17_venicio_ferreira_-_solicitando_estudo_da_secretaria_responsavel_para_autorizar_o_comercio_ambulante_na_dependencia_do_parque_linear_e_no_calcamento_em_frente_ao_terminal_ary_alves_b.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/no_18_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_consultas_tanto_presencial_e_online_para_cardiologia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/no_19_solicitando_a_possibilidade_de_oferecer_um_carro_para_o_uso_de_transporte_nos_hospitais_ou_clinicas_de_tratamento_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/no_20_solicitando_estudo_para_oferecer_capacitacao_e_orientacao_para_os_professores_de_atendimento_educacional_especializado_paee_que_trabalham_junto_aos_autistas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/no_21_solicitando_a_implantacao_da_linha_industrial_ligando_as_areas_industriais_ate_a_regiao_do_interior_percorrendo_a_br-116.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/no_22_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/no23_leide_e_ismael_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_mais_um_poco_artesiano_na_localidade_do_potral_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/no24_roberto_simioni-_solicitando_estudos_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/no25_roberto_simioni-_solicitando_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/no_26_roberto_simioni_-_solicitando_manutencao_no_telhado_da_quadra_de_esportes_orlando_rodrigues_junior_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/no_27_roberto_simioni_-_solicitando_instalacao_de_iluminacao_publica_na_rua_reginaldo_bandeira_cordeiro_na_localidade_vila_esperanca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/no_28_roberto_simioni_-_solicitando_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/no29_helton_colere_-_solicitando_manutencao_no_parque_linear_timbu_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/no30-_helton_colere-_solicitando_o_prolongamento_do_horario_de_funcionamento_ate_as_22h_da_praca_do_ceu_deonysio_zanetti_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/no31ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/no_32_dos_vereadores_-_ismael_pedro_e_venicio_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/no33_geraldo_vaquinha-_solicitando_que_seja_pontada_as_faixas_de_pedestres_proximas_ao_terminal_da_sede.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/no_34_venicio_ferreira_-_solicitando_ampliacao_do_atendimento_as_criancas_com_deficiencia_transtorno_do_espectro_autista_tea_e_sindromes_por_meio_de_convenio_com_clinicas_multidisciplinares.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/no_35_geraldo_vaquinha_-_solicitando_a_intervenao_do_executivo_junto_ao_der_para_realizacao_solucionar_o_problema_existente_na_pr_506_rodovia_do_caqui_cruzamento_com_a_jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/no_36_geraldo_vaquinha_-_solicitano_manutencao_no_passeio_de_pedestres_nas_ruas_do_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/no_37_geraldo_vaquinha_-_solicitando_manutencao_na_via_de_pedestre_construcao_de_bueiro_e_sistema_de_drenagem_na_estrada_municipal_omacir_simoes_da_rocha_proximo_ao_numero_9799.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/no_38_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_adesao_ao_programa_casa_facil_para_a_construcao_de_casas_populares_destinadas_a_atender_as_famimilas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/no_39_geraldo_vaquinha_-_solicitando_a_instalacao_de_uma_lixeira_para_atender_as_necessidades_dos_moradores_na_localidade_da_br_116_km_66_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/no40_leide_-_solicitando_melhoria_no_acesso_ao_transporte_publico_na_regiao_do_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/no_41_cleverson_dalpra_-_solicitando_informacoes_se_o_antigo_predio_do_inss_pertence_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/no42_gefao_dos_santos_-_solicitando_extensao_da_rede_de_baixa_tensao_na_rua_odilon_vieira_de_souza_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/no43_gefao_dos_santos_-_solicitando_a_disponibilizacao_de_uma_ambulancia_para_atender_as_regioes_do_taquari_canelinha_lagoa_vermelha_terra_boa_ribeirao_jaguatirica_barragem_ate_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/no_44_geraldo_vaquinha_-_solicitando_travessia_elevada_na_rua_vereador_wasfrido_ribeiro_de_souza_esquina_com_a_rua_telemaco_crisostomo_da_silva_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/no_45_leide_souza_-_solicitando_a_reforma_ou_ampliacao_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/no_46_leide_de_souza_-_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_cecon_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/no_47_leide_de_souza_-_solicitando_concessao_de_day_off_aos_servidores_municipais_no_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/no_48_gefao_santos_-_solicitando_iluminacao_publica_na_rua_sebastiao_tavares_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/no_49_gefao_santos_-_solicitando_limpeza_no_rio_que_margeia_a_rua_jair_bero_bairro_bonfim.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/no_50_helton_colere_-_solicitando_a_intervencao_do_setor_de_ordem_publica_para_a_verificacao_e_providencia_da_rua_anselmo_ferrarini_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/no_51_cleber_castro_-_solicitando_instalacao_de_equipamentos_para_exercicios_fisicos_no_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/no_52_cleber_castro_-_solicitando_manutencao_da_iluminacao_na_praca_clelio_ferreira_de_jesus_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/no_53_geraldo_vaquinha_-_solicitando_implantacao_de_travessia_elevada_na_rua_joao_trevisan_esquina_com_a_rua_angelo_manenti_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/no_54_helton_colere_-_solicitando_a_troca_de_lampadas_na_rua_jacob_ceccon_nas_proximidades_do_colegio_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/no_55_venicio_ferreira_-_solicitando_estudo_de_viabilidade_para_a_implantacao_de_passagem_gratuitas_no_transporte_publico_aos_campinenses_encaminhados_pela_agencia_do_trabalhador_para_emp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/no_56_dos_vereasdores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_estrada_municipal_antonio_nunes_cafe_bairro_bela_vista__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/no_57_dos_vereadores_-_pedro_e_gefao_-_solicitando_instalacao_de_lixeiras_na_rua_odilon_vieira_de_souza_esquina_com_a_rua_angelo_cordeiro_chaves_artigo_rua_da_cachoeira_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/no_58_cleverson_dalpra_-_solicitando_a_continuidade_dos_cursos_profissionalizantes_no_espaco_norival_bernardi_onde_era_o_artigo_colegio_bandeirantes_ou_caso_necessario_que_o_local_seja_um_cmei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/no_59_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_no_bairro_divisa_br-116_km_2_proximo_ao_rio_do_cedro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/no_60_marcelo_olegario_-_solicitando_recolocacao_do_parquinho_infantil_na_praca_central_bento_munhoz_da_rocha_neto_na_sede_do_municipio_e_instalacao_de_bebedouro_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/no_61_helton_colere_-_solicitando_rocada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/no_62_cleverson_dalpra_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_que_institui_o_descarte_correto_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/no_63_helton_colere_-_solicitando_a_elaboracao_de_uma_lei_criando_o_programa_de_parceria_publico_-_privada_para_disponibilizacao_de_internet_gratuita_por_meio_de_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/no_64_helton_colere_-_arquivado_-__solicitando_instalacao_de_tachao_refletivo__tartarugas_na_rua_marcelino_zanon_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/no_65_helton_colere_-_solicitando_instalacao_de_cobertura_para_ponto_de_onibus_na_rua_marcelino_zanon_nas_proximidades_da_serralheria_do_edemar_localizada_no_bairro_jardim_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/no_66_gefao_santos_-_solicitando_medico_pediatra_para_atendimento_na_unidade_de_saude_do_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/no_67_solicitando_a_elaboracao_e_execucao_de_uma_campanha_de_conscientizacao_sobre_emplacamento_de_carro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/no_68_helton_colere_-_solicitando_fiscalizacao_sobre_bicicletas_motorizadas_em_diversas_regioes_de_nosso_municipio_especialmente_nos_bairros_jardim_paulista_jardim_eugenia_maria_a_etc...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/no_69__cleverson_dalpra_-_solicitando_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte_escolar_sejam_de_carater_privado__instituicoes_como_a_apae.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/no_70_venicio_pedro_ismael__e_cleverson_-_solicitando_a_possibilidade_do_municipio_realizar_um_mutirao_da_saude_para_atender_os_pacientes_da_fila_de_espera_de_exames_consultas_e_cirurgias..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/no_71_solicitando_que_a_secretaria_de_desenvolvimento_sustentavel_promova_uma_acao_sobre_o_meio_ambiente_com_a_comunidade_e_alunos_projeto_adote_uma_arvore_promovendo_a_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/no_72_cleverson_dalpra_-_solicitando_que_retorne_o_projeto_camara_na_escola_e_jovem_legislador..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/no_73_leide_de_souza_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_de_lei_para_criacao_da_feira_de_troca_de_residuos_reciclaveis_por_alimentos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/no_74_cleverson_dalpra_-_solicitando_que_seja_feito_convenio_com_a_empresa_arteris_e_empresas_privadas_instalacao_de_pontos_de_onibus_as_margens_da_br-116___divisa_de_sao_paulo_ate_o_rio_cangui.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/no_75_helton_colere_-_solicitando_a_distribuicao_de_sacos_para_descarte_de_lixo_organico_nos_bairros_com_enfase_nas_regioes_urbanas_incluindo_o_jardim_paulista_jardim_olimpia_etc...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/no_76_helton_colere_-_solicitando_um_projeto_da_secretaria_responsavel_para_a_rua_otilia_de_souza_ferrarini_bairro_timbu_velho_em_dias_de_chuva_tem_alagamentos__ao_antigo_instituto_madre_clelia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/no_77_leide_de_souza_-_solicitando_a_possibilidade_de_construcao_reforma_e_adaptacao_de_uma_unidade_de_saude_transformando_em_um_ponto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/no_78_roberto_simioni_-_solicitando_manutencao_no_telhado_e_desgalhamento_de_pinheiro_no_cmei_guido_irineu_pelanda_bairro_ribeirao_grande..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/no_79_venicio_ferreira_-_solicitando_a_realizacao_de_um_estudo_para_a_substituicao_do_campo_de_grama_por_um_campo_sintetico_no_complexo_esportivo_mario_strapasson_localizado_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/no_80_venico_ferreira_-_solicitando_estudo_de_um_projeto_para_instalacao_de_espaco_de_lazer_e_academia_ao_ar_livre_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/no_81_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_realize_o_programa_de_castracao_e_cuidados_com_os_animais.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/no_82_leide_de_souza_-_solicitando_instalacao_de_ar_condicionado_nas_unidades_basicas_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/no_83_leide_de_souza_-_solicitando_estudo_para_instalacao_de_travessia_elevada_e_melhoria_no.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/no_84_gefao_santos_-_solicitando_com_urgencia_a_realizacao_de_manutencao_na_unidade_de_saude_jacira_paulina_balbino_ferreira_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/no_85_geraldo_vaquinha_-solicitando_com_urgencia_servicos_de_manutencao_no_espaco_recreativo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/no_86_solicitando_a_instalacao_de_coberturas_de_pontos_de_onibus_em_todas_as_paradas_do_transporte_escolar_em_todos_os_bairoos_do_municipio_inclusive_nas_regioes_rurais_e_interior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/no_87_venicio_ferreira_solicitando_ao_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_nas_dependencias_da_avenida_antonio_belli.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/no_88_solicitando_a_possibilidade_de_colocar_grama_sintetica_no_campo_de_futebol_anexo_a_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/no_89_solicitando_que_seja_retomada_a_coleta_de_materiais_para_exames_laboratoriais_pelo_menos_uma_vez_por_mes_nas_unidades_de_saude_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/no_90_solicitando_cobertura_do_ponto_de_onibus_na_rua_darvil_jose_caron_esquina_com_a_rua_clovis_da_silva_maschio_bairro_santa_rosa_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/no_91_solicitando_um_estudo_para_alteracao_no_horario_de_abertura_dos_portoes_das_unidades_de_saude_do_municipio_para_as_6h.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/no_92_solicitando_o_retorno_das_atividades_do_centro_de_convivencia_da_pessoa_idosa_olavo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/no_93_solicitando_que_retorne_a_secretaria_municipal_anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/no_94_solicitando_capacitacao_profissional_para_pessoas_com_deficiencia_pcd_em_centro_especializado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/no_95_venicio_ferreira_-_solicitando_atencao_na_fiscalizacao_de_terrenos_vazios_e_abandonados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/no_96_sugerindo_que_a_coleta_de_lixo_organico_e_reciclavel_nao_seja_feita_no_mesmo_dia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/no_97_solicitando_que_seja_instalado_cameras_de_monitoramento_em_toda_a_extensao_do_parque_linear_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/no_98_solicitando_instalacao_de_placas_proibindo_os_utilizarem_brinquedos_infantis_dos_bosques_e_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/no_99_solicitando_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/no_100_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/no_101_solicitando_instalacao_de_cobertura_externa_nas_unidades_de_saude_para_pacientes_em_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/no_102_solicitando_retiradaou_reparo_do_playground_da_escola_municipal_antonio_jose_de_carvalho_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/no_103_solicitando_estudo_tecnico_para_o_retorno_de_linhas_de_transporte_coletivo_no_bairro_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/no_105_solicitando_auxilio_na_divulgacao_dos_novos_ceps_das_ruas_e_bairrosdo_municipio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/no_106_venicio_ferreira_-_solicitando_que_a_prefeitura_municipalpor_meio_do_setor_competente_intervenha_junto_aos_correios_para_viabilizar_a_entrega_de_correspondencia_e_servicos_postais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/no_108_venicio_ferreira_-_solicitando_a_aplicacao_da_lei_670_de_2019_que_dispoe_sobre_instalacao_de_equipamentos_e_brinquedos_para_criancas_com_deficiencia_e_mobilidade_reduzida_parque_l.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/no_109_leide_de_souza_-_solicitando_que_os_proficionais_de_saude_incluido_medicos_e_enfermeiros_estabelecam_vinculo_fixo_com_uma_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/no_110_leide_de_souza_-_solicitando_a_criacao_do_programa_de_cuidados_e_prevencao_para_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/no_111_leide_de_souza_-_solicitando_implantacao_do_programa_horta_comunitaria_em_todos_os_bairros_do_mnicipio_que_ainda_nao_possuem.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/no_112_solicitando_a_criacao_do_programa_servidor_amigo_do_autista_-_psaa_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/no_113_leide_de_souza_-_solicitando_a_criacao_do_projeto_mulheres_em_comunidade_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/no_114_cleber_castro_-_solicitando_atraves_da_secretaria_responsavel_o_servico_de_patrolamento_na_avenida_lindolfo_henrique_ferreira_estrada_do_corredor.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/no_115_cleber_castro_-_solicitando_iluminacao_publica_na_rua_prefeito_nivaldo_bernadi_no_loteamento_recanto_verde_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/no_116_cleverson_dalpra_-_solicitando_intervencao_do_executivo_junto_ao_der_para_estudo_de_implantacao_de_semafaro_no_cruzamento_da_rodovia_do_caqui_com_a_rua_professor_duilio_calderari.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/no_118__venicio_ferreira_solicitando_ao_prefeito_e_a_secretaria_responsavel_a_instalacao_de_uma_delegacia_cidada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/no_119_-_solicitando_que_o_executivo_intervenha_junto_ao_departamento_de_estradas_de_rodagem_der_para_implantacao_de_travessias_elevadas_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/no_120_geraldo_vaquinha_-_solicitando_instalacao_de_iluminacao_publica_no_campo_de_futebol_do_centro_esportivo_pedro_dalpra_filho_na_sede_e_no_campo_de_futebol_do_complexo_esportivo_prefeito_mario.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/no_121_cleverson_dalpra_-_solicitando_implantacao_de_vagas_reservadas_para_pessoas_com_deficiencia_em_frente_os_colegios_escolas_e_cmeis_do_municipiois.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/no_122_venicio_ferreira_-_solicitando_que_o_executivo_intervenha_junto_ao_estado_para_implantacao_da_defensoria_publica_estadual_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/no_123_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_na_rua_maria_fontoura_speranceta.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3537/no_124_leide_de_souza_-_solicitando_a_instalacao_de_quadra_esportiva_sintetica_academia_ao_ar_livre_e_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/no_125_helton_colere_-_solicitando_a_realizacao_de_reparo_no_antipo_da_rua_alcidio_ceccon.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/no_126_marcelo_olegario_-_solictando_ao_executivo_a_possibilidade_de_remocao_do_quiosque_onde_funcionava_o_caixa_eletronico_na_praca_da_sede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/no_127_marcelo_olegario_-_solicitando_o_estudo_da_possibilidae_de_implantacao_de_uma_area_de_lazer_local_encontro_das_ruas_marcelino_zanon_jose_nelson_rosa_e_adelina_ferreira_alegro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/no_128_cleverson_dalpra_solicitando_a_disponibilidade_de_um_terreno_e_a_construcao_de_uma_escola_municipal_na_sede_do_municipio_ou_em_bairros_proximos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/no_129_gefao_santos_-_solicitando_manutencao_na_estrada_municipal_ana_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/no_130_solicitando_manutencao_no_asfalto_operacao_tapa_buraco_e_limpeza_nos_bueiros_da_rua_zacarias_santana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/no_131_cleverson_dalpra_solicitando_recapamento_asfaltico_na_estrada_municipal_omoacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/no_133_cleverson_dalpra_solicitando_que_seja_fixado_uma_data_base_de_janeiro_a_marco_de_cada_ano_para_reposicao_inflacionaria_anual_dos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/no_135_leide_-_retirado_pelo_autor_solicitando_um_estudo_para_a_implantacao_do__linhao_do_emprego_com_o_objetivo_de_melhorar_a_mobilidade_da_populacao_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/no_136_venicio_ferrera_-_solicitando_ao_executivo_minicipal_a_possibilidade_de_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/no_137_venicio_ferreira_-_solicitando_ao_presidente_desta_casa_a_possibilidade_de_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/no_138_marcelo_olegario_-_solicitando_estudo_para_transformar_posto_do_detran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/no_139_ismael_moraes_-__solicitando_a_realizacao_de_um_estudo_para_viabilizar_a_canalizacao_do_rio_do_bairro_sede.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/no_140_geraldo_vaquinha_solicitando_a_possibilidade_do_retorno_da_linha_de_onibus_campina_grande_do_sul-jardim_nova_camoina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/no_141_venicio_ferreira_-_solicitando_que_seja_executado_o_programa_educacional_de_resistencia_as_drogas_e_a_violencia-_proerd_nasa_escolas_da_rede_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/no_142_venicio_ferreira_-_solicitando_que_seja_realizado_campanha_publicitaria_de_alerta_a_populacao_sobre_consultar_o_setor_de_urbanismo_da_prefeitura_antes_da_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/no_143_gefao_santos_solicitando_manuntencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/no_144_gefao_santos_solicitando_manuntencao_em_toda_a_extensao_da_iluminacao_publica_nos_bairros_do_interior_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/no_145__marcelo_olegario_solicitando_a_possibilidade_de_criar_um_plantao_veterinario_no_municipio_nos_finais_de_semana_e_feriados_para_atendimentos_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/no_146_helton_colere_solicitando_a_viabilidade_de_implantacao_de_vaga_de_estacionamento_rotativo_na_rua_leonardo_francischelli_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/no_147_helton_colere_-_solicitando_reparo_nas_calcadas_da_rua_jacob_ceccon_situada_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/no_148_helton_colere_solicitando_manuntencao_na_rua_diamiro_olicheski_da_silva_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/no_149_helton_colere_-_solicitando_limpeza_e_instalacao_de_lixeira_no_parquinho_localizado_no_bairro_jardim_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/no_150_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_projeto_cacamba_de_limpeza__atraves_da_secretaria_responsavel_identificadando_as_localidades_que_tem_pontos_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/no_151_cleber_castro_-_solicitando_a_execucao_das_leis_municipal_no_561_2025_e_a_federal_no_13722_2018_nas_escolas_punliacas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/no_152_gefao_santos_-__solicitando_manutencao_lmpeza_rocada_e_patrolagem_na_estrada_municipal_alipio_batista_nascimento.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/no_153_cleverson_dalpra_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_da_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/no_154_cleverson_dalpra_-_sugerindo_que_seja_feito_via_de_mao_unica_no_bairro_jardim_paulista_e_que_seja_feito_bolsoes_para_estacionamentos_em_angulo_de_45o_nas_ruas_de_maior_fluxo_comercial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/no_155_-_solicitando_uniformes_urgente_para_os_coletores_de_lixo_er_motoristas_dos_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/no_156_cleverson_dalpra_-_solicitando_ao_prefeito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_paruque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/no_157_ismael_moraes_-_solicitando_a_construcao_de_calcadas_ao_longo_da_avenida_annibale_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/no_158_cleverson_-_solicita_a_disponibilizacao_do_terreno_e_aconstrucao_de_uma_unidade_de_saude_espaco_publico_de_lazer_e_cmei_na_sede_do_municipio__bairros_proximos_loteamento_moradas_campina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/no_159_cleverson_dalpra_-_solicita_revisao_nos_valores_cobrados_para_uso_dos_espacos_publicos_do_municipio_o_qual_foi_determinado_na_lei_no12-2009_e_regulamentada_pelo_decreto_municipal_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/no_160_cleverson_dalpra_-_solicitando_linha_de_onibus_para_o_bairro_joana_olimpia_passando_a_rota_nas_ruas_antonio_colere_professora_guiomar_m._a_de_abreu_e_a_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/no_161_cleverson_dalpra_-_solicitando_a_contratacao_de_operador_de_maquina_agricola_e_a_regulamentacao_por_meio_de_decreto_da_lei_municipal_no_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/no_162_cleverson_dalpra_-_solicita_a_realizacao_de_manutencao_e_melhora_no_espaco_recreativo_maria_ederli_beck_sbalcheiero_no_bairro_joao_paulo_ll_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/no_163_cleverson_dalpra_-_solicitando_a_possibilidade_de_adesao_ou_criacao_de_programa_semelhante_ao_cartao_transporte_para_estudante_adotado_em_curitiba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/no_164_cleverson_dalpra_-_solicitando_a_realocacao_da_quadra_de_areia_do_bairrosanta_amgelina_para_outro_local.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/no_165_solicitando_contratacao_de_empresa_especializada_para_planejamento_de_mobilidade_urbana_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/no_166_geraldo_vaquinha_-_solicitando_a_possibilidade_de_criacao_de_uyma_linha_de_onibus_ou_a_extensao_de_umalinha_ja_existente_que_atenda_o_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/no_167_geraldo_vaquinha_-_solicitando_a_possibilidade_de_implantacao_de_academia_ao_ar_livre_praca_e_campo_de_futebol_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/no_168_geraldo_vaquinha_-_soliciando_um_estudo_para_transformar_a_quadra_de_areia_do_centro_exportivo_pedro_filho_dalpra_em_campo_de_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/no_169_leide_de_souza_-_solicitando_a_criacao_de_uma_nova_linha_de_onibus_para_o_bairro_jardim_nossa_senhora_das_gracas_devido_a_super_lotacao_da_linha_ja_existente.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/no_170_helton_colere_-_solicitando_istalacao_de_lombadas_na_extencao_da_av._lindolfo_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/no_171_solicita_implantacao_de_servico_entrega_d_medicamentos_domiciliar_epecialmente_voltado_as_pessoas_com_dificuldade_d_locomocao_e_que_residem_em_locais_onde_nao_ha_linha_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/no_172_reiterando_pedido_anterior_solicito_extensao_no_horario_de_funcionamento_das_unidades_basicas_de_saude_da_sede_e_da_terra_boa_ate_as_22h.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/no_173_solicitando_a_realizacao_de_um_estudo_tecnico_para_a_viabilizacao_da_construcao_de_um_acesso_com_acessibilidade_direta_a_praca_bento_munhoz_da_rocha_neto_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/no_174_venicio_cleber_e_marcelo_-_solicitando_que_seja_realizado_um_estudo_tecnco_e_adiministrativo_visando_a_readequacao_do_plano_de_cargos_e_carreiras_dos_agentes_da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/no_175_solicitando_estudo_para_implementacao_de_pagamento_instantaneo_pix_como_uma_das_formas_de_pagamento_digital_para_quitacao_de_debitos_de_natureza_tributaria_multas_e_dividas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/no_176_solicitando_providencias_quanto_a_limpeza_higienizacao_e_controle_da_presenca_de_pombos_no_terminal_vice-prefeito_walfrido_ribeiro_de_souza_na_sede.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/no_177_solicitando_a_realizacao_da_operacao_tapa-buraco_na_rua_vill_tonet_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/no_178_solicitando_instalacao_de_travessias_elevadas_ou_lombadas_na_avenida_alderico_bandeira_de_lima_esquina_com_a_rua_jorge_bonn_filho_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/no_179_cleverson_-_solicitando_a_possibilidade_de_instalacao_de_um_cras_na_chacara_recanto_do_sossego_no_bairro_aracatuba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/no_180_cleverson_-_solicitando_que_seja_colocado_em_pratica_o_decreto_599_de_23_de_junho_de_2015_que_cria_estrutura_do_departamento__da_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/no_181_cleber_cleverson_-_solicitando_a_realizacao_de_um_estudo_para_instalacoes_de_iluminacao_publica_ao_longo_de_toda_a_extencao_das_ruas_dop_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/no_182_marcelo_olegario_-_solictando_a_possibilidade_de_constr5ucao_de_banheiros_publicos_para_o_uso_da_populacao_na_praca_bento_munhoz_da_rocha_neto_e_na_prca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/no_183_cleverson_dalpra_-_solicitando_que_o_transito_na_av._joao_de_assuncao_e_rua_jorge_alves_hatly_voltem_a_transitar_com_mao_em_duplo_sentido.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/no_184_solicitando_que_seja_realizado_paisagismo_no_trevo_que_divide_os_municipios_de_campina_grande_do_sul_e_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/no_185_cleverson_dalpra_-_solicitando_a_viabilidade_de_terceirizacao_da_upa_e_de_algumas_unidades_de_saude_que_concentrao_maior_numero_de_reclamacao_por_parte_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/no_186_cleverson_dalpra_-_solicitando_ampliacao_do_cmei_ernesto_zanona_ou_desapropriacao_de_terreno_para_construcao_de_nova_unidade_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3647/no_187_venicio_ferreira_-_solicitando_a_possibilidade_de_apoio_por_meio_de_recursos_ou_servicos_de_sinalizacao_viaria_para_as_ruas_da_area_urbana_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/no_188_solicitando_a_possibilidade_de_realizar_sessao_ordinaria_itinerante_nos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/no_189_helton_colere_-__solicitando_banheiros_quimicos_no_campo_de_futebol_do_complexo_joao_osny_strapasson_bairro_santa_rosa_especialmente_nos_dias_de_jogos_e_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/no_190_helton_colere_-_solicitando_conserto_do_ponto_de_onibus_no_bairro_jardim_ceccon_neste_municipio_proximo_ao_colegio_estadual_timbu_velho_em_frente_a_borracharia_so_sr._eurides.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/no_191_helton_colere_-__solicitando_reparo_nas_vias_publicas_do_bairro_timbu_velho_na_avenida_joao_scucato_coradin_travessa_joao_ruzenente_e_travessa_pedro_ruzenente.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/no_193_helton_colere_-_solicitando_a_intervencao_do_executivo_junto_ao_departamento_de_estradas_de_rodagem_para_a_realizacao_de_um_estudo_para_implantacao_de_ciclovia_na_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/no_194_cleber_castro_-_solicitando_um_estudo_tecnico_para_que_a_rua_jacob_ceccon_seja_considerada_uma_via_preferencial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/no_195_gefao_santos_-_solicitando_estudo_para_instalacao_de_poco_artesiano_na_rua_pedro_vuiesko_no_km_34.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/no_196_gefao_santos_-_solicitando_uma_parceria_entre_o_executivo_municipal_e_a_companhia_de_sedimento_do_parana_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/no_197_venicio_ferreira-_solicitando_um_estudo_para_a_criacao_de_um_centro_especialista_de_atendimento_para_pessoas_com_transtornos_sindromes_e_demais_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/no_198_helton_colere_-_solicitando_sinalizacao_e_seguranca_viaria_no_cruzamento_entre_avenida_alderico_bandeira_de_lima_e_a_rua_joao_zanetti.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/no_199_helton_colere_-_solicitando_providencias_quanto_ao_cumprimento_da_lesgislacao_municipal_ja_existente_que_trata_da_responsabilidade_das_empresas_de_telecomunicacao_no_manejo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3666/no_200_solicitando_ao_poder_executivo_municipal_um_estudo_para_realizar_a_substituicao_das_placas_de_identificacao_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3670/no_201_dos_vereadores_-_solicitando_estudo_tecnico_para_construcao_de_um_portal_de_entrada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3671/no_202_venicio_ferreira_-_arquivada_-_solicitando_ampliacao_do_horario_de_atendimento_das_unidades_de_saude_localizadas_nas_regioes_jardim_santa_rosa_ou_aracatuba_sede_timbu_ou_ja.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3672/no_203_marcelo_olegario_-_solicitando_ao_executivo_municipal_a_implementacao_de_uma_campanha_voltada_a_regularizacao_fundiaria_de_imovel_rurais_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3673/no_204_venicio_ferreira_-_solicitando_estudo_tecnico_visando_a_elaboracao_de_projeto_para_implantacao_de_rede_de_esgoto_na__rodovia_jose_taverna_e_estrada_vereador_julio_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3674/no_205_venicio_ferreira_-_solicitando_a_possibilidade_de_instalacao_de_bebedouros_eletricos_nas_unidades_de_saude_e_escolas_municipais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3675/no_206_marcelo_olegario_-_solicitando_a_possibilidade_da_realizacao_de_ampliacao_e_modernizacao_da_capela_mortuaria_joao_lazarotto_sobrinho_do_cemiterio_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3696/no_207_marcelo_olegario_-_solicitando_ao_departamento_de_esporte_da_secretaria_de_desenvolvimento_social_um_estudo_de_viabilidade_para_a_realizacao_de_campeonatos_de_voleibol_e_futebol.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/no_208_ismael_moraes_-_solicitando_que_o_executivo_municipal_intervenha_junto_aos_colegios_estaduais_e_aos_agentes_de_transito_para__implementar_um_programa_de_orientacao_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3681/no_209_dos_vereadores_-_solicitando_a_criacao_e_divulgacao_de_uma_agenda_publica_de_eventos_que_serao_realizados_no_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3683/no_210_leide_de_souza_-_solicitando_a_instalacao_de_travessia_elevada_no_cruzamento_da_rua_ery_martins_da_rosa_com_a_rua_antonio_collere.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3685/no_211_venicio_ferreira_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_visando_a_implantacao_do_programa_de_atencao_e_orientacao_as_maes_atipicas_-_cuidando_de_quem_cu.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3686/no_212_venicio_ferreira_-_solicitando_a_criacao_do_fundo_municipal_do_esporte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3687/no_213_venicio_ferreira_-_solicitando_a_criacao_de_procedimento_especial_para_analise_de_infracoes_de_transito_cometidas_por_veiculos_de_emergencia_em_servico.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3688/no_214_venicio_ferreiro_-_solicitando_um_estudo_sobre_viabilidade_da_isencao_da_taxa_de_autorizacao_ou_emissao_de_alvara_para_os_taxistas_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3689/no_215_venicio_ferreira_-_solicitando_providencias_ao_que_esta_faltando_para_que_seja_executada_a_lei_no_684_de_2019_conforme_decreto_no2300_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3698/no_216_helton_colere_-_solicitacao_providencias_quanto_as_pichacoes_na_area_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3697/no_217_henton_colere_-_solicitando_a_realizacao_da_pintura_e_sinalizacao_do_meio-fio_na_rua_presidente_humberto_de_alencar_castelo_branco_localizada_no_bairro_jardim_paulista_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3699/no_218_helton_colere_-_solicitando_instalacao_de_faixa_de_pedestre_elevada_em_frente_a_creche_tio_luiz_garcia_localizada_na_rua_diamiro_olicheki_da_silva_no_bairro_jardim_ceccon.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3700/no_219_marcelo_olegario_-_solicitando_avaliacao_de_possibilidade_de_instalcao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3702/no_220_gefao_santos_-_solicitando_a_disponibilizacao_de_equipamentos_medicos_essenciais_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3703/no_221_gefao_santos_-_solicitando_a_possibilidade_de_instalacao_publica_em_frente_ao_aviario_santa_monca_na_av_annibale_ferrarini_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3709/no_222_helton_colere_-_solicitando_reparo_na_quadra_jurema_da_conceicao_trudes_anexa_a_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3711/no_223_cleber_castro_-_solicitando_a_pintura_de_faixa_amarela_em_um_dos_lados_da_via_e_a_instalacao_de_placas_proibido_estacionar__na_rua_calestino_ferrarine_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3714/no_224_venicio_ferreira_-_solicitando_manutencao_e_instalacao_de_iluminacao_na_quadra_de_futebol_de_areia_atras_do_ginasio_poliesportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3716/no_225_cleverson_dalpra_-_solicitando_a_possibilidade_de_elaborarum_projeto_voltado_para_valorizacao_dos_alunos_destaques_das_escolas_municipais_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3717/no_226_cleverson_dalpra_-_solicitando_a_elaboracao_de_um_projeto_de_lei_para_garantir_a_ocontinuidade_permanente_de_atividades_esportivas_culturais_e_artisticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3718/no_227_venicio_ferreira_-_solicitando_impedimento_de_tomar_posse_em_concurso_publico_e_vedacao_em_ocultar_funcoes_coissionadas_de_chefia_direcao_e_assessoramente_no_puder_publico.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3721/no_228_venicio_ferreira_-_solicitando_o_retorno_do_programa_qualifica_campina_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3723/no_229_solicitando_a_instalacao_de_um_novo_ponto_de_onibus_na_rodovia_do_caqui_em_frente_ao_no_6203_no_bairro_aracatuba_especificamente_em_frente_a_empresa_brilhante.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3724/no_230_solicitando_instalacao_de_camara_de_seguranca_na_capela_municipal_joao_lazarotto_sobrinho_com_transmissao_integrada_a_muralha_digital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3725/no_231_reiterando_pedido_anterior_solicito_estudo_para_ampliacao_do_transporte_publico_ate_a_divisa_do_parana_com_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3726/no_232_reiterando_pedido_anterior_solicito_um_estudo_para_solucao_de_problemas_de_drenagem_na_rua_antonio_bonatto_bairro_terra_boa_neste_municipio_paralela_a_br_116.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3727/no_233_roberto_simioni_-_reiterando_pedido_anterior_solicito_a_retomada_imediata_das_obras_de_reforma_da_cancha_de_areia_localizada_no_bairro_barragem_que_se_encontram_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3728/no_234_roberto_simioni_-_reinterando_pedido_anterior_solicita_instalacao_de_iluminacao_publica_na_rua_reginaldo_banderia_cordeiro_na_vila_espeeranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3729/no_235_venicio_ferreira_-_solicitando_que_o_executivo_municipal_intervenha_junto_a_copel_para_que_seja_realizado_um_estudo_visando_a_implantacao_de_mais_uma_subestacao_de_energia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3734/no_236_gefao_santos_-_solicitando_reforma_e_ampliacao_nas_salas_de_aula_da_escola_municipal_rural_joao_assuncao_no_bairro_jaguatirica_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3735/no_237_gefao_santos_-_solicitando_a_realizacao_de_estudo_e_reparos_na_rua_francisco_cordeiro_dos_santos_no_trecho_compreendido_entre_a_sanepar_e_a_igreja_congregacao_crista.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3740/no_238_venicio_ferreira_-_solicita_estudo_para_criacao_do_projeto__cnh_na_mao_em_parceria_com_o_detran_pr.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3742/no_239_cleverson_dalpra_-_solicita_letreiro_turistico_no_trevo_que_divide_campina_e_quatro_barras_e_na_rotatoria_do_posto_cupim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3745/no_240_helton_colere_-_solicita_placa_de_orientacao_em_brinquedo_adaptado_para_cadeirantes_no_parque_linear_do_rio_timbu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3746/no_241_cleverson_dalpra_-_solictando_campanha_de_conscientizacao_e_divulgacao_voltada_aos_municipes_informando_forma_correta_de_descarte_de_entulho_e_local_de_descarte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3749/no_242_solicitando_a_possibilidade_do_municipio_firmar_contrato_com_alguma_empresa_ou_entidade_especializada_na_prestacao_de_servicos_de_equoterapia_voltada_ao_publico_da_melhor_idade..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3750/no_243_solicitando_manutencao_no_bueiro_localizado_na_rua_gregorio_giacomitti_no_316_bairro_jardim_aracatuba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3751/no_244_solicitando_atencao_a_qualidade_da_agua_do_rio_que_atravessa_o_parque_linear_rio_timbu_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3752/no_245_solicitando_a_instalacao_de_um_letreiro_turistico_no_trevo_que_divide_os_municipio_de_campina_grande_do_sul_e_quatro_barras_com_a_seguinte_frase_eu_amo_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3753/no_246_venicio_ferreira_-_solicitando_estudo_da_secretaria_municipal_de_urbanismo_para_aplicacao_de_pavimento_de_concreto_em_vias_estradas_ciclovias_e_calcadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3754/no_247_solicitando_a_possibilidade_da_extensao_da_rede_de_agua_na_rua_avelino_santos_cardoso_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3755/no_248_solicitando_a_retomada_de_atividades_esportivas_e_criacao_de_equipe_de_futsal_adulto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3756/no_249_solicitando_estudo_para_viabilizar_estacionamento_nas_dependencias_da_escola_municipal_lucidio_florencio_ribeiro_situada_na_rua_presidente_artur_da_costa_e_silva_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3759/no_250_venicio_ferreira_-_solicita_que_a_prefeitura_informe_em_seu_site_sempre_que_uma_obra_publica_fique_paralisada_por_mais_de_60_dias_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3761/no_251_leide_de_souza_-_solicitacao_de_duas_lombadas_na_rua_antonio_da_luz_pereira_sobrinho_bairro_imbuial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3763/no_252_helton_colere_-_solicitando_o_retorno_dos_desfiles_civicos_a_ser_realizado_no_dia_07_de_setembro_ou_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3764/no_253_helton_colere_-_arquivada_solicitando_que_seja_criado_um_portifolio_onde_maes_atipicas_possam_compartilhar_suas_acoes_vendas_mao_de_obra_para_movimentacao_economica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3765/no_254_helton_colere_-_arquivada_solicitando_que_realize_um_estudo_sobre_viabilidade_de_oferecer_bolsas_de_estudo_em_cursos_de_graduacao_psicologia_e_fonoaudiologia_para_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3767/no_255_cleverson_dalpra_-_solicitando_manutencao_nos_parques_bem_como_vitoria_e_reparos_nas_academias_ao_ar_livre_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3769/no_256_cleverson_dalpra_-_soliciando_estudo_de_viabilidade_de_instalacao_de_iluminacao_publica_na_rodovia_jose_taverna_ate_a_divisa_com_colombo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3770/no_257_cleverson_dalpra_-_reinterando_pedido_anterior_solicitando_manutencao_e_melhorias_no_espaco_rcreativo_maria_ederli_back_sbalchiero.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3771/no_258_helton_colere_-_solicitando_instalacao_de_bolsao_de_estacionamento_em_frente_ao_colegio_estadual_timbu_velho_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3772/no_259_venicio_ferreira_-_solicitando_ao_executivo_a_possibilidade_de_realizar_a_final_da_copa_campina_master_nas_dependencias_do_campo_de_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3773/no_260_venicio_ferreira_-_solicitando_ao_executivo_um_estudo_de_viabilidade_para_a_aquisicao_de_um_trator_cortador_de_grama_destinado_ao_uso_nos_campos_de_futebol_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3774/no_261_cleverson_dalpra_-_solicita_implantacao_de_projeto_binario_nas_ruas_verticais_do_bairro_jardim_paulista_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3777/no_262_cleverson_dalpra_-_solicitando_servicos_de_tapa-buraco_na_avenida_joao_scucato_coradin_especialmente_no_trecho_com_antipo_e_aplicacao_de_saibro_e_fresado_nas_partes_criticas_da_via.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3779/no_263_cleverson_dalpra_-_solicitando_a_instalacao_de_lombadas_ou_passagens_elevadas_em_dois_trechos_da_rua_pedro_pasa_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3780/no_264_cleverson_dalpra_-_solicitando_o_alargamento_da_estrada_municipal_omacir_simoes_da_rocha_esquina_com_a_rua_apolinario_de_souza_loyola_localizada_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3781/no_265_cleverson_dalpra_-_solicitando_a_instalacao_de_rede_de_baixa_tensao_com_iluminacao_publica_em_toda_a_extensao_da_avenida_joao_scucata_coradin.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3782/no_266_cleverson_dalpra_-_solicitando_um_estudo_para_avaliar_a_possibilidade_de_alteracao_da_via_preferencial_entre_as_ruas_joao_trevisan_e_angelo_antonio_zanchettin_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3783/no_267_cleverson_dalpra_-_solicitando_semaforos_no_bairro_jardim_paulista_nas_seguintes_ruas_rua_professor_duilio_calderari_esquina_com_a_avenida_jose_sbalcheiro....pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3784/no_268_cleber_castro_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_lindolfo_henrique_ferreira_esquina_com_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3785/no_269_cleverson_dalpra_-_arquivada_solicitando_lombada_na_av_lindolfo_henrique_ferreira_proximo_ao_no_1022_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3788/no_271_cleverson_dalpra_-_solicitando_a_possibilidade_de_que_a_feira_de_artesanato_e_produtos_rurais_atualmente_realizada_no_bairro_jardim_paulista_seja_tambem_levada_a_outros_bairros.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3795/no_272_marcelo_olegario_-_solicitando_a_secretaria_competente_realizacao_d_estudo_tecnico_para_implantacao_d_um_redutor_d_velocidad_ou_o_reforco_da_sinalizacao_viaria_na_rua_manoel_martins_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3799/no_273_cleverson_dalpra_-_solicitando_estudo_tecnico_para_instalacao_de_rede_de_baixa_tensao_e_iluminacao_publica_em_toda_a_extensao_da_estrada_municipal_ginjiro_abe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3800/no_274_cleverson_dalpra_-_solicitando_a_realizacao_do_termino_do_passeio_calcada_na_avenida_annibale_ferrarini_no_trecho_compreendido_entre_a_rua_anselmo_ferrarini_e_a_rua_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3801/no_275_helton_colere_-_solicitando_que_sejam_adotadas_medidas_efetivas_em_relacao_ao_aumento_do_numero_de_pessoas_em_situacao_de_rua_nas_areas_urbanas_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3802/no_276_venicio_ferreira_-_solicitando_estudo_para_implantacao_de_curso_pre-vestibular_gratuito_para_os_alunos_da_rede_publica_e_privada_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3805/no_277_helton_colere_-_solicitando_atraves_da_secretaria_competente_a_implantacao_travessias_elevadas_na_rua_joao_zanetti_esquina_com_avenida_augusto_staben_nas_proximidads_da_panificadora_vo_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3806/no_278_cleverson_dalpra_-_arquivada_-__solicitando_recapeamento_asfaltico_da_r._maria_vidolin_dalpra_entre_a_r._carlos_rodrigues_da_cruz_e_av._sao_joao_e_realocacao_das_pedras_para_o_man.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3807/no_279_marcelo_olegario_e_pedro_cafe_-_solicitando_a_implantacao__de_travessia_elevada_e_a_instalacao_de_placas_de_sinalizacao_na_rua_manoel_martins_da_cruaz_nas_proximidades_do_cmei_tia_glacy.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3808/no_280_cleverson_dalpra_-_arquivada-_solicitando_um_projeto_visando_o_possivel_recapeamento_asfaltico_da_av_joao_scucato_coradin_entre_a_av_lindolfo_henrique_ferreira_e_r._jose_taverna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3809/no_281_cleverson_dalpra_solicitando_a_instalacao_de_lixeiras_na_quadra_do_espaco_recreativo_belmiro_carvalho_de_avelar_localizado_no_bairro_jardim_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3810/no_282_cleverson_dalpra_-_solicitando_a_possibilidade_de_implantacao_de_uma_rotatoria_na_esquina_do_colegio_estadual_timbu_velho_entre_as_ruas_jacob_ceccon_e_professora_marilene_aide_coradin.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3811/no_283_helton_colere_-_solicitando_a_substituicao_de_lampadas_queimadas_no_bairro_jardim_graciosa_especialmente_nas_ruas_jose_simioni_frederico_strapasson_e_demais_vias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3812/no_284_gefao_santos_-_solicitando_reforma_urgente_na_unidade_de_saude_zacarias_santana_do_nascimento_situada_na_localidade_de_ribeirao_grande_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3815/no_285_cleverson_dalpra_-_solicitando_estudo_d_viabilidade_tecnico-administrativa_para_que_o_atual_servico_do_linhao_da_saude_seja_expandido_formalizado_como_um_transporte_intermunicipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3817/no_286_leide_de_souza_-_reiterando_pedido_anterior_solicitando_limpeza_e_manutencao_da_mini_arena_multiuso_marcos_vinicius_dos_santos_bairro_jardim_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3819/no_287_geraldo_vaquinha_-_solicitando_providencias_quanto_ao_nivelamento_da_ponte_onde_inicia_a_estrada_municipal_omacir_simoes_da_rocha_pelo_fato_da_ponte_estar_em_desnivel_causando_um_degrau.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3820/no_288_geraldo_vaquinha_-_solicitando_que_seja_realizada_a_pintura_de_faixa_amarela_em_um_dos_lados_da_rua_augusto_campanha_no_bairro_jardim_eugenia_maria_em_toda_a_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3823/no_289_helton_colere_-_solicitando_manutencao_patrolamento_patrola_gen_e_aplicacao_de_saibro_na_estrada_municipal_joao_mocelin_estrada_da_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3824/no_290_helton_colere_-_solicitando_a_implantacao_de_bolsoes_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3825/no_291_helton_colere_-_solicitando_a_conclusao_do_calcamento_na_avenida_alderico_bandeira_de_lima_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3826/no_292_venicio_ferreira_-___solicitando_a_substituicao_das_lampadas_de_led_de_baixa_potencia_por_outras_de_maior_intensidade_em_diversas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3829/no_293_cleber_castro_-_solicitando_melhorias_na_infraestrutura_do_cmei_laura_bertoni_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3830/no_294_venicio_ferreira_-_solicitando_a_reforma_e_troca_das_telas_de_protecao_dos_campos_de_futebol_do_centro_esportivo_ricieri_bernardi_localizado_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/no_295_venicio_fereira_-_solicitando_a_inclusao_no_planejamento_para_o_exercicio_de_2026_de_um_estudo_de_viabilidade_para_a_retomada_da_linha_do_turismo_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/no_296_venicio_ferreira_-_solicitando_a_realizacao_de_estudo_e_o_devido_planejamento_para_a_insercao_de_aulas_de_lingua_inglesa_na_grade_curricular_das_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/no_297_helton_colere_-_solicitando_a_possibilidade_da_instalacao_de_uma_faixa_elevada_para_travessia_de_pedestres_na_esquina_da_rua_luiz_garcia_com_a_rua_frederico_strapasson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/no_298_helton_colere_-_solicitando_operacao_tapa-buracos_no_entorno_da_travessa_pedro_ruzenente_e_travessa_joao_ruzenente_localizadas_no_bairro_timbu_velho_neste_municipio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/no_299_cleber_castro_e_helton_colere_-_solicitando_a_implantacao_de_travessia_elevada_ou_lombada_na_rua_conceicao_maria_de_andrade_esquina_com_a_rua_antonio_marchado__jardim_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/no_300_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_na_rua_marcelino_zanon_esquina_com_a_rua_geronimo_francisco_junior_no_bairro_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/no_301_helton_colere_-_solicitando_que_o_executivo_municipal_elabore_um_projeto_de_lei_para_criacao_do_programa_cambio_verde_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/no_302_gefao_santos_-_solicitando_manutencao_na_quadra_poliesportiva_cipriana_maria_de_jesus_silva_santos_situada_no_bairro_jaguatirica_bem_como_a_retirada_equipamentos_da_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/no_303_venicio_ferreira_-_solicitando_a_criacao_do_programa_bombeiro_mirim_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/no_304_venicio_ferreira_-_solicitando_a_instalacao_de_novas_calcadas_eou_ciclovias_ao_longo_da_rua_professor_duilio_calderari_no_trecho_que_se_estende_desde_a_rua_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/no_305_venicio_ferreira_-_solicitando_ao_poder_executivo_que_realiaze_analise_e_posterior_implantacao_de_interpretes_de_libras__lingua_brasileira_de_sinais_nas_apresentacoes_do_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/no_306_venicio_ferreira_-_solicitando_intervencao_junto_a_arteris_para_implantacao_de_projeto_de_desaceleracao_na_entrada_e_saida_da_area_industrial_bonanca_sitios_de_recreio_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/no_307_leide_de_souza_-_reiterando_pedido_anterior_solicitando_a_instalacao_de_lixeira_publica_na_br_116_km_59_chacara_xaxim_proximo_ao_portal_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/no_308_leide_de_souza_-_reiterando_pedido_anterior_solicitando_estudo_para_elaboracao_do_projeto_capela_mortuaria_na_regiao_dos_bairros_do_jardim_eugenia_maria_jardim_ceccon_jardim_agua_doce_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/no_309_marcelo_olegario_-_solicitando_estudo_tecnico_visando_a_implantacao_e_substituicao_das_placas_de_identificacao_com_o_nome_das_ruas_e_logradouros_em_todo_o_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/no_310_cleverson_dalpra_-_solicitando_a_possibilidade_de_construcao_de_novas_gavetas_no_cemiterio_municipal_sao_joao_batista_sede_ou_a_desapropriacao_do_entorno_para_ampliacao_da_capela.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/no_311_marcelo_olegario_-_solicitando_a_realizacao_de_estudo_para_avaliar_a_possibilidade_de_abertura_dos_portoes_das_unidades_de_saude_no_municipio_as_6h00.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/no_312_venicio_ferreira_-_solicitando_apoio_e_o_incentivo_ao_programa_brasil_alfabetizado_desenvolvido_no_colegio_estadual_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/no_313_helton_colere_-_solicitando_a_possibilidade_de_manutencao_do_brinquedo_de_acessibilidade_localizado_no_parque_vereador_oswaldao_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/no_314_helton_colere_-_solicitando_a_implantacao_de_uma_travessia_elevada_no_cruzamento_da_av_presidente_juscelino_kubitschek_de_oliveira_com_a_rua_angelo_antonio_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/no_315_geraldo_vaquinha_-_solicitando_a_extensao_da_rede_de_baixa_tensao_na_rua_antonio_speranceta_no_trecho_compreendido_entre_os_numeros_383_e_421_bairro_jardim_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/no_316_venicio_ferreira_-_solicitando_ao_executivo_a_instalacao_de_traves_fixas_de_futebol_em_quadras_publicas_a_orientacao_e_fiscalizacao_de_espacos_privados_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/no_317_cleverson_dalpra_-_solicitando_a_realizacao_d_um_estudo_para_implantacao_d_um_espaco_sensorial_infanti_com_a_instalacao_de_paineis_sensoriais_interativos_e_areas_d_estimulos_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/no_318_ismael_moraes_-_solicitando_que_o_executivo_municipal_faca_adesao_ao_programa_de_atencao_as_pessoas_em_situacao_de_uso_prejudicial_de_alcool_e_outras_drogras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/no_319_helton_colere_-_solicitando_a_realizacao_de_servicos_de_rocada_e_limpeza_no_entorno_da_escola_municipal_antonio_jose_de_carvalho_e_o_colegio_estadual_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/no_320_venicio_ferreira_-_solicitando_a_oferta_de_cursos_de_qualidade_profissional_nas_localidades_do_interior_do_muicipio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/no_321_cleverson_dalpra_-_solicitacao_de_alterar_o_art._64_da_lei_complementar_no_19_de_22_de_julho_de_2015_inciso_ii_colocando_um_limite_de_animais_e_quais_animais_sao_proibidos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/no_322_venicio_ferreira_-_solicitando_a_construcao_d_calcadas_para_pedestres_ao_longo_d_toda_extensao_da_avenida_lindolfo_henrique_ferreira_desde_o_bairro_jardim_eugenia_maria_ate_rodovia_do_caqui.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/no_323_geraldo_vaquinha_-_solicitando_manutencao_e_patrolamento_nas_seguintes_ruas_josee_vitor_ferreira_jose_g._leite_alcidio_ceccon_elena_g._ceccon_e_carlos_h._de_aguiar_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/no_324_venicio_ferreira_-_solicitando_estudo_para_construcao_de_calcada_em_um_dos_lados_da_rua_ricieri_bernardi_e_a_implantacao_de_bolsao_de_estacionamento_em_45o_no_lado_oposto_da_via.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/no_325_roberto_simioni_-_solicitando_a_analise_de_instalacao_de_um_guard_rail_o_encontro_com_a_rua_zacarias_santana_e_octavio_dos_s._souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/no_326_helton_colere_-_solicitando_revisao_e_manutencao_publica_nos_bairros_jardim_ceccon_jardim_eugenia_maria_jardim_agua_doce_jardim_santa_cecillia_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/no_327_cleber_castro_-_solicitando_manutencao_na_estrada_municipal_aristides_bello_maciel_localizada_no_bairro_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/no_328_geraldo_vaquinha_-_solicitando_realizacao_de_um_programa_de_pintura_repintura_e_manutencao_periodica_de_todas_as_faixas_de_pedestres_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/no_329_marcelo_olegario_-_solicitando_a_possibilidade_do_poder_executivo_elaborar_projeto_de_lei_que_dispoe_sobre_instalacao_d_conteineres_especificos_para_coleta_seletiva_d_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/no_330_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_criacao_do_programa_desburocratiza_campina_contratacao_de_profissionais_na_area_de_urbanismo_e_vigilancia_em_saude_e_sistemas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/no_331_venicio_ferreira_-_solicitando_ao_executivo_municipal_a_atencao_ao_programa_qualifica_campina_cursos_profissionalizantes_para_os_campinenses.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/no_332_cleverson_dalpra_-_solicitando_a_disponibilizacao_de_transporte_adaptado_para_pacientes_que_participam_de_programas_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/no_333_geraldo_vaquinha_-_solicitando_a_manutencao_com_massa_asfaltica_na_rua_joao_mangi_com_inicio_na_rodovia_do_caqui_pr_506_e_termino_na_esquina_da_rua_bortolo_baggio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/no_334_cleverson_dalpra_-_solicitando_a_possibilidade_de_disponibilizacao_de_um_kit_lanche_para_os_pacientes_que_precisam_se_deslocar_para_outros_municipios_ou_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/no_335_geraldo_vaquinha_-_solicitando_a_manutencao_da_calcada_localizada_na_rodovia_do_caqui_pr-506_em_frente_ao_campo_do_centro_esportivo_pedro_dalpra_filho_nas_proximidades_da_revendedora_gas.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/no_336_helton_colere_-_solicitando_a_realizacao_de_servicos_de_limpeza_e_rocada_em_todos_os_espacos_publicos_de_lazer_do_municipio_incluindo_pracas_canchas_esportivas_parques_e_demais_areas.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/no_337_helton_colere_-_solicitando_a_realizacao_de_um_estudo_tecnico_para_melhorar_a_sinalizacao_viaria_ou__se_necessario_implantar_travessia_elevada_na_esquina_da_rodovia_do_caqui_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3757/20250930230442850.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3758/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3747/no_44_institui_a_regional_sul_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-14-18_1.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3669/mensagem_de_veto_total_no_13__que_dispoe_sobre_o_trafego_de_bicicletas_motorizadas_e_combustao_com_adaptacao_irregulares_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3682/mensagem_de_veto_total_ao_projeto_de_lei_no_26_dispoe_sobre_a_proibicao_do_uso_de_narguile_e_cigarro_eletronico_em_locais_publicos_abertos_ou_fechados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/arquivada_mensagem_de_veto_total_ao_projetono_735_projeto_de_lei_no_49.2025_de_auoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/no_105_encaminha_o_projeto_de_lei_complementar_no_001_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/no_106_encaminha_projeto_de_lei_no_001_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/no_108_-_encaminha_projeto_de_lei_no003_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/no_160-_encaminha_projeto_de_lei_no002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/no_164_encaminha_projeto_de_lei_no_002_de_04_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/no_188_encaminha_o_projeto_de_lei_no006_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/no_193_encaminha_projeto_de_lei_no_005_de_14_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/no_198_encaminha_projeto_de_lei_no_008_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/no_203_encaminha_projeto_de_lei_no_009_de_28_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/no_202_encaminha_projeto_de_lei_no_007_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/no_215_encaminha_projeto_de_lei_no_010_de_30_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/no_218_encaminha_projeto_de_lei_complementar_no_03_de_06_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/no_236_encaminha_projeto_de_lei_complementar_no_004_de_16_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/no_249_encaminha_projeto_de_lei_no_013_de_22_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/no_271_encaminha_projeto_de_lei_no._012_de_21_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/no_276_encaminha_projeto_de_lei_no._015_de_05_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/no_284_encaminha_projeto_de_lei_complementar_no._005_de_06_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3778/no_625.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3793/no_645_encaminha_projeto_de_lei_complementar_no_006_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3794/no_620_encaminha_projeto_de_lei_no_028_de_22_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/no_761_encaminha_projeto_de_lei_no._035_de_05_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/no_834_encaminha_projeto_de_lei_complementar_no._007_de_12_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3737/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_do_executivo_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/parecer_da_comissao_de_financas_orcamento_e_fiscalizacao_ao_projeto_de_lei_n_0312025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/no_05_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativa_ao_exercicio_financeiro_de_2022-3-13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H509"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -13943,5375 +13946,5375 @@
       </c>
       <c r="H303" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1126</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>1127</v>
       </c>
       <c r="D304" t="s">
         <v>439</v>
       </c>
       <c r="E304" t="s">
         <v>440</v>
       </c>
       <c r="F304" t="s">
         <v>23</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>126</v>
+        <v>1128</v>
       </c>
       <c r="H304" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D305" t="s">
         <v>439</v>
       </c>
       <c r="E305" t="s">
         <v>440</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H305" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D306" t="s">
         <v>439</v>
       </c>
       <c r="E306" t="s">
         <v>440</v>
       </c>
       <c r="F306" t="s">
         <v>18</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H306" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D307" t="s">
         <v>439</v>
       </c>
       <c r="E307" t="s">
         <v>440</v>
       </c>
       <c r="F307" t="s">
         <v>18</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H307" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D308" t="s">
         <v>439</v>
       </c>
       <c r="E308" t="s">
         <v>440</v>
       </c>
       <c r="F308" t="s">
         <v>18</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H308" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D309" t="s">
         <v>439</v>
       </c>
       <c r="E309" t="s">
         <v>440</v>
       </c>
       <c r="F309" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H309" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D310" t="s">
         <v>439</v>
       </c>
       <c r="E310" t="s">
         <v>440</v>
       </c>
       <c r="F310" t="s">
         <v>18</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H310" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D311" t="s">
         <v>439</v>
       </c>
       <c r="E311" t="s">
         <v>440</v>
       </c>
       <c r="F311" t="s">
         <v>160</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H311" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D312" t="s">
         <v>439</v>
       </c>
       <c r="E312" t="s">
         <v>440</v>
       </c>
       <c r="F312" t="s">
         <v>193</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H312" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D313" t="s">
         <v>439</v>
       </c>
       <c r="E313" t="s">
         <v>440</v>
       </c>
       <c r="F313" t="s">
         <v>193</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H313" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="D314" t="s">
         <v>439</v>
       </c>
       <c r="E314" t="s">
         <v>440</v>
       </c>
       <c r="F314" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H314" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D315" t="s">
         <v>439</v>
       </c>
       <c r="E315" t="s">
         <v>440</v>
       </c>
       <c r="F315" t="s">
         <v>18</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H315" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D316" t="s">
         <v>439</v>
       </c>
       <c r="E316" t="s">
         <v>440</v>
       </c>
       <c r="F316" t="s">
         <v>18</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H316" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D317" t="s">
         <v>439</v>
       </c>
       <c r="E317" t="s">
         <v>440</v>
       </c>
       <c r="F317" t="s">
         <v>160</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="H317" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D318" t="s">
         <v>439</v>
       </c>
       <c r="E318" t="s">
         <v>440</v>
       </c>
       <c r="F318" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H318" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D319" t="s">
         <v>439</v>
       </c>
       <c r="E319" t="s">
         <v>440</v>
       </c>
       <c r="F319" t="s">
         <v>23</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="H319" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D320" t="s">
         <v>439</v>
       </c>
       <c r="E320" t="s">
         <v>440</v>
       </c>
       <c r="F320" t="s">
         <v>621</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="H320" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D321" t="s">
         <v>439</v>
       </c>
       <c r="E321" t="s">
         <v>440</v>
       </c>
       <c r="F321" t="s">
         <v>23</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="H321" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="D322" t="s">
         <v>439</v>
       </c>
       <c r="E322" t="s">
         <v>440</v>
       </c>
       <c r="F322" t="s">
         <v>23</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="H322" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D323" t="s">
         <v>439</v>
       </c>
       <c r="E323" t="s">
         <v>440</v>
       </c>
       <c r="F323" t="s">
         <v>621</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H323" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D324" t="s">
         <v>439</v>
       </c>
       <c r="E324" t="s">
         <v>440</v>
       </c>
       <c r="F324" t="s">
         <v>621</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H324" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D325" t="s">
         <v>439</v>
       </c>
       <c r="E325" t="s">
         <v>440</v>
       </c>
       <c r="F325" t="s">
         <v>37</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="H325" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D326" t="s">
         <v>439</v>
       </c>
       <c r="E326" t="s">
         <v>440</v>
       </c>
       <c r="F326" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H326" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D327" t="s">
         <v>439</v>
       </c>
       <c r="E327" t="s">
         <v>440</v>
       </c>
       <c r="F327" t="s">
         <v>79</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H327" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D328" t="s">
         <v>439</v>
       </c>
       <c r="E328" t="s">
         <v>440</v>
       </c>
       <c r="F328" t="s">
         <v>23</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H328" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D329" t="s">
         <v>439</v>
       </c>
       <c r="E329" t="s">
         <v>440</v>
       </c>
       <c r="F329" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H329" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D330" t="s">
         <v>439</v>
       </c>
       <c r="E330" t="s">
         <v>440</v>
       </c>
       <c r="F330" t="s">
         <v>23</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H330" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D331" t="s">
         <v>439</v>
       </c>
       <c r="E331" t="s">
         <v>440</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H331" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D332" t="s">
         <v>439</v>
       </c>
       <c r="E332" t="s">
         <v>440</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H332" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D333" t="s">
         <v>439</v>
       </c>
       <c r="E333" t="s">
         <v>440</v>
       </c>
       <c r="F333" t="s">
         <v>18</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H333" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D334" t="s">
         <v>439</v>
       </c>
       <c r="E334" t="s">
         <v>440</v>
       </c>
       <c r="F334" t="s">
         <v>18</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H334" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D335" t="s">
         <v>439</v>
       </c>
       <c r="E335" t="s">
         <v>440</v>
       </c>
       <c r="F335" t="s">
         <v>18</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="H335" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D336" t="s">
         <v>439</v>
       </c>
       <c r="E336" t="s">
         <v>440</v>
       </c>
       <c r="F336" t="s">
         <v>621</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H336" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D337" t="s">
         <v>439</v>
       </c>
       <c r="E337" t="s">
         <v>440</v>
       </c>
       <c r="F337" t="s">
         <v>193</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="H337" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D338" t="s">
         <v>439</v>
       </c>
       <c r="E338" t="s">
         <v>440</v>
       </c>
       <c r="F338" t="s">
         <v>193</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H338" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D339" t="s">
         <v>439</v>
       </c>
       <c r="E339" t="s">
         <v>440</v>
       </c>
       <c r="F339" t="s">
         <v>18</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H339" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D340" t="s">
         <v>439</v>
       </c>
       <c r="E340" t="s">
         <v>440</v>
       </c>
       <c r="F340" t="s">
         <v>160</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H340" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D341" t="s">
         <v>439</v>
       </c>
       <c r="E341" t="s">
         <v>440</v>
       </c>
       <c r="F341" t="s">
         <v>23</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H341" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D342" t="s">
         <v>439</v>
       </c>
       <c r="E342" t="s">
         <v>440</v>
       </c>
       <c r="F342" t="s">
         <v>32</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H342" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D343" t="s">
         <v>439</v>
       </c>
       <c r="E343" t="s">
         <v>440</v>
       </c>
       <c r="F343" t="s">
         <v>32</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H343" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D344" t="s">
         <v>439</v>
       </c>
       <c r="E344" t="s">
         <v>440</v>
       </c>
       <c r="F344" t="s">
         <v>23</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H344" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D345" t="s">
         <v>439</v>
       </c>
       <c r="E345" t="s">
         <v>440</v>
       </c>
       <c r="F345" t="s">
         <v>23</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H345" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D346" t="s">
         <v>439</v>
       </c>
       <c r="E346" t="s">
         <v>440</v>
       </c>
       <c r="F346" t="s">
         <v>32</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="H346" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D347" t="s">
         <v>439</v>
       </c>
       <c r="E347" t="s">
         <v>440</v>
       </c>
       <c r="F347" t="s">
         <v>32</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="H347" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D348" t="s">
         <v>439</v>
       </c>
       <c r="E348" t="s">
         <v>440</v>
       </c>
       <c r="F348" t="s">
         <v>511</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="H348" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D349" t="s">
         <v>439</v>
       </c>
       <c r="E349" t="s">
         <v>440</v>
       </c>
       <c r="F349" t="s">
         <v>511</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="H349" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D350" t="s">
         <v>439</v>
       </c>
       <c r="E350" t="s">
         <v>440</v>
       </c>
       <c r="F350" t="s">
         <v>511</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="H350" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="D351" t="s">
         <v>439</v>
       </c>
       <c r="E351" t="s">
         <v>440</v>
       </c>
       <c r="F351" t="s">
         <v>511</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="H351" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D352" t="s">
         <v>439</v>
       </c>
       <c r="E352" t="s">
         <v>440</v>
       </c>
       <c r="F352" t="s">
         <v>23</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="H352" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D353" t="s">
         <v>439</v>
       </c>
       <c r="E353" t="s">
         <v>440</v>
       </c>
       <c r="F353" t="s">
         <v>193</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H353" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D354" t="s">
         <v>439</v>
       </c>
       <c r="E354" t="s">
         <v>440</v>
       </c>
       <c r="F354" t="s">
         <v>193</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="H354" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D355" t="s">
         <v>439</v>
       </c>
       <c r="E355" t="s">
         <v>440</v>
       </c>
       <c r="F355" t="s">
         <v>23</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="H355" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="D356" t="s">
         <v>439</v>
       </c>
       <c r="E356" t="s">
         <v>440</v>
       </c>
       <c r="F356" t="s">
         <v>32</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H356" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D357" t="s">
         <v>439</v>
       </c>
       <c r="E357" t="s">
         <v>440</v>
       </c>
       <c r="F357" t="s">
         <v>18</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="H357" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D358" t="s">
         <v>439</v>
       </c>
       <c r="E358" t="s">
         <v>440</v>
       </c>
       <c r="F358" t="s">
         <v>32</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H358" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D359" t="s">
         <v>439</v>
       </c>
       <c r="E359" t="s">
         <v>440</v>
       </c>
       <c r="F359" t="s">
         <v>32</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H359" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D360" t="s">
         <v>439</v>
       </c>
       <c r="E360" t="s">
         <v>440</v>
       </c>
       <c r="F360" t="s">
         <v>18</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="H360" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D361" t="s">
         <v>439</v>
       </c>
       <c r="E361" t="s">
         <v>440</v>
       </c>
       <c r="F361" t="s">
         <v>18</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H361" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D362" t="s">
         <v>439</v>
       </c>
       <c r="E362" t="s">
         <v>440</v>
       </c>
       <c r="F362" t="s">
         <v>32</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="H362" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D363" t="s">
         <v>439</v>
       </c>
       <c r="E363" t="s">
         <v>440</v>
       </c>
       <c r="F363" t="s">
         <v>23</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="H363" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D364" t="s">
         <v>439</v>
       </c>
       <c r="E364" t="s">
         <v>440</v>
       </c>
       <c r="F364" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H364" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D365" t="s">
         <v>439</v>
       </c>
       <c r="E365" t="s">
         <v>440</v>
       </c>
       <c r="F365" t="s">
         <v>18</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="H365" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D366" t="s">
         <v>439</v>
       </c>
       <c r="E366" t="s">
         <v>440</v>
       </c>
       <c r="F366" t="s">
         <v>23</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="H366" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D367" t="s">
         <v>439</v>
       </c>
       <c r="E367" t="s">
         <v>440</v>
       </c>
       <c r="F367" t="s">
         <v>23</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="H367" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D368" t="s">
         <v>439</v>
       </c>
       <c r="E368" t="s">
         <v>440</v>
       </c>
       <c r="F368" t="s">
         <v>79</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H368" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D369" t="s">
         <v>439</v>
       </c>
       <c r="E369" t="s">
         <v>440</v>
       </c>
       <c r="F369" t="s">
         <v>18</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H369" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D370" t="s">
         <v>439</v>
       </c>
       <c r="E370" t="s">
         <v>440</v>
       </c>
       <c r="F370" t="s">
         <v>18</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="H370" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="D371" t="s">
         <v>439</v>
       </c>
       <c r="E371" t="s">
         <v>440</v>
       </c>
       <c r="F371" t="s">
         <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H371" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D372" t="s">
         <v>439</v>
       </c>
       <c r="E372" t="s">
         <v>440</v>
       </c>
       <c r="F372" t="s">
         <v>32</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="H372" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D373" t="s">
         <v>439</v>
       </c>
       <c r="E373" t="s">
         <v>440</v>
       </c>
       <c r="F373" t="s">
         <v>32</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="H373" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D374" t="s">
         <v>439</v>
       </c>
       <c r="E374" t="s">
         <v>440</v>
       </c>
       <c r="F374" t="s">
         <v>32</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H374" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D375" t="s">
         <v>439</v>
       </c>
       <c r="E375" t="s">
         <v>440</v>
       </c>
       <c r="F375" t="s">
         <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H375" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D376" t="s">
         <v>439</v>
       </c>
       <c r="E376" t="s">
         <v>440</v>
       </c>
       <c r="F376" t="s">
         <v>23</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="H376" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D377" t="s">
         <v>439</v>
       </c>
       <c r="E377" t="s">
         <v>440</v>
       </c>
       <c r="F377" t="s">
         <v>23</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="H377" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D378" t="s">
         <v>439</v>
       </c>
       <c r="E378" t="s">
         <v>440</v>
       </c>
       <c r="F378" t="s">
         <v>32</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H378" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D379" t="s">
         <v>439</v>
       </c>
       <c r="E379" t="s">
         <v>440</v>
       </c>
       <c r="F379" t="s">
         <v>32</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="H379" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D380" t="s">
         <v>439</v>
       </c>
       <c r="E380" t="s">
         <v>440</v>
       </c>
       <c r="F380" t="s">
         <v>32</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="H380" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D381" t="s">
         <v>439</v>
       </c>
       <c r="E381" t="s">
         <v>440</v>
       </c>
       <c r="F381" t="s">
         <v>32</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H381" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D382" t="s">
         <v>439</v>
       </c>
       <c r="E382" t="s">
         <v>440</v>
       </c>
       <c r="F382" t="s">
         <v>32</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="H382" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="D383" t="s">
         <v>439</v>
       </c>
       <c r="E383" t="s">
         <v>440</v>
       </c>
       <c r="F383" t="s">
         <v>32</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H383" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D384" t="s">
         <v>439</v>
       </c>
       <c r="E384" t="s">
         <v>440</v>
       </c>
       <c r="F384" t="s">
         <v>32</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="H384" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D385" t="s">
         <v>439</v>
       </c>
       <c r="E385" t="s">
         <v>440</v>
       </c>
       <c r="F385" t="s">
         <v>160</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="H385" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D386" t="s">
         <v>439</v>
       </c>
       <c r="E386" t="s">
         <v>440</v>
       </c>
       <c r="F386" t="s">
         <v>32</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="H386" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D387" t="s">
         <v>439</v>
       </c>
       <c r="E387" t="s">
         <v>440</v>
       </c>
       <c r="F387" t="s">
         <v>23</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H387" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D388" t="s">
         <v>439</v>
       </c>
       <c r="E388" t="s">
         <v>440</v>
       </c>
       <c r="F388" t="s">
         <v>32</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H388" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D389" t="s">
         <v>439</v>
       </c>
       <c r="E389" t="s">
         <v>440</v>
       </c>
       <c r="F389" t="s">
         <v>621</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="H389" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D390" t="s">
         <v>439</v>
       </c>
       <c r="E390" t="s">
         <v>440</v>
       </c>
       <c r="F390" t="s">
         <v>32</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H390" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D391" t="s">
         <v>439</v>
       </c>
       <c r="E391" t="s">
         <v>440</v>
       </c>
       <c r="F391" t="s">
         <v>32</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H391" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D392" t="s">
         <v>439</v>
       </c>
       <c r="E392" t="s">
         <v>440</v>
       </c>
       <c r="F392" t="s">
         <v>18</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H392" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D393" t="s">
         <v>439</v>
       </c>
       <c r="E393" t="s">
         <v>440</v>
       </c>
       <c r="F393" t="s">
         <v>23</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="H393" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D394" t="s">
         <v>439</v>
       </c>
       <c r="E394" t="s">
         <v>440</v>
       </c>
       <c r="F394" t="s">
         <v>18</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H394" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D395" t="s">
         <v>439</v>
       </c>
       <c r="E395" t="s">
         <v>440</v>
       </c>
       <c r="F395" t="s">
         <v>32</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="H395" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D396" t="s">
         <v>439</v>
       </c>
       <c r="E396" t="s">
         <v>440</v>
       </c>
       <c r="F396" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="H396" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D397" t="s">
         <v>439</v>
       </c>
       <c r="E397" t="s">
         <v>440</v>
       </c>
       <c r="F397" t="s">
         <v>32</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="H397" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D398" t="s">
         <v>439</v>
       </c>
       <c r="E398" t="s">
         <v>440</v>
       </c>
       <c r="F398" t="s">
         <v>32</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="H398" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D399" t="s">
         <v>439</v>
       </c>
       <c r="E399" t="s">
         <v>440</v>
       </c>
       <c r="F399" t="s">
         <v>32</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H399" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D400" t="s">
         <v>439</v>
       </c>
       <c r="E400" t="s">
         <v>440</v>
       </c>
       <c r="F400" t="s">
         <v>18</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="H400" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D401" t="s">
         <v>439</v>
       </c>
       <c r="E401" t="s">
         <v>440</v>
       </c>
       <c r="F401" t="s">
         <v>193</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="H401" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D402" t="s">
         <v>439</v>
       </c>
       <c r="E402" t="s">
         <v>440</v>
       </c>
       <c r="F402" t="s">
         <v>32</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H402" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D403" t="s">
         <v>439</v>
       </c>
       <c r="E403" t="s">
         <v>440</v>
       </c>
       <c r="F403" t="s">
         <v>79</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="H403" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D404" t="s">
         <v>439</v>
       </c>
       <c r="E404" t="s">
         <v>440</v>
       </c>
       <c r="F404" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H404" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D405" t="s">
         <v>439</v>
       </c>
       <c r="E405" t="s">
         <v>440</v>
       </c>
       <c r="F405" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H405" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D406" t="s">
         <v>439</v>
       </c>
       <c r="E406" t="s">
         <v>440</v>
       </c>
       <c r="F406" t="s">
         <v>18</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="H406" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D407" t="s">
         <v>439</v>
       </c>
       <c r="E407" t="s">
         <v>440</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="H407" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D408" t="s">
         <v>439</v>
       </c>
       <c r="E408" t="s">
         <v>440</v>
       </c>
       <c r="F408" t="s">
         <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H408" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D409" t="s">
         <v>439</v>
       </c>
       <c r="E409" t="s">
         <v>440</v>
       </c>
       <c r="F409" t="s">
         <v>23</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="H409" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D410" t="s">
         <v>439</v>
       </c>
       <c r="E410" t="s">
         <v>440</v>
       </c>
       <c r="F410" t="s">
         <v>160</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="H410" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D411" t="s">
         <v>439</v>
       </c>
       <c r="E411" t="s">
         <v>440</v>
       </c>
       <c r="F411" t="s">
         <v>23</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H411" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D412" t="s">
         <v>439</v>
       </c>
       <c r="E412" t="s">
         <v>440</v>
       </c>
       <c r="F412" t="s">
         <v>23</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="H412" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D413" t="s">
         <v>439</v>
       </c>
       <c r="E413" t="s">
         <v>440</v>
       </c>
       <c r="F413" t="s">
         <v>23</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H413" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D414" t="s">
         <v>439</v>
       </c>
       <c r="E414" t="s">
         <v>440</v>
       </c>
       <c r="F414" t="s">
         <v>18</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H414" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D415" t="s">
         <v>439</v>
       </c>
       <c r="E415" t="s">
         <v>440</v>
       </c>
       <c r="F415" t="s">
         <v>18</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H415" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D416" t="s">
         <v>439</v>
       </c>
       <c r="E416" t="s">
         <v>440</v>
       </c>
       <c r="F416" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="H416" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D417" t="s">
         <v>439</v>
       </c>
       <c r="E417" t="s">
         <v>440</v>
       </c>
       <c r="F417" t="s">
         <v>18</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="H417" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D418" t="s">
         <v>439</v>
       </c>
       <c r="E418" t="s">
         <v>440</v>
       </c>
       <c r="F418" t="s">
         <v>18</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="H418" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="D419" t="s">
         <v>439</v>
       </c>
       <c r="E419" t="s">
         <v>440</v>
       </c>
       <c r="F419" t="s">
         <v>193</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H419" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D420" t="s">
         <v>439</v>
       </c>
       <c r="E420" t="s">
         <v>440</v>
       </c>
       <c r="F420" t="s">
         <v>23</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="H420" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D421" t="s">
         <v>439</v>
       </c>
       <c r="E421" t="s">
         <v>440</v>
       </c>
       <c r="F421" t="s">
         <v>23</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="H421" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="D422" t="s">
         <v>439</v>
       </c>
       <c r="E422" t="s">
         <v>440</v>
       </c>
       <c r="F422" t="s">
         <v>23</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="H422" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="D423" t="s">
         <v>439</v>
       </c>
       <c r="E423" t="s">
         <v>440</v>
       </c>
       <c r="F423" t="s">
         <v>23</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="H423" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D424" t="s">
         <v>439</v>
       </c>
       <c r="E424" t="s">
         <v>440</v>
       </c>
       <c r="F424" t="s">
         <v>79</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H424" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D425" t="s">
         <v>439</v>
       </c>
       <c r="E425" t="s">
         <v>440</v>
       </c>
       <c r="F425" t="s">
         <v>79</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="H425" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D426" t="s">
         <v>439</v>
       </c>
       <c r="E426" t="s">
         <v>440</v>
       </c>
       <c r="F426" t="s">
         <v>621</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H426" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D427" t="s">
         <v>439</v>
       </c>
       <c r="E427" t="s">
         <v>440</v>
       </c>
       <c r="F427" t="s">
         <v>32</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="H427" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D428" t="s">
         <v>439</v>
       </c>
       <c r="E428" t="s">
         <v>440</v>
       </c>
       <c r="F428" t="s">
         <v>621</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="H428" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="D429" t="s">
         <v>439</v>
       </c>
       <c r="E429" t="s">
         <v>440</v>
       </c>
       <c r="F429" t="s">
         <v>23</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H429" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D430" t="s">
         <v>439</v>
       </c>
       <c r="E430" t="s">
         <v>440</v>
       </c>
       <c r="F430" t="s">
         <v>18</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="H430" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="D431" t="s">
         <v>439</v>
       </c>
       <c r="E431" t="s">
         <v>440</v>
       </c>
       <c r="F431" t="s">
         <v>18</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="H431" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="D432" t="s">
         <v>439</v>
       </c>
       <c r="E432" t="s">
         <v>440</v>
       </c>
       <c r="F432" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="H432" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D433" t="s">
         <v>439</v>
       </c>
       <c r="E433" t="s">
         <v>440</v>
       </c>
       <c r="F433" t="s">
         <v>23</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="H433" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="D434" t="s">
         <v>439</v>
       </c>
       <c r="E434" t="s">
         <v>440</v>
       </c>
       <c r="F434" t="s">
         <v>32</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="H434" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D435" t="s">
         <v>439</v>
       </c>
       <c r="E435" t="s">
         <v>440</v>
       </c>
       <c r="F435" t="s">
         <v>37</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="H435" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D436" t="s">
         <v>439</v>
       </c>
       <c r="E436" t="s">
         <v>440</v>
       </c>
       <c r="F436" t="s">
         <v>18</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="H436" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="D437" t="s">
         <v>439</v>
       </c>
       <c r="E437" t="s">
         <v>440</v>
       </c>
       <c r="F437" t="s">
         <v>23</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H437" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D438" t="s">
         <v>439</v>
       </c>
       <c r="E438" t="s">
         <v>440</v>
       </c>
       <c r="F438" t="s">
         <v>32</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H438" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D439" t="s">
         <v>439</v>
       </c>
       <c r="E439" t="s">
         <v>440</v>
       </c>
       <c r="F439" t="s">
         <v>23</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="H439" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D440" t="s">
         <v>439</v>
       </c>
       <c r="E440" t="s">
         <v>440</v>
       </c>
       <c r="F440" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="H440" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D441" t="s">
         <v>439</v>
       </c>
       <c r="E441" t="s">
         <v>440</v>
       </c>
       <c r="F441" t="s">
         <v>23</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H441" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D442" t="s">
         <v>439</v>
       </c>
       <c r="E442" t="s">
         <v>440</v>
       </c>
       <c r="F442" t="s">
         <v>511</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="H442" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="D443" t="s">
         <v>439</v>
       </c>
       <c r="E443" t="s">
         <v>440</v>
       </c>
       <c r="F443" t="s">
         <v>18</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="H443" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D444" t="s">
         <v>439</v>
       </c>
       <c r="E444" t="s">
         <v>440</v>
       </c>
       <c r="F444" t="s">
         <v>160</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="H444" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D445" t="s">
         <v>439</v>
       </c>
       <c r="E445" t="s">
         <v>440</v>
       </c>
       <c r="F445" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="H445" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D446" t="s">
         <v>439</v>
       </c>
       <c r="E446" t="s">
         <v>440</v>
       </c>
       <c r="F446" t="s">
         <v>621</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="H446" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D447" t="s">
         <v>439</v>
       </c>
       <c r="E447" t="s">
         <v>440</v>
       </c>
       <c r="F447" t="s">
         <v>23</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="H447" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="D448" t="s">
         <v>439</v>
       </c>
       <c r="E448" t="s">
         <v>440</v>
       </c>
       <c r="F448" t="s">
         <v>23</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="H448" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D449" t="s">
         <v>439</v>
       </c>
       <c r="E449" t="s">
         <v>440</v>
       </c>
       <c r="F449" t="s">
         <v>32</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="H449" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D450" t="s">
         <v>439</v>
       </c>
       <c r="E450" t="s">
         <v>440</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="H450" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="D451" t="s">
         <v>439</v>
       </c>
       <c r="E451" t="s">
         <v>440</v>
       </c>
       <c r="F451" t="s">
         <v>32</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="H451" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="D452" t="s">
         <v>439</v>
       </c>
       <c r="E452" t="s">
         <v>440</v>
       </c>
       <c r="F452" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="H452" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="D453" t="s">
         <v>439</v>
       </c>
       <c r="E453" t="s">
         <v>440</v>
       </c>
       <c r="F453" t="s">
         <v>18</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H453" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D454" t="s">
         <v>439</v>
       </c>
       <c r="E454" t="s">
         <v>440</v>
       </c>
       <c r="F454" t="s">
         <v>18</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="H454" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E455" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F455" t="s">
         <v>23</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H455" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>17</v>
       </c>
       <c r="D456" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E456" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F456" t="s">
         <v>23</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H456" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E457" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F457" t="s">
         <v>37</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="H457" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E458" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="F458" t="s">
         <v>125</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="H458" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>17</v>
       </c>
       <c r="D459" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E459" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="F459" t="s">
         <v>125</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="H459" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>22</v>
       </c>
       <c r="D460" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E460" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="F460" t="s">
         <v>125</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H460" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E461" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F461" t="s">
         <v>125</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="H461" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>17</v>
       </c>
       <c r="D462" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E462" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H462" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>22</v>
       </c>
       <c r="D463" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E463" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F463" t="s">
         <v>125</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="H463" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>27</v>
       </c>
       <c r="D464" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E464" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F464" t="s">
         <v>125</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="H464" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>31</v>
       </c>
       <c r="D465" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E465" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F465" t="s">
         <v>125</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="H465" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>36</v>
       </c>
       <c r="D466" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E466" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F466" t="s">
         <v>125</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="H466" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>41</v>
       </c>
       <c r="D467" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E467" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F467" t="s">
         <v>125</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="H467" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>45</v>
       </c>
       <c r="D468" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E468" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F468" t="s">
         <v>125</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="H468" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>49</v>
       </c>
       <c r="D469" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E469" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F469" t="s">
         <v>125</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H469" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>53</v>
       </c>
       <c r="D470" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E470" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F470" t="s">
         <v>125</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="H470" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>57</v>
       </c>
       <c r="D471" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E471" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F471" t="s">
         <v>125</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H471" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>61</v>
       </c>
       <c r="D472" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E472" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F472" t="s">
         <v>125</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H472" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>65</v>
       </c>
       <c r="D473" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E473" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F473" t="s">
         <v>125</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="H473" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>69</v>
       </c>
       <c r="D474" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E474" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F474" t="s">
         <v>125</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="H474" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>74</v>
       </c>
       <c r="D475" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E475" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F475" t="s">
         <v>125</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="H475" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>78</v>
       </c>
       <c r="D476" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E476" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F476" t="s">
         <v>125</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="H476" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>83</v>
       </c>
       <c r="D477" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E477" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F477" t="s">
         <v>125</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H477" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>87</v>
       </c>
       <c r="D478" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E478" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F478" t="s">
         <v>125</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="H478" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>92</v>
       </c>
       <c r="D479" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E479" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F479" t="s">
         <v>125</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="H479" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>96</v>
       </c>
       <c r="D480" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E480" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F480" t="s">
         <v>125</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="H480" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>101</v>
       </c>
       <c r="D481" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E481" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="H481" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>213</v>
       </c>
       <c r="D482" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E482" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="F482" t="s">
         <v>125</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H482" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E483" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F483" t="s">
         <v>166</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H483" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>17</v>
       </c>
       <c r="D484" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E484" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F484" t="s">
         <v>166</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H484" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>22</v>
       </c>
       <c r="D485" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E485" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F485" t="s">
         <v>166</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H485" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>27</v>
       </c>
       <c r="D486" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E486" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F486" t="s">
         <v>166</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H486" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>31</v>
       </c>
       <c r="D487" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E487" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F487" t="s">
         <v>166</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H487" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>36</v>
       </c>
       <c r="D488" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E488" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H488" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>41</v>
       </c>
       <c r="D489" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E489" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F489" t="s">
         <v>166</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H489" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>45</v>
       </c>
       <c r="D490" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E490" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F490" t="s">
         <v>166</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H490" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>49</v>
       </c>
       <c r="D491" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E491" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F491" t="s">
         <v>166</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H491" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>53</v>
       </c>
       <c r="D492" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E492" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F492" t="s">
         <v>166</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H492" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>57</v>
       </c>
       <c r="D493" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E493" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F493" t="s">
         <v>166</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H493" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>61</v>
       </c>
       <c r="D494" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E494" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F494" t="s">
         <v>166</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H494" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>65</v>
       </c>
       <c r="D495" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E495" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F495" t="s">
         <v>166</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H495" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>69</v>
       </c>
       <c r="D496" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E496" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F496" t="s">
         <v>166</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H496" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>74</v>
       </c>
       <c r="D497" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E497" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F497" t="s">
         <v>166</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H497" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>78</v>
       </c>
       <c r="D498" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E498" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F498" t="s">
         <v>166</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H498" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>83</v>
       </c>
       <c r="D499" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E499" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F499" t="s">
         <v>166</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H499" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>87</v>
       </c>
       <c r="D500" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E500" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F500" t="s">
         <v>166</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H500" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>92</v>
       </c>
       <c r="D501" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E501" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F501" t="s">
         <v>166</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H501" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>96</v>
       </c>
       <c r="D502" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E502" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F502" t="s">
         <v>166</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H502" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>10</v>
       </c>
       <c r="D503" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E503" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="F503" t="s">
         <v>166</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H503" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>17</v>
       </c>
       <c r="D504" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E504" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="F504" t="s">
         <v>166</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H504" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>10</v>
       </c>
       <c r="D505" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E505" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="F505" t="s">
         <v>110</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="H505" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>17</v>
       </c>
       <c r="D506" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E506" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="F506" t="s">
         <v>110</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="H506" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>22</v>
       </c>
       <c r="D507" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E507" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="F507" t="s">
         <v>110</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="H507" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>27</v>
       </c>
       <c r="D508" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E508" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="F508" t="s">
         <v>110</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="H508" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>10</v>
       </c>
       <c r="D509" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E509" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="F509" t="s">
         <v>166</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H509" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>