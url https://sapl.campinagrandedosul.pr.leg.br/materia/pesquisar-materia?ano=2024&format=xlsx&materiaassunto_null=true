--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -54,975 +54,975 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3143/no_01_ismael_moraes_-_senhor_sidnei_ferreira_ao_longo_da_sua_tragetoria_profissional_como_agente_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3143/no_01_ismael_moraes_-_senhor_sidnei_ferreira_ao_longo_da_sua_tragetoria_profissional_como_agente_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ILUSTRÍSSIMO SENHOR SIDNEI FERREIRA.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Felipe Veiga, Amarildo Bandeira, Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Ismael Moraes, Nilceia Falavinha, Pedro Café, Rene Henemann, Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3150/no_02_vereadores_-_senhor_michael_cavalli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3150/no_02_vereadores_-_senhor_michael_cavalli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ILUSTRÍSSIMO SENHOR MICHAEL CAVALLI.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3176/no_03_venicio_ferreira_-_mocao_de_aplausosao_colaboradores_da_associacao_de_pais_e_amigos_dos_excepsionais_-_apae_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3176/no_03_venicio_ferreira_-_mocao_de_aplausosao_colaboradores_da_associacao_de_pais_e_amigos_dos_excepsionais_-_apae_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos colaboradores da Associação de Pais e Amigos dos Excepcionais - APAE de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3177/no04_venicio_ferrreira_-_mocao_de_aplausos_a_casa_de_acolhimento_anjo_da_guarda_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3177/no04_venicio_ferrreira_-_mocao_de_aplausos_a_casa_de_acolhimento_anjo_da_guarda_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos colaboradores da Casa de Acolhimento Anjo da Guarda de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3190/no05_felipe_veiga_-_mocao_de_regozijo_ao_conselho_federal_de_medicina_pela_resolucao_cfm_no_2.378.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3190/no05_felipe_veiga_-_mocao_de_regozijo_ao_conselho_federal_de_medicina_pela_resolucao_cfm_no_2.378.pdf</t>
   </si>
   <si>
     <t>Moção de Regozijo ao Conselho Federal de Medicina pela Resolução  CFM  nº  2.378/2024</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nilceia Falavinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3232/no06_nilceia_falavinha_-_aos_funcionarios_da_empresa_reneault_que_reinvindicaram_seguranca_e_saude_dos_trabalhadores_da_linha_de_producao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3232/no06_nilceia_falavinha_-_aos_funcionarios_da_empresa_reneault_que_reinvindicaram_seguranca_e_saude_dos_trabalhadores_da_linha_de_producao.pdf</t>
   </si>
   <si>
     <t>Moção de apoio aos funcionários da empresa RENAULT/HORSE, que reivindicam segurança e saúde dos trabalhadores da linha de produção, propiciando um ambiente trabalho adequado e valorização salarial.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3325/no09_venicio_ferreira_-_mocao_de_aplausos_senhor_andre_lopes_de_oliveira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3325/no09_venicio_ferreira_-_mocao_de_aplausos_senhor_andre_lopes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustríssimo Senhor Andre Lopes De Oliveira.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3326/no10_cleverson_dalpra_-_mocao_de_aplausos_aos_bombeiros_efetivos_do_grupo_de_operacoes_de_socorro_tatico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3326/no10_cleverson_dalpra_-_mocao_de_aplausos_aos_bombeiros_efetivos_do_grupo_de_operacoes_de_socorro_tatico.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Bombeiros Efetivos do Grupo de Operações de Socorro Tático – Gost.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3346/no11_nilceia_falavinha_-_mpcao_de_aplusos_as_conselheiras_tutelares_pelo_seu_dia_e_pelos_34_anos_de_eca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3346/no11_nilceia_falavinha_-_mpcao_de_aplusos_as_conselheiras_tutelares_pelo_seu_dia_e_pelos_34_anos_de_eca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as Conselheiras Tutelares pelo seu dia e pelos 34 anos do Estatuto da Criança e do Adolescente (ECA).</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3374/no_12_cleverson_dalpra_-_mocao_de_aplausos_a_atleta_maria_gabriela_maier.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3374/no_12_cleverson_dalpra_-_mocao_de_aplausos_a_atleta_maria_gabriela_maier.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Atleta Maria Gabriela Maier.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3251/no01_concede_titulode_cidadao_benemerito_do_municipio_de_campina_gramde_do_sul_ao_senhor_leandro_souza_ribeiro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3251/no01_concede_titulode_cidadao_benemerito_do_municipio_de_campina_gramde_do_sul_ao_senhor_leandro_souza_ribeiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Leandro Santos Ribeiro.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Ismael Moraes, Nilceia Falavinha, Pedro Café, Rene Henemann, Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3320/no02_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_edilberto_mazon_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3320/no02_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_edilberto_mazon_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Edilberto Mazon Filho.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3086/no_01_-_refis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3086/no_01_-_refis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n.º 72, de 27 de setembro de 2023, que institui o Programa de Recuperação Fiscal de Campina Grande do Sul – REFIS, destinado a promover a regularização de débitos de natureza tributária e não tributária, e dá outras providências.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3096/no_02_-_altera_as_leis_municipais_que_especifica_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3096/no_02_-_altera_as_leis_municipais_que_especifica_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3113/no_03_-_altera_a_lei_municipal_n_07_de_23_de_maio_de_2012.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3113/no_03_-_altera_a_lei_municipal_n_07_de_23_de_maio_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n.º 07, de 23 de maio de 2012, e dá outras providencias.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3265/no04_ficam_declarados_em_extincao_os_cargos_de_provimento_efetivo_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3265/no04_ficam_declarados_em_extincao_os_cargos_de_provimento_efetivo_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Ficam declarados em extinção os cargos de provimento efetivo que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3301/no05_dispoe_sobre_o_plano_diretor_municipal_objetivos_diretrizes_e_instrumentos_para_as_acoes_de_planejamento_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3301/no05_dispoe_sobre_o_plano_diretor_municipal_objetivos_diretrizes_e_instrumentos_para_as_acoes_de_planejamento_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor Municipal, objetivos diretrizes e instrumentos para as ações de planejamento no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3302/no06_dispoe_sobre_o_parcelamento_do_solo_urbano_e_condominios_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3302/no06_dispoe_sobre_o_parcelamento_do_solo_urbano_e_condominios_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento do Solo Urbano e Condomínios no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3303/no07_estabelece_diretrizesa_e_regulamentacoes_para_o_uso_e_ocupacao_do_solo_no_municipio_visando_garantir_a_sustentabilidade_do_desenvolvimento_urbano_e_a_preservacao_ambiental.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3303/no07_estabelece_diretrizesa_e_regulamentacoes_para_o_uso_e_ocupacao_do_solo_no_municipio_visando_garantir_a_sustentabilidade_do_desenvolvimento_urbano_e_a_preservacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes e regulamentações para o uso e ocupação do solo no Município, visando garantir a sustentabilidade do desenvolvimento urbano e a preservação ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3304/no08_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3304/no08_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras e Edificações do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3305/no_09_altera_dispositivos_da_lei_complementar_no._23_de_08_de_dezembro_de_2015_que_dispoe_sobre_as_zonas_especiais_de_interresse_social_-_zeis_no_municipio_de_campina_grande_do_su.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3305/no_09_altera_dispositivos_da_lei_complementar_no._23_de_08_de_dezembro_de_2015_que_dispoe_sobre_as_zonas_especiais_de_interresse_social_-_zeis_no_municipio_de_campina_grande_do_su.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 23, de 08 de dezembro de 2015, que dispõe sobre as Zonas Especiais de Interesse Social – ZEIS no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3306/no10_dispoe_sobre_o_sistema_viario_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3306/no10_dispoe_sobre_o_sistema_viario_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Viário do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Belenice Koffke Buff Rotini</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3348/no_11_altera_a_lei_municipal_complementar_no._03_de_21_de_dezembro_de_2010__que_reestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3348/no_11_altera_a_lei_municipal_complementar_no._03_de_21_de_dezembro_de_2010__que_reestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar nº 03, de 21 de dezembro de 2010, que reestrutura o regime próprio de previdência social do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3349/no_12_-_institui_o_sistema_de_estacionamento_rotativo_pago_nas_vias_e_logradouros_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3349/no_12_-_institui_o_sistema_de_estacionamento_rotativo_pago_nas_vias_e_logradouros_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o sistema de estacionamento rotativo pago, nas vias e logradouros públicos do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3358/no13_alterea_a_lei_municipal_complementar_no01_de_5_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3358/no13_alterea_a_lei_municipal_complementar_no01_de_5_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n° 01 de 05 de dezembro de 2005, que dispõe sobre o Código Tributário Municipal de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3366/no14_altera_alei_complementar_municipal_no31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3366/no14_altera_alei_complementar_municipal_no31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº. 31, de 20 de Outubro de 2017, que dispõe sobre o Estatuto da Guarda Civil Municipal de Campina</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3381/no15_altera_a_lei_municipal_complementar_no03_de_21_de_dezembro_de_2010_que_reeestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3381/no15_altera_a_lei_municipal_complementar_no03_de_21_de_dezembro_de_2010_que_reeestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n.º 03, de 21 de dezembro de 2010, que reestrutura o regime próprio de previdência social do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3094/no_01_-_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_neste_municipiio_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3094/no_01_-_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_neste_municipiio_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Ribeirão, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3095/no_02_-_programa_de_formacao_continuada_no_espaco_da_escolal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3095/no_02_-_programa_de_formacao_continuada_no_espaco_da_escolal.pdf</t>
   </si>
   <si>
     <t>Cria o PROGRAMA DE FORMAÇÃO CONTINUADA NO ESPAÇO DA ESCOLA, nas Instituições de Ensino do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3108/no_03_-_denomina_via_publica_na_localidade_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3108/no_03_-_denomina_via_publica_na_localidade_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Lagoa Vermelha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3103/no_04_-_cria_e_denomina_o_centro_municipal_de_atendimento_educacional_especializado_imovel_localizado_na_rua_maria_augusta_de_oliveira_santana_no_._235_bairro_moradias_timbu_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3103/no_04_-_cria_e_denomina_o_centro_municipal_de_atendimento_educacional_especializado_imovel_localizado_na_rua_maria_augusta_de_oliveira_santana_no_._235_bairro_moradias_timbu_.pdf</t>
   </si>
   <si>
     <t>Cria e denomina o Centro Municipal de Atendimento Educacional Especializado, imóvel localizado na Rua Maria Augusta de Oliveira Santana, nº 235, Bairro Moradias Timbú, neste Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3117/no05_altera_a_lei_municipal_no732_de_18_de_dezembro_de_2020_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3117/no05_altera_a_lei_municipal_no732_de_18_de_dezembro_de_2020_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 732, de 18 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Ribeirão Grande, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3119/no_07_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3119/no_07_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Lagoa Vermelha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3120/no_08_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3120/no_08_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Imbuial, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3116/no_10_-_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3116/no_10_-_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do quadro efetivo do cargo de Agente da Guarda Civil Municipal do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3130/no_11_-_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3130/no_11_-_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária de vencimentos no âmbito do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3129/no_12_-_denomina_a_via_publica_que_especifica_na_localidade_de_marcelinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3129/no_12_-_denomina_a_via_publica_que_especifica_na_localidade_de_marcelinha.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Marcelinha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
     <t>Institui o Dia do Rap In Cristo Kids, no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Cupim Vermelho, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Jaguatirica, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3135/no_16_altera_a_lei_municipal_no663_de_26_de_setembro_de_2019_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3135/no_16_altera_a_lei_municipal_no663_de_26_de_setembro_de_2019_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 663, de 26 de setembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3144/no_17_-__realiza_parcelamento_de_divida_com_a_receita_federal_por_meio_da_secretaria_da_recedita_federal_do_brasil_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3144/no_17_-__realiza_parcelamento_de_divida_com_a_receita_federal_por_meio_da_secretaria_da_recedita_federal_do_brasil_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campina Grande do Sul, por intermédio do Poder Executivo, a realizar parcelamento de dívida com a Receita Federal do Brasil – RFB, por meio da Secretaria da Receita Federal do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3148/no_18_-_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_na_forma_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3148/no_18_-_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_na_forma_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 693, de 18 de dezembro de 2019, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3158/no_19_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._compressed-resultado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3158/no_19_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._compressed-resultado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3233/no21_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3233/no21_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Limeira, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3234/no_23_-_denomina_a_via_publica_que_especifica_na_localidade_do_saltinho_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3234/no_23_-_denomina_a_via_publica_que_especifica_na_localidade_do_saltinho_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Saltinho, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3170/no_25_-_altera_a_lei_municipal_no836_de_21_de_junho_de_2022_que_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3170/no_25_-_altera_a_lei_municipal_no836_de_21_de_junho_de_2022_que_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 836, de 21 de junho de 2022, que dispõe sobre os serviços funerários e dá outras providências.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3175/no26_institui_o_mes_da_festa_da_sopa_do_pinhao_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3175/no26_institui_o_mes_da_festa_da_sopa_do_pinhao_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o Mês da Festa da Sopa do Pinhão no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3182/no_27_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_do_municipio_de_campina_grande_do_sul_denominado_meu_primeiro_estagio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3182/no_27_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_do_municipio_de_campina_grande_do_sul_denominado_meu_primeiro_estagio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo à Contratação de Estagiários do Município de Campina Grande do Sul denominado "Meu Primeiro Estágio", e dá outras providências.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3184/no28_altera_a_lei_municipal_no59_de_23_de_setembro_de_2009_que_denomina_a_rua_cantidio_da_silva_a_via_publica_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3184/no28_altera_a_lei_municipal_no59_de_23_de_setembro_de_2009_que_denomina_a_rua_cantidio_da_silva_a_via_publica_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 59, de 23 de setembro de 2009, que denomina Rua Cantídio da Silva a Via Pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3183/no_29_-_estabelece_condicoes_para_a_celebracaode_transicao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3183/no_29_-_estabelece_condicoes_para_a_celebracaode_transicao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Estabelece condições e requisitos para a celebração de transação tributária como meio de extinção das execuções fiscais no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3192/no_30_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3192/no_30_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2024.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3193/no_31_-_dispoe_sobre_a_criacao_do_servico_de_acolhimento_na_modalidade_familia_acolhedora_que_visa_o_acolhimento_provisorio_de_criancas_e_adolescentes_em_situacao_de_risco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3193/no_31_-_dispoe_sobre_a_criacao_do_servico_de_acolhimento_na_modalidade_familia_acolhedora_que_visa_o_acolhimento_provisorio_de_criancas_e_adolescentes_em_situacao_de_risco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de acolhimento na modalidade família acolhedora, que visa o acolhimento provisório de crianças e adolescentes em situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3194/no_32_altera_a_lei_municipal_no._799_de_03_de_dezembro_de_2021_que_dispoe_sobre_a_reestruturacao_do_conselho_municipal_da_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3194/no_32_altera_a_lei_municipal_no._799_de_03_de_dezembro_de_2021_que_dispoe_sobre_a_reestruturacao_do_conselho_municipal_da_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 799, de 03 de dezembro de 2021, que dispõe sobre a reestruturação do Conselho Municipal da Educação do Município de Campina Grande do Sul, e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3197/no_33_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3197/no_33_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3198/no_34_cria_o_conselho_municipal_de_promocao_da_igualdade_racial_-_compir_de_campina_grande_do_sul_e_da_outras_providencias_compressed_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3198/no_34_cria_o_conselho_municipal_de_promocao_da_igualdade_racial_-_compir_de_campina_grande_do_sul_e_da_outras_providencias_compressed_1.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial – COMPIR de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3199/no35_-_dispoe_sobre_o_plano_de_amortizacao_do_deft_tecnico_atuaria_custo_suplementar_por_aportes_financeiros_junto_ao_regime_proprio_de_previdencia_social_do_municipio_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3199/no35_-_dispoe_sobre_o_plano_de_amortizacao_do_deft_tecnico_atuaria_custo_suplementar_por_aportes_financeiros_junto_ao_regime_proprio_de_previdencia_social_do_municipio_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de amortização do Deficit técnico Atuarial (Custo Suplementar) por aportes financeiros junto ao Regime Próprio de Previdência Social do Município de Campina Grande do Sul – PREVICAMP, com base na reavaliação atuarial para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3200/no36_institui_o_calendario_oficial_de_eventos_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_festa_expocamp_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3200/no36_institui_o_calendario_oficial_de_eventos_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_festa_expocamp_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul do Estado do Paraná a Festa ExpoCamp.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3205/no_39_intitui_a_campanha_permanente_de_orientacao_e_concientizacao_sobre_tdah_e_a_dislexia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3205/no_39_intitui_a_campanha_permanente_de_orientacao_e_concientizacao_sobre_tdah_e_a_dislexia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Orientação e Conscientização sobre o TDAH e a Dislexia no Âmbito do Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3204/no40_institui_a_campanha_permanente_de_orientacao_e_conscientizacao_sobre_o_descarte_adequado_do_lixo_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3204/no40_institui_a_campanha_permanente_de_orientacao_e_conscientizacao_sobre_o_descarte_adequado_do_lixo_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Orientação e Conscientização sobre o Descarte Adequado do Lixo no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, no Loteamento Moradas da Campina, na localidade da Sede, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3236/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_jardim_santa_rosa_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3236/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_jardim_santa_rosa_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Jardim Santa Rosa, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Venício Ferreira, Carolina Mascarenhas, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3218/no_43_dispoe_sobre_medidas_a_serem_adotadas_pelas_escolas_da_rede_publica_e_particular_para_a_prevencao_ao_bullying_realizado_contras_alunos_com_transtornos_do_aspectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3218/no_43_dispoe_sobre_medidas_a_serem_adotadas_pelas_escolas_da_rede_publica_e_particular_para_a_prevencao_ao_bullying_realizado_contras_alunos_com_transtornos_do_aspectro_autista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas  a serem adotadas pelas escolas, da rede pública e particular, para a prevenção ao bullying realizado contra  alunos com Transtornos do Espectro Autista, e dá outras providências.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3224/no_44_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_previdencias_compressed_1_compressed.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3224/no_44_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_previdencias_compressed_1_compressed.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3223/no_45_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3223/no_45_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Denomina as Via Públicas que especifica, no Loteamento Green Place, no Bairro João Paulo II, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3262/no48_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3262/no48_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Limeira, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3250/no_49_autoriza_a_doacao_com_encargos_dos_moveis_que_especifica_ao_governo_do_estado_do_parana_para_serem_utilizados_pela_secretaria_estadual_da_educacao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3250/no_49_autoriza_a_doacao_com_encargos_dos_moveis_que_especifica_ao_governo_do_estado_do_parana_para_serem_utilizados_pela_secretaria_estadual_da_educacao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, com encargos, dos imóveis que especifica, ao Governo do Estado do Paraná para serem utilizados pela Secretaria da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3256/no50_regulamenta_a_patrulha_agricola_mecanizada_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3256/no50_regulamenta_a_patrulha_agricola_mecanizada_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Patrulha Agrícola Mecanizada no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3255/no51_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3255/no51_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção ao bem-estar animal, controle de zoonoses e controle populacional de cães e gatos em Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Cerne, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3258/no54_institui_no_municipio_de_campina_grande_do_sul_o_uso_das_bengalas_como_instrumento_auxiliar_de_orientacao_apoio_mobilidade_e_identificacao_de_pessoas_com_deficiencia_visual.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3258/no54_institui_no_municipio_de_campina_grande_do_sul_o_uso_das_bengalas_como_instrumento_auxiliar_de_orientacao_apoio_mobilidade_e_identificacao_de_pessoas_com_deficiencia_visual.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Campina Grande do Sul o uso das bengalas, como instrumento auxiliar de orientação, apoio, mobilidade e de identificação de pessoas com deficiência visual.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3263/no55_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_moveis_que_especifica_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3263/no55_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_moveis_que_especifica_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação e alienação dos bens móveis que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3269/no56_autoriza_o_municipio_de_campina_grande_do_sul_a_participar_do_consorcio_de_educacao_da_mesorregiao_de_curitiba-cemec-resultado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3269/no56_autoriza_o_municipio_de_campina_grande_do_sul_a_participar_do_consorcio_de_educacao_da_mesorregiao_de_curitiba-cemec-resultado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campina Grande do Sul a participar do Consórcio de Educação da Mesorregião de Curitiba – CEMEC.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3270/no57_ratifica_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3270/no57_ratifica_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos_.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções do Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos - CONRESOL, nos termos da Lei Federal n°. 11.107/2005 e Decreto Federal n°. 6.017/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Felipe Veiga, Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3275/no_58_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias_compressed_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3275/no_58_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias_compressed_1.pdf</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3274/no59_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3274/no59_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal n°. 11.017, de 6 de abril de 2005 e Decreto Federal n°. 6.017, de 17 de janeiro de 2007.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3276/no_62_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2025_compressed.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3276/no_62_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2025_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3277/no63_cria_o_espaco_do_turismo_dilvete_godoi_giacomitti_localizado_no_estrada_municipal_omacir_simoes_da_rocha_no3825_mandassaia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3277/no63_cria_o_espaco_do_turismo_dilvete_godoi_giacomitti_localizado_no_estrada_municipal_omacir_simoes_da_rocha_no3825_mandassaia.pdf</t>
   </si>
   <si>
     <t>Cria o Espaço do Turismo “Dilvete Godoi Giacomitti” localizado na Estrada Municipal Omacir Simões da Rocha, nº 3825, Mandassaia, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Palmeirinha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>66</t>
   </si>
@@ -1041,2001 +1041,2001 @@
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3288/no71_altera_a_lei_municipal_no5_de_26_de_maio_de_1997_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3288/no71_altera_a_lei_municipal_no5_de_26_de_maio_de_1997_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5, de 26 de maio de 1997, e dá outras providências.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3289/no72_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3289/no72_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Cultura do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Barragem, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3295/no_75_estabelce_o_perimetro_urbano_e_a_divisao_dos_bairros_do_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3295/no_75_estabelce_o_perimetro_urbano_e_a_divisao_dos_bairros_do_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>Estabelece o perímetro urbano e a divisão dos bairros do Município de Campina Grande do Sul, na forma que especifica.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3296/no_76_dispo_sobre_o_estudo_de_impacto_de_vizinhanca__eiv_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3296/no_76_dispo_sobre_o_estudo_de_impacto_de_vizinhanca__eiv_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estudo de Impacto de Vizinhança (EIV) no Município de campina Grande do Sul.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3297/no_77_regulamento_o_instrumento_de_outorga_onerosa_de_direito_de_construir__oodc_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3297/no_77_regulamento_o_instrumento_de_outorga_onerosa_de_direito_de_construir__oodc_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Regulamenta o instrumento da outorga onerosa do direito de construir (OODC) no Município de Campina Grande do Sul/PR.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3298/no_78_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3298/no_78_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Regulamenta o instrumento urbanístico do direito de preempção no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3299/no_79_regulamenta_o_instrumento_urbanistico_do_parcelamento_edificacao_ou_utilizacao_compulsorios_e_consorcio_imobiliario_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3299/no_79_regulamenta_o_instrumento_urbanistico_do_parcelamento_edificacao_ou_utilizacao_compulsorios_e_consorcio_imobiliario_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Regulamenta os Instrumentos Urbanísticos do Parcelamento, Edificação ou Utilização Compulsórios e Consórcio Imobiliário no Município de Campina Grande do Sul/PR.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3300/no80_autoriza_ao_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3300/no80_autoriza_ao_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Capivari, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3310/no82_denomina_como_elerian_do_rocio_zanetti_o_paco_municipal_localizado_na_praca_bento_munhoz_da_rocha_no._30_centro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3310/no82_denomina_como_elerian_do_rocio_zanetti_o_paco_municipal_localizado_na_praca_bento_munhoz_da_rocha_no._30_centro.pdf</t>
   </si>
   <si>
     <t>Denomina como “Elerian do Rocio Zanetti” o Paço Municipal, localizado na Praça Bento Munhoz da Rocha, nº 30, Centro, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3311/no83_denomina_como_toco_zanetti_a_arena_coberta_pertencente_ao_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3311/no83_denomina_como_toco_zanetti_a_arena_coberta_pertencente_ao_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Denomina como “TOCO ZANETTI” a arena coberta pertencente ao Parque de Eventos Quielse Crisóstomo da Silva, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3312/no_84_denomina_a_unidade_basica_de_saude_localizada_na_rua_sete_de_setembro_227_bairro_jardim_santa_rita_neste_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3312/no_84_denomina_a_unidade_basica_de_saude_localizada_na_rua_sete_de_setembro_227_bairro_jardim_santa_rita_neste_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde, localizada na Rua Sete de Setembro, 227, bairro Jardim Santa Rita, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3313/no85_denomina_como_joao_osny_strapassoni_o_complexo_meu_campinho_localizado_na_rua_francisco_giacomitti_no13_bairro_jardim_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3313/no85_denomina_como_joao_osny_strapassoni_o_complexo_meu_campinho_localizado_na_rua_francisco_giacomitti_no13_bairro_jardim_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Denomina como João Osny Strapassoni o complexo meu campinho localizado na Rua Francisco Giacomitti, nº 13, bairro Jardim Santa Rosa, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3314/no_86_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3314/no_86_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Lei de Diretrizes Orçamentárias para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para os exercícios financeiros de 2022 a 2025, objeto da Lei Municipal nº 808, de 15 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>SUBSTITUTIVO - Estima a RECEITA e fixa a DESPESA do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3317/no_89_altera_a_lei_municipal_no09_de_15_de_junho_de_1992_que_autoriza_o_executivo_municipal_doar_imovel_de_propriedade_do_municipio_e_da_outras_providencias_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3317/no_89_altera_a_lei_municipal_no09_de_15_de_junho_de_1992_que_autoriza_o_executivo_municipal_doar_imovel_de_propriedade_do_municipio_e_da_outras_providencias_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 09, de 15 de junho de 1992, que autoriza o executivo municipal doar imóvel de propriedade do Município e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3321/no_90__acresce_os_artigos_que_especifica_na_lei_municipal_no._177_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3321/no_90__acresce_os_artigos_que_especifica_na_lei_municipal_no._177_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
   </si>
   <si>
     <t>Acresce os artigos que especifica na Lei Municipal nº 177, de 15 de dezembro de 2011, que redefine a estrutura e funcionamento do Conselho Tutelar do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3322/no_91_denomina_como_leony_rocha_de_souza_a_quadra_poliesportiva_da_escola_municipal_nilce_terezinha_zanetti_paiol_de_baixo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3322/no_91_denomina_como_leony_rocha_de_souza_a_quadra_poliesportiva_da_escola_municipal_nilce_terezinha_zanetti_paiol_de_baixo.pdf</t>
   </si>
   <si>
     <t>Denomina como “Leony Rocha de Souza” a Quadra Poliesportiva da Escola Municipal Professora Nilce Terezinha Zanetti, localizada na Estrada Principal, s/n, Paiol de Baixo, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3323/no_92_denomina_como_lenito_jacomit_a_quadra_poliesportiva_da_escola_municipal_alessandra_cristina_assuncao_bairro_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3323/no_92_denomina_como_lenito_jacomit_a_quadra_poliesportiva_da_escola_municipal_alessandra_cristina_assuncao_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>Denomina como “Lenito Jacomit” a Quadra Poliesportiva da Escola Municipal Alessandra Cristina Assunção, localizada na Rua Benedito Giacomitti nº 726, bairro Santa Rita de Cassia, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3333/no93_dispoe_sobre_a_criacao_do_selo_empresa_amiga_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3333/no93_dispoe_sobre_a_criacao_do_selo_empresa_amiga_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do selo Empresa Amiga das pessoas com Transtorno do Espectro Autista e dá outras providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Venício Ferreira, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3334/no_94_denomina_a_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco_no_bairro_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3334/no_94_denomina_a_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco_no_bairro_barragem.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal Humberto de Alencar Castelo Branco, no Bairro Barragem, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3336/no95_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3336/no95_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3337/no96_autoriza_a_cobranca_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3337/no96_autoriza_a_cobranca_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica_1.pdf</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3338/no97_autoriza_a_cobranca_de_contruibuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3338/no97_autoriza_a_cobranca_de_contruibuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica e informa os trechos que serão revitalizados.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3344/no98_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3344/no98_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3345/no99_denomina_o_centro_municipal_de_formacao_dos_profissionais_da_educacao_localizado_na_rua_jose_romagnari_esquina_com_a_avenida_juscelino_kubitscheck_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3345/no99_denomina_o_centro_municipal_de_formacao_dos_profissionais_da_educacao_localizado_na_rua_jose_romagnari_esquina_com_a_avenida_juscelino_kubitscheck_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Municipal de Formação dos Profissionais da Educação, localizado na Rua José Romagnani esquina com Avenida Juscelino Kubitschek de Oliveira, Jardim Paulista, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3347/no_100_altera_a_lei_municipal_no._30_de_30_de_dezembro_de_2002_que_institui_no_municipio_de_campina_grande_do_sul_a_contribuicao_para_custeio_do_servico_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3347/no_100_altera_a_lei_municipal_no._30_de_30_de_dezembro_de_2002_que_institui_no_municipio_de_campina_grande_do_sul_a_contribuicao_para_custeio_do_servico_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 30 de dezembro de 2002, que institui no Município de Campina Grande do Sul, a contribuição para custeio do serviço de iluminação pública prevista no artigo 149-A da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3359/no101_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3359/no101_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa básica da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3364/no_102_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3364/no_102_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os cargos de provimento em comissão, função gratificada e gratificações do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3365/no_103_altera_a_lei_municipal_no693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3365/no_103_altera_a_lei_municipal_no693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação e Gestão do Plano da Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3371/no_104_-_altera_a_lei_municipal_no_540_de_21_de_marco_de_2018_que_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_deturismo_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3371/no_104_-_altera_a_lei_municipal_no_540_de_21_de_marco_de_2018_que_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_deturismo_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 540, de 21 de março de 2018, que cria o Conselho Municipal de Turismo e o Fundo Municipal de Turismo de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3382/no_105_altera_a_lei_municipal_no1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3382/no_105_altera_a_lei_municipal_no1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.032 de 05 de dezembro de 2024, que dispõe sobre a organização administrativa básica da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Ismael Moraes, Pedro Café, Rene Henemann, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3384/no_106_fixa_em_parcela_unica_o_subsidio_mensal_dos_vereadores_da_camara_municipal_de_campina_grande_do_sul_a_vigora_a_partir_de_1o_de_janeiro_de_2025_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3384/no_106_fixa_em_parcela_unica_o_subsidio_mensal_dos_vereadores_da_camara_municipal_de_campina_grande_do_sul_a_vigora_a_partir_de_1o_de_janeiro_de_2025_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>Fixa em parcela única o subsídio mensal dos vereadores da Câmara Municipal de Campina Grande do Sul, a vigorar a partir de 1° de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3091/no_1_-_nilceia_falavinha_-_requer_informacoes_sobre_acoes_de_combater_a_proliferacao_do_mosquito_aedes_aegypti_e_consequentemente_do_zika_virus..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3091/no_1_-_nilceia_falavinha_-_requer_informacoes_sobre_acoes_de_combater_a_proliferacao_do_mosquito_aedes_aegypti_e_consequentemente_do_zika_virus..pdf</t>
   </si>
   <si>
     <t>Requer informações sobre ações de combate á proliferação do mosquito Aedes Aegypti e, consequentemente, do Zika Vírus.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3211/no02_nilceia_falavinha_-_solicitando_autorizacao_e_realizacao_de_sessao_solene_no_dia_28_de_marco_de_2024_as_19h_para_entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3211/no02_nilceia_falavinha_-_solicitando_autorizacao_e_realizacao_de_sessao_solene_no_dia_28_de_marco_de_2024_as_19h_para_entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer.pdf</t>
   </si>
   <si>
     <t>Solicito autorização e realização de Sessão Solene no dia 28 de março de  2024, às 19h, para entrega do Título de Cidadão Honorário ao Senhor Antonio Wandscheer,  honraria já aprovada por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3153/no03_-_cleverson_dalpra_-_solicitando_o_adiamento_da_discussao_do_projeto_de_lei_comprementar_no_03_2024_do_poder_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3153/no03_-_cleverson_dalpra_-_solicitando_o_adiamento_da_discussao_do_projeto_de_lei_comprementar_no_03_2024_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Solicitando adiamento da discussão do projeto de lei complementar nº 03/2024 do Poder Executivo, por 4 dias para analise do projeto, que se aprovado requer vistas pelo prazo de 2 dias.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3154/no_04_-_nilceia_falavinha_-_requerer_criacao_de_comissao_especial_para_acompanhar_as_contratacoes_e_gastos_da_organizacao_da_expocamp_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3154/no_04_-_nilceia_falavinha_-_requerer_criacao_de_comissao_especial_para_acompanhar_as_contratacoes_e_gastos_da_organizacao_da_expocamp_2024.pdf</t>
   </si>
   <si>
     <t>REQUERER CRIAÇÃO DE COMISSÃO ESPECIAL, com 3 membros em sua composição, cuja finalidade é acompanhar as contratações e fiscalizar os gastos que envolvem a Organização da Expocamp 2024, com prazo de duração de 30 dias.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3202/no05_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_que_seja_bubmetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3202/no05_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_que_seja_bubmetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas, vem solicitar à Mesa Diretora da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, por motivo de doença, com fundamento no art. 42, inciso I, da Lei Orgânica Municipal, combinado com o art. 85, inciso I, do Regimento Interno.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3212/no_06_-_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_que_seja_submetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3212/no_06_-_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_que_seja_submetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca_.pdf</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3213/no_07_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_do_programa_de_regularizacao_de_habitacao_do_bairro_moradias_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3213/no_07_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_do_programa_de_regularizacao_de_habitacao_do_bairro_moradias_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do Programa de Regularização de Habitação do Bairro Moradias Tímbu.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3214/no_08_-_solicitando_informacoes_sobre_o_andamento_do_projeto_de_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3214/no_08_-_solicitando_informacoes_sobre_o_andamento_do_projeto_de_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do Projeto da duplicação e revitalização da Rodovia do Caqui – PR 506.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3215/no09_-_carolina_felipe_e_venicio_-_requerendo_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial_para_fiscalizar_a_organizacao_da_expocamp_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3215/no09_-_carolina_felipe_e_venicio_-_requerendo_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial_para_fiscalizar_a_organizacao_da_expocamp_2024.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação do prazo para conclusão dos trabalhos da Comissão Especial para fiscalizar a organização da Expocamp 2024, pelo período de 30 dias, em continuidade ao prazo anteriormente concedido.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3335/no_10_nilceia_falavinha_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_25_de_novembro___entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer_e_senhor_leandro_ribeiro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3335/no_10_nilceia_falavinha_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_25_de_novembro___entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer_e_senhor_leandro_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicito autorização e realização de Sessão Solene no dia 25 de novembro de 2024, às 18h30min após a Sessão Ordinária, para entrega do Título de Cidadão Honorário ao Senhor Antonio Wandscheer e ao Senhor Leandro Souza Ribeiro, honrarias já aprovadas por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3340/no_11_cleverson_dalpra_-_solicitando_informacoes_sobre_o_rodeio_country.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3340/no_11_cleverson_dalpra_-_solicitando_informacoes_sobre_o_rodeio_country.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referente ao Rodeio Country e os Shows que aconteceram na Arena Coberta nos dias 25, 26 e 27 de outubro de 2024, a informação é para conhecimento dos valores pagos e quais são as obrigações da empresa para com o Município. Solicito cópia do contrato assinado pela empresa responsável, e o valor da arrecadação do ISS da empresa e demais participantes direta e indiretamente ao evento.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3362/no_12_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_da_obra_de_asfalto_nas_ruas_norival_bernardi_e_luiz_de_bortoli_em_determinados_trechos_localizadas_na_area_industrial_cicamp.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3362/no_12_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_da_obra_de_asfalto_nas_ruas_norival_bernardi_e_luiz_de_bortoli_em_determinados_trechos_localizadas_na_area_industrial_cicamp.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento da obra de asfalto nas Ruas Norival Bernardi e Luiz de Bortoli (em determinados trechos), localizadas na Área Industrial Cicamp, neste Município.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3082/no1_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_que_seja_realizado_a_manutencao_preventiva_e_corretiva_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3082/no1_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_que_seja_realizado_a_manutencao_preventiva_e_corretiva_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando que seja realizado a manutenção preventiva e corretiva das camadas asfálticas localizadas no Interior de nossa Cidade.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3083/no2_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_ao_poder_executivo_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabetura_da_agencia_do_inss.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3083/no2_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_ao_poder_executivo_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabetura_da_agencia_do_inss.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando ao Poder Executivo que seja cobrado dos órgãos competentes medidas para a reabertura da Agência do INSS nº 14001160 no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3084/no3_-_sergio_cavagni_-_solicitando_a_extensao_de_rede_de_baixa_tensao_em_todo_o_percurso_da_rodovia_jose_taverna_antiga_estrada_da_roseira..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3084/no3_-_sergio_cavagni_-_solicitando_a_extensao_de_rede_de_baixa_tensao_em_todo_o_percurso_da_rodovia_jose_taverna_antiga_estrada_da_roseira..pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede de baixa tensão em todo o percurso da Rodovia José Taverna, antiga Estrada da Roseira.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3085/no4_-_sergio_cavagni_-solicitando_a_possibilidade_de_instalacao_de_cameras_de_monitoramento_pela_guarda_civil_municipal_na_rodovia_jose_taverna..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3085/no4_-_sergio_cavagni_-solicitando_a_possibilidade_de_instalacao_de_cameras_de_monitoramento_pela_guarda_civil_municipal_na_rodovia_jose_taverna..pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de câmeras de monitoramento pela Guarda Civil Municipal na Rodovia José Taverna, antiga estrada da Roseira na divisa de Campina Grande do Sul com Colombo.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3087/no5_-_andeson_cardoso_-_solicitando_a_criacao_de_um_programa_de_capacitacao_profissional_aos_professores_e_educadores_municipais_com_curso_de_pos_graduacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3087/no5_-_andeson_cardoso_-_solicitando_a_criacao_de_um_programa_de_capacitacao_profissional_aos_professores_e_educadores_municipais_com_curso_de_pos_graduacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Programa de Capacitação Profissional aos professores e educadores municipais com curso de Pós Graduação.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3088/no6_-_andeson_cardoso_-_solicitando_o_custeio_pelo_poder_executivo_municipal_das_despesas_de_internet_dos_professores_e_educadores_municipais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3088/no6_-_andeson_cardoso_-_solicitando_o_custeio_pelo_poder_executivo_municipal_das_despesas_de_internet_dos_professores_e_educadores_municipais..pdf</t>
   </si>
   <si>
     <t>Solicitando o custeio pelo Poder Executivo Municipal das despesas de internet dos professores e educadores municipais.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3089/no7_-_anderson_cardoso_-_solicitando_um_estudo_da_secretaria_responsavel_para_que_o_municipio_faca_concessao_das_areas_turisticas_para_exploracao_da_iniciativa_privada..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3089/no7_-_anderson_cardoso_-_solicitando_um_estudo_da_secretaria_responsavel_para_que_o_municipio_faca_concessao_das_areas_turisticas_para_exploracao_da_iniciativa_privada..pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria responsável para que o Município faça concessão das áreas turísticas para exploração da iniciativa privada.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3090/no8_-_nilceia_falavinha_-_solicitando_uma_reforma_na_capela_e_no_cemiterio_municipal_sao_joao_batista_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3090/no8_-_nilceia_falavinha_-_solicitando_uma_reforma_na_capela_e_no_cemiterio_municipal_sao_joao_batista_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando uma reforma na Capela e no Cemitério Municipal São João Batista, neste município.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3092/no9_-_amarildo_bandeira_-_solicitando_ao_departamento_de_projetos_e_engenharia_a_elaboracao_de_projeto_para_reforma_da_escola_municipal_joao_assuncao_na_localidade_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3092/no9_-_amarildo_bandeira_-_solicitando_ao_departamento_de_projetos_e_engenharia_a_elaboracao_de_projeto_para_reforma_da_escola_municipal_joao_assuncao_na_localidade_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de projetos e engenharia a elaboração de projeto para reforma da Escola Municipal João Assunção na localidade Jaguatirica.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3097/no10_-_carolina_mascarenhas_-_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3097/no10_-_carolina_mascarenhas_-_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono.pdf</t>
   </si>
   <si>
     <t>Solicitando a Formalização para Venda de Créditos de Carbono.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3098/no11_-_carolina_mascarenhas_-_solicitando_ao_executivo_municipal_a_cracao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3098/no11_-_carolina_mascarenhas_-_solicitando_ao_executivo_municipal_a_cracao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal à criação da Secretaria Municipal da Mulher em Campina Grande do Sul, esta proposta está em sintonia com a recente criação da Secretaria Estadual da Mulher.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3101/no12_-_carolina_mascarenhas_-_solicitando_a_instalacao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ii.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3101/no12_-_carolina_mascarenhas_-_solicitando_a_instalacao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma unidade de saúde no bairro João Paulo II, no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3102/no13_-_carolina_mascarenhas_-_solicitando_a_criacao_de_uma_casa_de_passagem_para_caes_e_gatos_de_rua.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3102/no13_-_carolina_mascarenhas_-_solicitando_a_criacao_de_uma_casa_de_passagem_para_caes_e_gatos_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma Hospedagem Temporária ou Casa de Passagem para cães e gatos de rua. Essa casa servirá como apoio para realização de castração desses animais, pelo fato de não terem tutores, permitindo que esses animais que se encontram em situação de rua possam se enquadrar no programa de controle populacional.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3109/no14_-_nilceia_falavinha_-_solicitando_a_implementacao_de_um_caps_na_sede_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3109/no14_-_nilceia_falavinha_-_solicitando_a_implementacao_de_um_caps_na_sede_.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de implantação de um CAPS localidade da Sede para acolhimento às crises em saúde mental, atendimento e reinserção social de pessoas com transtornos mentais graves e persistentes ou transtornos mentais decorrentes do uso prejudicial de álcool ou outras drogas.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3110/no15_-_nilceia_falavinha_-_solicitando_capacitacao_para_equipes_de_socorristas_do_samu_sobre_transtornos_mensais_e_manejo_em_momentos_de_crise.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3110/no15_-_nilceia_falavinha_-_solicitando_capacitacao_para_equipes_de_socorristas_do_samu_sobre_transtornos_mensais_e_manejo_em_momentos_de_crise.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado capacitação permanente para a equipe de prontos socorristas da SAMU sobre atualização em transtornos mentais e manejo em momentos de crises, solicitamos também a estruturação de uma Central de Retaguarda em Saúde Mental, com profissionais capacitados para fazer os primeiros atendimentos.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3111/no16_-_carolina_mascarenhas_-_solicitando_pedido_de_contratacao_de_mais_servidores_para_atuacao_como_agentes_de_endemias_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3111/no16_-_carolina_mascarenhas_-_solicitando_pedido_de_contratacao_de_mais_servidores_para_atuacao_como_agentes_de_endemias_.pdf</t>
   </si>
   <si>
     <t>Solicitando pedido de Contratação de Mais Servidores para Atuação como Agentes de Endemias.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3112/no17_-_anderson_cardoso_-_solicitando_o_sistema_de_acompanhamento_por_parte_das_diretorias_e_equipes_pedagogicas_das_instituicoes_de_ensino_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3112/no17_-_anderson_cardoso_-_solicitando_o_sistema_de_acompanhamento_por_parte_das_diretorias_e_equipes_pedagogicas_das_instituicoes_de_ensino_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instituído o sistema de acompanhamento, por parte das diretorias e equipes pedagógicas das Instituições de Ensino do Município, das solicitações de consultas, exames e procedimentos solicitados para os alunos.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3114/no18_-_pedro_cafe_-_reinterando_pedido_anterior_solicitando_implantacao_da_grama_sintetica_no_campo_de_futebol_no_centro_esportivo_ricieri_bernard.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3114/no18_-_pedro_cafe_-_reinterando_pedido_anterior_solicitando_implantacao_da_grama_sintetica_no_campo_de_futebol_no_centro_esportivo_ricieri_bernard.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito ao Poder Executivo através da secretaria responsável um estudo para a implantação da grama sintética no campo de futebol localizado no Centro Esportivo Ricieri Bernardi, no bairro Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3115/no19_-_sergio_cavagni_-_solicita_a_secretaria_responsavel_um_estudo_para_aumento_de_vagas_de_estacionamento_para_idosos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3115/no19_-_sergio_cavagni_-_solicita_a_secretaria_responsavel_um_estudo_para_aumento_de_vagas_de_estacionamento_para_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria responsável um estudo com urgência para aumento das vagas exclusivas de estacionamento para idosos nos comércios do bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3122/no20_-_ismael_moraes_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3122/no20_-_ismael_moraes_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf</t>
   </si>
   <si>
     <t>Solicitando Programa Armazém da Família: Promovendo Segurança Alimentar e Nutricional para Todos.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3123/no21_-_ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3123/no21_-_ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o Projeto de Hidroterapia para Pessoas com Deficiência e Idosos.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3124/no22_-_ismael_moraes_-_solicitando_capacitacao_profissional_para_pcd_em_centro_especializadopdf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3124/no22_-_ismael_moraes_-_solicitando_capacitacao_profissional_para_pcd_em_centro_especializadopdf.pdf</t>
   </si>
   <si>
     <t>Solicitando Capacitação Profissional para Pessoas com Deficiência (PCD) em Centro Especializado.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3125/no23_-_carolina_mascarenhas_-_solicitando_que_seja_criado_o_projeto_de_lei_pagamento_de_reembolso-_creche.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3125/no23_-_carolina_mascarenhas_-_solicitando_que_seja_criado_o_projeto_de_lei_pagamento_de_reembolso-_creche.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o Projeto de Lei Pagamento de Reembolso-Creche.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3127/no24_-_carolina_mascarenhas_-_solicitando_um_projeto_de_lei_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_de_atencao_e_orientacao_as_maes_atipicas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3127/no24_-_carolina_mascarenhas_-_solicitando_um_projeto_de_lei_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_de_atencao_e_orientacao_as_maes_atipicas.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria responsável elabore um Projeto de Lei que Institui Diretrizes, Estratégias e Ações para o Programa de Atenção e Orientação às mães atípicas – Cuidando de quem Cuida, no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3128/no25_-_nilceia_falavinha_-_solicitando_implantacao_de_tratamenbto_por_ozonioterapia_na_rede_municipal_de_saude_no_municipicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3128/no25_-_nilceia_falavinha_-_solicitando_implantacao_de_tratamenbto_por_ozonioterapia_na_rede_municipal_de_saude_no_municipicio.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de tratamento por Ozonioterapia na rede municipal de saúde, no Município.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3134/no26__-_cleverson_dalpra_e_pedro_cafe_-_solicitando_a_troca_de_lampadas_nas_localidades_rurais_e_nas_vilas_no_trecho_do_taquari_e_rio_pardinho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3134/no26__-_cleverson_dalpra_e_pedro_cafe_-_solicitando_a_troca_de_lampadas_nas_localidades_rurais_e_nas_vilas_no_trecho_do_taquari_e_rio_pardinho.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito troca de lâmpadas nas localidades rurais e nas Vilas, no trecho do Taquari até o Rio Pardinho (Divisa).</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3136/no27_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_um_projeto_para_que_os_municipes_facam_a_destinacao_consciente_do_imposto_de_renda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3136/no27_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_um_projeto_para_que_os_municipes_facam_a_destinacao_consciente_do_imposto_de_renda.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, a elaboração de um projeto para divulgação e realização de campanha anual, para que os munícipes de Campina Grande do Sul, façam a “destinação consciente” da declaração de imposto de renda, destinando a porcentagem permitida para as Instituições do Município.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3137/no28_-__carolina_mascarenhas_-_programa_de_capacitacao_de_maes_ou_tutores_de_portadores_de_transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3137/no28_-__carolina_mascarenhas_-_programa_de_capacitacao_de_maes_ou_tutores_de_portadores_de_transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Programa de Capacitação e amparo psicológico as mães ou tutores legais de Portadores de Transtorno do Espectro Autista, tendo como objetivo proteger e capacitar, auxiliando com treinamentos, em todos as áreas. pertinentes aos cuidados necessários.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3138/no29_-_carolina_mascarenhas_-_reinterando_acoes_imediatas_para_melhorar_a_comunicacao_e_acompanhamento_dos_exames_preventivos_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3138/no29_-_carolina_mascarenhas_-_reinterando_acoes_imediatas_para_melhorar_a_comunicacao_e_acompanhamento_dos_exames_preventivos_de_saude.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando que sejam tomadas ações imediatas para melhorar a comunicação e acompanhamento dos exames preventivos de saúde, uma vez que a falta de comunicação adequada pode resultar em atrasos no diagnóstico e no tratamento de condições críticas.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3145/no30_-_carolina_mascarenhas_-_solicitando_com_urgencia_a_contratacao_de_mais_medicos_ginecologistas_para_as_unidades_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3145/no30_-_carolina_mascarenhas_-_solicitando_com_urgencia_a_contratacao_de_mais_medicos_ginecologistas_para_as_unidades_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência a contratação de Mais Médicos Ginecologistas para as Unidades de Saúde do Município. Reiterando indicações anteriores.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3139/no31_-_carolina_mascarenhas_-_reiterando_a_criacao_do_programa_inclui_mais_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3139/no31_-_carolina_mascarenhas_-_reiterando_a_criacao_do_programa_inclui_mais_campina.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a criação do "Programa Inclui Mais Campina" para cadastro das pessoas com deficiência que residem no Município de Campina Grande do Sul, com o objetivo de identificar os principais desafios/obstáculos de acessibilidade próximos à residência.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3146/no32_-_carolina_mascarenhas_-_solicitando_que_seja_feita_uma_alteracao_na_lei_municipal_no815_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3146/no32_-_carolina_mascarenhas_-_solicitando_que_seja_feita_uma_alteracao_na_lei_municipal_no815_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita uma alteração na Lei Municipal N° 815/2022, de 25 de janeiro de 2022, visando incluir o Acidente Vascular Cerebral (AVC) como uma das deficiências previstas no programa municipal de Equoterapia.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3140/no33_-_carolina_mascarenhas_-_estudo_para_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3140/no33_-_carolina_mascarenhas_-_estudo_para_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito a criação de estudos para viabilizar a Instalação de Câmeras de Monitoramento em Frente às Escolas do Município de Campina Grande do Sul de acordo com a Lei 613/2019.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3141/no34_-_felipe_veiga_-_solicitando_alteracoes_na_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3141/no34_-_felipe_veiga_-_solicitando_alteracoes_na_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>Solicita alterações, com base em estudos e no cumprimento das demais exigências legais e constitucionais, na Lei Complementar Municipal nº: 31, de 20 de outubro de 2017, que dispõe sobre o Estatuto da Guarda Civil Municipal de Campina Grande do Sul, Estado do Paraná, especificamente no art. 132 e anexo IV, para que as gratificações da categoria sob a denominação “em atividade” e “de risco”, sejam concedidas com base no vencimento referência de cada agente, ou alternativamente calculado com base no menor vencimento da carreira, utilizando-se os critérios de definição em piso ou percentual, considerando em ambos os casos os vencimentos da categoria e não o piso referencial atualmente utilizado.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3142/no35_-__cleverson_dalpra_-_solicitando_ao_poder_executivo_conceder_recompensa_ao_agente_da_guarda_civil_municipal_sidnei_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3142/no35_-__cleverson_dalpra_-_solicitando_ao_poder_executivo_conceder_recompensa_ao_agente_da_guarda_civil_municipal_sidnei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da Secretaria responsável pela pasta, conceder a recompensa prevista no art. 43º inciso I paragrafo 1º da Lei Complementar 31/2017, ao Agente da Guarda Civil Municipal Sidnei Ferreira.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3147/no36_-_cleverson_dalpra_-_solicitando_a_possibilidade_do_municipio_de_campina_fazer_o_programa_cambio_verde.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3147/no36_-_cleverson_dalpra_-_solicitando_a_possibilidade_do_municipio_de_campina_fazer_o_programa_cambio_verde.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município de Campina fazer o programa Câmbio Verde.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3149/no37_-_anderson_cardoso_-_solicitando_mudanca_do_sentido_duplo_para_unico_da_rua_jorge_bonn_filho_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3149/no37_-_anderson_cardoso_-_solicitando_mudanca_do_sentido_duplo_para_unico_da_rua_jorge_bonn_filho_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando mudança do sentido duplo para único da rua Jorge Bonn Filho no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3151/no38__rene_henemann_-_solicitando_a_possibilidade_de_transformar_o_predrio_da_escola_municipal_rural_do_posto_fiscal_em_unidade_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3151/no38__rene_henemann_-_solicitando_a_possibilidade_de_transformar_o_predrio_da_escola_municipal_rural_do_posto_fiscal_em_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de transformar o prédio da Escola Municipal Rural do Posto Fiscal em Unidade de Saúde.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3152/no39_-_ismael_moraes_-_solicitando_a_possibilidade_do_municipio_se_casdastrar_no_programa_parana_turismo_mais_infraestrutura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3152/no39_-_ismael_moraes_-_solicitando_a_possibilidade_do_municipio_se_casdastrar_no_programa_parana_turismo_mais_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município se cadastrar no “Programa Paraná Turismo Mais Infraestrutura”, da Secretaria do Turismo do Estado do Paraná.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3155/no40_-_nilceia_falavinha_-_revitaslizacao_e_calcamento_na_avenida_sao_joao_na_localidade_da_sede_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3155/no40_-_nilceia_falavinha_-_revitaslizacao_e_calcamento_na_avenida_sao_joao_na_localidade_da_sede_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando revitalização e calçamento na Avenida São João no trecho que cruza a Avenida Antônio Belli até o cruzamento da Rua Carlos Rodrigues da Cruz, na localidade da Sede, neste Município.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3156/no41_-_carolina_mascarenhas_-_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3156/no41_-_carolina_mascarenhas_-_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Projeto de lei “Empresa amiga da Natureza e do Futuro sustentável”</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3157/no42_-_carolina_mascarenhas_-solicitando_a_correcao_do_enderecamento_nos_boletos_de_energia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3157/no42_-_carolina_mascarenhas_-solicitando_a_correcao_do_enderecamento_nos_boletos_de_energia.pdf</t>
   </si>
   <si>
     <t>Solicitando a Correção do Endereçamento nos Boletos de Energia Elétrica.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3160/no43_-_pedro_cafe_-_solicitando_melhorias_no_tranporte_publico_da_area_rural_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3160/no43_-_pedro_cafe_-_solicitando_melhorias_no_tranporte_publico_da_area_rural_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no transporte público da área rural do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal que a base de cálculo do ITBI (imposto sobre transmissão de bens imóveis) seja o valor da transação declarada pelo contribuinte, que possui presunção de que é condizente com o valor de mercado.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3166/no45_-_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_providencias_pelas_instalacoes_do_parque_ecologico_ari_coutinho_bandeira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3166/no45_-_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_providencias_pelas_instalacoes_do_parque_ecologico_ari_coutinho_bandeira.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura e Secretaria Responsável providências pelas instalações do Parque Ecológico Ari Coutinho Bandeira.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3167/no46_-_venicio_ferreira_-_solictando_um_estudo_de_um_projeto_para_acriacao_de_um_centro_de_convencoes.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3167/no46_-_venicio_ferreira_-_solictando_um_estudo_de_um_projeto_para_acriacao_de_um_centro_de_convencoes.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo de um projeto para a criação de um Centro de Convenções.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3164/no47_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_mecanismos_de_informacoes_sobre_o_uso_do_cordao_de_fita_com_girassois_para_identificacao_de_pessoas_com_deficiencias_ocultas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3164/no47_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_mecanismos_de_informacoes_sobre_o_uso_do_cordao_de_fita_com_girassois_para_identificacao_de_pessoas_com_deficiencias_ocultas.pdf</t>
   </si>
   <si>
     <t>Solicitando a Elaboração de Mecanismos de Informação sobre o Uso do Cordão de Fita com Girassóis para Identificação de Pessoas com Deficiências Ocultas no âmbito do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3168/no48_-_carolina_mascarenhas_-_solicitando_a_criacao_do_pedal_solidario_em_beneficio_de_familias_carentes_ou_da_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3168/no48_-_carolina_mascarenhas_-_solicitando_a_criacao_do_pedal_solidario_em_beneficio_de_familias_carentes_ou_da_apae.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do "PEDAL SOLIDÁRIO" em benefício de famílias carentes ou da APAE do Município de Campina Grande do Sul. Na data 19 de agosto que se comemora o dia Nacional do Ciclista com a importância do ciclista no trânsito das cidades e das bicicletas como meio de locomoção.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3165/no49_-_carolina_mascarenhas_-_solicitando_a_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3165/no49_-_carolina_mascarenhas_-_solicitando_a_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando a Substituição de Sinais Sonoros Convencionais por Sinais Musicais ou Visuais nas Escolas Municipais.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3169/no50_-_venicio_ferreira_-_solicitando_que_o_executivo_municipal_realize_projeto_para_implantacao_do_plano_de_auxilio_mutuo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3169/no50_-_venicio_ferreira_-_solicitando_que_o_executivo_municipal_realize_projeto_para_implantacao_do_plano_de_auxilio_mutuo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal realize projeto para a implantação do Plano de Auxílio Mútuo (PAM) em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3173/no51_venicio_ferreira_-_solicitando_instalacao_de_ponto_de_onibus_cobertos_nas_margens_da_br_116_proximo_ao_mega_centro_logistico_e_a_empresa_eurostar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3173/no51_venicio_ferreira_-_solicitando_instalacao_de_ponto_de_onibus_cobertos_nas_margens_da_br_116_proximo_ao_mega_centro_logistico_e_a_empresa_eurostar.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de ponto de ônibus cobertos nas margens da BR 116 próximo ao Mega Centro Logístico e a Empresa Eurostar na Área Industrial, Cicamp.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3174/no52_-_venicio_ferreira_-_solicitando_um_estudo_da_secretaria_de_saude_para_incluir_campanha_de_vacinacao_dentro_das_empresas_e_industrias_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3174/no52_-_venicio_ferreira_-_solicitando_um_estudo_da_secretaria_de_saude_para_incluir_campanha_de_vacinacao_dentro_das_empresas_e_industrias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria de Saúde para verificar a possibilidade de incluir a Campanha de Vacinação dentro das empresas e indústrias do Município.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3171/no53_-_venicio_ferreira_-_um_estudo_para_implantacao_de_pavimentacao_asfaltica_nas_ruas_da_area_industrial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3171/no53_-_venicio_ferreira_-_um_estudo_para_implantacao_de_pavimentacao_asfaltica_nas_ruas_da_area_industrial.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a implantação de pavimentação asfáltica nas ruas Francisco Heitor Kalli, Prefeito Nivaldo Bernardi, João Hamilton Belo, Marcos Nicolau Strapassoni, Lino Alves da Silva, Clóvis Rogério da Silva Máschio, na Área Industrial, neste Município.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3179/no54_-_carolina_mascarenhas_-_solicitando_a_criacao_de_um_qr-code_fale_agora_e_fixacao_por_meio_de_cartazes_nos_espacos_publicos_para_dorecionamento_a_ouvidoria_geral.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3179/no54_-_carolina_mascarenhas_-_solicitando_a_criacao_de_um_qr-code_fale_agora_e_fixacao_por_meio_de_cartazes_nos_espacos_publicos_para_dorecionamento_a_ouvidoria_geral.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um QR-CODE "FALE AGORA" e fixação por meio de cartazes nos espaços públicos para direcionamento à OUVIDORIA GERAL do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3180/no55_-_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_do_municipio_de_materia_que_debate_sobre_a_inclusao_social_de_pessoas_com_deficiencias_e_autismo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3180/no55_-_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_do_municipio_de_materia_que_debate_sobre_a_inclusao_social_de_pessoas_com_deficiencias_e_autismo.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação e inserção na grade curricular do ensino municipal de matéria que debate sobre a inclusão social de pessoas com deficiência, ensinando sobre os diversos tipos e graus de deficiência e autismo e como respeitar cada individualidade.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3181/no56_-_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_rg_nas_escolas_para_oferecer_uma_estrutura_movel_para_emissao_da_primeira_via_do_documento_de_identificacao..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3181/no56_-_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_rg_nas_escolas_para_oferecer_uma_estrutura_movel_para_emissao_da_primeira_via_do_documento_de_identificacao..pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do "Programa RG nas Escolas", com o objetivo de oferecer uma estrutura móvel para emissão da primeira via do documento de identificação, RG (Registro Geral), diretamente nas instituições de ensino, especialmente nas Escolas Municipais do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3185/no57_cleverson_e_pedro_-_solicitando_ao_poder_executivo_que_seja_executada_a_lei_no149_2011_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3185/no57_cleverson_e_pedro_-_solicitando_ao_poder_executivo_que_seja_executada_a_lei_no149_2011_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja executada a Lei Nº 149/2011 no Munícipio de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3187/no58_carolina_mascarenhas_-_solicitando_a_criacao_do_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_o_reconhecimento_as_pessoas_fisicas_ou_juridicas..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3187/no58_carolina_mascarenhas_-_solicitando_a_criacao_do_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_o_reconhecimento_as_pessoas_fisicas_ou_juridicas..pdf</t>
   </si>
   <si>
     <t>Solicitar a criação do selo turístico "Parceiro do Turismo" como forma de outorgar reconhecimento as pessoas, físicas ou jurídicas, que fomentam o turismo e o ecoturismo no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3186/no59_carolinas_mascarenhas_-_reinterando_pedido_anterior_solicita_que_seja_instituido_o_programa_avancada_de_apoio_ao_esporte.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3186/no59_carolinas_mascarenhas_-_reinterando_pedido_anterior_solicita_que_seja_instituido_o_programa_avancada_de_apoio_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito que seja instituído o Programa Avançado de Apoio ao Esporte como Ferramenta de Inclusão, com o objetivo de promover a inclusão das pessoas autistas por meio da prática esportiva.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3189/no60_nilceia_falavinha_-_solicitando_credenciamento_de_empresa_especializada_na_area_de_saude_para_realizacao_de_exames_e_apoio_diagnostico_em_neuropediatria_endocrinopedia_e_psiquiatria_infantil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3189/no60_nilceia_falavinha_-_solicitando_credenciamento_de_empresa_especializada_na_area_de_saude_para_realizacao_de_exames_e_apoio_diagnostico_em_neuropediatria_endocrinopedia_e_psiquiatria_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitando credenciamento de empresa especializada na área de saúde para realização de exames e apoio diagnóstico em neuropediatria, endocrinopediatria e psiquiatria infantil para atender a fila de espera.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3188/no61_nilceia_falavinha_-_solitando_que_seja_feita_a_distribuicao_de_uniforme_escolar_para_todas_criancas_da_rede_de_ensino_eja.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3188/no61_nilceia_falavinha_-_solitando_que_seja_feita_a_distribuicao_de_uniforme_escolar_para_todas_criancas_da_rede_de_ensino_eja.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a distribuição de uniforme escolar para todas crianças da rede de ensino e da EJA, incluso Kits escolares, bolsa e material escolar no PRIMEIRO DIA DE AULA.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3195/no_62_solicitando_implantacao_de_politica_municipal_de_protecao_a_saude_bucal_da_pessoa_com_deficiencia_no_ambito_do_municipio_de_campina_grande_do_sul_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3195/no_62_solicitando_implantacao_de_politica_municipal_de_protecao_a_saude_bucal_da_pessoa_com_deficiencia_no_ambito_do_municipio_de_campina_grande_do_sul_parana.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de "Política Municipal de Proteção à Saúde Bucal da Pessoa com Deficiência" no âmbito do Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3201/no63_carolina_mascarenhas_-_solicitando_apoio_do_poder_executivo_na_elaboracao_e_implementacao_de_campanhas_de_conscientizacao_para_o_mes_de_maio_no_combate_ao_abuso_e_exploracao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3201/no63_carolina_mascarenhas_-_solicitando_apoio_do_poder_executivo_na_elaboracao_e_implementacao_de_campanhas_de_conscientizacao_para_o_mes_de_maio_no_combate_ao_abuso_e_exploracao.pdf</t>
   </si>
   <si>
     <t>Solicitando atenção e o apoio do Poder Executivo na elaboração e implementação de campanhas de conscientização para o mês de maio, conhecido como "Maio Laranja”, foco no combate ao abuso e exploração sexual de crianças e adolescentes.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3203/no64_venicio_ferreira_-_solicitando_atraves_do_departamento_responsavel_que_tome_as_providencias_quanto_a_sinalizacao_e_acostamentos_da_rodovia_do_caqui_-_pr_506.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3203/no64_venicio_ferreira_-_solicitando_atraves_do_departamento_responsavel_que_tome_as_providencias_quanto_a_sinalizacao_e_acostamentos_da_rodovia_do_caqui_-_pr_506.pdf</t>
   </si>
   <si>
     <t>Solicitando através do Departamento Responsável que tome as providências quanto a sinalização e acostamento da Rodovia do Caqui – PR 506.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3208/no65_venicio_ferreira_-_solicitando_a_prefeitura_municipal_a_viabilidade_da_implantacao_de_bicicletario_ou_ponto_bicicleta_nas_dependencias_do_ginasio_de_esportes_ricieri_bernardi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3208/no65_venicio_ferreira_-_solicitando_a_prefeitura_municipal_a_viabilidade_da_implantacao_de_bicicletario_ou_ponto_bicicleta_nas_dependencias_do_ginasio_de_esportes_ricieri_bernardi.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura Municipal a viabilidade da implantação de bicicletário ou ponto bicicleta nas dependências do Ginásio de Esportes Ricieri Bernardi.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3207/no66_pedro_cafe_-_reinterando_pedido_anterior_solicitando_a_elaboracao_de_estudo_tecnico_e_levantamento_de_recursos_financeiros_para_obra_de_saneamento_basico_no_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3207/no66_pedro_cafe_-_reinterando_pedido_anterior_solicitando_a_elaboracao_de_estudo_tecnico_e_levantamento_de_recursos_financeiros_para_obra_de_saneamento_basico_no_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a elaboração de estudo técnico e levantamento de recursos financeiros, por meio do Governo Estadual e Governo Federal, para obra de Saneamento Básico no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3209/no67_nilceia_falavinha_-_solicitando_possibilidade_de_implementacao_de_teleagendamento_de_consulta_nas_unidades_basicas_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3209/no67_nilceia_falavinha_-_solicitando_possibilidade_de_implementacao_de_teleagendamento_de_consulta_nas_unidades_basicas_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando possibilidade de implementação de TELEAGENDAMENTO de consulta nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3216/no68_-_felipe_veiga_-_pedido_de_gratuidade_do_transporte_publico_municicpal_nos_dias_do_enem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3216/no68_-_felipe_veiga_-_pedido_de_gratuidade_do_transporte_publico_municicpal_nos_dias_do_enem.pdf</t>
   </si>
   <si>
     <t>Pedido de Gratuidade do Transporte Público Municipal nos Dias do Enem: Uma Questão de Igualdade de Oportunidades.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>Pedro Café, Ismael Moraes, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3217/no69_-_ismael_pedro_e_venicio_-_solicitando_ao_poder_executivo_que_seja_realizado_servicos_de_manutencao_preventiva_e_corretiva_na_area_multiuso_marcos_vinicios_dos_santros.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3217/no69_-_ismael_pedro_e_venicio_-_solicitando_ao_poder_executivo_que_seja_realizado_servicos_de_manutencao_preventiva_e_corretiva_na_area_multiuso_marcos_vinicios_dos_santros.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja realizado serviços de manutenção preventiva e corretiva na arena multiuso Marcos Vinicius dos Santos, localizada no Jardim Água, neste Munícipio.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3219/no70_venicio_ferreira_-_solicito_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3219/no70_venicio_ferreira_-_solicito_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicito o estudo de viabilidade para instalação de novas lixeiras nas principais vias do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3221/no71_-_carolina_mascarenhas_-_solicitar_a_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3221/no71_-_carolina_mascarenhas_-_solicitar_a_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitar a realocação do ponto de ônibus em frente à Escola Brincar e Crescer no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3220/no72_-_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3220/no72_-_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Departamento responsável elabore de um projeto de lei para a criação do Programa Patrulha da Pessoa Idosa no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3222/no73_solicitando_que_o_executivo_municipal_intervenha_junto_ao_governo_estadual_para_que_seja_implantada_uma_sala_lilas_dentro_da_delegacia_civil_de_policia_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3222/no73_solicitando_que_o_executivo_municipal_intervenha_junto_ao_governo_estadual_para_que_seja_implantada_uma_sala_lilas_dentro_da_delegacia_civil_de_policia_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal intervenha junto ao Governo Estadual, para que seja implantada uma “Sala Lilás” dentro da Delegacia Civil de Polícia no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3228/no74_venicio_ferreira_-_solicito_um_estudo_para_verificar_a_possibilidade_de_fazer_manutencao_nas_calcadas_dos_bairros_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3228/no74_venicio_ferreira_-_solicito_um_estudo_para_verificar_a_possibilidade_de_fazer_manutencao_nas_calcadas_dos_bairros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito um estudo para verificar a possibilidade de fazer manutenção nas calçadas dos bairros do Município.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3229/no75_-_carolina_mascarenhas_-_reinterando_pedido_anterior_sob_no_159_._2021_solicito_a_elaboracao_e_apresentacao_de_pl_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3229/no75_-_carolina_mascarenhas_-_reinterando_pedido_anterior_sob_no_159_._2021_solicito_a_elaboracao_e_apresentacao_de_pl_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior sob nº 159/2021, solicito a elaboração e apresentação de Projeto de Lei que institua a Procuradoria Especial da Mulher na Câmara de Vereadores de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3230/no76_carolina_mascarenhas_-_reiterando_pedido_anterior_solicito_a_elaboracao_de_um_projeto_para_a_construcao_de_portal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3230/no76_carolina_mascarenhas_-_reiterando_pedido_anterior_solicito_a_elaboracao_de_um_projeto_para_a_construcao_de_portal.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito a elaboração de um projeto para a construção de Portal para identidade do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3231/no77_-_ismael_moraes_-_solicitando_a_secretaria_responsavel_a_elaboracao_do_projeto_de_lei_que_institui_o_descarte_correto_do_lixo_eletronico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3231/no77_-_ismael_moraes_-_solicitando_a_secretaria_responsavel_a_elaboracao_do_projeto_de_lei_que_institui_o_descarte_correto_do_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria responsável a elaboração do Projeto de Lei que institui o descarte correto de Lixo Eletrônico.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3235/no78_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3235/no78_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Rua Leonardo Francischelli, entre as ruas João Trevisan e Augusto Staben no bairro Jardim Paulista, neste Munícipio.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3237/no79_carolina_mascarenhas_-_solicitando_liberacao_de_veiculo_para_visitas_domiciliares_de_tecnicos_de_enfermagem_para_realizacao_de_curativos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3237/no79_carolina_mascarenhas_-_solicitando_liberacao_de_veiculo_para_visitas_domiciliares_de_tecnicos_de_enfermagem_para_realizacao_de_curativos.pdf</t>
   </si>
   <si>
     <t>Solicitando liberação de veículo para visitas domiciliares de técnicos de enfermagem para realização de curativos.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3238/no80_-_carolina_mascarenhas_-_solicitando_a_reativacao_do_porsto_da_guarda_municipal_ao_lado_do_ginasio_do_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3238/no80_-_carolina_mascarenhas_-_solicitando_a_reativacao_do_porsto_da_guarda_municipal_ao_lado_do_ginasio_do_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reativação do Posto da Guarda Municipal ao lado do Ginásio do Jardim Paulista.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3239/no81_carolina_mascarenhas_-_solicitando_a_implementacao_de_algumas_melhorias_no_parque_linear_do_rio_timbu_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3239/no81_carolina_mascarenhas_-_solicitando_a_implementacao_de_algumas_melhorias_no_parque_linear_do_rio_timbu_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de algumas melhorias no PARQUE LINEAR DO RIO TIMBU no Jardim Paulista em nosso município para melhor atender a população local e os frequentadores do parque.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3240/no82_nilceia_falavinha_-_reinterando_pedido_anterior_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_localizada_no_bairro_moradias_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3240/no82_nilceia_falavinha_-_reinterando_pedido_anterior_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_localizada_no_bairro_moradias_timbu.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a reforma da Escola Municipal Ulisses Guimarães (CAIC), localizada no bairro Moradias Timbú, neste município.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3241/no83_-_nilceia_falavinha_-_reinterando_pedidos_anteriores_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_a_instalacao_de_cobertura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3241/no83_-_nilceia_falavinha_-_reinterando_pedidos_anteriores_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_a_instalacao_de_cobertura.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores, solicitando o levantamento dos pontos de ônibus das linhas do Transporte Escolar Municipal, para a instalação de cobertura em todos os locais.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>Pedro Café, Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3242/no84_amarildo_eugenio_pedro_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_um_poco_artesdiano_na_localidade_proximo_a_estrada_da_figueira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3242/no84_amarildo_eugenio_pedro_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_um_poco_artesdiano_na_localidade_proximo_a_estrada_da_figueira.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através do setor responsável um estudo para viabilizar a construção de um Poço Artesiano na localidade próximo à estrada da Figueira.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>Venício Ferreira, Amarildo Bandeira, Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Ismael Moraes, Nilceia Falavinha, Pedro Café, Rene Henemann, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3243/no85_vereadores_-_solicitando_a_instalacao_do_letreiro_eu_amo_campina_grande_do_sul_nas_dependencias_do_parque_linear_do_rio_timbu_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3243/no85_vereadores_-_solicitando_a_instalacao_do_letreiro_eu_amo_campina_grande_do_sul_nas_dependencias_do_parque_linear_do_rio_timbu_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação do letreiro “EU AMO CAMPINA GRANDE DO SUL” nas dependências do Parque Linear do Rio Timbú, neste Munícipio.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3244/no_86_venicio_-_solicitando_estudo_ao_departamento_responsavel_para_a_possibilidade_do_aumento_da_taxa_de_ocupacao_nas_areas_consideradas_industriais_cacaiguera_e_aracatuba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3244/no_86_venicio_-_solicitando_estudo_ao_departamento_responsavel_para_a_possibilidade_do_aumento_da_taxa_de_ocupacao_nas_areas_consideradas_industriais_cacaiguera_e_aracatuba.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo ao departamento responsável para a possibilidade do aumento da Taxa de Ocupação nas áreas consideradas industriais nas localidades do Cacaiguera e Araçatuba.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3245/no87_venicio_ferreira_-_solicitando_a_criacaop_de_protocolo_de_cuidados_com_a_saude_dos_alunos_nas_escolas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3245/no87_venicio_ferreira_-_solicitando_a_criacaop_de_protocolo_de_cuidados_com_a_saude_dos_alunos_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de protocolo de cuidados com a saúde dos alunos nas escolas.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3246/no88_ismael_moraes_-_reinterando_pedido_anterior_solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3246/no88_ismael_moraes_-_reinterando_pedido_anterior_solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando o manilhamento da Rua Odilan Vieira de Souza, no Bairro Ribeirão Grande II, no trecho de aproximadamente 150 metros.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3247/no89_ismael_moraes_-_solicitando_a_possibilidade_de_instalacao_de_uma_lombada_na_rua_joaquim_bero.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3247/no89_ismael_moraes_-_solicitando_a_possibilidade_de_instalacao_de_uma_lombada_na_rua_joaquim_bero.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de instalação de uma lombada na Rua Joaquim Bero, entre a Escola Municipal Professora Nilce Terezinha Zanetti e o Cmei Ernesto Zanona, no Bairro Terra Boa, neste Município.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3248/no90_carolina_mascarenhas_-_solicitando_a_retirada_de_placas_e_postes_colocados_no_morro_das_antenas_na_serra_da_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3248/no90_carolina_mascarenhas_-_solicitando_a_retirada_de_placas_e_postes_colocados_no_morro_das_antenas_na_serra_da_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de placas e poste colocadas no Morro das Antenas, na Serra da Jaguatirica.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3252/no_91_carolina_mascarenhas_-_reiterando_pedido_anterior_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3252/no_91_carolina_mascarenhas_-_reiterando_pedido_anterior_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono..pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a Formalização para Venda de Créditos de Carbono.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3253/no92_carolina_mascarenhas_-_solicitando_a_reforma_da_escada_localizada_nas_dependencias_da_escola_municipal_nilce_terezinha_zanetti.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3253/no92_carolina_mascarenhas_-_solicitando_a_reforma_da_escada_localizada_nas_dependencias_da_escola_municipal_nilce_terezinha_zanetti.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da escada localizada nas dependências da Escola Municipal Nilce Terezinha Zanetti.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3254/no93_carolina_mascarenhas-_reinterando_o_pedido_anterior_solicitando_a_implantacao_de_rotatoria_na_avenida_presidente_j._kubitscheck_de_oliveira_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3254/no93_carolina_mascarenhas-_reinterando_o_pedido_anterior_solicitando_a_implantacao_de_rotatoria_na_avenida_presidente_j._kubitscheck_de_oliveira_.pdf</t>
   </si>
   <si>
     <t>Reiterando o pedido N° 180/2019 e Nº 193/2023, solicitando a implantação de rotatória na Avenida Presidente Juscelino Kubitschek de Oliveira no cruzamento com a Rua Ângelo Antônio Zanchettin, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria Responsável pelo transporte individual de passageiros TAXI do Município de Campina Grande do Sul, para reajuste e atualização de valores nas tarifas.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3264/no95_ismael_moraes_-_solicitando_que_seja_feito_um_estudo_para_elaboracao_de_um_projeto_lei_de_implementacao_de_psicologos_e_fonoaudiologos_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3264/no95_ismael_moraes_-_solicitando_que_seja_feito_um_estudo_para_elaboracao_de_um_projeto_lei_de_implementacao_de_psicologos_e_fonoaudiologos_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um estudo para elaboração de um Projeto de Lei de Implementação de Psicólogos e Fonoaudiólogos nas Escolas Municipais de Campina Grande do Sul, PR.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3267/no96_carolina_mascarenhas_-_solicitando_a_implementacao_de_estacionamento_de_45_graus_ao_longo_da_avenida_jose_sbalcheiro_no_trecho_que_tange_da_rua_pedro_pesa_ate_a_avenida_augusto_staben..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3267/no96_carolina_mascarenhas_-_solicitando_a_implementacao_de_estacionamento_de_45_graus_ao_longo_da_avenida_jose_sbalcheiro_no_trecho_que_tange_da_rua_pedro_pesa_ate_a_avenida_augusto_staben..pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de estacionamento de 45 graus ao longo da Avenida José Sbalcheiro, no trecho que tange da rua Pedro Pasa até a Avenida Augusto Staben, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3266/no97_-_carolina_mascarenhas_-_solicitando_um_estudo_para_melhorias_no_fluxo_do_transito_nas_ruas_que_da_acesso_ao_parque_de_eventos_quielse_crisostomo_da_silva_principalmente_em_dias_de_evento..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3266/no97_-_carolina_mascarenhas_-_solicitando_um_estudo_para_melhorias_no_fluxo_do_transito_nas_ruas_que_da_acesso_ao_parque_de_eventos_quielse_crisostomo_da_silva_principalmente_em_dias_de_evento..pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para melhorias no fluxo do trânsito nas ruas que dá acesso ao Parque de Eventos Quielse Crisóstomo da Silva, principalmente em dias de evento.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3268/no98_carolina_mascarenhas_-_solicitando_a_implantacao_de_rotatoria_na_rua_angelo_manenti_no_cruzamento_com_a_rua_augusto_staben_no_bairro_jardim_paulista..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3268/no98_carolina_mascarenhas_-_solicitando_a_implantacao_de_rotatoria_na_rua_angelo_manenti_no_cruzamento_com_a_rua_augusto_staben_no_bairro_jardim_paulista..pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de rotatória na Rua Angelo Manenti no cruzamento com a Rua Augusto Staben, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3271/no99_nilceia_falavinha_-_solicitando_instalacao_de_placas_de_sinalizacao_e_redutores_de_velocidade_rua_joao_trevisan_esquina_com_rua_angelo_manentti_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3271/no99_nilceia_falavinha_-_solicitando_instalacao_de_placas_de_sinalizacao_e_redutores_de_velocidade_rua_joao_trevisan_esquina_com_rua_angelo_manentti_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de placas de sinalização e/ou redutores de velocidade, na Rua João Trevisan esquina com a Rua Angelo Manentti, no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3272/no100_nilceia_falavinha_-_solicitando_a_relocacao_da_estrutura_da_regional_jardim_paulista_que_hoje_funciona_nos_fundos_do_cras_jardim_paulista_para_outro_endereco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3272/no100_nilceia_falavinha_-_solicitando_a_relocacao_da_estrutura_da_regional_jardim_paulista_que_hoje_funciona_nos_fundos_do_cras_jardim_paulista_para_outro_endereco.pdf</t>
   </si>
   <si>
     <t>Solicitando a relocação da estrutura da Regional Jardim Paulista que hoje funciona nos fundos do CRAS Jardim Paulista para outro endereço.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3273/no101_cleverson_e_pedro_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_na_area_rural_por_lampadas_de_led.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3273/no101_cleverson_e_pedro_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_na_area_rural_por_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam substituídas as iluminações públicas da área rural por lâmpadas de Led.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3278/no102_carolina_-_reinterando_pedido_anterior_solicitando_a_criacao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3278/no102_carolina_-_reinterando_pedido_anterior_solicitando_a_criacao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores, solicitando à criação da Secretaria Municipal da Mulher em Campina Grande do Sul, a proposta está em sintonia com a recente criação da Secretaria Estadual da Mulher.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3285/no103_rene_henemann_-_solicitando_a_implantacao_junto_a_empresa_de_energia_copel_a_rede_de_baixa_tensao_para_a_instacao_de_iluminacao_publica_em_numa_extensao_de_eproximadamente_600_metros.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3285/no103_rene_henemann_-_solicitando_a_implantacao_junto_a_empresa_de_energia_copel_a_rede_de_baixa_tensao_para_a_instacao_de_iluminacao_publica_em_numa_extensao_de_eproximadamente_600_metros.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação, junto a empresa de energia COPEL, a rede de baixa tensão para a instalação de iluminação pública em uma extensão de aproximadamente 600 metros, na Estrada Municipal Carmito Dalprá,  Palmeirinha, iniciando na Av. Antônio Meireles Sobrinho.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3290/no104_carolina_mascarenhas_-_solicitando_a_instalacao_de_sinalizacao_na_bifurcacao_apos_o_pesque_pague_aguas_claras_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3290/no104_carolina_mascarenhas_-_solicitando_a_instalacao_de_sinalizacao_na_bifurcacao_apos_o_pesque_pague_aguas_claras_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de sinalização na bifurcação após o Pesque Pague Águas Claras, neste Município.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3291/no105_carolina_mascarenhas_-_solicitando_a_manutencao_poda_e_limpeza_do_parquinho_e_da_academia_ao_ar_livre_localizada_no_bairro_taquari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3291/no105_carolina_mascarenhas_-_solicitando_a_manutencao_poda_e_limpeza_do_parquinho_e_da_academia_ao_ar_livre_localizada_no_bairro_taquari.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção, poda e limpeza do parquinho e da academia ao ar livre localizado no bairro Taquari, próximo ao Projeto Taquari.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3292/no106_carolina_mascarenhas_-_solicitando_a_manutencao_da_estrada_que_inicia_na_igreja_mandassaia_percorre_a_rota_turistica_da_tilapia_e_segue_ate_o_taquari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3292/no106_carolina_mascarenhas_-_solicitando_a_manutencao_da_estrada_que_inicia_na_igreja_mandassaia_percorre_a_rota_turistica_da_tilapia_e_segue_ate_o_taquari.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da estrada que se inicia na Igreja Mandassaia, percorre a rota turística da Tilápia e segue até o Taquari.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3307/no107_carolina_mascarenhas_-_solicitando_que_seja_providenciada_a_demarcacao_de_uma_faixa_branca_de_estacionamento_na_rua_vereador_ernesto_cortetti_belli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3307/no107_carolina_mascarenhas_-_solicitando_que_seja_providenciada_a_demarcacao_de_uma_faixa_branca_de_estacionamento_na_rua_vereador_ernesto_cortetti_belli.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a demarcação de uma faixa branca de estacionamento em um dos lados de toda a extensão da Rua Vereador Ernesto Cortellete Belli, localizada na Sede do município.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3308/no108_carolina_mascarenhas_-_solicitando_a_instalacao_de_portal_indicativo_na_entrada_da_mandassaia_-_rota_da_tilapia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3308/no108_carolina_mascarenhas_-_solicitando_a_instalacao_de_portal_indicativo_na_entrada_da_mandassaia_-_rota_da_tilapia.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Portal Indicativo na Entrada da Mandassaia - Rota da Tilápia.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3324/no109_carolina_mascarenhas_-_solicitando_a_inclusao_do_nome_do_pesque-pague_crozetta_na_placa_de_sinalizacao_de_turismo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3324/no109_carolina_mascarenhas_-_solicitando_a_inclusao_do_nome_do_pesque-pague_crozetta_na_placa_de_sinalizacao_de_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitando a Inclusão do Nome do Pesque-Pague Crozetta na Placa de sinalização de Turismo.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3328/no110_carolina_mascarenhas_-_solicitando_instalacao_de_lombada_na_rua_candido_ruzenete_proximo_ao_no_209_baixo_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3328/no110_carolina_mascarenhas_-_solicitando_instalacao_de_lombada_na_rua_candido_ruzenete_proximo_ao_no_209_baixo_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando a Instalação de Lombada na Rua Cândido Ruzenente, próximo ao nº 290, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3329/no111_carolina_mascarenhas_-_solicitando_patrulhamento_da_guarda_municipal_na_rua_aleixo_collere_no555_no_bairro_cerne.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3329/no111_carolina_mascarenhas_-_solicitando_patrulhamento_da_guarda_municipal_na_rua_aleixo_collere_no555_no_bairro_cerne.pdf</t>
   </si>
   <si>
     <t>Solicitando Patrulhamento da Guarda Municipal na Rua Aleixo Collere, nº 555, no bairro Cerne.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3330/no112_carolina_mascarenhas_-_solicitando_as_devidas_providencias_com_a_equipe_responsavel_para_troca_urgente_do_poste_na_entrada_da_figueira_no98.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3330/no112_carolina_mascarenhas_-_solicitando_as_devidas_providencias_com_a_equipe_responsavel_para_troca_urgente_do_poste_na_entrada_da_figueira_no98.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providências com a equipe responsável para troca urgente do poste na Estrada da Figueira n.º 98, bairro Figueira.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3331/no113_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_telemedicina_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3331/no113_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_telemedicina_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de um projeto de Telemedicina em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3332/no114_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_cameras_de_monitoramento_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3332/no114_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_cameras_de_monitoramento_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de um projeto de Câmeras de Monitoramento em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3339/no115_nilceia_falavinha_-__solicitando_a_implantacao_de_redutores_de_velocidade_com_placas_de_sinalizacao_na_rua_manoel_martins_da_cruz_em_frente_ao_cmei_tia_glacy_e_o_supermercado_panilar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3339/no115_nilceia_falavinha_-__solicitando_a_implantacao_de_redutores_de_velocidade_com_placas_de_sinalizacao_na_rua_manoel_martins_da_cruz_em_frente_ao_cmei_tia_glacy_e_o_supermercado_panilar.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de redutores de velocidade com placas de sinalização na rua Manoel Martins da Cruz em frente ao CMEI Tia Glacy e o Supermercado Panilar.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3341/no116_nilceia_falavinha_-_solicitando_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_no_centro_esportivo_pedro_dalpra_filho_na_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3341/no116_nilceia_falavinha_-_solicitando_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_no_centro_esportivo_pedro_dalpra_filho_na_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação ao entorno da Pista de Caminhada Bráulio Ribeiro dos Santos, no Centro Esportivo Pedro Dalprá Filho, na Sede.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3342/no117_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicitando_acordo_com_a_arteris_para_concessao_de_passagem_gratuita_pelo_pedagio_ao_municipes_de_bairros_especificos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3342/no117_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicitando_acordo_com_a_arteris_para_concessao_de_passagem_gratuita_pelo_pedagio_ao_municipes_de_bairros_especificos.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores, solicitando acordo com a ARTERIS para Concessão de Passagem Gratuita pelo Pedágio aos Munícipes de Bairros Específicos: Terra Boa, Barragem, Ribeirão Grande, Jaguatirica, Divisa, Lagoa Vermelha e Taquari.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3343/no118_carolina_mascarenhas_-_reinterando_pedido_anterior_solicitando_a_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3343/no118_carolina_mascarenhas_-_reinterando_pedido_anterior_solicitando_a_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitando a criação de um Projeto de Lei ‘’Empresa amiga da Natureza e do Futuro sustentável.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3356/no119_carolina_mascarenhas_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_as_maes_atipicas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3356/no119_carolina_mascarenhas_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_as_maes_atipicas.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria responsável elabore um projeto que institui diretrizes, estratégias e ações para o programa de atenção e orientação às mães atípicas cuidando de quem cuida.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3357/no120_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicito_a_criacao_de_um_qr-code_fale_agora_e_a_fixacao_nos_espacos_publicos_para_direcionamento_a_ouvidoria_geral_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3357/no120_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicito_a_criacao_de_um_qr-code_fale_agora_e_a_fixacao_nos_espacos_publicos_para_direcionamento_a_ouvidoria_geral_.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores, solicito a criação de um QR-CODE "FALE AGORA" e a fixação por meio de cartazes nos espaços públicos para direcionamento à OUVIDORIA GERAL do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3363/no121_cleverson-que_seja_feito_via_de_mao_unica_no_jardim_paulista_nas_ruas_do_trecho_entre_a_rua_pedro_dalpra_filho_ate_a_rua_jose_sbalcheiro._e_que_seja_feito_estacionamentos_em_angulo_de_45o.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3363/no121_cleverson-que_seja_feito_via_de_mao_unica_no_jardim_paulista_nas_ruas_do_trecho_entre_a_rua_pedro_dalpra_filho_ate_a_rua_jose_sbalcheiro._e_que_seja_feito_estacionamentos_em_angulo_de_45o.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito via de mão única no Bairro Jardim Paulista em todas as ruas do trecho entre a rua Pedro Dalprá Filho até a rua José Sbalcheiro. E que seja feito bolsões para estacionamentos em ângulo de 45° nas ruas de maior fluxo comercial.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3373/no_122_-_venicio_ferreira_-_solicitando_a_revisao_das_cores_de_pintura_dos_predios_publicos_da_praca_bento_munhoz_da__rocha_neto_na_sede_e_do_ponto_turistico_do_mandassaia_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3373/no_122_-_venicio_ferreira_-_solicitando_a_revisao_das_cores_de_pintura_dos_predios_publicos_da_praca_bento_munhoz_da__rocha_neto_na_sede_e_do_ponto_turistico_do_mandassaia_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão das cores de pintura dos prédios Públicos da Praça Bento Munhoz da Rocha Neto, na Sede e do ponto turístico do Mandassaia, neste Município, em conformidade com a Lei nº 488/2017 que dispõe sobre a padronização das pinturas dos prédios públicos com as cores do Município.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3376/no_123_-_carolina_mascarenhas_-_solicitando_instalacao_de_um_ponto_turistico_informativo_ao_lado_do_portal_da_graciosa..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3376/no_123_-_carolina_mascarenhas_-_solicitando_instalacao_de_um_ponto_turistico_informativo_ao_lado_do_portal_da_graciosa..pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de um ponto turístico informativo ao lado do Portal da Graciosa.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3377/no_124_-_carolina_mascarenhas_-_solicitacao_de_atualizacao_dos_pontos_turisticos_da_estrada_da_marcelinha_no_mapa_turistico_oficial_de_campina_grande_do_sul_disponivel_no_site.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3377/no_124_-_carolina_mascarenhas_-_solicitacao_de_atualizacao_dos_pontos_turisticos_da_estrada_da_marcelinha_no_mapa_turistico_oficial_de_campina_grande_do_sul_disponivel_no_site.pdf</t>
   </si>
   <si>
     <t>Solicitação de atualização dos pontos turísticos da Estrada da Marcelinha no mapa turístico oficial de Campina Grande do Sul disponível no site.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3378/no125_solicitando_a_divulgacao_dos_eventos_realizados_pelo_municipio_no_site_oficial_da_prefeitura_com_antecedencia_minima_de_uma_semana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3378/no125_solicitando_a_divulgacao_dos_eventos_realizados_pelo_municipio_no_site_oficial_da_prefeitura_com_antecedencia_minima_de_uma_semana.pdf</t>
   </si>
   <si>
     <t>Solicitando a divulgação dos eventos realizados pelo Município no site oficial da Prefeitura com antecedência mínima de uma semana.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_1.pdf</t>
   </si>
   <si>
     <t>Modifica o Quadro descritivo do art. 6º da Propositura Original, que altera o quadro da alínea II, do anexo III, da Lei Municipal nº 693, de 18 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3172/emenda_projeto_no_98.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3172/emenda_projeto_no_98.pdf</t>
   </si>
   <si>
     <t>Modifica “Art 2º Os estandes e clubes de tiro esportivo localizados em ambiente ambientes fechado, coberto e com isolamento acústico, deverão obedecer aos seguintes horários de funcionamento: segunda a sábado das 8h ás 22h; domingos e feriados fechado”.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>CCJ - Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3210/estabelece_condicoes_e_requisitos_para_a_celebracao_de_transacao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3210/estabelece_condicoes_e_requisitos_para_a_celebracao_de_transacao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n.º 15/2024, do Poder Executivo Municipal, autuado sob nº 29/2024 - Estabelece condições e requisitos para a celebração de transação tributária como meio de extinção das execuções fiscais no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Felipe Veiga, Amarildo Bandeira, Eugênio Zanona, Ismael Moraes, Rene Henemann, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3375/no_1_acrescenta_o_paragrafo_unico_ao_art._15_apresentado_em_relacao_a_propositura_inicial_a_organizacao_gerenciamento_e_fiscalizacao_da_norma_no_municipio_de_campina_grande_do_sul._1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3375/no_1_acrescenta_o_paragrafo_unico_ao_art._15_apresentado_em_relacao_a_propositura_inicial_a_organizacao_gerenciamento_e_fiscalizacao_da_norma_no_municipio_de_campina_grande_do_sul._1.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 15 apresentado em relação à Propositura Inicial, a organização, gerenciamento e fiscalização da norma no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3191/no_281_requerimento_de_licenca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3191/no_281_requerimento_de_licenca.pdf</t>
   </si>
   <si>
     <t>Solicita licença para desempenhar Missão Oficial de Interesse deste Município e da Associação dos Municípios da Região Metropolitana de Curitiba – ASSOMEC, representando Prefeitos juntamente com Comitiva do Governo do Estado e Confederação Nacional dos Municípios, com destino a Paris/FR, Katowice/PL, Toronto/ CA, Montreal/CA e Nova York/EUA.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3351/mensagem_de_veto_total_ao_projeto_de_lei_no27_denominado_meu_primeiro_estagio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3351/mensagem_de_veto_total_ao_projeto_de_lei_no27_denominado_meu_primeiro_estagio.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n. 01/2024 ao Projeto de Lei n.º 27/2024 da Vereadora Nilceia Falavinha, Cria o Programa de Incentivo à Contratação de Estagiários do Município de Campina Grande do Sul denominado "Meu Primeiro Estágio", e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3352/mensagem_de_veto_total_ao_projeto_de_lei_n._542024_do_poder_legislativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3352/mensagem_de_veto_total_ao_projeto_de_lei_n._542024_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n. 02/2024 ao Projeto de Lei n.º 54/2024 do Vereador Venício Ferreira, Institui no Município de Campina Grande do Sul o uso das bengalas, como instrumento auxiliar de orientação, apoio, mobilidade e de identificação de pessoas com deficiência visual.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>RG</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3353/no_759_encaminha_projeto_de_lei_no_054_de_08_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3353/no_759_encaminha_projeto_de_lei_no_054_de_08_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 54/2024 do Executivo Municipal (autuado sob n.º 100/2024), solicitado pelo Ofício n.º 759/2024.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3354/no_760_encaminha_projeto_de_lei_complementar_no_011_de_08_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3354/no_760_encaminha_projeto_de_lei_complementar_no_011_de_08_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 011/2024 do Executivo Municipal (autuado sob n.º 011/2024), solicitado pelo Ofício n.º 760/2024.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3355/no_761_encaminha_projeto_de_lei_complementar_no_013_de_08_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3355/no_761_encaminha_projeto_de_lei_complementar_no_013_de_08_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 013/2024 do Executivo Municipal (autuado sob n.º 012/2024), solicitado pelo Ofício n.º 761/2024. Única Votação.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3360/no_802_encaminha_projeto_de_lei_complementar_no_015_de_25_de_novembro_de_2024_.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3360/no_802_encaminha_projeto_de_lei_complementar_no_015_de_25_de_novembro_de_2024_.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 015/2024 do Executivo Municipal (autuado sob n.º 013/2024), solicitado pelo Ofício n.º 802/2024.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3361/no_804_encaminha_projeto_de_lei_no_057_de_26_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3361/no_804_encaminha_projeto_de_lei_no_057_de_26_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 057/2024 do Executivo Municipal (autuado sob n.º 101/2024), solicitado pelo Ofício n.º 804/2024.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3367/no_801_encaminha_projeto_de_lei_complementar_no_014_de_25_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3367/no_801_encaminha_projeto_de_lei_complementar_no_014_de_25_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar N.º 14/2024 do Executivo Municipal (autuado sob n.º 14/2024), solicitado pelo Oficio n.º 801/2024.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3368/no_805_encaminha_projeto_de_lei_no_058_de_26_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3368/no_805_encaminha_projeto_de_lei_no_058_de_26_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 058/2024 do Executivo Municipal (autuado sob n.º 102/2024), solicitado pelo Ofício n.º 805/2024.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3369/no_817_encaminha_projeto_de_lei_no_059_de_28_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3369/no_817_encaminha_projeto_de_lei_no_059_de_28_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 059/2024 do Executivo Municipal (autuado sob n.º 103/2024), solicitado pelo Ofício n.º 817/2024.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3372/no_818_encaminha_projeto_de_lei_no_060_de_28_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3372/no_818_encaminha_projeto_de_lei_no_060_de_28_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 060/2024 do Executivo Municipal (autuado sob n.º 104/2024), solicitado pelo Ofício n.º 818/2024.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3380/no_839_encaminha_proposta_de_emenda_a_lei_organica_municipal_no_01_de_11_de_dezembro_de_2024..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3380/no_839_encaminha_proposta_de_emenda_a_lei_organica_municipal_no_01_de_11_de_dezembro_de_2024..pdf</t>
   </si>
   <si>
     <t>Regime de Urgência a Proposta de Emenda à Lei Orgânica Municipal N.º 01/2024 do Executivo Municipal (autuado sob n.º 01/2024), solicitado pelo Ofício n.º 839/2024.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3383/no_856_encaminha_projeto_de_lei_no_061_de_19_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3383/no_856_encaminha_projeto_de_lei_no_061_de_19_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei N.º 061/2024 do Executivo Municipal (autuado sob n.º 105/2024), solicitado pelo Ofício n.º 856/2024.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3379/no_01_altera_o_artigo_17_da_lei_organica_do_municipio_de__campina_grande_do_sul_de_22_de_marco_de_1990.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3379/no_01_altera_o_artigo_17_da_lei_organica_do_municipio_de__campina_grande_do_sul_de_22_de_marco_de_1990.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 17 da Lei Orgânica do Município de Campina Grande do Sul, de 22 de Março de 1990.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3342,51 +3342,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3143/no_01_ismael_moraes_-_senhor_sidnei_ferreira_ao_longo_da_sua_tragetoria_profissional_como_agente_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3150/no_02_vereadores_-_senhor_michael_cavalli.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3176/no_03_venicio_ferreira_-_mocao_de_aplausosao_colaboradores_da_associacao_de_pais_e_amigos_dos_excepsionais_-_apae_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3177/no04_venicio_ferrreira_-_mocao_de_aplausos_a_casa_de_acolhimento_anjo_da_guarda_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3190/no05_felipe_veiga_-_mocao_de_regozijo_ao_conselho_federal_de_medicina_pela_resolucao_cfm_no_2.378.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3232/no06_nilceia_falavinha_-_aos_funcionarios_da_empresa_reneault_que_reinvindicaram_seguranca_e_saude_dos_trabalhadores_da_linha_de_producao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3325/no09_venicio_ferreira_-_mocao_de_aplausos_senhor_andre_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3326/no10_cleverson_dalpra_-_mocao_de_aplausos_aos_bombeiros_efetivos_do_grupo_de_operacoes_de_socorro_tatico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3346/no11_nilceia_falavinha_-_mpcao_de_aplusos_as_conselheiras_tutelares_pelo_seu_dia_e_pelos_34_anos_de_eca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3374/no_12_cleverson_dalpra_-_mocao_de_aplausos_a_atleta_maria_gabriela_maier.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3251/no01_concede_titulode_cidadao_benemerito_do_municipio_de_campina_gramde_do_sul_ao_senhor_leandro_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3320/no02_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_edilberto_mazon_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3086/no_01_-_refis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3096/no_02_-_altera_as_leis_municipais_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3113/no_03_-_altera_a_lei_municipal_n_07_de_23_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3265/no04_ficam_declarados_em_extincao_os_cargos_de_provimento_efetivo_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3301/no05_dispoe_sobre_o_plano_diretor_municipal_objetivos_diretrizes_e_instrumentos_para_as_acoes_de_planejamento_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3302/no06_dispoe_sobre_o_parcelamento_do_solo_urbano_e_condominios_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3303/no07_estabelece_diretrizesa_e_regulamentacoes_para_o_uso_e_ocupacao_do_solo_no_municipio_visando_garantir_a_sustentabilidade_do_desenvolvimento_urbano_e_a_preservacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3304/no08_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3305/no_09_altera_dispositivos_da_lei_complementar_no._23_de_08_de_dezembro_de_2015_que_dispoe_sobre_as_zonas_especiais_de_interresse_social_-_zeis_no_municipio_de_campina_grande_do_su.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3306/no10_dispoe_sobre_o_sistema_viario_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3348/no_11_altera_a_lei_municipal_complementar_no._03_de_21_de_dezembro_de_2010__que_reestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3349/no_12_-_institui_o_sistema_de_estacionamento_rotativo_pago_nas_vias_e_logradouros_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3358/no13_alterea_a_lei_municipal_complementar_no01_de_5_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3366/no14_altera_alei_complementar_municipal_no31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3381/no15_altera_a_lei_municipal_complementar_no03_de_21_de_dezembro_de_2010_que_reeestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3094/no_01_-_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_neste_municipiio_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3095/no_02_-_programa_de_formacao_continuada_no_espaco_da_escolal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3108/no_03_-_denomina_via_publica_na_localidade_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3103/no_04_-_cria_e_denomina_o_centro_municipal_de_atendimento_educacional_especializado_imovel_localizado_na_rua_maria_augusta_de_oliveira_santana_no_._235_bairro_moradias_timbu_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3117/no05_altera_a_lei_municipal_no732_de_18_de_dezembro_de_2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3119/no_07_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3120/no_08_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3116/no_10_-_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3130/no_11_-_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3129/no_12_-_denomina_a_via_publica_que_especifica_na_localidade_de_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3135/no_16_altera_a_lei_municipal_no663_de_26_de_setembro_de_2019_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3144/no_17_-__realiza_parcelamento_de_divida_com_a_receita_federal_por_meio_da_secretaria_da_recedita_federal_do_brasil_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3148/no_18_-_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3158/no_19_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._compressed-resultado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3233/no21_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3234/no_23_-_denomina_a_via_publica_que_especifica_na_localidade_do_saltinho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3170/no_25_-_altera_a_lei_municipal_no836_de_21_de_junho_de_2022_que_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3175/no26_institui_o_mes_da_festa_da_sopa_do_pinhao_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3182/no_27_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_do_municipio_de_campina_grande_do_sul_denominado_meu_primeiro_estagio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3184/no28_altera_a_lei_municipal_no59_de_23_de_setembro_de_2009_que_denomina_a_rua_cantidio_da_silva_a_via_publica_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3183/no_29_-_estabelece_condicoes_para_a_celebracaode_transicao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3192/no_30_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3193/no_31_-_dispoe_sobre_a_criacao_do_servico_de_acolhimento_na_modalidade_familia_acolhedora_que_visa_o_acolhimento_provisorio_de_criancas_e_adolescentes_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3194/no_32_altera_a_lei_municipal_no._799_de_03_de_dezembro_de_2021_que_dispoe_sobre_a_reestruturacao_do_conselho_municipal_da_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3197/no_33_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3198/no_34_cria_o_conselho_municipal_de_promocao_da_igualdade_racial_-_compir_de_campina_grande_do_sul_e_da_outras_providencias_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3199/no35_-_dispoe_sobre_o_plano_de_amortizacao_do_deft_tecnico_atuaria_custo_suplementar_por_aportes_financeiros_junto_ao_regime_proprio_de_previdencia_social_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3200/no36_institui_o_calendario_oficial_de_eventos_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_festa_expocamp_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3205/no_39_intitui_a_campanha_permanente_de_orientacao_e_concientizacao_sobre_tdah_e_a_dislexia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3204/no40_institui_a_campanha_permanente_de_orientacao_e_conscientizacao_sobre_o_descarte_adequado_do_lixo_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3236/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_jardim_santa_rosa_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3218/no_43_dispoe_sobre_medidas_a_serem_adotadas_pelas_escolas_da_rede_publica_e_particular_para_a_prevencao_ao_bullying_realizado_contras_alunos_com_transtornos_do_aspectro_autista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3224/no_44_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_previdencias_compressed_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3223/no_45_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3262/no48_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3250/no_49_autoriza_a_doacao_com_encargos_dos_moveis_que_especifica_ao_governo_do_estado_do_parana_para_serem_utilizados_pela_secretaria_estadual_da_educacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3256/no50_regulamenta_a_patrulha_agricola_mecanizada_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3255/no51_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3258/no54_institui_no_municipio_de_campina_grande_do_sul_o_uso_das_bengalas_como_instrumento_auxiliar_de_orientacao_apoio_mobilidade_e_identificacao_de_pessoas_com_deficiencia_visual.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3263/no55_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_moveis_que_especifica_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3269/no56_autoriza_o_municipio_de_campina_grande_do_sul_a_participar_do_consorcio_de_educacao_da_mesorregiao_de_curitiba-cemec-resultado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3270/no57_ratifica_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3275/no_58_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3274/no59_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3276/no_62_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3277/no63_cria_o_espaco_do_turismo_dilvete_godoi_giacomitti_localizado_no_estrada_municipal_omacir_simoes_da_rocha_no3825_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3288/no71_altera_a_lei_municipal_no5_de_26_de_maio_de_1997_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3289/no72_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3295/no_75_estabelce_o_perimetro_urbano_e_a_divisao_dos_bairros_do_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3296/no_76_dispo_sobre_o_estudo_de_impacto_de_vizinhanca__eiv_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3297/no_77_regulamento_o_instrumento_de_outorga_onerosa_de_direito_de_construir__oodc_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3298/no_78_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3299/no_79_regulamenta_o_instrumento_urbanistico_do_parcelamento_edificacao_ou_utilizacao_compulsorios_e_consorcio_imobiliario_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3300/no80_autoriza_ao_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3310/no82_denomina_como_elerian_do_rocio_zanetti_o_paco_municipal_localizado_na_praca_bento_munhoz_da_rocha_no._30_centro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3311/no83_denomina_como_toco_zanetti_a_arena_coberta_pertencente_ao_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3312/no_84_denomina_a_unidade_basica_de_saude_localizada_na_rua_sete_de_setembro_227_bairro_jardim_santa_rita_neste_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3313/no85_denomina_como_joao_osny_strapassoni_o_complexo_meu_campinho_localizado_na_rua_francisco_giacomitti_no13_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3314/no_86_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3317/no_89_altera_a_lei_municipal_no09_de_15_de_junho_de_1992_que_autoriza_o_executivo_municipal_doar_imovel_de_propriedade_do_municipio_e_da_outras_providencias_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3321/no_90__acresce_os_artigos_que_especifica_na_lei_municipal_no._177_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3322/no_91_denomina_como_leony_rocha_de_souza_a_quadra_poliesportiva_da_escola_municipal_nilce_terezinha_zanetti_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3323/no_92_denomina_como_lenito_jacomit_a_quadra_poliesportiva_da_escola_municipal_alessandra_cristina_assuncao_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3333/no93_dispoe_sobre_a_criacao_do_selo_empresa_amiga_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3334/no_94_denomina_a_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3336/no95_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3337/no96_autoriza_a_cobranca_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3338/no97_autoriza_a_cobranca_de_contruibuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3344/no98_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3345/no99_denomina_o_centro_municipal_de_formacao_dos_profissionais_da_educacao_localizado_na_rua_jose_romagnari_esquina_com_a_avenida_juscelino_kubitscheck_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3347/no_100_altera_a_lei_municipal_no._30_de_30_de_dezembro_de_2002_que_institui_no_municipio_de_campina_grande_do_sul_a_contribuicao_para_custeio_do_servico_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3359/no101_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3364/no_102_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3365/no_103_altera_a_lei_municipal_no693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3371/no_104_-_altera_a_lei_municipal_no_540_de_21_de_marco_de_2018_que_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_deturismo_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3382/no_105_altera_a_lei_municipal_no1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3384/no_106_fixa_em_parcela_unica_o_subsidio_mensal_dos_vereadores_da_camara_municipal_de_campina_grande_do_sul_a_vigora_a_partir_de_1o_de_janeiro_de_2025_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3091/no_1_-_nilceia_falavinha_-_requer_informacoes_sobre_acoes_de_combater_a_proliferacao_do_mosquito_aedes_aegypti_e_consequentemente_do_zika_virus..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3211/no02_nilceia_falavinha_-_solicitando_autorizacao_e_realizacao_de_sessao_solene_no_dia_28_de_marco_de_2024_as_19h_para_entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3153/no03_-_cleverson_dalpra_-_solicitando_o_adiamento_da_discussao_do_projeto_de_lei_comprementar_no_03_2024_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3154/no_04_-_nilceia_falavinha_-_requerer_criacao_de_comissao_especial_para_acompanhar_as_contratacoes_e_gastos_da_organizacao_da_expocamp_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3202/no05_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_que_seja_bubmetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3212/no_06_-_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_que_seja_submetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3213/no_07_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_do_programa_de_regularizacao_de_habitacao_do_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3214/no_08_-_solicitando_informacoes_sobre_o_andamento_do_projeto_de_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3215/no09_-_carolina_felipe_e_venicio_-_requerendo_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial_para_fiscalizar_a_organizacao_da_expocamp_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3335/no_10_nilceia_falavinha_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_25_de_novembro___entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer_e_senhor_leandro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3340/no_11_cleverson_dalpra_-_solicitando_informacoes_sobre_o_rodeio_country.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3362/no_12_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_da_obra_de_asfalto_nas_ruas_norival_bernardi_e_luiz_de_bortoli_em_determinados_trechos_localizadas_na_area_industrial_cicamp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3082/no1_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_que_seja_realizado_a_manutencao_preventiva_e_corretiva_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3083/no2_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_ao_poder_executivo_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabetura_da_agencia_do_inss.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3084/no3_-_sergio_cavagni_-_solicitando_a_extensao_de_rede_de_baixa_tensao_em_todo_o_percurso_da_rodovia_jose_taverna_antiga_estrada_da_roseira..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3085/no4_-_sergio_cavagni_-solicitando_a_possibilidade_de_instalacao_de_cameras_de_monitoramento_pela_guarda_civil_municipal_na_rodovia_jose_taverna..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3087/no5_-_andeson_cardoso_-_solicitando_a_criacao_de_um_programa_de_capacitacao_profissional_aos_professores_e_educadores_municipais_com_curso_de_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3088/no6_-_andeson_cardoso_-_solicitando_o_custeio_pelo_poder_executivo_municipal_das_despesas_de_internet_dos_professores_e_educadores_municipais..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3089/no7_-_anderson_cardoso_-_solicitando_um_estudo_da_secretaria_responsavel_para_que_o_municipio_faca_concessao_das_areas_turisticas_para_exploracao_da_iniciativa_privada..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3090/no8_-_nilceia_falavinha_-_solicitando_uma_reforma_na_capela_e_no_cemiterio_municipal_sao_joao_batista_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3092/no9_-_amarildo_bandeira_-_solicitando_ao_departamento_de_projetos_e_engenharia_a_elaboracao_de_projeto_para_reforma_da_escola_municipal_joao_assuncao_na_localidade_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3097/no10_-_carolina_mascarenhas_-_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3098/no11_-_carolina_mascarenhas_-_solicitando_ao_executivo_municipal_a_cracao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3101/no12_-_carolina_mascarenhas_-_solicitando_a_instalacao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3102/no13_-_carolina_mascarenhas_-_solicitando_a_criacao_de_uma_casa_de_passagem_para_caes_e_gatos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3109/no14_-_nilceia_falavinha_-_solicitando_a_implementacao_de_um_caps_na_sede_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3110/no15_-_nilceia_falavinha_-_solicitando_capacitacao_para_equipes_de_socorristas_do_samu_sobre_transtornos_mensais_e_manejo_em_momentos_de_crise.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3111/no16_-_carolina_mascarenhas_-_solicitando_pedido_de_contratacao_de_mais_servidores_para_atuacao_como_agentes_de_endemias_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3112/no17_-_anderson_cardoso_-_solicitando_o_sistema_de_acompanhamento_por_parte_das_diretorias_e_equipes_pedagogicas_das_instituicoes_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3114/no18_-_pedro_cafe_-_reinterando_pedido_anterior_solicitando_implantacao_da_grama_sintetica_no_campo_de_futebol_no_centro_esportivo_ricieri_bernard.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3115/no19_-_sergio_cavagni_-_solicita_a_secretaria_responsavel_um_estudo_para_aumento_de_vagas_de_estacionamento_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3122/no20_-_ismael_moraes_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3123/no21_-_ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3124/no22_-_ismael_moraes_-_solicitando_capacitacao_profissional_para_pcd_em_centro_especializadopdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3125/no23_-_carolina_mascarenhas_-_solicitando_que_seja_criado_o_projeto_de_lei_pagamento_de_reembolso-_creche.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3127/no24_-_carolina_mascarenhas_-_solicitando_um_projeto_de_lei_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_de_atencao_e_orientacao_as_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3128/no25_-_nilceia_falavinha_-_solicitando_implantacao_de_tratamenbto_por_ozonioterapia_na_rede_municipal_de_saude_no_municipicio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3134/no26__-_cleverson_dalpra_e_pedro_cafe_-_solicitando_a_troca_de_lampadas_nas_localidades_rurais_e_nas_vilas_no_trecho_do_taquari_e_rio_pardinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3136/no27_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_um_projeto_para_que_os_municipes_facam_a_destinacao_consciente_do_imposto_de_renda.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3137/no28_-__carolina_mascarenhas_-_programa_de_capacitacao_de_maes_ou_tutores_de_portadores_de_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3138/no29_-_carolina_mascarenhas_-_reinterando_acoes_imediatas_para_melhorar_a_comunicacao_e_acompanhamento_dos_exames_preventivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3145/no30_-_carolina_mascarenhas_-_solicitando_com_urgencia_a_contratacao_de_mais_medicos_ginecologistas_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3139/no31_-_carolina_mascarenhas_-_reiterando_a_criacao_do_programa_inclui_mais_campina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3146/no32_-_carolina_mascarenhas_-_solicitando_que_seja_feita_uma_alteracao_na_lei_municipal_no815_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3140/no33_-_carolina_mascarenhas_-_estudo_para_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3141/no34_-_felipe_veiga_-_solicitando_alteracoes_na_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3142/no35_-__cleverson_dalpra_-_solicitando_ao_poder_executivo_conceder_recompensa_ao_agente_da_guarda_civil_municipal_sidnei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3147/no36_-_cleverson_dalpra_-_solicitando_a_possibilidade_do_municipio_de_campina_fazer_o_programa_cambio_verde.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3149/no37_-_anderson_cardoso_-_solicitando_mudanca_do_sentido_duplo_para_unico_da_rua_jorge_bonn_filho_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3151/no38__rene_henemann_-_solicitando_a_possibilidade_de_transformar_o_predrio_da_escola_municipal_rural_do_posto_fiscal_em_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3152/no39_-_ismael_moraes_-_solicitando_a_possibilidade_do_municipio_se_casdastrar_no_programa_parana_turismo_mais_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3155/no40_-_nilceia_falavinha_-_revitaslizacao_e_calcamento_na_avenida_sao_joao_na_localidade_da_sede_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3156/no41_-_carolina_mascarenhas_-_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3157/no42_-_carolina_mascarenhas_-solicitando_a_correcao_do_enderecamento_nos_boletos_de_energia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3160/no43_-_pedro_cafe_-_solicitando_melhorias_no_tranporte_publico_da_area_rural_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3166/no45_-_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_providencias_pelas_instalacoes_do_parque_ecologico_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3167/no46_-_venicio_ferreira_-_solictando_um_estudo_de_um_projeto_para_acriacao_de_um_centro_de_convencoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3164/no47_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_mecanismos_de_informacoes_sobre_o_uso_do_cordao_de_fita_com_girassois_para_identificacao_de_pessoas_com_deficiencias_ocultas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3168/no48_-_carolina_mascarenhas_-_solicitando_a_criacao_do_pedal_solidario_em_beneficio_de_familias_carentes_ou_da_apae.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3165/no49_-_carolina_mascarenhas_-_solicitando_a_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3169/no50_-_venicio_ferreira_-_solicitando_que_o_executivo_municipal_realize_projeto_para_implantacao_do_plano_de_auxilio_mutuo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3173/no51_venicio_ferreira_-_solicitando_instalacao_de_ponto_de_onibus_cobertos_nas_margens_da_br_116_proximo_ao_mega_centro_logistico_e_a_empresa_eurostar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3174/no52_-_venicio_ferreira_-_solicitando_um_estudo_da_secretaria_de_saude_para_incluir_campanha_de_vacinacao_dentro_das_empresas_e_industrias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3171/no53_-_venicio_ferreira_-_um_estudo_para_implantacao_de_pavimentacao_asfaltica_nas_ruas_da_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3179/no54_-_carolina_mascarenhas_-_solicitando_a_criacao_de_um_qr-code_fale_agora_e_fixacao_por_meio_de_cartazes_nos_espacos_publicos_para_dorecionamento_a_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3180/no55_-_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_do_municipio_de_materia_que_debate_sobre_a_inclusao_social_de_pessoas_com_deficiencias_e_autismo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3181/no56_-_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_rg_nas_escolas_para_oferecer_uma_estrutura_movel_para_emissao_da_primeira_via_do_documento_de_identificacao..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3185/no57_cleverson_e_pedro_-_solicitando_ao_poder_executivo_que_seja_executada_a_lei_no149_2011_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3187/no58_carolina_mascarenhas_-_solicitando_a_criacao_do_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_o_reconhecimento_as_pessoas_fisicas_ou_juridicas..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3186/no59_carolinas_mascarenhas_-_reinterando_pedido_anterior_solicita_que_seja_instituido_o_programa_avancada_de_apoio_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3189/no60_nilceia_falavinha_-_solicitando_credenciamento_de_empresa_especializada_na_area_de_saude_para_realizacao_de_exames_e_apoio_diagnostico_em_neuropediatria_endocrinopedia_e_psiquiatria_infantil.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3188/no61_nilceia_falavinha_-_solitando_que_seja_feita_a_distribuicao_de_uniforme_escolar_para_todas_criancas_da_rede_de_ensino_eja.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3195/no_62_solicitando_implantacao_de_politica_municipal_de_protecao_a_saude_bucal_da_pessoa_com_deficiencia_no_ambito_do_municipio_de_campina_grande_do_sul_parana.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3201/no63_carolina_mascarenhas_-_solicitando_apoio_do_poder_executivo_na_elaboracao_e_implementacao_de_campanhas_de_conscientizacao_para_o_mes_de_maio_no_combate_ao_abuso_e_exploracao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3203/no64_venicio_ferreira_-_solicitando_atraves_do_departamento_responsavel_que_tome_as_providencias_quanto_a_sinalizacao_e_acostamentos_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3208/no65_venicio_ferreira_-_solicitando_a_prefeitura_municipal_a_viabilidade_da_implantacao_de_bicicletario_ou_ponto_bicicleta_nas_dependencias_do_ginasio_de_esportes_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3207/no66_pedro_cafe_-_reinterando_pedido_anterior_solicitando_a_elaboracao_de_estudo_tecnico_e_levantamento_de_recursos_financeiros_para_obra_de_saneamento_basico_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3209/no67_nilceia_falavinha_-_solicitando_possibilidade_de_implementacao_de_teleagendamento_de_consulta_nas_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3216/no68_-_felipe_veiga_-_pedido_de_gratuidade_do_transporte_publico_municicpal_nos_dias_do_enem.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3217/no69_-_ismael_pedro_e_venicio_-_solicitando_ao_poder_executivo_que_seja_realizado_servicos_de_manutencao_preventiva_e_corretiva_na_area_multiuso_marcos_vinicios_dos_santros.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3219/no70_venicio_ferreira_-_solicito_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3221/no71_-_carolina_mascarenhas_-_solicitar_a_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3220/no72_-_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3222/no73_solicitando_que_o_executivo_municipal_intervenha_junto_ao_governo_estadual_para_que_seja_implantada_uma_sala_lilas_dentro_da_delegacia_civil_de_policia_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3228/no74_venicio_ferreira_-_solicito_um_estudo_para_verificar_a_possibilidade_de_fazer_manutencao_nas_calcadas_dos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3229/no75_-_carolina_mascarenhas_-_reinterando_pedido_anterior_sob_no_159_._2021_solicito_a_elaboracao_e_apresentacao_de_pl_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3230/no76_carolina_mascarenhas_-_reiterando_pedido_anterior_solicito_a_elaboracao_de_um_projeto_para_a_construcao_de_portal.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3231/no77_-_ismael_moraes_-_solicitando_a_secretaria_responsavel_a_elaboracao_do_projeto_de_lei_que_institui_o_descarte_correto_do_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3235/no78_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3237/no79_carolina_mascarenhas_-_solicitando_liberacao_de_veiculo_para_visitas_domiciliares_de_tecnicos_de_enfermagem_para_realizacao_de_curativos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3238/no80_-_carolina_mascarenhas_-_solicitando_a_reativacao_do_porsto_da_guarda_municipal_ao_lado_do_ginasio_do_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3239/no81_carolina_mascarenhas_-_solicitando_a_implementacao_de_algumas_melhorias_no_parque_linear_do_rio_timbu_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3240/no82_nilceia_falavinha_-_reinterando_pedido_anterior_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_localizada_no_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3241/no83_-_nilceia_falavinha_-_reinterando_pedidos_anteriores_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_a_instalacao_de_cobertura.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3242/no84_amarildo_eugenio_pedro_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_um_poco_artesdiano_na_localidade_proximo_a_estrada_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3243/no85_vereadores_-_solicitando_a_instalacao_do_letreiro_eu_amo_campina_grande_do_sul_nas_dependencias_do_parque_linear_do_rio_timbu_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3244/no_86_venicio_-_solicitando_estudo_ao_departamento_responsavel_para_a_possibilidade_do_aumento_da_taxa_de_ocupacao_nas_areas_consideradas_industriais_cacaiguera_e_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3245/no87_venicio_ferreira_-_solicitando_a_criacaop_de_protocolo_de_cuidados_com_a_saude_dos_alunos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3246/no88_ismael_moraes_-_reinterando_pedido_anterior_solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3247/no89_ismael_moraes_-_solicitando_a_possibilidade_de_instalacao_de_uma_lombada_na_rua_joaquim_bero.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3248/no90_carolina_mascarenhas_-_solicitando_a_retirada_de_placas_e_postes_colocados_no_morro_das_antenas_na_serra_da_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3252/no_91_carolina_mascarenhas_-_reiterando_pedido_anterior_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3253/no92_carolina_mascarenhas_-_solicitando_a_reforma_da_escada_localizada_nas_dependencias_da_escola_municipal_nilce_terezinha_zanetti.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3254/no93_carolina_mascarenhas-_reinterando_o_pedido_anterior_solicitando_a_implantacao_de_rotatoria_na_avenida_presidente_j._kubitscheck_de_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3264/no95_ismael_moraes_-_solicitando_que_seja_feito_um_estudo_para_elaboracao_de_um_projeto_lei_de_implementacao_de_psicologos_e_fonoaudiologos_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3267/no96_carolina_mascarenhas_-_solicitando_a_implementacao_de_estacionamento_de_45_graus_ao_longo_da_avenida_jose_sbalcheiro_no_trecho_que_tange_da_rua_pedro_pesa_ate_a_avenida_augusto_staben..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3266/no97_-_carolina_mascarenhas_-_solicitando_um_estudo_para_melhorias_no_fluxo_do_transito_nas_ruas_que_da_acesso_ao_parque_de_eventos_quielse_crisostomo_da_silva_principalmente_em_dias_de_evento..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3268/no98_carolina_mascarenhas_-_solicitando_a_implantacao_de_rotatoria_na_rua_angelo_manenti_no_cruzamento_com_a_rua_augusto_staben_no_bairro_jardim_paulista..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3271/no99_nilceia_falavinha_-_solicitando_instalacao_de_placas_de_sinalizacao_e_redutores_de_velocidade_rua_joao_trevisan_esquina_com_rua_angelo_manentti_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3272/no100_nilceia_falavinha_-_solicitando_a_relocacao_da_estrutura_da_regional_jardim_paulista_que_hoje_funciona_nos_fundos_do_cras_jardim_paulista_para_outro_endereco.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3273/no101_cleverson_e_pedro_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_na_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3278/no102_carolina_-_reinterando_pedido_anterior_solicitando_a_criacao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3285/no103_rene_henemann_-_solicitando_a_implantacao_junto_a_empresa_de_energia_copel_a_rede_de_baixa_tensao_para_a_instacao_de_iluminacao_publica_em_numa_extensao_de_eproximadamente_600_metros.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3290/no104_carolina_mascarenhas_-_solicitando_a_instalacao_de_sinalizacao_na_bifurcacao_apos_o_pesque_pague_aguas_claras_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3291/no105_carolina_mascarenhas_-_solicitando_a_manutencao_poda_e_limpeza_do_parquinho_e_da_academia_ao_ar_livre_localizada_no_bairro_taquari.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3292/no106_carolina_mascarenhas_-_solicitando_a_manutencao_da_estrada_que_inicia_na_igreja_mandassaia_percorre_a_rota_turistica_da_tilapia_e_segue_ate_o_taquari.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3307/no107_carolina_mascarenhas_-_solicitando_que_seja_providenciada_a_demarcacao_de_uma_faixa_branca_de_estacionamento_na_rua_vereador_ernesto_cortetti_belli.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3308/no108_carolina_mascarenhas_-_solicitando_a_instalacao_de_portal_indicativo_na_entrada_da_mandassaia_-_rota_da_tilapia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3324/no109_carolina_mascarenhas_-_solicitando_a_inclusao_do_nome_do_pesque-pague_crozetta_na_placa_de_sinalizacao_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3328/no110_carolina_mascarenhas_-_solicitando_instalacao_de_lombada_na_rua_candido_ruzenete_proximo_ao_no_209_baixo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3329/no111_carolina_mascarenhas_-_solicitando_patrulhamento_da_guarda_municipal_na_rua_aleixo_collere_no555_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3330/no112_carolina_mascarenhas_-_solicitando_as_devidas_providencias_com_a_equipe_responsavel_para_troca_urgente_do_poste_na_entrada_da_figueira_no98.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3331/no113_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_telemedicina_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3332/no114_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_cameras_de_monitoramento_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3339/no115_nilceia_falavinha_-__solicitando_a_implantacao_de_redutores_de_velocidade_com_placas_de_sinalizacao_na_rua_manoel_martins_da_cruz_em_frente_ao_cmei_tia_glacy_e_o_supermercado_panilar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3341/no116_nilceia_falavinha_-_solicitando_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_no_centro_esportivo_pedro_dalpra_filho_na_sede.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3342/no117_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicitando_acordo_com_a_arteris_para_concessao_de_passagem_gratuita_pelo_pedagio_ao_municipes_de_bairros_especificos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3343/no118_carolina_mascarenhas_-_reinterando_pedido_anterior_solicitando_a_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3356/no119_carolina_mascarenhas_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_as_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3357/no120_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicito_a_criacao_de_um_qr-code_fale_agora_e_a_fixacao_nos_espacos_publicos_para_direcionamento_a_ouvidoria_geral_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3363/no121_cleverson-que_seja_feito_via_de_mao_unica_no_jardim_paulista_nas_ruas_do_trecho_entre_a_rua_pedro_dalpra_filho_ate_a_rua_jose_sbalcheiro._e_que_seja_feito_estacionamentos_em_angulo_de_45o.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3373/no_122_-_venicio_ferreira_-_solicitando_a_revisao_das_cores_de_pintura_dos_predios_publicos_da_praca_bento_munhoz_da__rocha_neto_na_sede_e_do_ponto_turistico_do_mandassaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3376/no_123_-_carolina_mascarenhas_-_solicitando_instalacao_de_um_ponto_turistico_informativo_ao_lado_do_portal_da_graciosa..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3377/no_124_-_carolina_mascarenhas_-_solicitacao_de_atualizacao_dos_pontos_turisticos_da_estrada_da_marcelinha_no_mapa_turistico_oficial_de_campina_grande_do_sul_disponivel_no_site.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3378/no125_solicitando_a_divulgacao_dos_eventos_realizados_pelo_municipio_no_site_oficial_da_prefeitura_com_antecedencia_minima_de_uma_semana.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3172/emenda_projeto_no_98.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3210/estabelece_condicoes_e_requisitos_para_a_celebracao_de_transacao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3375/no_1_acrescenta_o_paragrafo_unico_ao_art._15_apresentado_em_relacao_a_propositura_inicial_a_organizacao_gerenciamento_e_fiscalizacao_da_norma_no_municipio_de_campina_grande_do_sul._1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3191/no_281_requerimento_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3351/mensagem_de_veto_total_ao_projeto_de_lei_no27_denominado_meu_primeiro_estagio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3352/mensagem_de_veto_total_ao_projeto_de_lei_n._542024_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3353/no_759_encaminha_projeto_de_lei_no_054_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3354/no_760_encaminha_projeto_de_lei_complementar_no_011_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3355/no_761_encaminha_projeto_de_lei_complementar_no_013_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3360/no_802_encaminha_projeto_de_lei_complementar_no_015_de_25_de_novembro_de_2024_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3361/no_804_encaminha_projeto_de_lei_no_057_de_26_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3367/no_801_encaminha_projeto_de_lei_complementar_no_014_de_25_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3368/no_805_encaminha_projeto_de_lei_no_058_de_26_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3369/no_817_encaminha_projeto_de_lei_no_059_de_28_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3372/no_818_encaminha_projeto_de_lei_no_060_de_28_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3380/no_839_encaminha_proposta_de_emenda_a_lei_organica_municipal_no_01_de_11_de_dezembro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3383/no_856_encaminha_projeto_de_lei_no_061_de_19_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3379/no_01_altera_o_artigo_17_da_lei_organica_do_municipio_de__campina_grande_do_sul_de_22_de_marco_de_1990.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3143/no_01_ismael_moraes_-_senhor_sidnei_ferreira_ao_longo_da_sua_tragetoria_profissional_como_agente_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3150/no_02_vereadores_-_senhor_michael_cavalli.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3176/no_03_venicio_ferreira_-_mocao_de_aplausosao_colaboradores_da_associacao_de_pais_e_amigos_dos_excepsionais_-_apae_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3177/no04_venicio_ferrreira_-_mocao_de_aplausos_a_casa_de_acolhimento_anjo_da_guarda_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3190/no05_felipe_veiga_-_mocao_de_regozijo_ao_conselho_federal_de_medicina_pela_resolucao_cfm_no_2.378.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3232/no06_nilceia_falavinha_-_aos_funcionarios_da_empresa_reneault_que_reinvindicaram_seguranca_e_saude_dos_trabalhadores_da_linha_de_producao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3325/no09_venicio_ferreira_-_mocao_de_aplausos_senhor_andre_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3326/no10_cleverson_dalpra_-_mocao_de_aplausos_aos_bombeiros_efetivos_do_grupo_de_operacoes_de_socorro_tatico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3346/no11_nilceia_falavinha_-_mpcao_de_aplusos_as_conselheiras_tutelares_pelo_seu_dia_e_pelos_34_anos_de_eca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3374/no_12_cleverson_dalpra_-_mocao_de_aplausos_a_atleta_maria_gabriela_maier.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3251/no01_concede_titulode_cidadao_benemerito_do_municipio_de_campina_gramde_do_sul_ao_senhor_leandro_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3320/no02_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_edilberto_mazon_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3086/no_01_-_refis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3096/no_02_-_altera_as_leis_municipais_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3113/no_03_-_altera_a_lei_municipal_n_07_de_23_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3265/no04_ficam_declarados_em_extincao_os_cargos_de_provimento_efetivo_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3301/no05_dispoe_sobre_o_plano_diretor_municipal_objetivos_diretrizes_e_instrumentos_para_as_acoes_de_planejamento_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3302/no06_dispoe_sobre_o_parcelamento_do_solo_urbano_e_condominios_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3303/no07_estabelece_diretrizesa_e_regulamentacoes_para_o_uso_e_ocupacao_do_solo_no_municipio_visando_garantir_a_sustentabilidade_do_desenvolvimento_urbano_e_a_preservacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3304/no08_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3305/no_09_altera_dispositivos_da_lei_complementar_no._23_de_08_de_dezembro_de_2015_que_dispoe_sobre_as_zonas_especiais_de_interresse_social_-_zeis_no_municipio_de_campina_grande_do_su.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3306/no10_dispoe_sobre_o_sistema_viario_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3348/no_11_altera_a_lei_municipal_complementar_no._03_de_21_de_dezembro_de_2010__que_reestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3349/no_12_-_institui_o_sistema_de_estacionamento_rotativo_pago_nas_vias_e_logradouros_publicos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3358/no13_alterea_a_lei_municipal_complementar_no01_de_5_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3366/no14_altera_alei_complementar_municipal_no31_de_20_de_outubro_de_2017_que_dispoe_sobre_o_estatuto_da_guarda_civil_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3381/no15_altera_a_lei_municipal_complementar_no03_de_21_de_dezembro_de_2010_que_reeestrutura_o_regime_proprio_de_previdencia_social_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3094/no_01_-_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_neste_municipiio_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3095/no_02_-_programa_de_formacao_continuada_no_espaco_da_escolal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3108/no_03_-_denomina_via_publica_na_localidade_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3103/no_04_-_cria_e_denomina_o_centro_municipal_de_atendimento_educacional_especializado_imovel_localizado_na_rua_maria_augusta_de_oliveira_santana_no_._235_bairro_moradias_timbu_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3117/no05_altera_a_lei_municipal_no732_de_18_de_dezembro_de_2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3119/no_07_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3120/no_08_-_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3116/no_10_-_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3130/no_11_-_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3129/no_12_-_denomina_a_via_publica_que_especifica_na_localidade_de_marcelinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3135/no_16_altera_a_lei_municipal_no663_de_26_de_setembro_de_2019_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3144/no_17_-__realiza_parcelamento_de_divida_com_a_receita_federal_por_meio_da_secretaria_da_recedita_federal_do_brasil_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3148/no_18_-_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3158/no_19_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias._compressed-resultado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3233/no21_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3234/no_23_-_denomina_a_via_publica_que_especifica_na_localidade_do_saltinho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3170/no_25_-_altera_a_lei_municipal_no836_de_21_de_junho_de_2022_que_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3175/no26_institui_o_mes_da_festa_da_sopa_do_pinhao_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3182/no_27_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_do_municipio_de_campina_grande_do_sul_denominado_meu_primeiro_estagio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3184/no28_altera_a_lei_municipal_no59_de_23_de_setembro_de_2009_que_denomina_a_rua_cantidio_da_silva_a_via_publica_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3183/no_29_-_estabelece_condicoes_para_a_celebracaode_transicao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3192/no_30_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3193/no_31_-_dispoe_sobre_a_criacao_do_servico_de_acolhimento_na_modalidade_familia_acolhedora_que_visa_o_acolhimento_provisorio_de_criancas_e_adolescentes_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3194/no_32_altera_a_lei_municipal_no._799_de_03_de_dezembro_de_2021_que_dispoe_sobre_a_reestruturacao_do_conselho_municipal_da_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3197/no_33_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3198/no_34_cria_o_conselho_municipal_de_promocao_da_igualdade_racial_-_compir_de_campina_grande_do_sul_e_da_outras_providencias_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3199/no35_-_dispoe_sobre_o_plano_de_amortizacao_do_deft_tecnico_atuaria_custo_suplementar_por_aportes_financeiros_junto_ao_regime_proprio_de_previdencia_social_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3200/no36_institui_o_calendario_oficial_de_eventos_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_festa_expocamp_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3205/no_39_intitui_a_campanha_permanente_de_orientacao_e_concientizacao_sobre_tdah_e_a_dislexia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3204/no40_institui_a_campanha_permanente_de_orientacao_e_conscientizacao_sobre_o_descarte_adequado_do_lixo_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3236/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_jardim_santa_rosa_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3218/no_43_dispoe_sobre_medidas_a_serem_adotadas_pelas_escolas_da_rede_publica_e_particular_para_a_prevencao_ao_bullying_realizado_contras_alunos_com_transtornos_do_aspectro_autista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3224/no_44_declara_utilidade_publica_a_entidade_que_especifica_e_da_outras_previdencias_compressed_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3223/no_45_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3262/no48_denomina_a_via_publica_que_especifica_na_localidade_da_limeira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3250/no_49_autoriza_a_doacao_com_encargos_dos_moveis_que_especifica_ao_governo_do_estado_do_parana_para_serem_utilizados_pela_secretaria_estadual_da_educacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3256/no50_regulamenta_a_patrulha_agricola_mecanizada_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3255/no51_dispoe_sobre_a_promocao_ao_bem-estar_animal_controle_de_zoonoses_e_controle_populacional_de_caes_e_gatos_em_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3258/no54_institui_no_municipio_de_campina_grande_do_sul_o_uso_das_bengalas_como_instrumento_auxiliar_de_orientacao_apoio_mobilidade_e_identificacao_de_pessoas_com_deficiencia_visual.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3263/no55_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_moveis_que_especifica_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3269/no56_autoriza_o_municipio_de_campina_grande_do_sul_a_participar_do_consorcio_de_educacao_da_mesorregiao_de_curitiba-cemec-resultado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3270/no57_ratifica_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3275/no_58_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3274/no59_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_das_guardas_municipais_da_regiao_metropolitana_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3276/no_62_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3277/no63_cria_o_espaco_do_turismo_dilvete_godoi_giacomitti_localizado_no_estrada_municipal_omacir_simoes_da_rocha_no3825_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3288/no71_altera_a_lei_municipal_no5_de_26_de_maio_de_1997_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3289/no72_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3295/no_75_estabelce_o_perimetro_urbano_e_a_divisao_dos_bairros_do_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3296/no_76_dispo_sobre_o_estudo_de_impacto_de_vizinhanca__eiv_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3297/no_77_regulamento_o_instrumento_de_outorga_onerosa_de_direito_de_construir__oodc_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3298/no_78_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3299/no_79_regulamenta_o_instrumento_urbanistico_do_parcelamento_edificacao_ou_utilizacao_compulsorios_e_consorcio_imobiliario_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3300/no80_autoriza_ao_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3310/no82_denomina_como_elerian_do_rocio_zanetti_o_paco_municipal_localizado_na_praca_bento_munhoz_da_rocha_no._30_centro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3311/no83_denomina_como_toco_zanetti_a_arena_coberta_pertencente_ao_parque_de_eventos_quielse_crisostomo_da_silva_neste_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3312/no_84_denomina_a_unidade_basica_de_saude_localizada_na_rua_sete_de_setembro_227_bairro_jardim_santa_rita_neste_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3313/no85_denomina_como_joao_osny_strapassoni_o_complexo_meu_campinho_localizado_na_rua_francisco_giacomitti_no13_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3314/no_86_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3317/no_89_altera_a_lei_municipal_no09_de_15_de_junho_de_1992_que_autoriza_o_executivo_municipal_doar_imovel_de_propriedade_do_municipio_e_da_outras_providencias_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3321/no_90__acresce_os_artigos_que_especifica_na_lei_municipal_no._177_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3322/no_91_denomina_como_leony_rocha_de_souza_a_quadra_poliesportiva_da_escola_municipal_nilce_terezinha_zanetti_paiol_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3323/no_92_denomina_como_lenito_jacomit_a_quadra_poliesportiva_da_escola_municipal_alessandra_cristina_assuncao_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3333/no93_dispoe_sobre_a_criacao_do_selo_empresa_amiga_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3334/no_94_denomina_a_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3336/no95_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3337/no96_autoriza_a_cobranca_de_melhoria_em_decorrencia_da_pavimentacao_das_ruas_que_especifica_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3338/no97_autoriza_a_cobranca_de_contruibuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3344/no98_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3345/no99_denomina_o_centro_municipal_de_formacao_dos_profissionais_da_educacao_localizado_na_rua_jose_romagnari_esquina_com_a_avenida_juscelino_kubitscheck_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3347/no_100_altera_a_lei_municipal_no._30_de_30_de_dezembro_de_2002_que_institui_no_municipio_de_campina_grande_do_sul_a_contribuicao_para_custeio_do_servico_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3359/no101_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3364/no_102_dispoe_sobre_os_cargos_de_provimento_em_comissao_funcao_gratificada_e_gratificacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias-resultado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3365/no_103_altera_a_lei_municipal_no693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3371/no_104_-_altera_a_lei_municipal_no_540_de_21_de_marco_de_2018_que_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_deturismo_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3382/no_105_altera_a_lei_municipal_no1032_de_05_de_dezembro_de_2024_que_dispoe_sobre_a_organizacao_administrativa_basica_da_prefeitura_municipal_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3384/no_106_fixa_em_parcela_unica_o_subsidio_mensal_dos_vereadores_da_camara_municipal_de_campina_grande_do_sul_a_vigora_a_partir_de_1o_de_janeiro_de_2025_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3091/no_1_-_nilceia_falavinha_-_requer_informacoes_sobre_acoes_de_combater_a_proliferacao_do_mosquito_aedes_aegypti_e_consequentemente_do_zika_virus..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3211/no02_nilceia_falavinha_-_solicitando_autorizacao_e_realizacao_de_sessao_solene_no_dia_28_de_marco_de_2024_as_19h_para_entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3153/no03_-_cleverson_dalpra_-_solicitando_o_adiamento_da_discussao_do_projeto_de_lei_comprementar_no_03_2024_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3154/no_04_-_nilceia_falavinha_-_requerer_criacao_de_comissao_especial_para_acompanhar_as_contratacoes_e_gastos_da_organizacao_da_expocamp_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3202/no05_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_que_seja_bubmetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3212/no_06_-_eugenio_zanona_-_solicitar_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_que_seja_submetido_ao_plenario_o_pedido_de_licenca_por_motivo_de_doenca_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3213/no_07_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_do_programa_de_regularizacao_de_habitacao_do_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3214/no_08_-_solicitando_informacoes_sobre_o_andamento_do_projeto_de_duplicacao_e_revitalizacao_da_rodovia_do_caqui_-_pr.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3215/no09_-_carolina_felipe_e_venicio_-_requerendo_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial_para_fiscalizar_a_organizacao_da_expocamp_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3335/no_10_nilceia_falavinha_-_solicito_autorizacao_e_realizacao_de_sessao_solene_no_dia_25_de_novembro___entrega_do_titulo_de_cidadao_honorario_ao_senhor_antonio_wandscheer_e_senhor_leandro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3340/no_11_cleverson_dalpra_-_solicitando_informacoes_sobre_o_rodeio_country.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3362/no_12_venicio_ferreira_-_solicitando_informacoes_sobre_o_andamento_da_obra_de_asfalto_nas_ruas_norival_bernardi_e_luiz_de_bortoli_em_determinados_trechos_localizadas_na_area_industrial_cicamp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3082/no1_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_que_seja_realizado_a_manutencao_preventiva_e_corretiva_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3083/no2_-_pedro_cafe_-_reiterando_pedido_anterior_solicitando_ao_poder_executivo_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabetura_da_agencia_do_inss.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3084/no3_-_sergio_cavagni_-_solicitando_a_extensao_de_rede_de_baixa_tensao_em_todo_o_percurso_da_rodovia_jose_taverna_antiga_estrada_da_roseira..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3085/no4_-_sergio_cavagni_-solicitando_a_possibilidade_de_instalacao_de_cameras_de_monitoramento_pela_guarda_civil_municipal_na_rodovia_jose_taverna..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3087/no5_-_andeson_cardoso_-_solicitando_a_criacao_de_um_programa_de_capacitacao_profissional_aos_professores_e_educadores_municipais_com_curso_de_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3088/no6_-_andeson_cardoso_-_solicitando_o_custeio_pelo_poder_executivo_municipal_das_despesas_de_internet_dos_professores_e_educadores_municipais..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3089/no7_-_anderson_cardoso_-_solicitando_um_estudo_da_secretaria_responsavel_para_que_o_municipio_faca_concessao_das_areas_turisticas_para_exploracao_da_iniciativa_privada..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3090/no8_-_nilceia_falavinha_-_solicitando_uma_reforma_na_capela_e_no_cemiterio_municipal_sao_joao_batista_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3092/no9_-_amarildo_bandeira_-_solicitando_ao_departamento_de_projetos_e_engenharia_a_elaboracao_de_projeto_para_reforma_da_escola_municipal_joao_assuncao_na_localidade_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3097/no10_-_carolina_mascarenhas_-_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3098/no11_-_carolina_mascarenhas_-_solicitando_ao_executivo_municipal_a_cracao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3101/no12_-_carolina_mascarenhas_-_solicitando_a_instalacao_de_uma_unidade_de_saude_no_bairro_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3102/no13_-_carolina_mascarenhas_-_solicitando_a_criacao_de_uma_casa_de_passagem_para_caes_e_gatos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3109/no14_-_nilceia_falavinha_-_solicitando_a_implementacao_de_um_caps_na_sede_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3110/no15_-_nilceia_falavinha_-_solicitando_capacitacao_para_equipes_de_socorristas_do_samu_sobre_transtornos_mensais_e_manejo_em_momentos_de_crise.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3111/no16_-_carolina_mascarenhas_-_solicitando_pedido_de_contratacao_de_mais_servidores_para_atuacao_como_agentes_de_endemias_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3112/no17_-_anderson_cardoso_-_solicitando_o_sistema_de_acompanhamento_por_parte_das_diretorias_e_equipes_pedagogicas_das_instituicoes_de_ensino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3114/no18_-_pedro_cafe_-_reinterando_pedido_anterior_solicitando_implantacao_da_grama_sintetica_no_campo_de_futebol_no_centro_esportivo_ricieri_bernard.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3115/no19_-_sergio_cavagni_-_solicita_a_secretaria_responsavel_um_estudo_para_aumento_de_vagas_de_estacionamento_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3122/no20_-_ismael_moraes_-_solicitando_programa_armazem_da_familia_promovendo_seguranca_alimentar_e_nutricional_para_todos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3123/no21_-_ismael_moraes_-_solicitando_que_seja_criado_o_projeto_de_hidroterapia_para_pessoas_com_deficiencia_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3124/no22_-_ismael_moraes_-_solicitando_capacitacao_profissional_para_pcd_em_centro_especializadopdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3125/no23_-_carolina_mascarenhas_-_solicitando_que_seja_criado_o_projeto_de_lei_pagamento_de_reembolso-_creche.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3127/no24_-_carolina_mascarenhas_-_solicitando_um_projeto_de_lei_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_de_atencao_e_orientacao_as_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3128/no25_-_nilceia_falavinha_-_solicitando_implantacao_de_tratamenbto_por_ozonioterapia_na_rede_municipal_de_saude_no_municipicio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3134/no26__-_cleverson_dalpra_e_pedro_cafe_-_solicitando_a_troca_de_lampadas_nas_localidades_rurais_e_nas_vilas_no_trecho_do_taquari_e_rio_pardinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3136/no27_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_um_projeto_para_que_os_municipes_facam_a_destinacao_consciente_do_imposto_de_renda.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3137/no28_-__carolina_mascarenhas_-_programa_de_capacitacao_de_maes_ou_tutores_de_portadores_de_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3138/no29_-_carolina_mascarenhas_-_reinterando_acoes_imediatas_para_melhorar_a_comunicacao_e_acompanhamento_dos_exames_preventivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3145/no30_-_carolina_mascarenhas_-_solicitando_com_urgencia_a_contratacao_de_mais_medicos_ginecologistas_para_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3139/no31_-_carolina_mascarenhas_-_reiterando_a_criacao_do_programa_inclui_mais_campina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3146/no32_-_carolina_mascarenhas_-_solicitando_que_seja_feita_uma_alteracao_na_lei_municipal_no815_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3140/no33_-_carolina_mascarenhas_-_estudo_para_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3141/no34_-_felipe_veiga_-_solicitando_alteracoes_na_lei_complementar_municipal_no_31_de_20_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3142/no35_-__cleverson_dalpra_-_solicitando_ao_poder_executivo_conceder_recompensa_ao_agente_da_guarda_civil_municipal_sidnei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3147/no36_-_cleverson_dalpra_-_solicitando_a_possibilidade_do_municipio_de_campina_fazer_o_programa_cambio_verde.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3149/no37_-_anderson_cardoso_-_solicitando_mudanca_do_sentido_duplo_para_unico_da_rua_jorge_bonn_filho_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3151/no38__rene_henemann_-_solicitando_a_possibilidade_de_transformar_o_predrio_da_escola_municipal_rural_do_posto_fiscal_em_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3152/no39_-_ismael_moraes_-_solicitando_a_possibilidade_do_municipio_se_casdastrar_no_programa_parana_turismo_mais_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3155/no40_-_nilceia_falavinha_-_revitaslizacao_e_calcamento_na_avenida_sao_joao_na_localidade_da_sede_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3156/no41_-_carolina_mascarenhas_-_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3157/no42_-_carolina_mascarenhas_-solicitando_a_correcao_do_enderecamento_nos_boletos_de_energia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3160/no43_-_pedro_cafe_-_solicitando_melhorias_no_tranporte_publico_da_area_rural_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3166/no45_-_venicio_ferreira_-_solicitando_a_prefeitura_e_secretaria_responsavel_providencias_pelas_instalacoes_do_parque_ecologico_ari_coutinho_bandeira.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3167/no46_-_venicio_ferreira_-_solictando_um_estudo_de_um_projeto_para_acriacao_de_um_centro_de_convencoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3164/no47_-_carolina_mascarenhas_-_solicitando_a_elaboracao_de_mecanismos_de_informacoes_sobre_o_uso_do_cordao_de_fita_com_girassois_para_identificacao_de_pessoas_com_deficiencias_ocultas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3168/no48_-_carolina_mascarenhas_-_solicitando_a_criacao_do_pedal_solidario_em_beneficio_de_familias_carentes_ou_da_apae.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3165/no49_-_carolina_mascarenhas_-_solicitando_a_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3169/no50_-_venicio_ferreira_-_solicitando_que_o_executivo_municipal_realize_projeto_para_implantacao_do_plano_de_auxilio_mutuo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3173/no51_venicio_ferreira_-_solicitando_instalacao_de_ponto_de_onibus_cobertos_nas_margens_da_br_116_proximo_ao_mega_centro_logistico_e_a_empresa_eurostar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3174/no52_-_venicio_ferreira_-_solicitando_um_estudo_da_secretaria_de_saude_para_incluir_campanha_de_vacinacao_dentro_das_empresas_e_industrias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3171/no53_-_venicio_ferreira_-_um_estudo_para_implantacao_de_pavimentacao_asfaltica_nas_ruas_da_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3179/no54_-_carolina_mascarenhas_-_solicitando_a_criacao_de_um_qr-code_fale_agora_e_fixacao_por_meio_de_cartazes_nos_espacos_publicos_para_dorecionamento_a_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3180/no55_-_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_do_municipio_de_materia_que_debate_sobre_a_inclusao_social_de_pessoas_com_deficiencias_e_autismo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3181/no56_-_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_rg_nas_escolas_para_oferecer_uma_estrutura_movel_para_emissao_da_primeira_via_do_documento_de_identificacao..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3185/no57_cleverson_e_pedro_-_solicitando_ao_poder_executivo_que_seja_executada_a_lei_no149_2011_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3187/no58_carolina_mascarenhas_-_solicitando_a_criacao_do_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_o_reconhecimento_as_pessoas_fisicas_ou_juridicas..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3186/no59_carolinas_mascarenhas_-_reinterando_pedido_anterior_solicita_que_seja_instituido_o_programa_avancada_de_apoio_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3189/no60_nilceia_falavinha_-_solicitando_credenciamento_de_empresa_especializada_na_area_de_saude_para_realizacao_de_exames_e_apoio_diagnostico_em_neuropediatria_endocrinopedia_e_psiquiatria_infantil.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3188/no61_nilceia_falavinha_-_solitando_que_seja_feita_a_distribuicao_de_uniforme_escolar_para_todas_criancas_da_rede_de_ensino_eja.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3195/no_62_solicitando_implantacao_de_politica_municipal_de_protecao_a_saude_bucal_da_pessoa_com_deficiencia_no_ambito_do_municipio_de_campina_grande_do_sul_parana.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3201/no63_carolina_mascarenhas_-_solicitando_apoio_do_poder_executivo_na_elaboracao_e_implementacao_de_campanhas_de_conscientizacao_para_o_mes_de_maio_no_combate_ao_abuso_e_exploracao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3203/no64_venicio_ferreira_-_solicitando_atraves_do_departamento_responsavel_que_tome_as_providencias_quanto_a_sinalizacao_e_acostamentos_da_rodovia_do_caqui_-_pr_506.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3208/no65_venicio_ferreira_-_solicitando_a_prefeitura_municipal_a_viabilidade_da_implantacao_de_bicicletario_ou_ponto_bicicleta_nas_dependencias_do_ginasio_de_esportes_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3207/no66_pedro_cafe_-_reinterando_pedido_anterior_solicitando_a_elaboracao_de_estudo_tecnico_e_levantamento_de_recursos_financeiros_para_obra_de_saneamento_basico_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3209/no67_nilceia_falavinha_-_solicitando_possibilidade_de_implementacao_de_teleagendamento_de_consulta_nas_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3216/no68_-_felipe_veiga_-_pedido_de_gratuidade_do_transporte_publico_municicpal_nos_dias_do_enem.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3217/no69_-_ismael_pedro_e_venicio_-_solicitando_ao_poder_executivo_que_seja_realizado_servicos_de_manutencao_preventiva_e_corretiva_na_area_multiuso_marcos_vinicios_dos_santros.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3219/no70_venicio_ferreira_-_solicito_o_estudo_de_viabilidade_para_instalacao_de_novas_lixeiras_nas_principais_vias_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3221/no71_-_carolina_mascarenhas_-_solicitar_a_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3220/no72_-_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3222/no73_solicitando_que_o_executivo_municipal_intervenha_junto_ao_governo_estadual_para_que_seja_implantada_uma_sala_lilas_dentro_da_delegacia_civil_de_policia_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3228/no74_venicio_ferreira_-_solicito_um_estudo_para_verificar_a_possibilidade_de_fazer_manutencao_nas_calcadas_dos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3229/no75_-_carolina_mascarenhas_-_reinterando_pedido_anterior_sob_no_159_._2021_solicito_a_elaboracao_e_apresentacao_de_pl_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3230/no76_carolina_mascarenhas_-_reiterando_pedido_anterior_solicito_a_elaboracao_de_um_projeto_para_a_construcao_de_portal.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3231/no77_-_ismael_moraes_-_solicitando_a_secretaria_responsavel_a_elaboracao_do_projeto_de_lei_que_institui_o_descarte_correto_do_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3235/no78_venicio_ferreira_-_solicitando_a_revitalizacao_da_rua_leonardo_francischelli_entre_as_ruas_joao_trevisan_e_augusto_staben_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3237/no79_carolina_mascarenhas_-_solicitando_liberacao_de_veiculo_para_visitas_domiciliares_de_tecnicos_de_enfermagem_para_realizacao_de_curativos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3238/no80_-_carolina_mascarenhas_-_solicitando_a_reativacao_do_porsto_da_guarda_municipal_ao_lado_do_ginasio_do_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3239/no81_carolina_mascarenhas_-_solicitando_a_implementacao_de_algumas_melhorias_no_parque_linear_do_rio_timbu_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3240/no82_nilceia_falavinha_-_reinterando_pedido_anterior_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_localizada_no_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3241/no83_-_nilceia_falavinha_-_reinterando_pedidos_anteriores_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_a_instalacao_de_cobertura.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3242/no84_amarildo_eugenio_pedro_-_solicitando_ao_poder_executivo_atraves_do_setor_responsavel_um_estudo_para_viabilizar_a_construcao_de_um_poco_artesdiano_na_localidade_proximo_a_estrada_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3243/no85_vereadores_-_solicitando_a_instalacao_do_letreiro_eu_amo_campina_grande_do_sul_nas_dependencias_do_parque_linear_do_rio_timbu_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3244/no_86_venicio_-_solicitando_estudo_ao_departamento_responsavel_para_a_possibilidade_do_aumento_da_taxa_de_ocupacao_nas_areas_consideradas_industriais_cacaiguera_e_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3245/no87_venicio_ferreira_-_solicitando_a_criacaop_de_protocolo_de_cuidados_com_a_saude_dos_alunos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3246/no88_ismael_moraes_-_reinterando_pedido_anterior_solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3247/no89_ismael_moraes_-_solicitando_a_possibilidade_de_instalacao_de_uma_lombada_na_rua_joaquim_bero.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3248/no90_carolina_mascarenhas_-_solicitando_a_retirada_de_placas_e_postes_colocados_no_morro_das_antenas_na_serra_da_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3252/no_91_carolina_mascarenhas_-_reiterando_pedido_anterior_solicitando_a_formalizacao_para_venda_de_creditos_de_carbono..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3253/no92_carolina_mascarenhas_-_solicitando_a_reforma_da_escada_localizada_nas_dependencias_da_escola_municipal_nilce_terezinha_zanetti.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3254/no93_carolina_mascarenhas-_reinterando_o_pedido_anterior_solicitando_a_implantacao_de_rotatoria_na_avenida_presidente_j._kubitscheck_de_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3264/no95_ismael_moraes_-_solicitando_que_seja_feito_um_estudo_para_elaboracao_de_um_projeto_lei_de_implementacao_de_psicologos_e_fonoaudiologos_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3267/no96_carolina_mascarenhas_-_solicitando_a_implementacao_de_estacionamento_de_45_graus_ao_longo_da_avenida_jose_sbalcheiro_no_trecho_que_tange_da_rua_pedro_pesa_ate_a_avenida_augusto_staben..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3266/no97_-_carolina_mascarenhas_-_solicitando_um_estudo_para_melhorias_no_fluxo_do_transito_nas_ruas_que_da_acesso_ao_parque_de_eventos_quielse_crisostomo_da_silva_principalmente_em_dias_de_evento..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3268/no98_carolina_mascarenhas_-_solicitando_a_implantacao_de_rotatoria_na_rua_angelo_manenti_no_cruzamento_com_a_rua_augusto_staben_no_bairro_jardim_paulista..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3271/no99_nilceia_falavinha_-_solicitando_instalacao_de_placas_de_sinalizacao_e_redutores_de_velocidade_rua_joao_trevisan_esquina_com_rua_angelo_manentti_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3272/no100_nilceia_falavinha_-_solicitando_a_relocacao_da_estrutura_da_regional_jardim_paulista_que_hoje_funciona_nos_fundos_do_cras_jardim_paulista_para_outro_endereco.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3273/no101_cleverson_e_pedro_-_solicitando_que_sejam_substituidas_as_lampadas_de_iluminacao_publica_na_area_rural_por_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3278/no102_carolina_-_reinterando_pedido_anterior_solicitando_a_criacao_da_secretaria_municipal_da_mulher_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3285/no103_rene_henemann_-_solicitando_a_implantacao_junto_a_empresa_de_energia_copel_a_rede_de_baixa_tensao_para_a_instacao_de_iluminacao_publica_em_numa_extensao_de_eproximadamente_600_metros.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3290/no104_carolina_mascarenhas_-_solicitando_a_instalacao_de_sinalizacao_na_bifurcacao_apos_o_pesque_pague_aguas_claras_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3291/no105_carolina_mascarenhas_-_solicitando_a_manutencao_poda_e_limpeza_do_parquinho_e_da_academia_ao_ar_livre_localizada_no_bairro_taquari.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3292/no106_carolina_mascarenhas_-_solicitando_a_manutencao_da_estrada_que_inicia_na_igreja_mandassaia_percorre_a_rota_turistica_da_tilapia_e_segue_ate_o_taquari.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3307/no107_carolina_mascarenhas_-_solicitando_que_seja_providenciada_a_demarcacao_de_uma_faixa_branca_de_estacionamento_na_rua_vereador_ernesto_cortetti_belli.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3308/no108_carolina_mascarenhas_-_solicitando_a_instalacao_de_portal_indicativo_na_entrada_da_mandassaia_-_rota_da_tilapia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3324/no109_carolina_mascarenhas_-_solicitando_a_inclusao_do_nome_do_pesque-pague_crozetta_na_placa_de_sinalizacao_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3328/no110_carolina_mascarenhas_-_solicitando_instalacao_de_lombada_na_rua_candido_ruzenete_proximo_ao_no_209_baixo_ceccon.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3329/no111_carolina_mascarenhas_-_solicitando_patrulhamento_da_guarda_municipal_na_rua_aleixo_collere_no555_no_bairro_cerne.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3330/no112_carolina_mascarenhas_-_solicitando_as_devidas_providencias_com_a_equipe_responsavel_para_troca_urgente_do_poste_na_entrada_da_figueira_no98.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3331/no113_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_telemedicina_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3332/no114_ismael_moraes_-_solicitando_a_implementacao_de_um_projeto_de_cameras_de_monitoramento_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3339/no115_nilceia_falavinha_-__solicitando_a_implantacao_de_redutores_de_velocidade_com_placas_de_sinalizacao_na_rua_manoel_martins_da_cruz_em_frente_ao_cmei_tia_glacy_e_o_supermercado_panilar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3341/no116_nilceia_falavinha_-_solicitando_a_instalacao_de_iluminacao_ao_entorno_da_pista_de_caminhada_braulio_ribeiro_dos_santos_no_centro_esportivo_pedro_dalpra_filho_na_sede.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3342/no117_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicitando_acordo_com_a_arteris_para_concessao_de_passagem_gratuita_pelo_pedagio_ao_municipes_de_bairros_especificos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3343/no118_carolina_mascarenhas_-_reinterando_pedido_anterior_solicitando_a_criacao_de_um_projeto_de_lei_empresa_amiga_da_natureza_e_do_futuro_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3356/no119_carolina_mascarenhas_-_solicitando_que_a_secretaria_responsavel_elabore_um_projeto_que_institui_diretrizes_estrategias_e_acoes_para_o_programa_as_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3357/no120_carolina_mascarenhas_-_reinterando_pedidos_anteriores_solicito_a_criacao_de_um_qr-code_fale_agora_e_a_fixacao_nos_espacos_publicos_para_direcionamento_a_ouvidoria_geral_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3363/no121_cleverson-que_seja_feito_via_de_mao_unica_no_jardim_paulista_nas_ruas_do_trecho_entre_a_rua_pedro_dalpra_filho_ate_a_rua_jose_sbalcheiro._e_que_seja_feito_estacionamentos_em_angulo_de_45o.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3373/no_122_-_venicio_ferreira_-_solicitando_a_revisao_das_cores_de_pintura_dos_predios_publicos_da_praca_bento_munhoz_da__rocha_neto_na_sede_e_do_ponto_turistico_do_mandassaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3376/no_123_-_carolina_mascarenhas_-_solicitando_instalacao_de_um_ponto_turistico_informativo_ao_lado_do_portal_da_graciosa..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3377/no_124_-_carolina_mascarenhas_-_solicitacao_de_atualizacao_dos_pontos_turisticos_da_estrada_da_marcelinha_no_mapa_turistico_oficial_de_campina_grande_do_sul_disponivel_no_site.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3378/no125_solicitando_a_divulgacao_dos_eventos_realizados_pelo_municipio_no_site_oficial_da_prefeitura_com_antecedencia_minima_de_uma_semana.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3172/emenda_projeto_no_98.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3210/estabelece_condicoes_e_requisitos_para_a_celebracao_de_transacao_tributaria_como_meio_de_extincao_das_execucoes_fiscais_no_ambito_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3375/no_1_acrescenta_o_paragrafo_unico_ao_art._15_apresentado_em_relacao_a_propositura_inicial_a_organizacao_gerenciamento_e_fiscalizacao_da_norma_no_municipio_de_campina_grande_do_sul._1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3191/no_281_requerimento_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3351/mensagem_de_veto_total_ao_projeto_de_lei_no27_denominado_meu_primeiro_estagio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3352/mensagem_de_veto_total_ao_projeto_de_lei_n._542024_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3353/no_759_encaminha_projeto_de_lei_no_054_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3354/no_760_encaminha_projeto_de_lei_complementar_no_011_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3355/no_761_encaminha_projeto_de_lei_complementar_no_013_de_08_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3360/no_802_encaminha_projeto_de_lei_complementar_no_015_de_25_de_novembro_de_2024_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3361/no_804_encaminha_projeto_de_lei_no_057_de_26_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3367/no_801_encaminha_projeto_de_lei_complementar_no_014_de_25_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3368/no_805_encaminha_projeto_de_lei_no_058_de_26_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3369/no_817_encaminha_projeto_de_lei_no_059_de_28_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3372/no_818_encaminha_projeto_de_lei_no_060_de_28_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3380/no_839_encaminha_proposta_de_emenda_a_lei_organica_municipal_no_01_de_11_de_dezembro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3383/no_856_encaminha_projeto_de_lei_no_061_de_19_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3379/no_01_altera_o_artigo_17_da_lei_organica_do_municipio_de__campina_grande_do_sul_de_22_de_marco_de_1990.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="166.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>