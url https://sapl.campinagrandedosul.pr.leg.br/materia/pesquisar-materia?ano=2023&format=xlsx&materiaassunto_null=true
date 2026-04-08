--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -54,3708 +54,3708 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2588/no_01_mocao_de_aplausos_ao_excelentissimo_deputado_federal_luciano_ducci.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2588/no_01_mocao_de_aplausos_ao_excelentissimo_deputado_federal_luciano_ducci.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Excelentíssimo Deputado Federal Luciano Ducci.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2683/no_02_carolina_mascarenhas_-_reconhecer_e_prestar_reconhecimento_a_senhora_cremilda_conhecida_por_tuca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2683/no_02_carolina_mascarenhas_-_reconhecer_e_prestar_reconhecimento_a_senhora_cremilda_conhecida_por_tuca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Tuca Sena.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nilceia Falavinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2684/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_as_protetoras_e_protetores_independentes_dos_animais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2684/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_as_protetoras_e_protetores_independentes_dos_animais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para as protetoras e protetores Independentes dos Animais.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2685/no_04_carolina_mascarenhas_-_mocao_de_aplasos_ao_hospital_angelina_caron.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2685/no_04_carolina_mascarenhas_-_mocao_de_aplasos_ao_hospital_angelina_caron.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Hospital Angelina Caron, em Razão do 40º Aniversário da Fundação.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2686/no_05_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_o_gremio_estudantil_do_colegio_estadual_do_campo_terra_boa_e_para_o_presidente_luis_otavio_polli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2686/no_05_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_o_gremio_estudantil_do_colegio_estadual_do_campo_terra_boa_e_para_o_presidente_luis_otavio_polli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS GRÊMIO ESTUDANTIL DO COLÉGIO ESTADUAL DO CAMPO TERRA BOA e para o Presidente Luis Otávio Polli.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2648/no_06_carolina_mascarenhas_-_senhor_ernani_speranceta.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2648/no_06_carolina_mascarenhas_-_senhor_ernani_speranceta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Ernani Speranceta.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2678/no_07_-_retirada_pelo_autor_carolina_mascarenhas_-_mocao_de_aplausos_cristiano_correa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2678/no_07_-_retirada_pelo_autor_carolina_mascarenhas_-_mocao_de_aplausos_cristiano_correa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Cristiano Correa.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2688/no_08_carolina_mascarenhas_-_reconehcer_e_prestar_homenagem_em_reconhecimento_aos_17_anos_de_funcionamento_do_parque_tematico_fazendinha_vila_dos_animais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2688/no_08_carolina_mascarenhas_-_reconehcer_e_prestar_homenagem_em_reconhecimento_aos_17_anos_de_funcionamento_do_parque_tematico_fazendinha_vila_dos_animais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PARQUE TEMÁTICO FAZENDINHA VILA DOS ANIMAIS, EM COMEMORAÇÃO AO SEU 17º ANIVERSÁRIO DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2692/no_09_carolina_mascarenhas_-_reconhecer_e_prestar_homenagem_ao_ilustre_senhor_levi_camargo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2692/no_09_carolina_mascarenhas_-_reconhecer_e_prestar_homenagem_ao_ilustre_senhor_levi_camargo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ILUSTRÍSSIMO SENHOR LEVI CAMARGO.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2715/no_10_agradecer_e_prestar_homenagem_ao_senhor_fabio_dos_santos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2715/no_10_agradecer_e_prestar_homenagem_ao_senhor_fabio_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ILUSTRÍSSIMO SENHOR FABIO DOS SANTOS.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2728/no_11_mocao_de_aplausos_a_uniao_terra_boa_f.c._campeao_do_campeonato_campinense_serie_a_-_2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2728/no_11_mocao_de_aplausos_a_uniao_terra_boa_f.c._campeao_do_campeonato_campinense_serie_a_-_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A “UNIÃO TERRA BOA F.C., CAMPEÃO DO CAMPEONATO CAMPINENSE SÉRIE A - 2023”</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2729/no_12_mocao_de_aplaqusos_ao_esperafico_f.c._campeao_do_campeonato_campinense_serie_b_-_2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2729/no_12_mocao_de_aplaqusos_ao_esperafico_f.c._campeao_do_campeonato_campinense_serie_b_-_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO “ESPERÁFICO F.C., CAMPEÃO DO CAMPEONATO CAMPINENSE SÉRIE B - 2023”</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO INSTITUTO BILLY GRAHAM.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3060/no_15_mocao_de_aplausos_aos_jogadores_campinenses_da_escola_de_futebol_oficial_do_club_atheletico_paranaense.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3060/no_15_mocao_de_aplausos_aos_jogadores_campinenses_da_escola_de_futebol_oficial_do_club_atheletico_paranaense.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Jogadores Campinenses da Escola de Futebol Oficial do Club Athletico Paranaense.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2681/no_01_concede_titulo_de_cidada_honoraria_fo_municipio_de_campina_grande_do_sul_a_senhora_tereza_menin_perboni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2681/no_01_concede_titulo_de_cidada_honoraria_fo_municipio_de_campina_grande_do_sul_a_senhora_tereza_menin_perboni.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Campina Grande do Sul, Estado do Paraná, a Senhora Tereza Menin Perboni.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2712/no_02_concede_titulo_de_cidadao_honorario_ao_senhor_antonio_wandcheer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2712/no_02_concede_titulo_de_cidadao_honorario_ao_senhor_antonio_wandcheer.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Antonio Wandscheer.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2713/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_ao_senhor_rafel_valdomiro_greca_de_macedo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2713/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_ao_senhor_rafel_valdomiro_greca_de_macedo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Rafael Valdomiro Greca de Macedo.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2913/no_04_concede_titulo_de_cidadao_honorario_ao_senhor_luis_felipe_bonatto_francischini.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2913/no_04_concede_titulo_de_cidadao_honorario_ao_senhor_luis_felipe_bonatto_francischini.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Luis Felipe Bonatto Francischini.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2914/no_5_concede_titulo_de_cidada_honoraria_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_senhora_myrian_thomazini_bernardi..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2914/no_5_concede_titulo_de_cidada_honoraria_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_senhora_myrian_thomazini_bernardi..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Campina Grande do Sul, Estado do Paraná, a Senhora Myrian Thomazini Bernardi.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>Ismael Moraes, Pedro Café</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Jorge Itsuo Fukushima.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>Felipe Veiga, Anderson Cardoso, Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2997/no_07_aprova_as_contas_do_municipio_de_campina_grande_do_sul_relativas_ao_ano_de_2021_compressed_1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2997/no_07_aprova_as_contas_do_municipio_de_campina_grande_do_sul_relativas_ao_ano_de_2021_compressed_1.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado Do Paraná, relativas ao Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2696/no_01_altera_a_lei_municipal_complementar_mo_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_no_398_de_25_de_janeiro_de_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2696/no_01_altera_a_lei_municipal_complementar_mo_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_no_398_de_25_de_janeiro_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar nº 07, de 23 de maio de 2012 e a Lei Ordinária nº 398,  de 25 de janeiro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2990/no_02_institui_o_programa_de_recuperacao_fiscal_de_campina_grande_do_sul_refis_destinado_a_promover_a_regularizacao_de_debitos_de_natureza_tributaria_e_nao_tributaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2990/no_02_institui_o_programa_de_recuperacao_fiscal_de_campina_grande_do_sul_refis_destinado_a_promover_a_regularizacao_de_debitos_de_natureza_tributaria_e_nao_tributaria.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Campina Grande do Sul – REFIS, destinado a promover a regularização de débitos de natureza tributária e não tributária, e dá outras providências.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3063/no_03_altera_a_lei_complementar_municipal_n_01_de_05_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3063/no_03_altera_a_lei_complementar_municipal_n_01_de_05_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 01, de 05 de dezembro de 2005, que dispõe sobre o código tributário municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3076/no_04_altera_a_lei_municipal_complementar_no_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_de_2016_na_forma_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3076/no_04_altera_a_lei_municipal_complementar_no_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_de_2016_na_forma_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n.º 07, de 23 de maio de 2012 e a Lei Ordinária nº 398, de 25 de janeiro de 2016, na forma que especifica e dá outras providencias</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3077/no_05_altera_a_lei_complementar_no_060_de_18_de_fevereiro_de_2022_que_institui_a_fundacao_de_atencao_em_saude_de_campina_grande_do_sul-_estado_do_parana_fascamp_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3077/no_05_altera_a_lei_complementar_no_060_de_18_de_fevereiro_de_2022_que_institui_a_fundacao_de_atencao_em_saude_de_campina_grande_do_sul-_estado_do_parana_fascamp_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 060, de 18 de fevereiro de 2022, que institui a Fundação de Atenção em Saúde de Campina Grande do Sul – Estado do Paraná (FASCAMP) e dá outras providencias.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/no_06_altera_a_lei_complementar_no_20_de_22_de_julho_de_2015_que_dispoe_sobre_o_codigo_de_obras_a_lei_complementar_no_21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/no_06_altera_a_lei_complementar_no_20_de_22_de_julho_de_2015_que_dispoe_sobre_o_codigo_de_obras_a_lei_complementar_no_21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembr.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°. 20, de 22 de julho de 2015, que dispõe sobre o Código de Obras, a Lei Complementar n° 21, de 22 de julho de 2015, que dispõe sobre o parcelamento e remembramento do solo e a Lei Complementar n° 22, de 22 de julho de 2015, que dispõe sobre o uso e a ocupação do solo no Município de Campina Grande do Sul,</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_lei_no_01.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_lei_no_01.docx</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Mandassaia neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2591/no_02_denomina_a_via_publica_que_especifica_na_localidade_da_marcelinha_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2591/no_02_denomina_a_via_publica_que_especifica_na_localidade_da_marcelinha_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Marcelinha neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2592/no_03_denomina_a_via_publica_que_especifica_na_localidade_da_mandassaia_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2592/no_03_denomina_a_via_publica_que_especifica_na_localidade_da_mandassaia_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a via pública que especifica, na localidade da Mandassaia, neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2595/no_04_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2595/no_04_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação e Gestão do Plano da Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2594/no_871_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2594/no_871_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>Destinação e descarte de lâmpadas, pilhas, baterias e outros tipos de acumuladores de energia no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_lei_no_7.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_lei_no_7.docx</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Mandassaia, neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2598/no_08_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2598/no_08_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2599/no_09_denomina_as_vias_publicas_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2599/no_09_denomina_as_vias_publicas_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>Eugênio Zanona, Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cleverson Dalprá, Felipe Veiga, Ismael Moraes, Nilceia Falavinha, Rene Henemann, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2600/no_10_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_promove_alteracoes_na_lei_municipal_no_454.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2600/no_10_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_promove_alteracoes_na_lei_municipal_no_454.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária de vencimentos no âmbito do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná, promove alterações na Lei Municipal n.º 454, de 25 de abril de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2601/no_11_altera_a_lei_municipal_n_177_que_redefine_a_estrutura_e_funcionamneto_do_conselho_tutelar_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2601/no_11_altera_a_lei_municipal_n_177_que_redefine_a_estrutura_e_funcionamneto_do_conselho_tutelar_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 177, de 15 de dezembro de 2011, que redefine a estrutura e funcionamento do Conselho Tutelar do Município de Campina Grande do Sul e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2602/no_12_altera_a_lei_municipal_no_836_de_21_de_julho_de_2022_que_dispoe_sobre_os_servicos_funararios_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2602/no_12_altera_a_lei_municipal_no_836_de_21_de_julho_de_2022_que_dispoe_sobre_os_servicos_funararios_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 836, de 21 de junho de 2022, que dispõe sobre os serviços funerários e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2603/no_14_altera_o_art_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2603/no_14_altera_o_art_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 27 da Lei Municipal nº. 177, de 15 de dezembro de 2011, que redefine a estrutura e funcionamento do Conselho Tutelar do Município de Campina Grande do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2605/no_15_denomina_a_via_publica_no_bairro_timbu_velho_darci_baldin.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2605/no_15_denomina_a_via_publica_no_bairro_timbu_velho_darci_baldin.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Timbu Velho, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_16.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_16.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 126, de 29 de junho de 2011, que denomina Estrada Municipal João Vicente dos Santos a Via Pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2606/no_17_altera_a_lei_municipal_n.o_398_de_25_de_janeiro_de_2016_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2606/no_17_altera_a_lei_municipal_n.o_398_de_25_de_janeiro_de_2016_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 398, de 25 de janeiro de 2016,e da outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2607/no_18_termo_de_cessao_de_uso_de_bem_movel_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2607/no_18_termo_de_cessao_de_uso_de_bem_movel_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Móvel com a Associação de Pais e Amigos dos Excepcionais – APAE de Campina Grande do Sul/PR, e dá outras providencias.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2608/no_19_altera_a_lei_municipal_n.o_93_de_18_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2608/no_19_altera_a_lei_municipal_n.o_93_de_18_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 93, de 18 de dezembro de 2009, que dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2609/no_20_parcelamento_de_debitos_previdenciarios_relativos_ao_saldo_de_aportes_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2609/no_20_parcelamento_de_debitos_previdenciarios_relativos_ao_saldo_de_aportes_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos previdenciários relativo ao saldo residual de aportes do exercício de 2022 do Município de Campina Grande do Sul junto a Previdência Social do Município de Campina Grande do Sul - PREVICAMP, e dá outras providências.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2589/no_21_dispoe_sobre_normas_e_procedimentos_especificos_para_a_implantacao_ampliacao_e_compartilhamento_da_infraestrutura_de_telecomunicacoes_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2589/no_21_dispoe_sobre_normas_e_procedimentos_especificos_para_a_implantacao_ampliacao_e_compartilhamento_da_infraestrutura_de_telecomunicacoes_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas e procedimentos específicos para implantação, ampliação e compartilhamento da infraestrutura de telecomunicações no âmbito do município de Campina Grande do Sul, e da outras providências.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_no22.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_no22.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de combate e erradicação da pobreza menstrual e dá outras providências.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_no23.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_no23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 440, de 13 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2614/no_24_mesa_executiva_-_altera_a_lei_663_e_a_lei_510.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2614/no_24_mesa_executiva_-_altera_a_lei_663_e_a_lei_510.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 663, de 26 de setembro de 2019, e a Lei Municipal n.º 510, de 21 de novembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_no25.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_no25.pdf</t>
   </si>
   <si>
     <t>Institui a exigência de Ficha Limpa para nomeação nos cargos comissionados existentes nos órgãos dos Poderes Executivo e Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2616/no_26_institui_o_dia_municipal_de_conscientizacao_sobre_a_doenca_de_batten_em_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2616/no_26_institui_o_dia_municipal_de_conscientizacao_sobre_a_doenca_de_batten_em_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização sobre a Doença de Batten em Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_17_do_executivo_autuado_sob_n.o_27_-_amortizacao_do_deficit_tecnico_atuarial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_17_do_executivo_autuado_sob_n.o_27_-_amortizacao_do_deficit_tecnico_atuarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do Déficit Técnico Atuarial (Custo Suplementar) nos termos da_x000D_
 Portaria/MTP n° 1.467, de 2 de junho de 2022, que "Disciplina os parâmetros e as diretrizes gerais para organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei n° 9.717, de 1998, aos arts. 1° e 2° da Lei n° 10.887, de 2004, e à Emenda Constitucional n° 103, de 2019 - por aportes financeiros ao Regime Próprio de Previdência Social do Município de Campina Grande do Sul - PREVICAMP, mediante atualização anual, e dá outras providências.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2651/no_28_altera_as_leis_municipais_no_398_de_25_de_janeiro_de_2016_no._442_de_20_de_marco_de_2017_e_no.93_de_18_de_dezembro_de_2009.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2651/no_28_altera_as_leis_municipais_no_398_de_25_de_janeiro_de_2016_no._442_de_20_de_marco_de_2017_e_no.93_de_18_de_dezembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Leis Municipais n.º 398, de 25 de janeiro de 2016, n.º 442, de 20 de março de 2017 e n.º 93, de 18 de dezembro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Eugênio Zanona, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2655/no_30_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2655/no_30_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Taquari, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2657/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2657/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Mobilização Ecológica em Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2695/no_33_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gstao_do_plano_d_carreira_profissionais_d_magisterio_publico_do_municipio_d_campina_grand_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2695/no_33_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gstao_do_plano_d_carreira_profissionais_d_magisterio_publico_do_municipio_d_campina_grand_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação  e Gestão do Plano da Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2699/no_34_denomina_a_via_publica_que_espcifica_na_localidade_do_taquari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2699/no_34_denomina_a_via_publica_que_espcifica_na_localidade_do_taquari.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2709/no_35_altera_as_leis_municipais_no_09_e_no_74_eda_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2709/no_35_altera_as_leis_municipais_no_09_e_no_74_eda_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 09 de 26 de maio de 1997, n.º 51, de 05 de setembro de 2001, nº 74, de 28 de setembro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2710/no_36_cria_e_denomina_o_centro_convivencia_do_idoso_olavo_ceccon_localizado_na_rua_professor_duilio_calderari_no_890.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2710/no_36_cria_e_denomina_o_centro_convivencia_do_idoso_olavo_ceccon_localizado_na_rua_professor_duilio_calderari_no_890.pdf</t>
   </si>
   <si>
     <t>Cria e denomina o Centro de Convivência do Idoso Olavo Ceccon, imóvel localizado na Rua Professor Duílio Calderari, nº. 890, Bairro Jardim Paulista, neste Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2711/no_37_altera_a_lei_municipal_no_239_de_17_de_dezembro_de_2012_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2711/no_37_altera_a_lei_municipal_no_239_de_17_de_dezembro_de_2012_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 239, de 17 de dezembro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial  às pessoas portadoras das doenças de Lúpus Eritematoso Sistêmico e Ataxia, no município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2720/no_39_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2720/no_39_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Roseira, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2721/no_40_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2721/no_40_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2722/no_41_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2722/no_41_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2723/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2723/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2724/no__43_dispoe_sobre_o_uso_da_linguagem_brasileira_de_sinais_em_veiculacao_de_propaganda_oficial_da_administracao_direta_e_indireta_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2724/no__43_dispoe_sobre_o_uso_da_linguagem_brasileira_de_sinais_em_veiculacao_de_propaganda_oficial_da_administracao_direta_e_indireta_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso da linguagem brasileira de sinais em veiculação de propaganda oficial da administração direta e indireta no município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2725/no_44_dispoe_sobre_o_programa_de_acesso_facilitado_as_informacoes_turisticas_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2725/no_44_dispoe_sobre_o_programa_de_acesso_facilitado_as_informacoes_turisticas_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Acesso Facilitado a Informações Turísticas de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2726/no_45_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2726/no_45_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2727/no_46_estabelece_diretrizes_para_a_implantacao_do_programa_jovem_atleta_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2727/no_46_estabelece_diretrizes_para_a_implantacao_do_programa_jovem_atleta_no_municipio.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do programa Jovem atleta no município de Campina Grande do Sul, estado do Paraná.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/no_47_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/no_47_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Indaiatuba, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/no_48_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/no_48_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Barro Branco neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/no_50_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2024..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/no_50_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/no_51_altera_e_acresce_dispositivos_a_lei_municipal_n_454_de_25_de_abril_de_2017_que_dispoe_sobre_a_estrutura_organizacional_e_administrativa_da_camara_municipal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/no_51_altera_e_acresce_dispositivos_a_lei_municipal_n_454_de_25_de_abril_de_2017_que_dispoe_sobre_a_estrutura_organizacional_e_administrativa_da_camara_municipal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº: 454, de 25 de abril de 2017, que dispõe sobre a estrutura organizacional e administrativa da Câmara Municipal de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/no_52_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/no_52_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2760/no_53_altera_a_lei_municipal_no_15_de_17_de_setembro_de_1997_que_denomina_as_ruas_do_loteamento_jardim_diamante_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2760/no_53_altera_a_lei_municipal_no_15_de_17_de_setembro_de_1997_que_denomina_as_ruas_do_loteamento_jardim_diamante_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 15, de 17 de setembro de 1991, que denomina as Ruas do loteamento Jardim Diamante e dá outras providências.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2764/no_54_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2764/no_54_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Barro Branco, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2765/no_55_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2765/no_55_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Ribeirão, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2766/no_56_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2766/no_56_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2767/no_57_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2767/no_57_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2768/no_58_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2768/no_58_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Coxo, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3000/no_59_denomina_a_via_publica_que_especifica_na_localidade_figueira_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3000/no_59_denomina_a_via_publica_que_especifica_na_localidade_figueira_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Figueira, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2770/no_60_institui_o_programa_farmacia_solidaria_a_ser_desenvolvido_nas_unidades_de_basicas_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2770/no_60_institui_o_programa_farmacia_solidaria_a_ser_desenvolvido_nas_unidades_de_basicas_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Solidária a ser desenvolvido nas Unidades Básicas de Saúde do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2900/no_61_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2900/no_61_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Figueira, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Sergio Cavagni, Amarildo Bandeira, Eugênio Zanona, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2901/no_62_proibe_a_abordagem_de_pessoas_nas_vias_e_logradouros_publicos_com_a_finalidade_de_induzir_a_aquisicao_eou_contratacao_de_produtos_servicos_ou_creditos_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2901/no_62_proibe_a_abordagem_de_pessoas_nas_vias_e_logradouros_publicos_com_a_finalidade_de_induzir_a_aquisicao_eou_contratacao_de_produtos_servicos_ou_creditos_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>Proíbe a abordagem de pessoas nas vias e logradouros públicos com a finalidade de induzir à aquisição e/ou contratação de produtos, serviços ou créditos, no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2916/no_63_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2916/no_63_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3034/no_64_-_diretrizes_para_implantacao_do_agosto_lilas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3034/no_64_-_diretrizes_para_implantacao_do_agosto_lilas.pdf</t>
   </si>
   <si>
     <t>Disciplina Diretrizes para implantação do "Agosto Lilás" no âmbito do Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2978/no_65_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2978/no_65_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Lagoa Vermelha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2979/no_66_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2979/no_66_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Lagoa Vermelha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2980/no_67_denomina_a_quadra_poliesportiva_da_escola_municpal_jose_euripedes_goncalves_na_sede_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2980/no_67_denomina_a_quadra_poliesportiva_da_escola_municpal_jose_euripedes_goncalves_na_sede_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal José Eurípedes Gonçalves, na Sede do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2981/no_68_denomina_a_quadra_poliesportiva_da_escola_municipal_anna_ferreira_da_costa_no_bairro_aracatuba_neste_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2981/no_68_denomina_a_quadra_poliesportiva_da_escola_municipal_anna_ferreira_da_costa_no_bairro_aracatuba_neste_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal Anna Ferreira da Costa, no Bairro Araçatuba, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2982/no_69_denomina_a_quadra_poliesportiva_da_escola_municipal_antonio_jose_de_carvalho_no_bairro_jardim_ceccon_neste_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2982/no_69_denomina_a_quadra_poliesportiva_da_escola_municipal_antonio_jose_de_carvalho_no_bairro_jardim_ceccon_neste_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal Antônio José de Carvalho, no Bairro Jardim Ceccon, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2983/no_70_denomina_a_quadra_poliesportiva_da_escola_municipal_lucidio_florencio_ribeiro_no_bairro_jardim_paulista_neste_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2983/no_70_denomina_a_quadra_poliesportiva_da_escola_municipal_lucidio_florencio_ribeiro_no_bairro_jardim_paulista_neste_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal Lucídio Florêncio Ribeiro, no Bairro Jardim Paulista, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2984/no_71_denomina_o_centro_municipal_de_educacao_infantil_do_bairro_jardim_jacob_ceccon_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2984/no_71_denomina_o_centro_municipal_de_educacao_infantil_do_bairro_jardim_jacob_ceccon_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Municipal de Educação Infantil do Bairro Jardim Jacob Ceccon, neste Município.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2991/no_72_autoriza_o_municipio_de_campina_grande_do_sul_estado_do_parana_a_participar_do_ciedepar_-_consorcio_intermunicipal_de_educacao_e_ensino_do_parana_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2991/no_72_autoriza_o_municipio_de_campina_grande_do_sul_estado_do_parana_a_participar_do_ciedepar_-_consorcio_intermunicipal_de_educacao_e_ensino_do_parana_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campina Grande do Sul, Estado do Paraná, a participar do CIEDEPAR – Consorcio Intermunicipal de Educação e Ensino do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2992/no_73_cria_os_compenentes_do_sistema_nacional_de_seguranca_alimentar_define_parametros_para_elaboracao_e_implementacao_dp_plano_municipal_de_seguranca_alimentar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2992/no_73_cria_os_compenentes_do_sistema_nacional_de_seguranca_alimentar_define_parametros_para_elaboracao_e_implementacao_dp_plano_municipal_de_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3001/no_74_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3001/no_74_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Jaguatirica, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3014/no_75_denomina_via_publica_que_especifica_na_localidade_do_craveiro_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3014/no_75_denomina_via_publica_que_especifica_na_localidade_do_craveiro_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Craveiro, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3015/no_76_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3015/no_76_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3016/no_77_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2024_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3016/no_77_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Lei de Diretrizes Orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para os exercícios financeiros de 2022 a 2025, objeto da Lei Municipal nº. 808, de 15 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3029/no_79_dispoe_sobre_o_transporte_escolar_privado_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3029/no_79_dispoe_sobre_o_transporte_escolar_privado_no_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Transporte Escolar Privado no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3030/no_80_denomina_a_quadra_poliesportiva_da_escola_municipal_marcos_nicolau_strapassoni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3030/no_80_denomina_a_quadra_poliesportiva_da_escola_municipal_marcos_nicolau_strapassoni.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal Marcos Nicolau Strapassoni, no Bairro Jardim Santa Rosa, neste Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3033/no_81_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_para_o_orcamento_geral_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3033/no_81_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_para_o_orcamento_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2023.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3036/no82_-_institui_a_semana_municipal_de_incentivo_ao_estudo_biblico_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3036/no82_-_institui_a_semana_municipal_de_incentivo_ao_estudo_biblico_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo ao Estudo Bíblico em Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3037/no_83_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_poserior_alienacao_por_meio_de_licitacoes_dos_bens_publicos_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3037/no_83_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_poserior_alienacao_por_meio_de_licitacoes_dos_bens_publicos_que_especifica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder á desafetação e posterior alienação, por meio de licitação, dos bens imóveis públicos que especifica.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/no_84_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/no_84_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/no_85_-_denomina_a_via_publica_que_especifica_na_localidade_de_ribeirao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/no_85_-_denomina_a_via_publica_que_especifica_na_localidade_de_ribeirao.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Ribeirão, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/no_87_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/no_87_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/no_89_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/no_89_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Divisa, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3045/no_91_-_dia_da_estrada_da_graciosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3045/no_91_-_dia_da_estrada_da_graciosa.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia da Estrada da Graciosa” e dá outras providências.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3046/no_92_autoriza_o_poder_executivo_municipal_a_conceder_parcela_de_complementacao_financeira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3046/no_92_autoriza_o_poder_executivo_municipal_a_conceder_parcela_de_complementacao_financeira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder parcela de complementação financeira, condicionada ao recebimento dos recursos do Governo Federal, para repasse aos ocupantes dos cargos de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, nos termos estabelecidos pela Emenda Constitucional nº 127/2022, Lei federal nº 14.343/2022, ADI nº 7222 – STF, e demais normas aplicáveis, e autoriza abertura de crédito adicional suplementar no Município de Campina Grande do Sul, para o exercício financeiro de 2023 e seguintes, e dá outras providências.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3050/no_93_denomina_a_via_publia_que_especifica_na_localidade_da_roseira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3050/no_93_denomina_a_via_publia_que_especifica_na_localidade_da_roseira.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Roseira (Tapera/Limeira), neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3051/no_94_cria_e_denomina_o_centro_municipal_de_profissionalizacao_imovel_localizado_na_rua_celestino_ferrarini_n._626_bairro_jardim_florida.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3051/no_94_cria_e_denomina_o_centro_municipal_de_profissionalizacao_imovel_localizado_na_rua_celestino_ferrarini_n._626_bairro_jardim_florida.pdf</t>
   </si>
   <si>
     <t>Cria e denomina o Centro Municipal de Profissionalização, imóvel localizado na Rua Celestino Ferrarini, n°. 626, Bairro Jardim Flórida, neste Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3052/no_95_altera_a_lei_municipal_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3052/no_95_altera_a_lei_municipal_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 434, de 10 de janeiro de 2017, que dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3054/no_96_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3054/no_96_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Jaguatirica (Vila dos Paulistas), neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3055/no_97_-_suspensao_do_servico_de_agua_e_energia_eletrica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3055/no_97_-_suspensao_do_servico_de_agua_e_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de as concessionárias de água e energia elétrica oferecerem a opção de pagamento antes da suspensão do serviço, e dá outras providências</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3058/no98_-_dispoe_sobre_o_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3058/no98_-_dispoe_sobre_o_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3062/no_99_altera_a_lei_municipal_no_960_que_dispoe_sobre__a_criacao_do_conselho_municipal_dis_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3062/no_99_altera_a_lei_municipal_no_960_que_dispoe_sobre__a_criacao_do_conselho_municipal_dis_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 690, de 18 de dezembro de 2019, que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência – CMDPCD e o Fundo Municipal de Apoio ao Deficiente – FAD, e dá outras providências.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3078/no_100__conceder_prorrogacao_da_isencao_do_imposto_sobre_servicos_de_qualquer_natureza_issqn_a_empresa_super_rodas_recapagens_ltda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3078/no_100__conceder_prorrogacao_da_isencao_do_imposto_sobre_servicos_de_qualquer_natureza_issqn_a_empresa_super_rodas_recapagens_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a conceder prorrogação da isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) á empresa Super Rodas Recapagens LTDA, inscrita no CNPJ sob n.º 09.009.223/0001-94, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/no_101_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/no_101_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/no_102_denomina_via_publica_que_especifica_na_localidade_do_aracatuba._campo_fundo_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/no_102_denomina_via_publica_que_especifica_na_localidade_do_aracatuba._campo_fundo_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Araçatuba/Campo Fundo, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2659/no_001_altera_a_resolucao_02.2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2659/no_001_altera_a_resolucao_02.2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº: 02, de 19 de março de 2019, que dispõe sobre a criação do Concurso Jovem Legislador e dá outras providências.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga</t>
   </si>
   <si>
     <t>Altera o art. 46 da Resolução n.º 02/2020, que institui o Regimento Interno da Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2546/no_01_requerendo_informacoesao_poder_executivo_sobre_o_que_determina_o_art.2o_da_lei_no_14.164_de_junho_de_2021._conforme_a_solicitacao_e_justificativa_em_anexo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2546/no_01_requerendo_informacoesao_poder_executivo_sobre_o_que_determina_o_art.2o_da_lei_no_14.164_de_junho_de_2021._conforme_a_solicitacao_e_justificativa_em_anexo.pdf</t>
   </si>
   <si>
     <t>Requerendo informações ao Poder Executivo sobre o que determina o art.2º da lei nº 14.164, de 10 de junho de 2021, conforme solicitação e justificativa em anexo.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2547/no_02_anderson_e_felipe_-_solicitando_a_realizacao_de_audiencia_publica_no_dia_26_de_abril_do_corrente_ano_para_tratar_do_tema_seguranca_e_saude_mental_no_ambiente_escolar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2547/no_02_anderson_e_felipe_-_solicitando_a_realizacao_de_audiencia_publica_no_dia_26_de_abril_do_corrente_ano_para_tratar_do_tema_seguranca_e_saude_mental_no_ambiente_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Audiência Pública no dia 26 de abril do corrente ano, às 14 horas, para tratar do tema "Segurança e Saúde Mental no Ambiente Escolar", afim de que participem do debate o Poder Público e Sociedade Civil, discutindo Políticas Públicas que visem a prevenção, tratamento e correção no âmbito do tema.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2548/no_03_requerer_a_realizacao_de_audiencia_publica_com_o_objetivo_de_debater_politicas_publicas_e_protocolos_de_bem_estar_animal_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2548/no_03_requerer_a_realizacao_de_audiencia_publica_com_o_objetivo_de_debater_politicas_publicas_e_protocolos_de_bem_estar_animal_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de Audiência Pública com o objetivo de debater politicas públicas e protocolos de Bem-Estar Animal no Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2549/no_04_requerer_informacao_de_audiencia_publica_no_dia_28_de_abril_de_2023_em_alusao_ao_mes_de_conscientizacao_ao_autismo_para_debater_o_tema.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2549/no_04_requerer_informacao_de_audiencia_publica_no_dia_28_de_abril_de_2023_em_alusao_ao_mes_de_conscientizacao_ao_autismo_para_debater_o_tema.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de audiência Pública, no dia 28 de abril de 2023, em alusão ao mês de Conscientização ao Autismo, para debater o tema, conforme solicitação e justificativa em anexo.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2652/no_05_pedro_-_solicita_licenca_para_tratar_assuntos_de_interesse_particular.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2652/no_05_pedro_-_solicita_licenca_para_tratar_assuntos_de_interesse_particular.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração, com fundamento no art. 42 inciso III da Lei Orgânica Municipal, combinado com o art. 85 inciso III do Regimento Interno, para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 08 de maio de 2023.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2653/no_07_nilceia_-_requer_a_realizacao_de_audiencia_publica_com_o_tema_bem-estar_animal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2653/no_07_nilceia_-_requer_a_realizacao_de_audiencia_publica_com_o_tema_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de Audiência Pública com o objetivo de debater políticas públicas e protocolos de Bem-Estar Animal no município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2654/no_08_nilceia_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_conscientizacao_ao_autismo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2654/no_08_nilceia_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_conscientizacao_ao_autismo.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública, no dia 18 de maio de 2023, as 18 horas, em alusão ao Mês de Conscientização ao Autismo, para debater o tema.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2647/no_09_requer_infromacao_sobre_a_fiscalizacao_realizaada_em_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2647/no_09_requer_infromacao_sobre_a_fiscalizacao_realizaada_em_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer INFORMAÇÕES junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, sobre a fiscalização realizada em VANS e ÔNIBUS, que atuam no transporte escolar privado do município.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2687/no_10_felipe_veiga_-_solicita_autorizacao_e_realizacao_de_sessao_solene_no_dia_14_de_agosto.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2687/no_10_felipe_veiga_-_solicita_autorizacao_e_realizacao_de_sessao_solene_no_dia_14_de_agosto.pdf</t>
   </si>
   <si>
     <t>Solicito autorização e realização de Sessão Solene no dia 14 de agosto de 2023, às 19h30min, para entrega dos Títulos: Cidadã Honorária a Senhora Luzeni Silva Lima e Cidadão Honorário ao Senhor Francisco Svierzoski da Cruz, ambas as honrarias já aprovadas por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/no_11_felipe_veiga_-_solicito_autorizacao_e_reslizacao_de_sessao_solene_no_dia_25_de_setembro_para_entrega_de_titulo_de_cidada_honoraria_a_senhora_tereza_menin_perboni_e_ao_senhor_jair_perboni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/no_11_felipe_veiga_-_solicito_autorizacao_e_reslizacao_de_sessao_solene_no_dia_25_de_setembro_para_entrega_de_titulo_de_cidada_honoraria_a_senhora_tereza_menin_perboni_e_ao_senhor_jair_perboni.pdf</t>
   </si>
   <si>
     <t>Solicito autorização e realização de Sessão Solene no dia 25 de setembro de 2023, às 19h00, para entrega dos Títulos: Cidadã Honorária a Senhora Tereza Menin Perboni e Cidadão Honorário ao Senhor Jair Perboni, ambas as honrarias já aprovadas por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/no_12_felipe_veiga_-_solicitando_autorizacao_do_plenario_para_que_a_data_da_sessao_solene_seja_transferida_para_o_dia_28_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/no_12_felipe_veiga_-_solicitando_autorizacao_do_plenario_para_que_a_data_da_sessao_solene_seja_transferida_para_o_dia_28_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização do Plenário para que a data da Sessão Solene de entrega do Título de Cidadã Honorária para a Senhora Luzeni  Silva Lima, seja transferida  para  o dia 28 de agosto de 2023, às 19h30min, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2898/no_13_pedido_de_licenca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2898/no_13_pedido_de_licenca.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas, vem solicitar à Mesa Diretora da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração, com fundamento no art. 42 inciso III da Lei Orgânica Municipal, combinado com o art. 85 inciso III do Regimento Interno, para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 01 de setembro de 2023.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2915/no_14_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_setembro_amarelo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2915/no_14_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública, em alusão ao Mês Setembro Amarelo de Prevenção do Suicídio e desenvolvimento de ações de promoção de saúde mental, para debater o tema.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3004/no_15_requer_a_realizacao_de_audiencia_publica_no_dia_18_de_outubro_de_2023_com_o_tema_coleta_seletiva_e_pratica_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3004/no_15_requer_a_realizacao_de_audiencia_publica_no_dia_18_de_outubro_de_2023_com_o_tema_coleta_seletiva_e_pratica_sustentavel.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública no dia 18 de outubro de 2023, às 18h, na Câmara Municipal, com o Tema “Coleta Seletiva e Prática Sustentável”, reunindo a Gestão Pública e a Sociedade Organizada para debater políticas públicas e desenvolvimento de ações no Município.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3018/no_16_solicitando_autorizacao_para_a_realizacao_de_sessao_solene_para_entrega_de_premiacao_aos_alunos_do_concurso_jovem_legislador.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3018/no_16_solicitando_autorizacao_para_a_realizacao_de_sessao_solene_para_entrega_de_premiacao_aos_alunos_do_concurso_jovem_legislador.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização do plenário para a realização de Sessão Solene, para entrega de premiação aos alunos do Concurso Jovem Legislador.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3019/no_17_anderson_cardoso_-_autorizacao_e_realizacao_de_sessao_solene_do_dia_27_de_novembro_de_2023_para_entrea_de_titulo_de_cidadao_honorario_joao_hamilton_ceccon_e_luis_felipe_bonatto_francischini.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3019/no_17_anderson_cardoso_-_autorizacao_e_realizacao_de_sessao_solene_do_dia_27_de_novembro_de_2023_para_entrea_de_titulo_de_cidadao_honorario_joao_hamilton_ceccon_e_luis_felipe_bonatto_francischini.pdf</t>
   </si>
   <si>
     <t>Autorização e realização de Sessão Solene no dia 27 de novembro de 2023, às 19h00min, para entrega dos Títulos de Cidadão Honorário aos Senhores João Hamilton Ceccon e Luis Felipe Bonatto Francischini.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao_no_1-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Implantação total do "Programa Criança Segura" vídeo monitoramento, nas escolas e Cmeis de nosso município instituído pela Lei nº 613, de 19 de Março de 2019.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2550/no_02_anderson_cardoso_-_criacao_do_cadastro_municipal_habitacional_bem_como_cria_os_criterios_e_regras_para_a_inscricao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2550/no_02_anderson_cardoso_-_criacao_do_cadastro_municipal_habitacional_bem_como_cria_os_criterios_e_regras_para_a_inscricao.pdf</t>
   </si>
   <si>
     <t>Criação do Cadastro Municipal Habitacional de Campina Grande do Sul/Paraná, bem como cria os critérios e regras para a inscrição. Cria-se o mapa das localidades ou áreas de execução do programa habitacional de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2539/decreto_legislativo_no_03_de_10_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2539/decreto_legislativo_no_03_de_10_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Vídeo Monitoramento em todas as recepções das Unidades de Saúde do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2551/no_04_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_o_programa_internet_na_praca_das_acesso_gratuito_nos_locais_de_maior_circulacao_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2551/no_04_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_o_programa_internet_na_praca_das_acesso_gratuito_nos_locais_de_maior_circulacao_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que institua o "Programa Internet na Praça", dar acesso gratuito a internet (WI-FI) de forma gratuita nos locais de maior circulação no Município, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao_no_5-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação por este Vereador para que o CAIS existente no Bairro Jardim Santa Rita seja transformado em um posto de saúde.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2552/no_06_ismael_moraes_-_solicitando_a_elaboracao_de_projeto_de_lei_que_obrigue_empresas_prestadoras_de_servicos_de_internet_e_telefonia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2552/no_06_ismael_moraes_-_solicitando_a_elaboracao_de_projeto_de_lei_que_obrigue_empresas_prestadoras_de_servicos_de_internet_e_telefonia.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que obrigue Empresas prestadoras de serviços de Internet e Telefonia a retirar os cabeamentos de postes de luz após encerramento de contratos.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao_no_7-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando, a pedido dos Servidores Municipais, que a reposição inflacionária anual, seja paga no mês de janeiro de cada ano em conformidade com o previsto no Artigo 37, inciso X da CF, que assegura a revisão geral anual da remuneração dos servidores públicos na mesma data-base e sem distinção de índices.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2553/no_08_solicitando_a_aplicacao_do_piso_nacional_do_magisterio_conforme_a_lei_11.738.2008.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2553/no_08_solicitando_a_aplicacao_do_piso_nacional_do_magisterio_conforme_a_lei_11.738.2008.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a aplicação, através do setor competente, de forma imediata, do Piso Nacional do Magistério, conforme a Lei 11.738/2008.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_9-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a adesão do Município, através do setor competente, ao "PROGRAMA EDUCA JUNTOS", nos termos da Lei Estadual nº21.323, de 20 de dezembro de 2022.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2554/no_10_felipe_veiga_-_solicitando_que_os_poderes_municipais_de_maneira_conjunta_realizem_um_levantamento_para_que_leis_obsoletas_e_fora_de_contexto_para_os_tempos_atuais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2554/no_10_felipe_veiga_-_solicitando_que_os_poderes_municipais_de_maneira_conjunta_realizem_um_levantamento_para_que_leis_obsoletas_e_fora_de_contexto_para_os_tempos_atuais.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Poderes Municipais (Executivo e Legislativo), de maneira conjunta, realizem um levantamento para que leis obsoletas e/ou fora de contexto para os tempos atuais, possam ser revogadas ou atualizadas.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2543/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2543/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura manutenção do Parque Ari Coutinho, neste Município.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2544/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2544/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Poder Executivo no sentido de verificar a possibilidade da contratação de profissionais competentes para produzir projetos que venham com intuito de angariar recursos para os Conselhos do Município.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2555/no_13_felipe_veiga_-_solicitando_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_obrigatoriamente_o_curso_qualidade_de_atendimento_ao_publico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2555/no_13_felipe_veiga_-_solicitando_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_obrigatoriamente_o_curso_qualidade_de_atendimento_ao_publico.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que os Servidores Públicos que desempenham funções que comtemplem o atendimento ao cidadão, façam obrigatoriamente o curso de "Qualidade de atendimento ao Público", através da Escola de Gestão Pública remotamente.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2556/no_14_amarildo_bandeira_-_solicitando_a_secretaria_responsavel_que_elabore_um_estudo_para_verificar_a_possibilidade_de_estender_a_coleta_de_entulhos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2556/no_14_amarildo_bandeira_-_solicitando_a_secretaria_responsavel_que_elabore_um_estudo_para_verificar_a_possibilidade_de_estender_a_coleta_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Solicitando a secretaria responsável que elabore um estudo para verificar a possibilidade de estender a "coleta de entulhos" no período da noite em alguns bairros que tenham muita demanda.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2557/no_15_anderson_cardoso_-_solicitando_um_estudo_para_verificar_a_possibilidade_de_fornecer_o_passe_escolar_para_estudantes_que_residem_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2557/no_15_anderson_cardoso_-_solicitando_um_estudo_para_verificar_a_possibilidade_de_fornecer_o_passe_escolar_para_estudantes_que_residem_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo à secretaria responsável para verificar a possibilidade de fornecer o "Passe Escolar" para os estudantes de ensino médio, técnico ou superior, que residem no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2558/no_16_anderson_cardoso_-_solicitando_a_aquisicao_de_uma_maquina_trituradora_de_galhos_para_o_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2558/no_16_anderson_cardoso_-_solicitando_a_aquisicao_de_uma_maquina_trituradora_de_galhos_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de uma máquina trituradora de galhos para o Município.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2559/no_18_carolina_mascarenhas_-_solicita_que_seja_instituido_o_programa_minha_escola_e_o_bicho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2559/no_18_carolina_mascarenhas_-_solicita_que_seja_instituido_o_programa_minha_escola_e_o_bicho.pdf</t>
   </si>
   <si>
     <t>Requer através do setor competente, instituir no Município de Campina Grande do Sul, o "PROGRAMA MINHA ESCOLA É O BICHO", a ser desenvolvido nas instituições municipais de ensino, devendo incluir em seus projetos pedagógicos, como tema transversal na área do Meio Ambiente, a conscientização sobre os direitos dos animais domésticos e silvestres.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2560/no_19_carolina_mascarenhas_-__solicita_que_seja_instituido_no_municipio_a_homenagem_intitulada_empresa_amiga_dos_autistas_e_com_tdah.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2560/no_19_carolina_mascarenhas_-__solicita_que_seja_instituido_no_municipio_a_homenagem_intitulada_empresa_amiga_dos_autistas_e_com_tdah.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir no Município de Campina Grande do Sul, a homenagem intitulada “EMPRESA AMIGA DOS AUTISTAS e com TDAH”, destinado às empresas que adotem política de inserção no mercado de trabalho de pessoas com Transtorno do Espectro Autista e Transtorno de Déficit de Atenção com Hiperatividade (TDAH), e/ou contribuam com ações e projetos no fomento e proteção dos direitos dessas pessoas.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2561/no_21_nilceia_falavinha_-_solicitando_a_abertura_de_bercario_e_turma_infantil_5_mo_cmei_maria_alice_andreatta_dos_santos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2561/no_21_nilceia_falavinha_-_solicitando_a_abertura_de_bercario_e_turma_infantil_5_mo_cmei_maria_alice_andreatta_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura do berçário e turma infantil 5 no CMEI Maria Alice Andreatta dos Santos, no Bairro Jardim Diamante, neste Município, conforme solicitação e justificativa em anexo.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2562/no_22_nilceia_falavinha_-_solicitando_a_criacao_do_cargo_de_tutor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2562/no_22_nilceia_falavinha_-_solicitando_a_criacao_do_cargo_de_tutor.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do cargo de Tutor com conhecimentos pedagógicos, tecnológicos, didáticos, pessoais, linguísticos e de trabalho colaborativo em equipe para compor o quadro de pessoal da Educação, da rede municipal de ensino. Conforme solicitação e justificativa em anexo.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2563/no_23_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_de_educacao_midiatica_que_visa_promover_debates_campanhas_e_acoes_educaticas_em_instituicoes_ensino_e_areas_publicas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2563/no_23_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_de_educacao_midiatica_que_visa_promover_debates_campanhas_e_acoes_educaticas_em_instituicoes_ensino_e_areas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, o Programa de Educação Midiática no Município de Campina Grande do Sul, que visa promover debates, campanhas e ações educativas em instituições de ensino e áreas públicas com grande concentração de pessoas sobre a possibilidade e perigos da internet, redes sociais e outros meios de comunicação.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2564/no_24_carolina_mascarenhas_-_solicitando_a_realizacao_de_estudos_para_instituir_no_municipio_o_maria_da_penha_virtual.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2564/no_24_carolina_mascarenhas_-_solicitando_a_realizacao_de_estudos_para_instituir_no_municipio_o_maria_da_penha_virtual.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos, através do setor competente, para instituir no município de Campina Grande do Sul o “MARIA DA PENHA VIRTUAL”.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2565/no_25_carolina_mascarenhas_-_solicitando_a_criacao_da_campanha_de_prevencao_contra_a_catarata.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2565/no_25_carolina_mascarenhas_-_solicitando_a_criacao_da_campanha_de_prevencao_contra_a_catarata.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação da Campanha de Prevenção contra a Catarata, no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2566/no_26_nilceia_falavinha_-_solicitando_implantacao_das_medidas_necessarias_para_acabar_com_filas_de_espera_para_marcacao_de_consultas_nos_postos_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2566/no_26_nilceia_falavinha_-_solicitando_implantacao_das_medidas_necessarias_para_acabar_com_filas_de_espera_para_marcacao_de_consultas_nos_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação das medidas necessárias para acabar com filas de espera para marcação de consultas nos Postos de Saúde. Conforme solicitação e justificativa em anexo.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2567/no_27_nilceia_-_solicitando_a_implantacao_de_um_sistema_informatizado_integrado_que_permita_a_autorizacao_dos_exames_e_marcacao_de_consultas_especializadas_nos_postos_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2567/no_27_nilceia_-_solicitando_a_implantacao_de_um_sistema_informatizado_integrado_que_permita_a_autorizacao_dos_exames_e_marcacao_de_consultas_especializadas_nos_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um sistema informatizado integrado que permita a autorização dos exames e marcação de consultas especializadas nos Postos de Saúde, modernizando o sistema permitindo agilidade no atendimento e resposta aos pacientes usuários do sistema único de saúde.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2568/no_28_nilceia_-_elaboracao_de_um_projeto_de_revitalizacao_parcipativo_do_terminal_rodoviario_da_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2568/no_28_nilceia_-_elaboracao_de_um_projeto_de_revitalizacao_parcipativo_do_terminal_rodoviario_da_sede.pdf</t>
   </si>
   <si>
     <t>Elaboração de um projeto de revitalização participativo do terminal rodoviário da Sede, e realizar o planejamento de novas demandas para estacionamento, ponto de parada do transporte escolar, visando um aproveitamento melhor do espaço público, visando atender as necessidades e o bem estar dos frequentadores e moradores dos arredores, e de toda a população para que possam desfrutar de um ambiente mais confortável que propicie qualidade de vida</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2569/no_29_nilceia_-_implantacao_de_uma_faixa_elevada_para_travessia_de_pedestres_nas_ruas_dr_joaao_candido_e_avenida_sao_joao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2569/no_29_nilceia_-_implantacao_de_uma_faixa_elevada_para_travessia_de_pedestres_nas_ruas_dr_joaao_candido_e_avenida_sao_joao.pdf</t>
   </si>
   <si>
     <t>Implantação de uma faixa elevada para travessia de pedestres, conforme critérios e sinalização definidos, nas Ruas Dr. João Cândido esquina com Rua Dr. Vicente Machado, na Sede, e Avenida São João esquina com Rua Vereador Walfrido Ribeiro de Souza, próximo a praça da bíblia.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2570/no_30_eugenio_zanona_-_solicitando_ao_departamento_de_urbanismo_a_realizacao_de_levantamento_e_correta_identificacao_das_estradas_e_ruas_na_area_rural_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2570/no_30_eugenio_zanona_-_solicitando_ao_departamento_de_urbanismo_a_realizacao_de_levantamento_e_correta_identificacao_das_estradas_e_ruas_na_area_rural_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Urbanismo a realização de levantamento e correta identificação das estradas e ruas na área rural do Município.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2571/no_32_carolina_mascarenhas_-_solicitando_ao_poder_executivo_a_elaboracao_do_projeto_de_lei_que_institui_o_selo_empresa_amiga_do_esporte_e_do_lazer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2571/no_32_carolina_mascarenhas_-_solicitando_ao_poder_executivo_a_elaboracao_do_projeto_de_lei_que_institui_o_selo_empresa_amiga_do_esporte_e_do_lazer.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a elaboração do Projeto de Lei que institui o selo "Empresa Amiga do Esporte e do Lazer".</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2572/no_33_carolina_mascarenhas_-_solicitando_a_instituicao_do_programa_moderniza_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2572/no_33_carolina_mascarenhas_-_solicitando_a_instituicao_do_programa_moderniza_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a instituição do Programa Moderniza Campina, através do setor competente, com a finalidade de direcionar os esforços governamentais para aumentar a eficiência e modernizar a administração pública, a prestação de serviços e o ambiente de negócios, de modo a melhor atender às necessidades dos munícipes.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2573/no_34_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_disponha_sobre_o_programa_de_parceria_publico-privada_com_sociedade_organizada.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2573/no_34_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_disponha_sobre_o_programa_de_parceria_publico-privada_com_sociedade_organizada.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que disponha sobre Programa de Parceria Público-Privada com Sociedade Organizada (igrejas, associações de moradores, etc.), no âmbito Municipal, em que a Prefeitura, via Secretaria de Ação Social, disponibilize material para construção de Moradias Populares à população em situação de extremo risco e/ou vulnerabilidade social e estas entidades realizem a execução da obra.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2574/no_35_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_da_politica_municipal_de_protecao_dos_direitos_da_pessoa_com_fibromialgia_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2574/no_35_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_da_politica_municipal_de_protecao_dos_direitos_da_pessoa_com_fibromialgia_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a instituição, através do setor competente, da Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2575/no_36_carolina_mascarenhas_-_solicitando_instituir_o_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_reconhecimento_das_pessoas__que_fomentam_o_turismo_e_ecoturismo_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2575/no_36_carolina_mascarenhas_-_solicitando_instituir_o_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_reconhecimento_das_pessoas__que_fomentam_o_turismo_e_ecoturismo_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o selo turístico “PARCEIRO DO TURISMO” como forma de outorgar reconhecimento as pessoas, físicas ou jurídicas, que fomentam o turismo e o ecoturismo no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2576/no_37_nilceia_falavinha_-_solicitando_desassoreamento_limpeza_dos_rios_lagoao__e_engenho_na_sede_e_bairros_para_retirar_material_acumulado_do_leito_do_curso_das_aguas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2576/no_37_nilceia_falavinha_-_solicitando_desassoreamento_limpeza_dos_rios_lagoao__e_engenho_na_sede_e_bairros_para_retirar_material_acumulado_do_leito_do_curso_das_aguas.pdf</t>
   </si>
   <si>
     <t>Solicitando desassoreamento, limpeza dos Rios Lagoão e Engenho na localidade da Sede e bairros para retirar material acumulado no leito do curso de água e às suas margens, decorrente dos lançamentos irregulares de esgoto e do descarte inadequado de resíduos sólidos, solicitamos também a realização de uma fiscalização constante e ações de educação ambiental nas comunidades é necessário a elaboração de um projeto para canalização isso pode ser feito com ações como a utilização de revestimentos permeáveis (gabiões com geotêxteis, por exemplo), mantendo a preservação da curva natural do córrego, a ampliação das áreas verdes.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2577/no_38_nilceia_falavina_-_solicitando_a_adesao_do_municipio_no_programa_nossa_gente_parana_do_governo_de_estado_cordenado_pela_secretaria_do_desenvolvimento_social_e_familia_do_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2577/no_38_nilceia_falavina_-_solicitando_a_adesao_do_municipio_no_programa_nossa_gente_parana_do_governo_de_estado_cordenado_pela_secretaria_do_desenvolvimento_social_e_familia_do_parana.pdf</t>
   </si>
   <si>
     <t>Solicitando a adesão do município de Campina Grande do Sul no Programa Nossa Gente Paraná do governo do Estado, coordenado pela Secretaria do Desenvolvimento Social e Família do Paraná.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2578/no_39_sergio_cavagni_-_solicitando_a_possilidade_colocar_de_um_guardiao_e_portaria_com_detector_de_metal_nas_escolas_municipais_para_proteger_a_integridade_dos_alunos_professores_e_funcionarios..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2578/no_39_sergio_cavagni_-_solicitando_a_possilidade_colocar_de_um_guardiao_e_portaria_com_detector_de_metal_nas_escolas_municipais_para_proteger_a_integridade_dos_alunos_professores_e_funcionarios..pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Município colocar um Guardião e portaria com detector de metal nas escolas municipais, para proteger a integridade dos alunos, professores e funcionários das escolas.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2579/n40and1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2579/n40and1.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de uma Cartilha sobre o funcionamento da Câmara Municipal, com o objetivo de levar conhecimento sobre o papel do Poder Legislativo para crianças, adolescentes e público em geral.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>Felipe Veiga, Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2580/no_41_solicitando_a_criacao_de_mutirao_para_auxilio_das_familias_campineses_no_levantamento_de_documentos_para_a_criacao_de_carteira_de_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2580/no_41_solicitando_a_criacao_de_mutirao_para_auxilio_das_familias_campineses_no_levantamento_de_documentos_para_a_criacao_de_carteira_de_autista.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de mutirão para auxílio das famílias campinenses no levantamento de documentos para a criação da carteira do autista.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2581/no_42_anderson_e_felipe_-_solicitando_capacitacao_em_aba_para_profissionais_da_saude_e_educacao_do_municipio_para_atendimento_de_autistas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2581/no_42_anderson_e_felipe_-_solicitando_capacitacao_em_aba_para_profissionais_da_saude_e_educacao_do_municipio_para_atendimento_de_autistas.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo realize, através a Secretária de Saúde do Estado, capacitação em ABA para profissionais da saúde e educação do Município, para atendimento de autistas.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2582/no_43_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_municipal_de_materia_que_abarque_e_debata_sobre_inclusao_social_de_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2582/no_43_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_municipal_de_materia_que_abarque_e_debata_sobre_inclusao_social_de_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação e inserção na grade curricular do ensino municipal de matéria que abarque e debata sobre a inclusão social de pessoas com deficiência, ensinando sobre os diversos tipos e graus de deficiência e autismo e como respeitar cada individualidade.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2583/no_44_anderson_e_felipe_-_solicitando_a_criacao_do_programa_bolsa_atleta_e_cultura_para_municipes_que_se_destacam_tanto_em_esportes_de_rendimento_quanto_no_campo_artistico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2583/no_44_anderson_e_felipe_-_solicitando_a_criacao_do_programa_bolsa_atleta_e_cultura_para_municipes_que_se_destacam_tanto_em_esportes_de_rendimento_quanto_no_campo_artistico.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Programa Bolsa Atleta e Cultura para munícipes que se destacam tanto em esportes de rendimento quanto no campo artístico.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2584/no_45_carolina_mascarenhas_-_requer_instituir_a_politica_municipal_de_atencao_a_saude_mental_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2584/no_45_carolina_mascarenhas_-_requer_instituir_a_politica_municipal_de_atencao_a_saude_mental_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a Política Municipal de Atenção à Saúde Mental no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2585/no_46_carolina_mascarenhas_-_requer_a_criacao_do_programa_de_capacitacao_e_amparo_psicologico_as_maes_ou_tutores_legais_de_portadores_de_transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2585/no_46_carolina_mascarenhas_-_requer_a_criacao_do_programa_de_capacitacao_e_amparo_psicologico_as_maes_ou_tutores_legais_de_portadores_de_transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do Programa de Capacitação e amparo psicológico as mães ou tutores legais de Portadores de Transtorno do Espectro Autista, tendo como objetivo proteger e capacitar, auxiliando com treinamentos, em todos as áreas pertinentes aos cuidados necessários.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2586/no_47_carolina_mascarenhas_-_requer_a_criacao_de_porjeto_para_direcionamento_e_capacitacao_de_jovens_e_adolescentes_para_o_desenvolvimento_pessoal_e_profissional_no_periodo_de_ferias_escolares.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2586/no_47_carolina_mascarenhas_-_requer_a_criacao_de_porjeto_para_direcionamento_e_capacitacao_de_jovens_e_adolescentes_para_o_desenvolvimento_pessoal_e_profissional_no_periodo_de_ferias_escolares.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação de Projeto para direcionamento e capacitação de jovens e adolescentes para o desenvolvimento pessoal e profissional, no período de férias escolares.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2880/no_48_carolina_mascarenhas_-_instituir_o_programa_cidadania_digital_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2880/no_48_carolina_mascarenhas_-_instituir_o_programa_cidadania_digital_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o Programa Cidadania Digital no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2881/no_49_carolina_mascarenhas_-_estabelecer_o_programa_rg_nas_escolas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2881/no_49_carolina_mascarenhas_-_estabelecer_o_programa_rg_nas_escolas.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, sugestionar ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estabelecer o “Programa RG nas Escolas”, que tem por finalidade levar a estrutura capaz de emitir a primeira via do documento de identificação, RG (Registro Geral), até as instituições de ensino, tal como Escolas Municipais dentro do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2587/no_50_nilceia_falavinha_-_solicita_que_seja_oferecido_o_curso_de_tradutor_e_interprete_der_libras_para_servidores_efetivos_municipais__para_que_tenhamos_profissionais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2587/no_50_nilceia_falavinha_-_solicita_que_seja_oferecido_o_curso_de_tradutor_e_interprete_der_libras_para_servidores_efetivos_municipais__para_que_tenhamos_profissionais.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oferecido curso de tradutor de intérprete de Libras, para servidores efetivos municipais, para que tenhamos profissionais capacitados em todos os departamentos, conforme a justificativa anexa.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2883/no_51_sergio_cavagni_-_solicitando_que_seja_implantado_acessibilidade_ao_palco_do_centro_de_eventos_anibal_khury_e_adequacao_correta_nos_sanitarios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2883/no_51_sergio_cavagni_-_solicitando_que_seja_implantado_acessibilidade_ao_palco_do_centro_de_eventos_anibal_khury_e_adequacao_correta_nos_sanitarios.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável que seja implantado acessibilidade ao palco do Centro de Eventos Aníbal Khury e adequação correta nos sanitários.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2885/no_52_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_grama_sintetica_com_iluminacao_na_localidade_da_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2885/no_52_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_grama_sintetica_com_iluminacao_na_localidade_da_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de quadra de grama sintética, com iluminação, na localidade da Barragem.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2886/no_53_pedro_cafe_-_solicitando_instalacao_na_quadra_de_areia_no_bairro_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2886/no_53_pedro_cafe_-_solicitando_instalacao_na_quadra_de_areia_no_bairro_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de iluminação na Quadra de Areia do bairro Barragem.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2888/no_54_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_areia_no_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2888/no_54_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_areia_no_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de Quadra de Areia no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>Pedro Café, Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2889/no_55_amarildo_e_pedro_-_solicitando_a_alteracao_do_veiculo_do_linhao_da_saude_para_onibus_de_maior_porte.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2889/no_55_amarildo_e_pedro_-_solicitando_a_alteracao_do_veiculo_do_linhao_da_saude_para_onibus_de_maior_porte.pdf</t>
   </si>
   <si>
     <t>Solicitando a alteração do veículo do Linhão da Saúde para ônibus de maior porte.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2891/no_56_carolina_mascarenhas_-_solicitando_que_seja_instituido_atraves_do_setor_competente_o_conselho_municipal_de_atencao_a_seguranca_escolar_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2891/no_56_carolina_mascarenhas_-_solicitando_que_seja_instituido_atraves_do_setor_competente_o_conselho_municipal_de_atencao_a_seguranca_escolar_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, o Conselho Municipal de Atenção a Segurança Escolar de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2892/no_57_nilceia_falavinha_-_solicita_que_seja_oferecido_curso_de_tradutor_e_interprete_de_libras_para_familiares_e_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2892/no_57_nilceia_falavinha_-_solicita_que_seja_oferecido_curso_de_tradutor_e_interprete_de_libras_para_familiares_e_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oferecido curso de tradutor e intérprete de Libras, para familiares e pessoas com deficiência.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2629/no_58_nilceia_-_solicita_termo_de_cooperacao_tecnica_entre_o_municipio_e_o_der.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2629/no_58_nilceia_-_solicita_termo_de_cooperacao_tecnica_entre_o_municipio_e_o_der.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas medidas necessárias para formalização de um Termo de Cooperação Técnica entre município de Campina Grande do Sul e estado do Paraná, por intermédio do DER (Departamento de Estradas e Rodagens), entidade autárquica estadual, para possibilitar a fiscalização na extensão da Rodovia do Caqui, neste município.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2630/no_59_solicita_fechamento_da_quadra_coberta_e_elaboracao_de_projeto_de_area_de_lazer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2630/no_59_solicita_fechamento_da_quadra_coberta_e_elaboracao_de_projeto_de_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>Solicitando fechamento da Quadra Coberta, visando a segurança e a elaboração de um projeto de uma área de laser contendo parque infantil, construção de um campo de futebol, e quadra de areia para uso comum da comunidade, nas dependências da Escola Municipal Marcos Nicolau Strapassoni espaço vago do terreno na Qd. 02, Panta Subdivisão João Osny Strapassoni, neste município.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2631/no_60_solicita_extensao_de_rede_-_iluminacao_publica_na_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2631/no_60_solicita_extensao_de_rede_-_iluminacao_publica_na_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de Rede - Iluminação Pública._x000D_
 Extensão de rede baixa para implantação de iluminação pública Bairro Barragem, neste Município de Campina Grande do Sul - PR.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2633/no_61_nilceia_falavinha_-_solicitando_extensao_de_rede_-_iluminacao_publica_rede_baixa_para_implantacao_de_iluminacao_publica_na_marginal_a_br116_proximo_a_rua_joao_bandeira_dos_santos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2633/no_61_nilceia_falavinha_-_solicitando_extensao_de_rede_-_iluminacao_publica_rede_baixa_para_implantacao_de_iluminacao_publica_na_marginal_a_br116_proximo_a_rua_joao_bandeira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de Rede - Iluminação Pública, rede baixa para implantação de iluminação pública na Marginal a BR116 próximo à Rua João Bandeira dos Santos, Bairro Barragem, neste Município</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2634/no_62_solicita_a_instalacao_de_procon_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2634/no_62_solicita_a_instalacao_de_procon_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente de interceder, através do setor competente, junto aos Órgãos Públicos à instalação do PROCON em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2635/no_63_carolina_mascarenhas_-__reiterando_solicitacao_para_a_criacao_do_procon_legislativo_municipal_a_exemplo_do_que_acontece_na_assembleia_legislativa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2635/no_63_carolina_mascarenhas_-__reiterando_solicitacao_para_a_criacao_do_procon_legislativo_municipal_a_exemplo_do_que_acontece_na_assembleia_legislativa.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos, através do setor competente, para a criação do PROCON LEGISLATIVO MUNICIPAL, a exemplo do que acontece na Assembleia Legislativa e algumas Câmaras Municipais do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2636/no_64_carolina_mascarenhas_-_solicita_a_implantacao_de_sistema_de_sinalizacao_turistica_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2636/no_64_carolina_mascarenhas_-_solicita_a_implantacao_de_sistema_de_sinalizacao_turistica_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos, através do setor competente, para implantação de Sistema de Sinalização Turística no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2638/n65car1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2638/n65car1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização de ação conjunta entre a Secretaria de Educação e a Secretaria de Saúde, para a realização de cursos e palestras com psicólogos para a comunidade escolar, no intuito de prevenir discursos de intolerância.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2639/no_66_ismael_-_solicita_a_construcao_de_bolsao_de_estacionamento_em_frente_ao_cmei_florinda_ferreira_dalpra.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2639/no_66_ismael_-_solicita_a_construcao_de_bolsao_de_estacionamento_em_frente_ao_cmei_florinda_ferreira_dalpra.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de bolsão de estacionamento na Rua Alderico Bandeira de Lima, no bairro Jardim Paulista, em frente ao CMEI Florinda Ferreira Dalprá.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2640/no_67_ismael_-_solicita_extensao_de_rede_de_iluminacao_na_rua_libero_martins_da_rocha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2640/no_67_ismael_-_solicita_extensao_de_rede_de_iluminacao_na_rua_libero_martins_da_rocha.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede de iluminação pública na Rua Líbero Martins da Rocha esquina com a Rua Humberto Alencar Castelo Branco, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2641/no_68_niceia_falavina_-_indica_que_seja_feito_um_mapeamento_da_areas_contiguas_e_distritais_comdelimitacao_das_localidades_rurais_pontuando_as_coordenadas_geograficas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2641/no_68_niceia_falavina_-_indica_que_seja_feito_um_mapeamento_da_areas_contiguas_e_distritais_comdelimitacao_das_localidades_rurais_pontuando_as_coordenadas_geograficas.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal através da secretaria responsável que seja feito um mapeamento das áreas contíguas e distritais com delimitação das localidades rurais, pontuando as coordenadas geográficas.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2643/no_69_anderson_e_felipe_-_solicita_a_criacao_de_canais_de_atendimento_a_populacao_via_whatsapp.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2643/no_69_anderson_e_felipe_-_solicita_a_criacao_de_canais_de_atendimento_a_populacao_via_whatsapp.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de canal de atendimento à população, via WhatsApp, em cada Secretaria Municipal.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2644/no_70_carolina_-_solicita_a_criacao_de_um_qr-code.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2644/no_70_carolina_-_solicita_a_criacao_de_um_qr-code.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, de um QR-CODE “FALE AGORA” e fixação por meio de cartazes nos espaços públicos para direcionamento à OUVIDORIA GERAL do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2645/no_71_carolina_-_solicita_que_seja_instituido_o_programa_avancado_de_apoio_ao_esporte.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2645/no_71_carolina_-_solicita_que_seja_instituido_o_programa_avancado_de_apoio_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, o Programa Avançado de Apoio ao Esporte como Ferramenta de Inclusão, com o objetivo de promover a inclusão das pessoas autistas por meio da prática esportiva.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2646/no_72_solicita_que_diretores_tenham_acesso_ao_acompanhamento_de_solicitacoes_encaminhadas_atraves_das_escolas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2646/no_72_solicita_que_diretores_tenham_acesso_ao_acompanhamento_de_solicitacoes_encaminhadas_atraves_das_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitando que diretores das instituições públicas de ensino (Escolas Municipais e Escolas Estaduais) tenham acesso ao acompanhamento de solicitações enviadas através das Escolas, para agendamentos de consultas, exames e procedimentos solicitados aos alunos de suas instituições.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2632/no_73__nilceia_falavinha__-_solicitando_contratacao_de_medicos_ginecologista_obstetra_pediatra.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2632/no_73__nilceia_falavinha__-_solicitando_contratacao_de_medicos_ginecologista_obstetra_pediatra.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a contratação com urgência de médicos Ginecologista/Obstetra e Pediatra, para suprir a demanda existente na rede municipal.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2637/no_74__ismael_moraes__-_solicitando_a_canalizacao_do_rio_engenho_na_sede.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2637/no_74__ismael_moraes__-_solicitando_a_canalizacao_do_rio_engenho_na_sede.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo para a realização de canalização do Rio do bairro Sede, que passa atrás do Centro Esportivo Pedro Dalprá Filho.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2642/indicacao_no_75.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2642/indicacao_no_75.docx</t>
   </si>
   <si>
     <t>A Vereadora Signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para realizar melhorias e implantação de um revestimento adequado ao pátio de estacionamento da Unidade de Saúde do bairro Terra Boa.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no_76.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no_76.docx</t>
   </si>
   <si>
     <t>Solicitando "Saúde Animal On-line" para a realização gratuita de telemedicina veterinária, objetivando a saúde e o bem-estar de animais domésticos, de forma ágil e eficiente.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no_77.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no_77.docx</t>
   </si>
   <si>
     <t>Solicitando a contratação emergencial de profissionais especialistas para Avaliação Psico Educacional (Psicólogas e Psicopedagogas) e Neurologista, para garantir celeridade na detecção de supostas necessidades educacionais especiais, dentre eles o Transtorno do Espectro Autismo), TEA.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_78.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_78.docx</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos, através do setor competente, para implantação de um espaço adequado e disponibilização de equipamentos aos Agentes Comunitários de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2663/indicacao_no_79.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2663/indicacao_no_79.docx</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização de estudos, através do setor competente, para viabilizar a implantação de Placas Solares na Arena Coberta de Campina Grande do Sul, com o objetivo de transformá-la na primeira usina solar da cidade.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2664/indicacao_no_80.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2664/indicacao_no_80.docx</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada na Rua Willian Fernando Lunardon, no bairro Jardim Nezita, próxima a propriedade particular n.º 124.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_81.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_81.docx</t>
   </si>
   <si>
     <t>Solicitando a realização de estudos para a implementação de comodatos em espaços públicos que possam ser utilizados para a abertura de comércios, com a contrapartida destes utilizadores arcarem com manutenção destas estruturas.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_82.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_82.docx</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a inclusão, através do setor competente, no calendário do município de Campina Grande do Sul, o dia Municipal dos AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATES ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_83.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_83.docx</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do Programa Servidor Amigo do Autista, que trata da Capacitação técnica de todos os servidores do Município de Campina Grande do Sul no atendimento às pessoas com o Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2669/no_84__-_nilceia_falavinha_-_campanha_educativa_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2669/no_84__-_nilceia_falavinha_-_campanha_educativa_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanhas educativas, informativas e formativas para esclarecimento e diminuição de equívocos/preconceito em relação contra quem recebeu o diagnóstico do Transtorno de Espectro Autista (TEA) e seus familiares, inclusive nas instituições públicas.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>Anderson Cardoso, Cleverson Dalprá, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2670/no_85__-_anderson_cleverson_e_felipe_-_revisao_da_lei_no_36.2009_funcionamento_de_bares.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2670/no_85__-_anderson_cleverson_e_felipe_-_revisao_da_lei_no_36.2009_funcionamento_de_bares.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que revise a Lei N° 36/2009 que estabelece normas para o funcionamento de bares, no âmbito do município.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2672/no_86__-_ismael_-ampliacao_e_reforma_da_unidade_de_saude_henrique_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2672/no_86__-_ismael_-ampliacao_e_reforma_da_unidade_de_saude_henrique_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de obra de ampliação e reforma na estrutura da Unidade de Saúde Henrique Ferreira, no bairro Timbu.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2677/no_87_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_municipal_de_incentivo_ao_montanhismo_sobre_o_acesso_a_sitios_naturais_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2677/no_87_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_municipal_de_incentivo_ao_montanhismo_sobre_o_acesso_a_sitios_naturais_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, o Programa Municipal de Incentivo ao Montanhismo, sobre o acesso a sítios naturais de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2679/no_88_nilceia_falavinha_-_indico_a_necessidade_de_implantacao_de_uma_unidade_basica_de_saude_-_ubs_no_bairro_jardim_joao_paulo_ii.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2679/no_88_nilceia_falavinha_-_indico_a_necessidade_de_implantacao_de_uma_unidade_basica_de_saude_-_ubs_no_bairro_jardim_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito a necessidade de, IMPLANTAÇÃO DE UMA UBS (UNIDADE BÁSICA DE SAÚDE), NO BAIRRO JARDIM JOÃO PAULO II, neste Município.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2680/no_89_nilceia_falavinha_-_indica_a_implantacao_do_aplicativo_escola_e_creche_segura_com_o_intuito_de_fazer_um_acompanhamento_e_monitoramento_de_todas_as_ocorrencias_da_rede_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2680/no_89_nilceia_falavinha_-_indica_a_implantacao_do_aplicativo_escola_e_creche_segura_com_o_intuito_de_fazer_um_acompanhamento_e_monitoramento_de_todas_as_ocorrencias_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do aplicativo Escola e Creche Segura com intuito de fazer um acompanhamento e monitoramento de todas as ocorrências de diferentes tipos de violência nas unidades da rede municipal. como objetivo agilizar a comunicação entre as escolas e Cmeis com as coordenadorias de educação, a sede da Secretaria de Educação e outros órgãos públicos, tornando o atendimento e a resolução dos casos mais ágil, simples e unificada.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2689/no_90_cleverson_dalpra_-_solicitando_uniformes_urgentes_para_os_coletores_de_lixos_e_motoristas_dos_caminhoes_com_cores_destacaveis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2689/no_90_cleverson_dalpra_-_solicitando_uniformes_urgentes_para_os_coletores_de_lixos_e_motoristas_dos_caminhoes_com_cores_destacaveis.pdf</t>
   </si>
   <si>
     <t>Solicitando uniformes urgente para os coletores de lixo e motoristas dos caminhões, com cores destacáveis, faixas refletivas e tecido adequado para exposição ao sol e chuva, o uniforme irá melhorar a identificação e dará mais segurança aos Servidores.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2690/no_91_nilceia_falavinha_-_reiterando_solicitacao_pelo_levantamento_dos_pontos_de_onibus_das_linhas_de_transportes_escolar_municipal_para_a_instalacao_de_cobertura_em_todos_os_locais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2690/no_91_nilceia_falavinha_-_reiterando_solicitacao_pelo_levantamento_dos_pontos_de_onibus_das_linhas_de_transportes_escolar_municipal_para_a_instalacao_de_cobertura_em_todos_os_locais.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pelo levantamento dos pontos de ônibus das linhas do Transporte Escolar Municipal, para a instalação de cobertura em todos os locais.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2691/no_92_carolina_mascarenhas_-_a_vereadora_signataria_nos_termos_regimentais_requer_medidas_para_a_cassacao_de_alvara_de_funcionamento_de.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2691/no_92_carolina_mascarenhas_-_a_vereadora_signataria_nos_termos_regimentais_requer_medidas_para_a_cassacao_de_alvara_de_funcionamento_de.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, medidas para a cassação de alvará de funcionamento de estabelecimentos que forem flagrados comercializando, adquirindo, transportando, estocando ou revendendo produtos oriundos de furto, roubo ou outro tipo de objeto ilícito.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2693/n94nil1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2693/n94nil1.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação  do programa "Comércio Mais Seguro", sendo que cada estabelecimento que tiver o sistema de câmera integrada com a rede de internet fornecerá à Guarda Civil Municipal o acesso ao seu sistema de câmeras,  possibilitando o acesso em tempo real pela Guarda Civil Municipal, acionando quando houver chamada de ocorrência.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2698/no_95_felipe_e_carolina_-_solicitando_que_seja_estabelecido_o_forum_municipal_de_transicao_energetica_justa_e_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2698/no_95_felipe_e_carolina_-_solicitando_que_seja_estabelecido_o_forum_municipal_de_transicao_energetica_justa_e_sustentavel.pdf</t>
   </si>
   <si>
     <t>Estabelece o Fórum Municipal de Transição Energética Justa e Sustentável do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2700/no_96_nilceia_falavinha_-_solicitando_ampliacao_a_oferta_de_consultas_medicas_especializadas_dando_acesso_e_garantido_aos_municipes_e_atendimento_no_servico_de_media_complexidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2700/no_96_nilceia_falavinha_-_solicitando_ampliacao_a_oferta_de_consultas_medicas_especializadas_dando_acesso_e_garantido_aos_municipes_e_atendimento_no_servico_de_media_complexidade.pdf</t>
   </si>
   <si>
     <t>Solicitando ampliação a oferta de consultas médicas especializadas, dando acesso e garantindo aos munícipes o atendimento no serviço de média complexidade, através dos convênios firmados entre administração municipal diretamente com o prestador.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2701/no_97_nilceia_falavinha_-_solicitando_que_seja_criado_o_projeto_guarda_mirim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2701/no_97_nilceia_falavinha_-_solicitando_que_seja_criado_o_projeto_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Criar e implantar o projeto "Guarda Mirim" a fim de levar às crianças de nosso Município o conhecimento sobre cidadania, ensinando os princípios basilares que regem a Guarda Civil Municipal, com o intuito de criar futuros cidadãos conscientes multiplicadores da cultura da paz e irradiadores da prevenção e preservação da ordem, segurança e trânsito.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2702/no_98_carolina_mascarenhas_-_requer_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2702/no_98_carolina_mascarenhas_-_requer_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a realocação do ponto de ônibus em frente à Escola Brincar e Crescer (Jardim Paulista).</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2703/no_99_carolina_mascarenhas_-_estudo_para_viabilizar_a_instalacao_de_totem_policial_ou_da_guarda_municipal_em_pontos_estrategicos_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2703/no_99_carolina_mascarenhas_-_estudo_para_viabilizar_a_instalacao_de_totem_policial_ou_da_guarda_municipal_em_pontos_estrategicos_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para viabilizar a instalação de Totem Policial ou da Guarda Municipal em pontos estratégicos no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2704/no_100_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_estrada_colonia_japonesa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2704/no_100_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_estrada_colonia_japonesa.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a colocação de saibro e patrolamento na Estrada Colônia Japonesa, no bairro Jardim Araçatuba/Santa Angelina.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2705/no_101_amarildo_bandeira_-_solicitando_a_implantacao_de_travessias_elevada_na_rua_joao_pedro_dalpra_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2705/no_101_amarildo_bandeira_-_solicitando_a_implantacao_de_travessias_elevada_na_rua_joao_pedro_dalpra_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de travessias elevada na Rua Pedro Dalprá Filho, aonde da acesso ao Parque Linear do Rio Timbu, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2706/no_102_pedro_cafe_-_solicitando_elaboracao_de_estudo_para_obra_de_saneamento_basico_do_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2706/no_102_pedro_cafe_-_solicitando_elaboracao_de_estudo_para_obra_de_saneamento_basico_do_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de estudo técnico e levantamento de recursos financeiros, por meio do Governo Estadual e Governo Federal, para obra de Saneamento Básico no bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2707/no_103_pedro_cafe_-_solicitando_implantacao_de_um_transporte_publico_ou_privado_que_possa_ligar_o_bairro_divisa_ate_o_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2707/no_103_pedro_cafe_-_solicitando_implantacao_de_um_transporte_publico_ou_privado_que_possa_ligar_o_bairro_divisa_ate_o_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor responsável um estudo em caráter de urgência para a implantação de um transporte público ou privado que possa ligar o Bairro Divisa até o Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2708/no_104_pedro_cafe_-_solicitando_a_secretaria_de_infraestrutrura_do_parque_ari_coutinho_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2708/no_104_pedro_cafe_-_solicitando_a_secretaria_de_infraestrutrura_do_parque_ari_coutinho_neste_municipio.pdf</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2714/no_105_carolina_mascarenhas_-_solicitando_que_o_setor_competente_elabore_uma_alteracao_na_lei_municipal_no_815.2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2714/no_105_carolina_mascarenhas_-_solicitando_que_o_setor_competente_elabore_uma_alteracao_na_lei_municipal_no_815.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que o setor competente do Poder executivo elabore uma alteração na Lei Municipal Nº 815/2022, de 25 de janeiro de 2022, visando incluir o Acidente Vascular Cerebral (AVC) como uma das deficiências previstas no programa municipal de Equoterapia.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2717/no_106_anderson_cardoso_-_solicitando_a_esta_casa_de_leis_a_possibilidade_de_realizar_a_camara_itinerante_nos_bairros_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2717/no_106_anderson_cardoso_-_solicitando_a_esta_casa_de_leis_a_possibilidade_de_realizar_a_camara_itinerante_nos_bairros_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando a esta Casa de Lei a possibilidade de realizar a Câmara Itinerante nos Bairros do Município.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Anderson Cardoso, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/no_107_anderson_e_cleverson_-_soliictando_a_distribuicao_de_senhas_com_data_e_horario_de_chegada_dos_pacientes_e_atendimento_preferencial_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/no_107_anderson_e_cleverson_-_soliictando_a_distribuicao_de_senhas_com_data_e_horario_de_chegada_dos_pacientes_e_atendimento_preferencial_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando a distribuição de senhas com data e horário de chegada dos pacientes e atendimento preferencial nas Unidades de Saúde.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/no_108_nilceia_falavinha_-_solicitando_a_realizacao_de_um_plano_municipal_de_mobilidade_urbana_e_implantacao_de_linhas_municipais_de_transporte_coletivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/no_108_nilceia_falavinha_-_solicitando_a_realizacao_de_um_plano_municipal_de_mobilidade_urbana_e_implantacao_de_linhas_municipais_de_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um plano municipal de mobilidade Urbana e implantação de linhas municipais de transporte coletivo em todas as localidades, inclusive naquelas que são classificadas inviáveis pela empresa concessionária, subsidiando onde houver necessidade ou implantar linhas de ônibus circular próprio (gratuito) para atender as respectivas localidades.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/no_109_anderson_e_felipe_-_solicitando_estudo_de_possibilidade_de_instaraurar_em_nosso_municipio__recurso_da_telemedicina_na_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/no_109_anderson_e_felipe_-_solicitando_estudo_de_possibilidade_de_instaraurar_em_nosso_municipio__recurso_da_telemedicina_na_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que estude a possibilidade de instaurar em nosso município o recurso da telemedicina na Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/no_110_pedro_cafe_-_solicitando_a_possibilidade_da_instalacao_de_uma_lombada_ou_travessia_elevada_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/no_110_pedro_cafe_-_solicitando_a_possibilidade_da_instalacao_de_uma_lombada_ou_travessia_elevada_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da instalação de uma lombada ou travessia elevada nas seguintes ruas do bairro Jardim Paulista: Rua Presidente Humberto Alencar Castelo Branco, entre o nº 1457 ao nº 1608, ou seja, entre a Rua Jorge Bonn Filho e a Rua José Romagnani._x000D_
 Rua Presidente Arthur Costa e Silva, entre a Rua Jorge Bonn Filho e a Rua José Romagnani.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/no_111_pedro_cafe_-_solicitando_um_estudo_que_desenvolve_um_programa_permanente_de_educacao_ambiental.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/no_111_pedro_cafe_-_solicitando_um_estudo_que_desenvolve_um_programa_permanente_de_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da Secretaria competente, um estudo que desenvolva um Programa Permanente de Educação Ambiental, principalmente visando à conscientização sobre os prejuízos decorrentes das queimadas.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/no_112_pedro_cafe_-_solicitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/no_112_pedro_cafe_-_solicitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável um estudo para a implantação da grama sintética no campo de futebol localizado no Centro Esportivo Ricieri Bernardi, no bairro Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/no_113_carolina_mascarenhas_-_requer_criacao_do_programa_inclui_mais_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/no_113_carolina_mascarenhas_-_requer_criacao_do_programa_inclui_mais_campina.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do “PROGRAMA INCLUI MAIS CAMPINA” para cadastro das pessoas com deficiência que residem no Município de Campina Grande do Sul, com o objetivo de identificar os principais desafios/obstáculos de acessibilidade próximos à residência.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/no_114__carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_emissao_de_certificado_ou_diploma_como_atividade_complementar_aos_estudantes_que_participam_nas_audiencias_publicas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/no_114__carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_emissao_de_certificado_ou_diploma_como_atividade_complementar_aos_estudantes_que_participam_nas_audiencias_publicas.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Campina Grande do Sul, através do setor competente, estudos para viabilizar a emissão de certificado e/ou diploma como atividade complementar aos estudantes que participarem com a devida comprovação de efetiva participação nas ilustres Audiências Públicas promovidas pela Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/no_115_carolina_mascarenhas_-_requer_a_criacao_do_pedal_solidario_em_beneficio_as_familias_carentes_ou_da_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/no_115_carolina_mascarenhas_-_requer_a_criacao_do_pedal_solidario_em_beneficio_as_familias_carentes_ou_da_apae.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do “PEDAL SOLIDÁRIO” em benefício de famílias carentes ou da APAE do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/no_116_rene_henemann_-_solicitando_estacionamento_com_recuo_na_rua_clestino_ferrarini.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/no_116_rene_henemann_-_solicitando_estacionamento_com_recuo_na_rua_clestino_ferrarini.pdf</t>
   </si>
   <si>
     <t>Solicitando estacionamento com recuo na rua Celestino Ferrarini contemplando o CMEI Centro Municipal de Educação Infantil Alcebíades Cooper, o CEM Centro de Especialidades Médicas e fundos da Escola Municipal Ulisses Guimarães.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/no_117_ismael_moraes_-_solicitando_viabilidade_de_projetar_e_construir_um_centro_esportivo_no_bairro_jardim_nova_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/no_117_ismael_moraes_-_solicitando_viabilidade_de_projetar_e_construir_um_centro_esportivo_no_bairro_jardim_nova_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando viabilidade de projetar e construir um Centro Esportivo no Bairro Jardim Nova Campina, entre os Loteamentos Nova Campina, Chácaras Bela Vista e Chácaras Campina Verde. Contemplando com praça, parquinho, academia ao ar livre e cancha de esportes.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/no_118_carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/no_118_carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, nos termos regimentais, requer junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para viabilizar a Instalação de Câmeras de Monitoramento em Frente às Escolas do Município de Campina Grande do Sul de acordo com a Lei 613/2019.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/no_119_anderson_e_ismael_-_reiterando_pedido_anterior_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/no_119_anderson_e_ismael_-_reiterando_pedido_anterior_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito a implantação do Programa Meu Campinho no Bairro Jardim Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/no_120_rene_henemann_solicitando_alteracao_da_entrada_do_centro_municipal_infantil_alcebiades_cooper_para_rua_ercilio_alves_ferreira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/no_120_rene_henemann_solicitando_alteracao_da_entrada_do_centro_municipal_infantil_alcebiades_cooper_para_rua_ercilio_alves_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando alteração da entrada do Centro Municipal Infantil Alcebíades Cooper para a Rua Ercílio Alves Ferreira (ao lado). Definindo, assim, entrada somente para o CMEI e não mais usando a mesma entrada e estacionamento do Centro de Especialidades Médicas.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/no_121_ismael_moraes_-_solicitando_a_implantacao_de_uma_area_de_lazer_o_bairro_jardim_nezita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/no_121_ismael_moraes_-_solicitando_a_implantacao_de_uma_area_de_lazer_o_bairro_jardim_nezita.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma área de lazer no bairro Jardim Nesita.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/no_122_cleverson_dalpra_-_solicito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_parque_linear_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/no_122_cleverson_dalpra_-_solicito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_parque_linear_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que seja feito um módulo que abrigue a Guarda Municipal e a Polícia Militar nas dependências do Parque Linear Timbu.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/no_123_anderson_cardoso_-_cria_o_programa_maos_amigas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/no_123_anderson_cardoso_-_cria_o_programa_maos_amigas.pdf</t>
   </si>
   <si>
     <t>Cria o programa “Mãos Amigas” no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/no_124_nilecia_falavinha_-_solicitando_um_profisssiona_farmaceutico_em_todas_as_unidades_basicas_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/no_124_nilecia_falavinha_-_solicitando_um_profisssiona_farmaceutico_em_todas_as_unidades_basicas_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando um Profissional Farmacêutico em todas as Unidades básicas de saúde do Município, executar a assistência farmacêutica segundo a Política Nacional de Assistência Farmacêutica no âmbito municipal, promovendo uso racional de medicamentos junto à população, aos prescritores e dispensadores, assegurando o acesso seguro e qualificado do medicamento à população em todas as unidades básicas de saúde, permitindo o acesso dos usuários aos medicamentos imediatamente após a sua prescrição médica no ato do atendimento.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/no_125_nilceia_falavinha_-_solicitando_oferta_d_vagas_reservadas_pra_pessoas_com_deficiencia_e_curso_profissionalizntes_direciondas_a_pcds_no_progrma_d_qualificacao_profissional_qualifica_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/no_125_nilceia_falavinha_-_solicitando_oferta_d_vagas_reservadas_pra_pessoas_com_deficiencia_e_curso_profissionalizntes_direciondas_a_pcds_no_progrma_d_qualificacao_profissional_qualifica_campina.pdf</t>
   </si>
   <si>
     <t>Oferta de vagas reservadas para pessoas com deficiência (PcD) e cursos profissionalizantes direcionados a PcDs, no Programa de qualificação profissional Qualifica Campina.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2759/no_126_rene_henemann_-_solicitndo_um_espaco_para_instalacao_d_um_espaco_exclusivo_d_acessibilidde_com_banheiros_para_cadeirantes_na_arena_coberta_do_parque_d_exposicopes_quielse_crisostomo_silva.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2759/no_126_rene_henemann_-_solicitndo_um_espaco_para_instalacao_d_um_espaco_exclusivo_d_acessibilidde_com_banheiros_para_cadeirantes_na_arena_coberta_do_parque_d_exposicopes_quielse_crisostomo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a instalação de um espaço exclusivo de acessibilidade com banheiros para os cadeirantes na Arena Coberta do Parque de Exposições Quielse Crisóstomo da Silva.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Solicitando um estudo pelo Departamento responsável verificando a possibilidade de instituir auxílio-alimentação no valor de R$ 150,00 (cento e cinquenta reais) para os Servidores do Município de Campina Grande do Sul, que recebem salário até R$ 2.500,00 (Dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Ismael Moraes, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2903/no_128_ismael_e_sergio_-_solicitando_providencias_urgente_quanto_ao_deposito_de_carros_velhos_na_entrada_do_municipio_proximo_a_facsul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2903/no_128_ismael_e_sergio_-_solicitando_providencias_urgente_quanto_ao_deposito_de_carros_velhos_na_entrada_do_municipio_proximo_a_facsul.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente quanto ao depósito de carros velhos na entrada do Município, próximo a Faculdade Facsul.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2761/no_129_pedro_cafe_-_solicitando_um_estudo_para_implantacao_de_novas_lixeiras_na_estrada_da_vargem_grande_e_barra_da_cruz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2761/no_129_pedro_cafe_-_solicitando_um_estudo_para_implantacao_de_novas_lixeiras_na_estrada_da_vargem_grande_e_barra_da_cruz.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a implantação de novas lixeiras na Estrada da Vargem Grande e Barra da Cruz, como a correta limpeza e manutenção das já existentes ao adentrar esta localidade através da Rodovia Regis Bittencourt.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2762/no_130_solicitando_que_seja_realizado_contato_com_a_empresa_que_trasnporta_madeiras_de_eucalipto_e_pinus_na_extensao_da_estrada_da_figueira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2762/no_130_solicitando_que_seja_realizado_contato_com_a_empresa_que_trasnporta_madeiras_de_eucalipto_e_pinus_na_extensao_da_estrada_da_figueira.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado contato com a empresa que transporta madeiras de eucalipto e pinus na extensão da Estrada da Figueira e Antiga Estrada do Quielse com o intuito de melhorias à população.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2817/no_131_nilceia_falavinha_-_solicitando_casa_de_passagem_para_mulheres_vitimas_de_violencia_-_cpmvv.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2817/no_131_nilceia_falavinha_-_solicitando_casa_de_passagem_para_mulheres_vitimas_de_violencia_-_cpmvv.pdf</t>
   </si>
   <si>
     <t>Criação de uma Casa de Passagem para Mulheres Vitimas de Violência - CPMW, como serviço tipificado da rede socioassistencial do município, no eixo da Proteção Social Especial.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2902/no_132_pedro_cafe_-_solicitando_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabertura_da_agencia_do_inss_no_14001160_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2902/no_132_pedro_cafe_-_solicitando_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabertura_da_agencia_do_inss_no_14001160_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja cobrado dos órgãos competentes medidas para a reabertura da Agência do INSS nº 14001160 no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Pedro Café, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2905/no_133_ismael_e_pedro_-_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_na_area_rural_com_varias_metas_de_producao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2905/no_133_ismael_e_pedro_-_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_na_area_rural_com_varias_metas_de_producao.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a criação de um horto florestal na área rural com várias metas de produção.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2906/no_134_ismael_e_pedro_-_solicitando_que_os_motorista_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e_e_curso_de_emergencia_para_motorista_de_ambulancia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2906/no_134_ismael_e_pedro_-_solicitando_que_os_motorista_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e_e_curso_de_emergencia_para_motorista_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo um estudo através da secretaria responsável, para que os motoristas de ônibus escolares que transportam alunos municipais, sejam capacitados através do Curso Específico de Transporte Escolar (C.E.T.E) e também um curso especializado para transporte de Emergência para os motoristas de ambulâncias.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2907/n_135_eugenio_zanona_-_solicitando_que_o_executivo_intervenha_junto_a_caixa_economica_federal_para_a_instalacao_de_uma_casa_loterica_no_bairro_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2907/n_135_eugenio_zanona_-_solicitando_que_o_executivo_intervenha_junto_a_caixa_economica_federal_para_a_instalacao_de_uma_casa_loterica_no_bairro_terra_boa.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo intervenha junto a Caixa Econômica Federal para a instalação de uma Casa Lotérica no Bairro Terra Boa, neste Município.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Pedro Café, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2909/no_136_eugenio_e_pedro_-_solicitando_a_implantacao_de_uma_horta_comunitaria_em_parceria_com_a_prefeitura_e_a_comunidade_no_bairro_terrra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2909/no_136_eugenio_e_pedro_-_solicitando_a_implantacao_de_uma_horta_comunitaria_em_parceria_com_a_prefeitura_e_a_comunidade_no_bairro_terrra_boa.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma horta comunitária em parceira com a Prefeitura e a Comunidade no Bairro Terra Boa para atender as famílias do Interior de nossa cidade.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2910/n_137_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2910/n_137_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Departamento  responsável elabore de um projeto de lei para a criação do Programa Patrulha da Pessoa Idosa no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2911/no_138_carolina_mascarenhas_-_solicitando_instituir_projeto_d_lei_qe_limita_distncia_d_emissao_d_sons_ruidos_q_prejudiqum_o_bem-estar_d_portdor_d_transtorno_d_espectro_autista_em_espacos_publicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2911/no_138_carolina_mascarenhas_-_solicitando_instituir_projeto_d_lei_qe_limita_distncia_d_emissao_d_sons_ruidos_q_prejudiqum_o_bem-estar_d_portdor_d_transtorno_d_espectro_autista_em_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, instituir Projeto de Lei que limita a distância de emissão de sons e ruídos que prejudiquem o bem-estar do portador de Transtorno do Espectro Autista em espaços públicos.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2912/no_139_nilceia_falavinha_-_solicitando_medidas_necessarias_para_compra_de_um_caminhao_do_ti_po_munck_com_cesto.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2912/no_139_nilceia_falavinha_-_solicitando_medidas_necessarias_para_compra_de_um_caminhao_do_ti_po_munck_com_cesto.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas necessárias para compra de um caminhão do tipo munck com cesto, para melhorar a manutenção e trocas de lâmpadas da rede de iluminação pública.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2975/no_140_nilceia_falavinha_-_solicitando_incluir_no_protoolo_de_assistencia_as_gestantes_a_realizacao_de_algusn_exames.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2975/no_140_nilceia_falavinha_-_solicitando_incluir_no_protoolo_de_assistencia_as_gestantes_a_realizacao_de_algusn_exames.pdf</t>
   </si>
   <si>
     <t>Solicitando incluir no protocolo de assistência às gestantes a realização dos seguintes procedimentos, ecocardiograma fetal no pré-natal, pelo menos 2 (dois) exames de ultrassonografia transvaginal durante o primeiro quadrimestre de gestação, garantindo assim a saúde do feto e uma gestação saudável.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2976/no_141_anderson_cardoso_-_solicitando_a_possibilidade_da_execucao_no_775_que_cria_o_programa_campina_digital.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2976/no_141_anderson_cardoso_-_solicitando_a_possibilidade_da_execucao_no_775_que_cria_o_programa_campina_digital.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da execução da Lei Nº 775, de 01 de setembro de 2021, neste Município, que cria o Programa "Campina Digital" no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2985/no_142_carolina_mascarenhas_-_solicitando_que_seja_instituido_a_campanha_de_concientizacao_e_incentivo_a_destinacao_de_parte_do_irrf_imposto_de_renda_retido_na_fonte.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2985/no_142_carolina_mascarenhas_-_solicitando_que_seja_instituido_a_campanha_de_concientizacao_e_incentivo_a_destinacao_de_parte_do_irrf_imposto_de_renda_retido_na_fonte.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instituído no Município de Campina Grande do Sul a Campanha de Conscientização e Incentivo à destinação de parte do IRRF - Imposto de Renda Retido na Fonte, de pessoas físicas e jurídicas, às entidades assistenciais do município.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2986/no_143_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico_em_residencias_e_comercios_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2986/no_143_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico_em_residencias_e_comercios_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que dispõe sobre a coleta de esgoto doméstico em residências e comércios e dá outras providências</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2987/no_144_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_apresentacao_de_projeto_de_lei_que_institua_o_fundo_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2987/no_144_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_apresentacao_de_projeto_de_lei_que_institua_o_fundo_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, a apresentação de Projeto de Lei que institua o Fundo Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2988/no_145_anderson_cardoso_-_solicitando_elaboracao_e_execucao_de_projeto_de_canalizacao_do_corrego_da_bacia_do_bairro_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2988/no_145_anderson_cardoso_-_solicitando_elaboracao_e_execucao_de_projeto_de_canalizacao_do_corrego_da_bacia_do_bairro_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e execução de Projeto de Canalização do córrego da bacia do Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2989/no_146_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_criacao_de_um_programa_esportivo_multissensorial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2989/no_146_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_criacao_de_um_programa_esportivo_multissensorial.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, a Criação de um programa esportivo multissensorial.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2993/no_147_nilceia_falavinha_-_solicitando_a_disponibilidade_de_uma_van_adpatada_para_transporte_de_pessoas_com_deficiencia_com_nove_lugares_para_atender_os_alunos_da_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2993/no_147_nilceia_falavinha_-_solicitando_a_disponibilidade_de_uma_van_adpatada_para_transporte_de_pessoas_com_deficiencia_com_nove_lugares_para_atender_os_alunos_da_apae.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade uma van adaptada para transporte de pessoas com deficiência com nove lugares, quatro deles para cadeirantes, que faz parte da frota municipal para atender os alunos da APAE que necessitam de transporte adequado para realizar terapias.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2995/no_148_carolina_mascarenhas_-_solicitando_que__seja_relizado_convenio_com_a_prefeitura_de_curitiba_para_retomada_dos_beneficios_do_programa_armazem_da_familia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2995/no_148_carolina_mascarenhas_-_solicitando_que__seja_relizado_convenio_com_a_prefeitura_de_curitiba_para_retomada_dos_beneficios_do_programa_armazem_da_familia.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, que seja realizado convênio com a Prefeitura de Curitiba para a retomada dos benefícios do programa “Armazém da Família” no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2996/no_149_carolina_mascarenhas_-_solicitando_acoes_imaediatas_para_melhorara_comunicicao_acompanhamento_dos_exames_preventivos_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2996/no_149_carolina_mascarenhas_-_solicitando_acoes_imaediatas_para_melhorara_comunicicao_acompanhamento_dos_exames_preventivos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, que sejam tomadas ações imediatas para melhorar a comunicação e acompanhamento dos exames preventivos de saúde, uma vez que a falta de comunicação adequada pode resultar em atrasos no diagnóstico e no tratamento de condições críticas.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2999/no_150_nilceia_falavinha_-_solicitando_a_criacao_do_programa_quintais_produtivos_para_mulheres_rurais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2999/no_150_nilceia_falavinha_-_solicitando_a_criacao_do_programa_quintais_produtivos_para_mulheres_rurais.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Programa Quintais Produtivos para Mulheres Rurais, visando promover autonomia econômica das mulheres rurais e promoção da produção sustentável de alimentos saudáveis.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Rosimeri Ceccon</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3005/no_152_rosimeri_ceccon_-_solicitando_que_as_pessoas_que_necessitam_de_atendimento_do_medico_genecologista_nao_precisam_passar_por_consulta_previa_com_clinico_geral.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3005/no_152_rosimeri_ceccon_-_solicitando_que_as_pessoas_que_necessitam_de_atendimento_do_medico_genecologista_nao_precisam_passar_por_consulta_previa_com_clinico_geral.pdf</t>
   </si>
   <si>
     <t>Solicitando que as pessoas que necessitam atendimento do médico Ginecologista nas Unidades de Saúde não precisem passar por consulta previa com o Clinico Geral.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3002/no_153_felipe_veiga_-_solicitando_qe_institua_o_programa_municipal_agente_jovem_ambiental.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3002/no_153_felipe_veiga_-_solicitando_qe_institua_o_programa_municipal_agente_jovem_ambiental.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que institua o programa Municipal Agente Jovem Ambiental (AJA) como política pública destinada à inclusão social e ambiental de jovens de maior vulnerabilidade social. Conforme minuta em anexo.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Solicitando  um programa de fomento e incentivo ao comércio local no município de Campina Grande do Sul, com o nome de "Comerciante Amigo".</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3006/no_155_anderson_cardoso_-_solicitando_a_intensificacao_de_campanha_publicitaria_no_calendario_de_retirada_de_entulho_oela_secretaria_responsavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3006/no_155_anderson_cardoso_-_solicitando_a_intensificacao_de_campanha_publicitaria_no_calendario_de_retirada_de_entulho_oela_secretaria_responsavel.pdf</t>
   </si>
   <si>
     <t>Solicitando a intensificação de campanha publicitária no calendário de retirada de entulho pela secretaria responsável, bem como a distribuição de lixeiras coletivas pela Cidade.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3007/no_156_pedro_cafe_-_solicitando_que_seja_ampliado_um_horario_da_linha_de_onibus_que_faz_o_transporte_de_passageiros_entre_o_bairro_jardim_paulista_e_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3007/no_156_pedro_cafe_-_solicitando_que_seja_ampliado_um_horario_da_linha_de_onibus_que_faz_o_transporte_de_passageiros_entre_o_bairro_jardim_paulista_e_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja ampliado um horário da linha de ônibus que faz o transporte de passageiros entre o bairro Jardim Paulista e Ribeirão Grande, neste município.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3008/no_157_nilceia_falavinha_-_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_caic_localizada_no_bairro_moradias_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3008/no_157_nilceia_falavinha_-_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_caic_localizada_no_bairro_moradias_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Escola Municipal Ulisses Guimarães (CAIC), localizada no bairro Moradias Timbú, neste município.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3009/no_158_nilceia_falavinha_-_solicitando_a_criacao_do_programa_de_valorizacao_a_vida_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3009/no_158_nilceia_falavinha_-_solicitando_a_criacao_do_programa_de_valorizacao_a_vida_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Programa de Valorização da Vida no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3010/no_159_carolina_mascarenhas_-_solicitando_extensao_do_horario_do_funcionamento_dis_comercios_do_municipio_com_inicio_no_mes_de_dezembro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3010/no_159_carolina_mascarenhas_-_solicitando_extensao_do_horario_do_funcionamento_dis_comercios_do_municipio_com_inicio_no_mes_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão do horário de funcionamento dos comércios do município, com início no mês de dezembro, com promoção por divulgação nas redes sociais da Prefeitura e reforço do policiamento até o horário de fechamento.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3012/no_160_amarildo_bandeira_-_solicitando_implantacao_de_uma_pista_de_skate_no_parque_linear_timbu_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3012/no_160_amarildo_bandeira_-_solicitando_implantacao_de_uma_pista_de_skate_no_parque_linear_timbu_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma Pista de Skate no Parque Linear Timbu, Jardim Paulista.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3013/no_161_nilceia_falavinha_-_solicitando_a_criacao_de_um_programa_de_assistencia_social_que_forneca_abrigo_alementacao_para_idosos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3013/no_161_nilceia_falavinha_-_solicitando_a_criacao_de_um_programa_de_assistencia_social_que_forneca_abrigo_alementacao_para_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação de um programa de assistência social que durante o período das 08h00min às 18h00min forneça abrigo, alimentação, assistência médica, nutricional, com planejamento de atividades voltadas à cultura, lazer, esportes e brincadeiras para idosos com renda de até dois salário-mínimo, residentes na cidade de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3020/no_162_nilceia_falavinha_-_solicitando_a_secretaria_resposavel_um_prazo_para_reiniciar_e_concluir_as_obras_de_pavimentacao_no_bairro_joao_paulo_ii.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3020/no_162_nilceia_falavinha_-_solicitando_a_secretaria_resposavel_um_prazo_para_reiniciar_e_concluir_as_obras_de_pavimentacao_no_bairro_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria responsável um prazo para reiniciar e concluir as obras de pavimentação no bairro Jardim João Paulo II, neste município.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3021/no_163_nilceia_falavinha_-_solicitando_que_o_secretario_de_meio_ambiente_responda_sobre_os_programas_de_castracao_que_estao_parados_e_nao_tem_dado_continuidade_com_a_frequencia_necessaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3021/no_163_nilceia_falavinha_-_solicitando_que_o_secretario_de_meio_ambiente_responda_sobre_os_programas_de_castracao_que_estao_parados_e_nao_tem_dado_continuidade_com_a_frequencia_necessaria.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Secretário do Meio Ambiente responda sobre os programas de castração que estão parados e não tem dado continuidade com a frequência necessária.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3022/no_164_ismael_moraes_-_solicitando_para_a_implantacao_de_travessia_elevada_no_cruzamento_das_ruas_augusto_campanha_e_conceicao_maria_de_andrade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3022/no_164_ismael_moraes_-_solicitando_para_a_implantacao_de_travessia_elevada_no_cruzamento_das_ruas_augusto_campanha_e_conceicao_maria_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a implantação de travessia elevada no cruzamento das Ruas Augusto Campanha e Conceição Maria de Andrade, em frente ao CMEI Laura Bertoni Zanchettin.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3023/no_165_nilceia_falavinha_-_solicitando_diretrizes_para_elaboramento_da_educcao_especial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3023/no_165_nilceia_falavinha_-_solicitando_diretrizes_para_elaboramento_da_educcao_especial.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja elaborado um Projeto de Lei que estabelece diretrizes para o aprimoramento da educação especial, por meio das "rodas de conversas integradas", que serão realizadas com a finalidade de apoiar os estudantes com deficiência e seus familiares na inclusão escolar, no âmbito do sistema público de ensino da educação básica do Município de Campina Grande do Sul, Paraná.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3024/no_166_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_economia_criativa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3024/no_166_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_economia_criativa.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, instituir o Programa de Economia Criativa no âmbito do Município de Campina Grande do Sul objetivando incentivar a economia local, tornando-a norteadora das atividades voltadas aos benefícios que venham a contribuir para o desenvolvimento de atividades produtivas que visem exclusivamente à criação de produtos, bens ou serviços, de valor intelectual, social e criativo.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3025/no_167_carolina_mascarenhas_-_solicitando_instituir_um_projeto_de_lei_que_visa_a_responsabilizacao_de_empresas_por_danos_a_administracao_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3025/no_167_carolina_mascarenhas_-_solicitando_instituir_um_projeto_de_lei_que_visa_a_responsabilizacao_de_empresas_por_danos_a_administracao_publica.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, instituir um Projeto de Lei que visa a Responsabilização de Empresas por danos à Administração Pública.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3026/no_168_carolina_mascarenhas_-_solicitando_estudos_para_implementar_a_obrigatoriedade_da_utilizacao_e_aplicacao_do_questionario_snap_iv_para_rastreamento_de_sinais_precoces_de_tdah.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3026/no_168_carolina_mascarenhas_-_solicitando_estudos_para_implementar_a_obrigatoriedade_da_utilizacao_e_aplicacao_do_questionario_snap_iv_para_rastreamento_de_sinais_precoces_de_tdah.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, estudos para implantar a obrigatoriedade da utilização e aplicação do questionário SNAP IV para rastreamento de sinais precoces do transtorno do déficit de atenção com hiperatividade “TDAH”.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3027/no_169_rosimeri_ceccon_-_solicitando_teste_tecnico_de_oftamologia_nos_colegios_estaduais_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3027/no_169_rosimeri_ceccon_-_solicitando_teste_tecnico_de_oftamologia_nos_colegios_estaduais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando teste técnico de oftalmologia nos colégios estaduais do município e encaminhando os estudantes que necessitam de consulta especializada para uso de óculos, que serão doados pela rede pública.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3028/no_170_rosimeri_ceccon_-_solicitando_a_possibilidade_de_contratacao_de_professores.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3028/no_170_rosimeri_ceccon_-_solicitando_a_possibilidade_de_contratacao_de_professores.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de contratação de professores das disciplinas Língua Portuguesa e Matemática a partir do terceiro ano do Ensino Fundamental 1.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3031/no_172_anderso_cardoso_-_solicitando_que_as_ambulancias_sejam_descentralizadas_a_ter_um_ponto_fixo_nas_unidades_basicas_de_saude_ou_local_onde_o_atendimento_possa_ser_mais_celere.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3031/no_172_anderso_cardoso_-_solicitando_que_as_ambulancias_sejam_descentralizadas_a_ter_um_ponto_fixo_nas_unidades_basicas_de_saude_ou_local_onde_o_atendimento_possa_ser_mais_celere.pdf</t>
   </si>
   <si>
     <t>Solicitando que as ambulâncias sejam descentralizadas passando a ter um ponto fixo nas Unidades de Saúde ou local onde o atendimento possa ser mais célere.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3032/no_173_anderson_cardoso_-_solicitando_manutencao_limpeza_e_rocada_da_rua_joao_vitor_falavinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3032/no_173_anderson_cardoso_-_solicitando_manutencao_limpeza_e_rocada_da_rua_joao_vitor_falavinha.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção, limpeza e roçada da rua João Vitor Falavinha, localizada no bairro Planta Joana Olimpia, nesta cidade.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3035/no_174_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_comerciante_amigo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3035/no_174_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_comerciante_amigo.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que institui “Comerciante Amigo” no âmbito do município de Campina Grande do Sul/PR</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3038/no_175_carolina_mascarenhas_-_solicitando_a_instalacao_de_rotatoria_bem_como_o_toten_de_seguranca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3038/no_175_carolina_mascarenhas_-_solicitando_a_instalacao_de_rotatoria_bem_como_o_toten_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a instalação de rotatória bem como o Toten de Segurança, no centro da rotatória, onde há o cruzamento  da Rua Juscelino Kubitschek de Oliveira com Leonardo Francischelli, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3039/no_176_solicitando_o_recapeamento_asfaltico_da_estrada_omacir_simoes_da_rocha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3039/no_176_solicitando_o_recapeamento_asfaltico_da_estrada_omacir_simoes_da_rocha.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento asfáltico, manutenção, roçada, sinalização em toda extensão de 3.940 metros da Estrada Municipal Omoacir Simões da Rocha (Estrada da Mandassaia), com início na ponte do Rio Lagoão até a igreja na localidade da Mandassaia, bem como realizar um levantamento da necessidade da colocação de redutores de velocidade em alguns pontos.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Eugênio Zanona, Carolina Mascarenhas, Cleverson Dalprá, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3040/no_177_solicitando_elaboracao_de_projeto_de_lei_que_institui_a_criacao_de_um_plano_municipal_de_saude_mental.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3040/no_177_solicitando_elaboracao_de_projeto_de_lei_que_institui_a_criacao_de_um_plano_municipal_de_saude_mental.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração do Projeto de Lei que “Institui a criação de um Plano Municipal de Saúde Mental, no município de Campina Grande do Sul”.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3041/no_178_anderson_cardoso_-_solicitando_a_construcao_de_mais_um_centro_municipal_de_ducacao_infantil_cmei_-_no_bairro_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3041/no_178_anderson_cardoso_-_solicitando_a_construcao_de_mais_um_centro_municipal_de_ducacao_infantil_cmei_-_no_bairro_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de mais um Centro Municipal de Educação Infantil – CMEI no Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Sergio Cavagni, Amarildo Bandeira, Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3042/no_179_sergio_cavagni_-_solicitando_um_estudo_para_viabilidade_de_fazer_a_cobertura_na_pista_de_rodeio_no_paruqe_deesposicoes_anibal_khoury.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3042/no_179_sergio_cavagni_-_solicitando_um_estudo_para_viabilidade_de_fazer_a_cobertura_na_pista_de_rodeio_no_paruqe_deesposicoes_anibal_khoury.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para viabilidade de fazer a cobertura na pista /cancha de rodeio no Parque de Exposições Anibal Khoury, neste Município.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3043/no_180_nilceia_falavinha_-_solicitando_a_instalacao_de_cobertura_na_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3043/no_180_nilceia_falavinha_-_solicitando_a_instalacao_de_cobertura_na_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de cobertura na Quadra Poliesportiva da Escola Municipal Humberto de Alencar Castelo Branco na localidade da Barragem.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3044/no_181_eugenio_-_solicitando_a_elaboracao_do_projeto_de_lei_que_institui_o_programa_de_recuperacao_de_dna_da_flora_as_margens_do_rio_capivari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3044/no_181_eugenio_-_solicitando_a_elaboracao_do_projeto_de_lei_que_institui_o_programa_de_recuperacao_de_dna_da_flora_as_margens_do_rio_capivari.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração do Projeto de Lei que “Institui o Programa de Recuperação do DNA, da flora as margens do Rio Capivari no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3048/no_182_solicitando_a_intensificacao_da_fiscalizacao_referente_ao_codigo_de_postura_lei_complementar_no_19.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3048/no_182_solicitando_a_intensificacao_da_fiscalizacao_referente_ao_codigo_de_postura_lei_complementar_no_19.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a intensificação da fiscalização referente ao Código de Postura, Lei Complementar Nº 19/2015, que determina normas no trânsito, estacionamentos para caminhões e carros nos bairros do Município.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3053/no_183_pedro_cafe_-_solicita_que_seja_realizado_a_manutencao_preventiva_e_corretivas_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3053/no_183_pedro_cafe_-_solicita_que_seja_realizado_a_manutencao_preventiva_e_corretivas_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja realizado a manutenção preventiva e corretiva das camadas asfálticas localizadas no Interior de nossa Cidade.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3056/no_184_amarildo_bandeira_-_solicitando_um_estudo_da_secretaria_de_saude_para_que_a_unidade_de_saude_adalque_bosardi_faca_atendimentoas_21h.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3056/no_184_amarildo_bandeira_-_solicitando_um_estudo_da_secretaria_de_saude_para_que_a_unidade_de_saude_adalque_bosardi_faca_atendimentoas_21h.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretária de Saúde para que a Unidade de Saúde Adelque Bossardi, no Jardim Florida faça o atendimento até às 21h.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3057/no_185_solicitando_a_elaboracao_do_porjeto_de_lei_que_intitui_a_semana_do_primeiro_emprego.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3057/no_185_solicitando_a_elaboracao_do_porjeto_de_lei_que_intitui_a_semana_do_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração do Projeto de Lei que “Institui a "Semana do Primeiro Emprego - Além do Mundo que Vemos", no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3059/no_186_felipe_veiga_-_parabenizando_funcionarios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3059/no_186_felipe_veiga_-_parabenizando_funcionarios.pdf</t>
   </si>
   <si>
     <t>Reconhecendo e agradecendo o trabalho e empenho dos Servidores da Câmara Municipal de Campina Grande do Sul, na transparência dos tramites dos processos Administrativo e Legislativo.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3065/no_187_carolina_mascarenhas_-_solicitando_a_implantacao_d_placas_informativas_nos_espacos_publicos_privados_sobre_abandono_d_animais_conforme_estabelecido_na_lei_municipal_preve_o_abandono_animais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3065/no_187_carolina_mascarenhas_-_solicitando_a_implantacao_d_placas_informativas_nos_espacos_publicos_privados_sobre_abandono_d_animais_conforme_estabelecido_na_lei_municipal_preve_o_abandono_animais.pdf</t>
   </si>
   <si>
     <t>Solicitando à implantação de placas informativas nos espaços públicos e privados, sobre abandono de animais. Conforme estabelecido na Lei Municipal, que prevê o abandono de animais em qualquer local, seja privado ou público, é considerado crime.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3066/no_188_rene_henemann_-_solicitando_um_estudo_da_secretaria_d_projetos_do_municipio_para_a_implantacao_de_muro_d_contencao_acustica_na_arena_coberta_do_parque_d_eventos_quielse_crisostomo_da_silva.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3066/no_188_rene_henemann_-_solicitando_um_estudo_da_secretaria_d_projetos_do_municipio_para_a_implantacao_de_muro_d_contencao_acustica_na_arena_coberta_do_parque_d_eventos_quielse_crisostomo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria de Projetos do Município para a implantação de um muro de contenção acústica na Arena Coberta do Parque de Eventos Quielse Crisostomo da Silva, na Sede do Município.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3067/no_190_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_cacamba_da_limpeza_atraves_da_secretaria_responsavel_identificando_as_localidades_q_tm_pontos_d_entulhos_lixos_q_nao_sao_organicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3067/no_190_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_cacamba_da_limpeza_atraves_da_secretaria_responsavel_identificando_as_localidades_q_tm_pontos_d_entulhos_lixos_q_nao_sao_organicos.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o “projeto caçamba da limpeza”, através da secretaria responsável, identificando as localidades que tem pontos de entulhos (lixos que não são orgânicos e nem recicláveis), nestes locais deixar uma caçamba disponível conforme cronograma pré-agendado.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Solicitando a Mesa Diretora um estudo pelo Departamento responsável para verificar a possibilidade de instituir auxílio-alimentação no valor de R$ 150,00 (cento e cinquenta reais) para os Servidores da Câmara Municipal de Campina Grande do Sul, que recebem salário até R$ 2.500,00 (Dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3070/no_192_anderson_cardoso_-_solicitando_criacao_do_parque_d_oficinas_industriais_e_fomento_do_setor_industrial_para_os_autonomos_e_meis_no_municipio_gerando_um_maior_numero_d_producao_emprgo_renda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3070/no_192_anderson_cardoso_-_solicitando_criacao_do_parque_d_oficinas_industriais_e_fomento_do_setor_industrial_para_os_autonomos_e_meis_no_municipio_gerando_um_maior_numero_d_producao_emprgo_renda.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Parque de oficinas industriais e fomento do setor industrial para os autônomos e Mei’s no Município, gerando um maior número de produção, emprego e renda.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3071/no_193_carolina_mascarenhas_-_reiterando_pedido_no_180.2019_solicito_a_implantacao_d_rotatoria_na_avenida_juscelino_kubitschek_de_oliveira_no_cruzamento_com_a_rua_angelo_antonio_zanchetin_jardim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3071/no_193_carolina_mascarenhas_-_reiterando_pedido_no_180.2019_solicito_a_implantacao_d_rotatoria_na_avenida_juscelino_kubitschek_de_oliveira_no_cruzamento_com_a_rua_angelo_antonio_zanchetin_jardim.pdf</t>
   </si>
   <si>
     <t>Reiterando o pedido Nº 180/2019, solicito a implantação de rotatória na Avenida Presidente Juscelino Kubitschek de Oliveira no cruzamento com a Rua Ângelo Antônio Zanchettin, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3072/no_194_nilceia_falavinha_-_solicitando_a_criacao_do_programa_sacolao_da_familia_oferece_frutas_e_hortalicas_d_boa_qualidade_preco_unico_por_quilo_40__mais_baixo_que_no_varejo_tradicional.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3072/no_194_nilceia_falavinha_-_solicitando_a_criacao_do_programa_sacolao_da_familia_oferece_frutas_e_hortalicas_d_boa_qualidade_preco_unico_por_quilo_40__mais_baixo_que_no_varejo_tradicional.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do programa Sacolão da Família o qual oferece frutas e hortaliças de boa qualidade, a preço único por quilo, 40% mais baixo que no varejo tradicional.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_modificativa_no1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_modificativa_no1.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva ao Projeto de Lei n.º 032/2023 do Poder Executivo, que estima a Receita e fixa a Despesa do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Amarildo Bandeira, Anderson Cardoso, Ismael Moraes, Pedro Café, Rene Henemann, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_modificativa_no_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_modificativa_no_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta Emenda Parlamentar de caráter impositivo, nos termos do art. 106-A da Lei Orgânica Municipal, ao Projeto de Lei n.º 032/2023 do Poder Executivo, que estima a Receita e fixa a Despesa do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao artigo 12 do Projeto de Lei n.º 012/2023, de autoria do Poder Executivo Municipal (autuado sob n.º 021/2023), que dispõe sobre normas e procedimentos específicos para implantação, ampliação e compartilhamento da infraestrutura de telecomunicações no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>Art. 1º Acrescenta o inciso IV ao artigo 9º, Art.2º Acrescenta o Paragrafo Único ao artigo 9º, do Projeto de Lei n.º 026/2023, de autoria do Poder Executivo Municipal (autuado sob n.º 050/2023), que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_de_licenca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_de_licenca.pdf</t>
   </si>
   <si>
     <t>Solicita licença para tratar de assuntos de interesse particular entre 16/06/2023 e 01/07/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4062,51 +4062,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2588/no_01_mocao_de_aplausos_ao_excelentissimo_deputado_federal_luciano_ducci.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2683/no_02_carolina_mascarenhas_-_reconhecer_e_prestar_reconhecimento_a_senhora_cremilda_conhecida_por_tuca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2684/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_as_protetoras_e_protetores_independentes_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2685/no_04_carolina_mascarenhas_-_mocao_de_aplasos_ao_hospital_angelina_caron.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2686/no_05_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_o_gremio_estudantil_do_colegio_estadual_do_campo_terra_boa_e_para_o_presidente_luis_otavio_polli.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2648/no_06_carolina_mascarenhas_-_senhor_ernani_speranceta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2678/no_07_-_retirada_pelo_autor_carolina_mascarenhas_-_mocao_de_aplausos_cristiano_correa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2688/no_08_carolina_mascarenhas_-_reconehcer_e_prestar_homenagem_em_reconhecimento_aos_17_anos_de_funcionamento_do_parque_tematico_fazendinha_vila_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2692/no_09_carolina_mascarenhas_-_reconhecer_e_prestar_homenagem_ao_ilustre_senhor_levi_camargo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2715/no_10_agradecer_e_prestar_homenagem_ao_senhor_fabio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2728/no_11_mocao_de_aplausos_a_uniao_terra_boa_f.c._campeao_do_campeonato_campinense_serie_a_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2729/no_12_mocao_de_aplaqusos_ao_esperafico_f.c._campeao_do_campeonato_campinense_serie_b_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3060/no_15_mocao_de_aplausos_aos_jogadores_campinenses_da_escola_de_futebol_oficial_do_club_atheletico_paranaense.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2681/no_01_concede_titulo_de_cidada_honoraria_fo_municipio_de_campina_grande_do_sul_a_senhora_tereza_menin_perboni.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2712/no_02_concede_titulo_de_cidadao_honorario_ao_senhor_antonio_wandcheer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2713/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_ao_senhor_rafel_valdomiro_greca_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2913/no_04_concede_titulo_de_cidadao_honorario_ao_senhor_luis_felipe_bonatto_francischini.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2914/no_5_concede_titulo_de_cidada_honoraria_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_senhora_myrian_thomazini_bernardi..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2997/no_07_aprova_as_contas_do_municipio_de_campina_grande_do_sul_relativas_ao_ano_de_2021_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2696/no_01_altera_a_lei_municipal_complementar_mo_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_no_398_de_25_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2990/no_02_institui_o_programa_de_recuperacao_fiscal_de_campina_grande_do_sul_refis_destinado_a_promover_a_regularizacao_de_debitos_de_natureza_tributaria_e_nao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3063/no_03_altera_a_lei_complementar_municipal_n_01_de_05_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3076/no_04_altera_a_lei_municipal_complementar_no_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_de_2016_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3077/no_05_altera_a_lei_complementar_no_060_de_18_de_fevereiro_de_2022_que_institui_a_fundacao_de_atencao_em_saude_de_campina_grande_do_sul-_estado_do_parana_fascamp_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/no_06_altera_a_lei_complementar_no_20_de_22_de_julho_de_2015_que_dispoe_sobre_o_codigo_de_obras_a_lei_complementar_no_21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_lei_no_01.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2591/no_02_denomina_a_via_publica_que_especifica_na_localidade_da_marcelinha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2592/no_03_denomina_a_via_publica_que_especifica_na_localidade_da_mandassaia_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2595/no_04_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2594/no_871_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_lei_no_7.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2598/no_08_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2599/no_09_denomina_as_vias_publicas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2600/no_10_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_promove_alteracoes_na_lei_municipal_no_454.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2601/no_11_altera_a_lei_municipal_n_177_que_redefine_a_estrutura_e_funcionamneto_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2602/no_12_altera_a_lei_municipal_no_836_de_21_de_julho_de_2022_que_dispoe_sobre_os_servicos_funararios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2603/no_14_altera_o_art_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2605/no_15_denomina_a_via_publica_no_bairro_timbu_velho_darci_baldin.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_16.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2606/no_17_altera_a_lei_municipal_n.o_398_de_25_de_janeiro_de_2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2607/no_18_termo_de_cessao_de_uso_de_bem_movel_apae.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2608/no_19_altera_a_lei_municipal_n.o_93_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2609/no_20_parcelamento_de_debitos_previdenciarios_relativos_ao_saldo_de_aportes_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2589/no_21_dispoe_sobre_normas_e_procedimentos_especificos_para_a_implantacao_ampliacao_e_compartilhamento_da_infraestrutura_de_telecomunicacoes_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_no22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_no23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2614/no_24_mesa_executiva_-_altera_a_lei_663_e_a_lei_510.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_no25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2616/no_26_institui_o_dia_municipal_de_conscientizacao_sobre_a_doenca_de_batten_em_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_17_do_executivo_autuado_sob_n.o_27_-_amortizacao_do_deficit_tecnico_atuarial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2651/no_28_altera_as_leis_municipais_no_398_de_25_de_janeiro_de_2016_no._442_de_20_de_marco_de_2017_e_no.93_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2655/no_30_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2657/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2695/no_33_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gstao_do_plano_d_carreira_profissionais_d_magisterio_publico_do_municipio_d_campina_grand_do_sul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2699/no_34_denomina_a_via_publica_que_espcifica_na_localidade_do_taquari.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2709/no_35_altera_as_leis_municipais_no_09_e_no_74_eda_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2710/no_36_cria_e_denomina_o_centro_convivencia_do_idoso_olavo_ceccon_localizado_na_rua_professor_duilio_calderari_no_890.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2711/no_37_altera_a_lei_municipal_no_239_de_17_de_dezembro_de_2012_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2720/no_39_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2721/no_40_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2722/no_41_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2723/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2724/no__43_dispoe_sobre_o_uso_da_linguagem_brasileira_de_sinais_em_veiculacao_de_propaganda_oficial_da_administracao_direta_e_indireta_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2725/no_44_dispoe_sobre_o_programa_de_acesso_facilitado_as_informacoes_turisticas_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2726/no_45_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2727/no_46_estabelece_diretrizes_para_a_implantacao_do_programa_jovem_atleta_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/no_47_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/no_48_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/no_50_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/no_51_altera_e_acresce_dispositivos_a_lei_municipal_n_454_de_25_de_abril_de_2017_que_dispoe_sobre_a_estrutura_organizacional_e_administrativa_da_camara_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/no_52_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2760/no_53_altera_a_lei_municipal_no_15_de_17_de_setembro_de_1997_que_denomina_as_ruas_do_loteamento_jardim_diamante_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2764/no_54_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2765/no_55_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2766/no_56_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2767/no_57_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2768/no_58_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3000/no_59_denomina_a_via_publica_que_especifica_na_localidade_figueira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2770/no_60_institui_o_programa_farmacia_solidaria_a_ser_desenvolvido_nas_unidades_de_basicas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2900/no_61_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2901/no_62_proibe_a_abordagem_de_pessoas_nas_vias_e_logradouros_publicos_com_a_finalidade_de_induzir_a_aquisicao_eou_contratacao_de_produtos_servicos_ou_creditos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2916/no_63_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3034/no_64_-_diretrizes_para_implantacao_do_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2978/no_65_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2979/no_66_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2980/no_67_denomina_a_quadra_poliesportiva_da_escola_municpal_jose_euripedes_goncalves_na_sede_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2981/no_68_denomina_a_quadra_poliesportiva_da_escola_municipal_anna_ferreira_da_costa_no_bairro_aracatuba_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2982/no_69_denomina_a_quadra_poliesportiva_da_escola_municipal_antonio_jose_de_carvalho_no_bairro_jardim_ceccon_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2983/no_70_denomina_a_quadra_poliesportiva_da_escola_municipal_lucidio_florencio_ribeiro_no_bairro_jardim_paulista_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2984/no_71_denomina_o_centro_municipal_de_educacao_infantil_do_bairro_jardim_jacob_ceccon_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2991/no_72_autoriza_o_municipio_de_campina_grande_do_sul_estado_do_parana_a_participar_do_ciedepar_-_consorcio_intermunicipal_de_educacao_e_ensino_do_parana_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2992/no_73_cria_os_compenentes_do_sistema_nacional_de_seguranca_alimentar_define_parametros_para_elaboracao_e_implementacao_dp_plano_municipal_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3001/no_74_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3014/no_75_denomina_via_publica_que_especifica_na_localidade_do_craveiro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3015/no_76_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3016/no_77_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3029/no_79_dispoe_sobre_o_transporte_escolar_privado_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3030/no_80_denomina_a_quadra_poliesportiva_da_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3033/no_81_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_para_o_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3036/no82_-_institui_a_semana_municipal_de_incentivo_ao_estudo_biblico_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3037/no_83_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_poserior_alienacao_por_meio_de_licitacoes_dos_bens_publicos_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/no_84_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/no_85_-_denomina_a_via_publica_que_especifica_na_localidade_de_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/no_87_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/no_89_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3045/no_91_-_dia_da_estrada_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3046/no_92_autoriza_o_poder_executivo_municipal_a_conceder_parcela_de_complementacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3050/no_93_denomina_a_via_publia_que_especifica_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3051/no_94_cria_e_denomina_o_centro_municipal_de_profissionalizacao_imovel_localizado_na_rua_celestino_ferrarini_n._626_bairro_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3052/no_95_altera_a_lei_municipal_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3054/no_96_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3055/no_97_-_suspensao_do_servico_de_agua_e_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3058/no98_-_dispoe_sobre_o_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3062/no_99_altera_a_lei_municipal_no_960_que_dispoe_sobre__a_criacao_do_conselho_municipal_dis_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3078/no_100__conceder_prorrogacao_da_isencao_do_imposto_sobre_servicos_de_qualquer_natureza_issqn_a_empresa_super_rodas_recapagens_ltda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/no_101_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/no_102_denomina_via_publica_que_especifica_na_localidade_do_aracatuba._campo_fundo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2659/no_001_altera_a_resolucao_02.2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2546/no_01_requerendo_informacoesao_poder_executivo_sobre_o_que_determina_o_art.2o_da_lei_no_14.164_de_junho_de_2021._conforme_a_solicitacao_e_justificativa_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2547/no_02_anderson_e_felipe_-_solicitando_a_realizacao_de_audiencia_publica_no_dia_26_de_abril_do_corrente_ano_para_tratar_do_tema_seguranca_e_saude_mental_no_ambiente_escolar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2548/no_03_requerer_a_realizacao_de_audiencia_publica_com_o_objetivo_de_debater_politicas_publicas_e_protocolos_de_bem_estar_animal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2549/no_04_requerer_informacao_de_audiencia_publica_no_dia_28_de_abril_de_2023_em_alusao_ao_mes_de_conscientizacao_ao_autismo_para_debater_o_tema.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2652/no_05_pedro_-_solicita_licenca_para_tratar_assuntos_de_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2653/no_07_nilceia_-_requer_a_realizacao_de_audiencia_publica_com_o_tema_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2654/no_08_nilceia_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_conscientizacao_ao_autismo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2647/no_09_requer_infromacao_sobre_a_fiscalizacao_realizaada_em_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2687/no_10_felipe_veiga_-_solicita_autorizacao_e_realizacao_de_sessao_solene_no_dia_14_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/no_11_felipe_veiga_-_solicito_autorizacao_e_reslizacao_de_sessao_solene_no_dia_25_de_setembro_para_entrega_de_titulo_de_cidada_honoraria_a_senhora_tereza_menin_perboni_e_ao_senhor_jair_perboni.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/no_12_felipe_veiga_-_solicitando_autorizacao_do_plenario_para_que_a_data_da_sessao_solene_seja_transferida_para_o_dia_28_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2898/no_13_pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2915/no_14_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3004/no_15_requer_a_realizacao_de_audiencia_publica_no_dia_18_de_outubro_de_2023_com_o_tema_coleta_seletiva_e_pratica_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3018/no_16_solicitando_autorizacao_para_a_realizacao_de_sessao_solene_para_entrega_de_premiacao_aos_alunos_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3019/no_17_anderson_cardoso_-_autorizacao_e_realizacao_de_sessao_solene_do_dia_27_de_novembro_de_2023_para_entrea_de_titulo_de_cidadao_honorario_joao_hamilton_ceccon_e_luis_felipe_bonatto_francischini.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2550/no_02_anderson_cardoso_-_criacao_do_cadastro_municipal_habitacional_bem_como_cria_os_criterios_e_regras_para_a_inscricao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2539/decreto_legislativo_no_03_de_10_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2551/no_04_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_o_programa_internet_na_praca_das_acesso_gratuito_nos_locais_de_maior_circulacao_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2552/no_06_ismael_moraes_-_solicitando_a_elaboracao_de_projeto_de_lei_que_obrigue_empresas_prestadoras_de_servicos_de_internet_e_telefonia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2553/no_08_solicitando_a_aplicacao_do_piso_nacional_do_magisterio_conforme_a_lei_11.738.2008.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2554/no_10_felipe_veiga_-_solicitando_que_os_poderes_municipais_de_maneira_conjunta_realizem_um_levantamento_para_que_leis_obsoletas_e_fora_de_contexto_para_os_tempos_atuais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2543/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2544/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2555/no_13_felipe_veiga_-_solicitando_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_obrigatoriamente_o_curso_qualidade_de_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2556/no_14_amarildo_bandeira_-_solicitando_a_secretaria_responsavel_que_elabore_um_estudo_para_verificar_a_possibilidade_de_estender_a_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2557/no_15_anderson_cardoso_-_solicitando_um_estudo_para_verificar_a_possibilidade_de_fornecer_o_passe_escolar_para_estudantes_que_residem_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2558/no_16_anderson_cardoso_-_solicitando_a_aquisicao_de_uma_maquina_trituradora_de_galhos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2559/no_18_carolina_mascarenhas_-_solicita_que_seja_instituido_o_programa_minha_escola_e_o_bicho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2560/no_19_carolina_mascarenhas_-__solicita_que_seja_instituido_no_municipio_a_homenagem_intitulada_empresa_amiga_dos_autistas_e_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2561/no_21_nilceia_falavinha_-_solicitando_a_abertura_de_bercario_e_turma_infantil_5_mo_cmei_maria_alice_andreatta_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2562/no_22_nilceia_falavinha_-_solicitando_a_criacao_do_cargo_de_tutor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2563/no_23_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_de_educacao_midiatica_que_visa_promover_debates_campanhas_e_acoes_educaticas_em_instituicoes_ensino_e_areas_publicas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2564/no_24_carolina_mascarenhas_-_solicitando_a_realizacao_de_estudos_para_instituir_no_municipio_o_maria_da_penha_virtual.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2565/no_25_carolina_mascarenhas_-_solicitando_a_criacao_da_campanha_de_prevencao_contra_a_catarata.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2566/no_26_nilceia_falavinha_-_solicitando_implantacao_das_medidas_necessarias_para_acabar_com_filas_de_espera_para_marcacao_de_consultas_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2567/no_27_nilceia_-_solicitando_a_implantacao_de_um_sistema_informatizado_integrado_que_permita_a_autorizacao_dos_exames_e_marcacao_de_consultas_especializadas_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2568/no_28_nilceia_-_elaboracao_de_um_projeto_de_revitalizacao_parcipativo_do_terminal_rodoviario_da_sede.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2569/no_29_nilceia_-_implantacao_de_uma_faixa_elevada_para_travessia_de_pedestres_nas_ruas_dr_joaao_candido_e_avenida_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2570/no_30_eugenio_zanona_-_solicitando_ao_departamento_de_urbanismo_a_realizacao_de_levantamento_e_correta_identificacao_das_estradas_e_ruas_na_area_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2571/no_32_carolina_mascarenhas_-_solicitando_ao_poder_executivo_a_elaboracao_do_projeto_de_lei_que_institui_o_selo_empresa_amiga_do_esporte_e_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2572/no_33_carolina_mascarenhas_-_solicitando_a_instituicao_do_programa_moderniza_campina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2573/no_34_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_disponha_sobre_o_programa_de_parceria_publico-privada_com_sociedade_organizada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2574/no_35_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_da_politica_municipal_de_protecao_dos_direitos_da_pessoa_com_fibromialgia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2575/no_36_carolina_mascarenhas_-_solicitando_instituir_o_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_reconhecimento_das_pessoas__que_fomentam_o_turismo_e_ecoturismo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2576/no_37_nilceia_falavinha_-_solicitando_desassoreamento_limpeza_dos_rios_lagoao__e_engenho_na_sede_e_bairros_para_retirar_material_acumulado_do_leito_do_curso_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2577/no_38_nilceia_falavina_-_solicitando_a_adesao_do_municipio_no_programa_nossa_gente_parana_do_governo_de_estado_cordenado_pela_secretaria_do_desenvolvimento_social_e_familia_do_parana.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2578/no_39_sergio_cavagni_-_solicitando_a_possilidade_colocar_de_um_guardiao_e_portaria_com_detector_de_metal_nas_escolas_municipais_para_proteger_a_integridade_dos_alunos_professores_e_funcionarios..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2579/n40and1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2580/no_41_solicitando_a_criacao_de_mutirao_para_auxilio_das_familias_campineses_no_levantamento_de_documentos_para_a_criacao_de_carteira_de_autista.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2581/no_42_anderson_e_felipe_-_solicitando_capacitacao_em_aba_para_profissionais_da_saude_e_educacao_do_municipio_para_atendimento_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2582/no_43_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_municipal_de_materia_que_abarque_e_debata_sobre_inclusao_social_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2583/no_44_anderson_e_felipe_-_solicitando_a_criacao_do_programa_bolsa_atleta_e_cultura_para_municipes_que_se_destacam_tanto_em_esportes_de_rendimento_quanto_no_campo_artistico.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2584/no_45_carolina_mascarenhas_-_requer_instituir_a_politica_municipal_de_atencao_a_saude_mental_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2585/no_46_carolina_mascarenhas_-_requer_a_criacao_do_programa_de_capacitacao_e_amparo_psicologico_as_maes_ou_tutores_legais_de_portadores_de_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2586/no_47_carolina_mascarenhas_-_requer_a_criacao_de_porjeto_para_direcionamento_e_capacitacao_de_jovens_e_adolescentes_para_o_desenvolvimento_pessoal_e_profissional_no_periodo_de_ferias_escolares.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2880/no_48_carolina_mascarenhas_-_instituir_o_programa_cidadania_digital_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2881/no_49_carolina_mascarenhas_-_estabelecer_o_programa_rg_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2587/no_50_nilceia_falavinha_-_solicita_que_seja_oferecido_o_curso_de_tradutor_e_interprete_der_libras_para_servidores_efetivos_municipais__para_que_tenhamos_profissionais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2883/no_51_sergio_cavagni_-_solicitando_que_seja_implantado_acessibilidade_ao_palco_do_centro_de_eventos_anibal_khury_e_adequacao_correta_nos_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2885/no_52_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_grama_sintetica_com_iluminacao_na_localidade_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2886/no_53_pedro_cafe_-_solicitando_instalacao_na_quadra_de_areia_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2888/no_54_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_areia_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2889/no_55_amarildo_e_pedro_-_solicitando_a_alteracao_do_veiculo_do_linhao_da_saude_para_onibus_de_maior_porte.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2891/no_56_carolina_mascarenhas_-_solicitando_que_seja_instituido_atraves_do_setor_competente_o_conselho_municipal_de_atencao_a_seguranca_escolar_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2892/no_57_nilceia_falavinha_-_solicita_que_seja_oferecido_curso_de_tradutor_e_interprete_de_libras_para_familiares_e_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2629/no_58_nilceia_-_solicita_termo_de_cooperacao_tecnica_entre_o_municipio_e_o_der.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2630/no_59_solicita_fechamento_da_quadra_coberta_e_elaboracao_de_projeto_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2631/no_60_solicita_extensao_de_rede_-_iluminacao_publica_na_barragem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2633/no_61_nilceia_falavinha_-_solicitando_extensao_de_rede_-_iluminacao_publica_rede_baixa_para_implantacao_de_iluminacao_publica_na_marginal_a_br116_proximo_a_rua_joao_bandeira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2634/no_62_solicita_a_instalacao_de_procon_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2635/no_63_carolina_mascarenhas_-__reiterando_solicitacao_para_a_criacao_do_procon_legislativo_municipal_a_exemplo_do_que_acontece_na_assembleia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2636/no_64_carolina_mascarenhas_-_solicita_a_implantacao_de_sistema_de_sinalizacao_turistica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2638/n65car1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2639/no_66_ismael_-_solicita_a_construcao_de_bolsao_de_estacionamento_em_frente_ao_cmei_florinda_ferreira_dalpra.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2640/no_67_ismael_-_solicita_extensao_de_rede_de_iluminacao_na_rua_libero_martins_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2641/no_68_niceia_falavina_-_indica_que_seja_feito_um_mapeamento_da_areas_contiguas_e_distritais_comdelimitacao_das_localidades_rurais_pontuando_as_coordenadas_geograficas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2643/no_69_anderson_e_felipe_-_solicita_a_criacao_de_canais_de_atendimento_a_populacao_via_whatsapp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2644/no_70_carolina_-_solicita_a_criacao_de_um_qr-code.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2645/no_71_carolina_-_solicita_que_seja_instituido_o_programa_avancado_de_apoio_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2646/no_72_solicita_que_diretores_tenham_acesso_ao_acompanhamento_de_solicitacoes_encaminhadas_atraves_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2632/no_73__nilceia_falavinha__-_solicitando_contratacao_de_medicos_ginecologista_obstetra_pediatra.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2637/no_74__ismael_moraes__-_solicitando_a_canalizacao_do_rio_engenho_na_sede.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2642/indicacao_no_75.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no_76.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no_77.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_78.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2663/indicacao_no_79.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2664/indicacao_no_80.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_81.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_82.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_83.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2669/no_84__-_nilceia_falavinha_-_campanha_educativa_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2670/no_85__-_anderson_cleverson_e_felipe_-_revisao_da_lei_no_36.2009_funcionamento_de_bares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2672/no_86__-_ismael_-ampliacao_e_reforma_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2677/no_87_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_municipal_de_incentivo_ao_montanhismo_sobre_o_acesso_a_sitios_naturais_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2679/no_88_nilceia_falavinha_-_indico_a_necessidade_de_implantacao_de_uma_unidade_basica_de_saude_-_ubs_no_bairro_jardim_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2680/no_89_nilceia_falavinha_-_indica_a_implantacao_do_aplicativo_escola_e_creche_segura_com_o_intuito_de_fazer_um_acompanhamento_e_monitoramento_de_todas_as_ocorrencias_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2689/no_90_cleverson_dalpra_-_solicitando_uniformes_urgentes_para_os_coletores_de_lixos_e_motoristas_dos_caminhoes_com_cores_destacaveis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2690/no_91_nilceia_falavinha_-_reiterando_solicitacao_pelo_levantamento_dos_pontos_de_onibus_das_linhas_de_transportes_escolar_municipal_para_a_instalacao_de_cobertura_em_todos_os_locais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2691/no_92_carolina_mascarenhas_-_a_vereadora_signataria_nos_termos_regimentais_requer_medidas_para_a_cassacao_de_alvara_de_funcionamento_de.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2693/n94nil1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2698/no_95_felipe_e_carolina_-_solicitando_que_seja_estabelecido_o_forum_municipal_de_transicao_energetica_justa_e_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2700/no_96_nilceia_falavinha_-_solicitando_ampliacao_a_oferta_de_consultas_medicas_especializadas_dando_acesso_e_garantido_aos_municipes_e_atendimento_no_servico_de_media_complexidade.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2701/no_97_nilceia_falavinha_-_solicitando_que_seja_criado_o_projeto_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2702/no_98_carolina_mascarenhas_-_requer_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2703/no_99_carolina_mascarenhas_-_estudo_para_viabilizar_a_instalacao_de_totem_policial_ou_da_guarda_municipal_em_pontos_estrategicos_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2704/no_100_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_estrada_colonia_japonesa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2705/no_101_amarildo_bandeira_-_solicitando_a_implantacao_de_travessias_elevada_na_rua_joao_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2706/no_102_pedro_cafe_-_solicitando_elaboracao_de_estudo_para_obra_de_saneamento_basico_do_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2707/no_103_pedro_cafe_-_solicitando_implantacao_de_um_transporte_publico_ou_privado_que_possa_ligar_o_bairro_divisa_ate_o_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2708/no_104_pedro_cafe_-_solicitando_a_secretaria_de_infraestrutrura_do_parque_ari_coutinho_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2714/no_105_carolina_mascarenhas_-_solicitando_que_o_setor_competente_elabore_uma_alteracao_na_lei_municipal_no_815.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2717/no_106_anderson_cardoso_-_solicitando_a_esta_casa_de_leis_a_possibilidade_de_realizar_a_camara_itinerante_nos_bairros_municipais.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/no_107_anderson_e_cleverson_-_soliictando_a_distribuicao_de_senhas_com_data_e_horario_de_chegada_dos_pacientes_e_atendimento_preferencial_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/no_108_nilceia_falavinha_-_solicitando_a_realizacao_de_um_plano_municipal_de_mobilidade_urbana_e_implantacao_de_linhas_municipais_de_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/no_109_anderson_e_felipe_-_solicitando_estudo_de_possibilidade_de_instaraurar_em_nosso_municipio__recurso_da_telemedicina_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/no_110_pedro_cafe_-_solicitando_a_possibilidade_da_instalacao_de_uma_lombada_ou_travessia_elevada_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/no_111_pedro_cafe_-_solicitando_um_estudo_que_desenvolve_um_programa_permanente_de_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/no_112_pedro_cafe_-_solicitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/no_113_carolina_mascarenhas_-_requer_criacao_do_programa_inclui_mais_campina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/no_114__carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_emissao_de_certificado_ou_diploma_como_atividade_complementar_aos_estudantes_que_participam_nas_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/no_115_carolina_mascarenhas_-_requer_a_criacao_do_pedal_solidario_em_beneficio_as_familias_carentes_ou_da_apae.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/no_116_rene_henemann_-_solicitando_estacionamento_com_recuo_na_rua_clestino_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/no_117_ismael_moraes_-_solicitando_viabilidade_de_projetar_e_construir_um_centro_esportivo_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/no_118_carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/no_119_anderson_e_ismael_-_reiterando_pedido_anterior_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/no_120_rene_henemann_solicitando_alteracao_da_entrada_do_centro_municipal_infantil_alcebiades_cooper_para_rua_ercilio_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/no_121_ismael_moraes_-_solicitando_a_implantacao_de_uma_area_de_lazer_o_bairro_jardim_nezita.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/no_122_cleverson_dalpra_-_solicito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_parque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/no_123_anderson_cardoso_-_cria_o_programa_maos_amigas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/no_124_nilecia_falavinha_-_solicitando_um_profisssiona_farmaceutico_em_todas_as_unidades_basicas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/no_125_nilceia_falavinha_-_solicitando_oferta_d_vagas_reservadas_pra_pessoas_com_deficiencia_e_curso_profissionalizntes_direciondas_a_pcds_no_progrma_d_qualificacao_profissional_qualifica_campina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2759/no_126_rene_henemann_-_solicitndo_um_espaco_para_instalacao_d_um_espaco_exclusivo_d_acessibilidde_com_banheiros_para_cadeirantes_na_arena_coberta_do_parque_d_exposicopes_quielse_crisostomo_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2903/no_128_ismael_e_sergio_-_solicitando_providencias_urgente_quanto_ao_deposito_de_carros_velhos_na_entrada_do_municipio_proximo_a_facsul.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2761/no_129_pedro_cafe_-_solicitando_um_estudo_para_implantacao_de_novas_lixeiras_na_estrada_da_vargem_grande_e_barra_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2762/no_130_solicitando_que_seja_realizado_contato_com_a_empresa_que_trasnporta_madeiras_de_eucalipto_e_pinus_na_extensao_da_estrada_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2817/no_131_nilceia_falavinha_-_solicitando_casa_de_passagem_para_mulheres_vitimas_de_violencia_-_cpmvv.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2902/no_132_pedro_cafe_-_solicitando_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabertura_da_agencia_do_inss_no_14001160_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2905/no_133_ismael_e_pedro_-_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_na_area_rural_com_varias_metas_de_producao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2906/no_134_ismael_e_pedro_-_solicitando_que_os_motorista_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e_e_curso_de_emergencia_para_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2907/n_135_eugenio_zanona_-_solicitando_que_o_executivo_intervenha_junto_a_caixa_economica_federal_para_a_instalacao_de_uma_casa_loterica_no_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2909/no_136_eugenio_e_pedro_-_solicitando_a_implantacao_de_uma_horta_comunitaria_em_parceria_com_a_prefeitura_e_a_comunidade_no_bairro_terrra_boa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2910/n_137_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2911/no_138_carolina_mascarenhas_-_solicitando_instituir_projeto_d_lei_qe_limita_distncia_d_emissao_d_sons_ruidos_q_prejudiqum_o_bem-estar_d_portdor_d_transtorno_d_espectro_autista_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2912/no_139_nilceia_falavinha_-_solicitando_medidas_necessarias_para_compra_de_um_caminhao_do_ti_po_munck_com_cesto.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2975/no_140_nilceia_falavinha_-_solicitando_incluir_no_protoolo_de_assistencia_as_gestantes_a_realizacao_de_algusn_exames.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2976/no_141_anderson_cardoso_-_solicitando_a_possibilidade_da_execucao_no_775_que_cria_o_programa_campina_digital.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2985/no_142_carolina_mascarenhas_-_solicitando_que_seja_instituido_a_campanha_de_concientizacao_e_incentivo_a_destinacao_de_parte_do_irrf_imposto_de_renda_retido_na_fonte.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2986/no_143_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico_em_residencias_e_comercios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2987/no_144_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_apresentacao_de_projeto_de_lei_que_institua_o_fundo_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2988/no_145_anderson_cardoso_-_solicitando_elaboracao_e_execucao_de_projeto_de_canalizacao_do_corrego_da_bacia_do_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2989/no_146_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_criacao_de_um_programa_esportivo_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2993/no_147_nilceia_falavinha_-_solicitando_a_disponibilidade_de_uma_van_adpatada_para_transporte_de_pessoas_com_deficiencia_com_nove_lugares_para_atender_os_alunos_da_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2995/no_148_carolina_mascarenhas_-_solicitando_que__seja_relizado_convenio_com_a_prefeitura_de_curitiba_para_retomada_dos_beneficios_do_programa_armazem_da_familia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2996/no_149_carolina_mascarenhas_-_solicitando_acoes_imaediatas_para_melhorara_comunicicao_acompanhamento_dos_exames_preventivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2999/no_150_nilceia_falavinha_-_solicitando_a_criacao_do_programa_quintais_produtivos_para_mulheres_rurais.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3005/no_152_rosimeri_ceccon_-_solicitando_que_as_pessoas_que_necessitam_de_atendimento_do_medico_genecologista_nao_precisam_passar_por_consulta_previa_com_clinico_geral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3002/no_153_felipe_veiga_-_solicitando_qe_institua_o_programa_municipal_agente_jovem_ambiental.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3006/no_155_anderson_cardoso_-_solicitando_a_intensificacao_de_campanha_publicitaria_no_calendario_de_retirada_de_entulho_oela_secretaria_responsavel.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3007/no_156_pedro_cafe_-_solicitando_que_seja_ampliado_um_horario_da_linha_de_onibus_que_faz_o_transporte_de_passageiros_entre_o_bairro_jardim_paulista_e_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3008/no_157_nilceia_falavinha_-_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_caic_localizada_no_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3009/no_158_nilceia_falavinha_-_solicitando_a_criacao_do_programa_de_valorizacao_a_vida_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3010/no_159_carolina_mascarenhas_-_solicitando_extensao_do_horario_do_funcionamento_dis_comercios_do_municipio_com_inicio_no_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3012/no_160_amarildo_bandeira_-_solicitando_implantacao_de_uma_pista_de_skate_no_parque_linear_timbu_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3013/no_161_nilceia_falavinha_-_solicitando_a_criacao_de_um_programa_de_assistencia_social_que_forneca_abrigo_alementacao_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3020/no_162_nilceia_falavinha_-_solicitando_a_secretaria_resposavel_um_prazo_para_reiniciar_e_concluir_as_obras_de_pavimentacao_no_bairro_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3021/no_163_nilceia_falavinha_-_solicitando_que_o_secretario_de_meio_ambiente_responda_sobre_os_programas_de_castracao_que_estao_parados_e_nao_tem_dado_continuidade_com_a_frequencia_necessaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3022/no_164_ismael_moraes_-_solicitando_para_a_implantacao_de_travessia_elevada_no_cruzamento_das_ruas_augusto_campanha_e_conceicao_maria_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3023/no_165_nilceia_falavinha_-_solicitando_diretrizes_para_elaboramento_da_educcao_especial.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3024/no_166_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_economia_criativa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3025/no_167_carolina_mascarenhas_-_solicitando_instituir_um_projeto_de_lei_que_visa_a_responsabilizacao_de_empresas_por_danos_a_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3026/no_168_carolina_mascarenhas_-_solicitando_estudos_para_implementar_a_obrigatoriedade_da_utilizacao_e_aplicacao_do_questionario_snap_iv_para_rastreamento_de_sinais_precoces_de_tdah.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3027/no_169_rosimeri_ceccon_-_solicitando_teste_tecnico_de_oftamologia_nos_colegios_estaduais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3028/no_170_rosimeri_ceccon_-_solicitando_a_possibilidade_de_contratacao_de_professores.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3031/no_172_anderso_cardoso_-_solicitando_que_as_ambulancias_sejam_descentralizadas_a_ter_um_ponto_fixo_nas_unidades_basicas_de_saude_ou_local_onde_o_atendimento_possa_ser_mais_celere.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3032/no_173_anderson_cardoso_-_solicitando_manutencao_limpeza_e_rocada_da_rua_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3035/no_174_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_comerciante_amigo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3038/no_175_carolina_mascarenhas_-_solicitando_a_instalacao_de_rotatoria_bem_como_o_toten_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3039/no_176_solicitando_o_recapeamento_asfaltico_da_estrada_omacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3040/no_177_solicitando_elaboracao_de_projeto_de_lei_que_institui_a_criacao_de_um_plano_municipal_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3041/no_178_anderson_cardoso_-_solicitando_a_construcao_de_mais_um_centro_municipal_de_ducacao_infantil_cmei_-_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3042/no_179_sergio_cavagni_-_solicitando_um_estudo_para_viabilidade_de_fazer_a_cobertura_na_pista_de_rodeio_no_paruqe_deesposicoes_anibal_khoury.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3043/no_180_nilceia_falavinha_-_solicitando_a_instalacao_de_cobertura_na_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3044/no_181_eugenio_-_solicitando_a_elaboracao_do_projeto_de_lei_que_institui_o_programa_de_recuperacao_de_dna_da_flora_as_margens_do_rio_capivari.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3048/no_182_solicitando_a_intensificacao_da_fiscalizacao_referente_ao_codigo_de_postura_lei_complementar_no_19.2015.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3053/no_183_pedro_cafe_-_solicita_que_seja_realizado_a_manutencao_preventiva_e_corretivas_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3056/no_184_amarildo_bandeira_-_solicitando_um_estudo_da_secretaria_de_saude_para_que_a_unidade_de_saude_adalque_bosardi_faca_atendimentoas_21h.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3057/no_185_solicitando_a_elaboracao_do_porjeto_de_lei_que_intitui_a_semana_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3059/no_186_felipe_veiga_-_parabenizando_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3065/no_187_carolina_mascarenhas_-_solicitando_a_implantacao_d_placas_informativas_nos_espacos_publicos_privados_sobre_abandono_d_animais_conforme_estabelecido_na_lei_municipal_preve_o_abandono_animais.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3066/no_188_rene_henemann_-_solicitando_um_estudo_da_secretaria_d_projetos_do_municipio_para_a_implantacao_de_muro_d_contencao_acustica_na_arena_coberta_do_parque_d_eventos_quielse_crisostomo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3067/no_190_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_cacamba_da_limpeza_atraves_da_secretaria_responsavel_identificando_as_localidades_q_tm_pontos_d_entulhos_lixos_q_nao_sao_organicos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3070/no_192_anderson_cardoso_-_solicitando_criacao_do_parque_d_oficinas_industriais_e_fomento_do_setor_industrial_para_os_autonomos_e_meis_no_municipio_gerando_um_maior_numero_d_producao_emprgo_renda.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3071/no_193_carolina_mascarenhas_-_reiterando_pedido_no_180.2019_solicito_a_implantacao_d_rotatoria_na_avenida_juscelino_kubitschek_de_oliveira_no_cruzamento_com_a_rua_angelo_antonio_zanchetin_jardim.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3072/no_194_nilceia_falavinha_-_solicitando_a_criacao_do_programa_sacolao_da_familia_oferece_frutas_e_hortalicas_d_boa_qualidade_preco_unico_por_quilo_40__mais_baixo_que_no_varejo_tradicional.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_modificativa_no1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_modificativa_no_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_de_licenca.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2588/no_01_mocao_de_aplausos_ao_excelentissimo_deputado_federal_luciano_ducci.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2683/no_02_carolina_mascarenhas_-_reconhecer_e_prestar_reconhecimento_a_senhora_cremilda_conhecida_por_tuca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2684/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_as_protetoras_e_protetores_independentes_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2685/no_04_carolina_mascarenhas_-_mocao_de_aplasos_ao_hospital_angelina_caron.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2686/no_05_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_para_o_gremio_estudantil_do_colegio_estadual_do_campo_terra_boa_e_para_o_presidente_luis_otavio_polli.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2648/no_06_carolina_mascarenhas_-_senhor_ernani_speranceta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2678/no_07_-_retirada_pelo_autor_carolina_mascarenhas_-_mocao_de_aplausos_cristiano_correa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2688/no_08_carolina_mascarenhas_-_reconehcer_e_prestar_homenagem_em_reconhecimento_aos_17_anos_de_funcionamento_do_parque_tematico_fazendinha_vila_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2692/no_09_carolina_mascarenhas_-_reconhecer_e_prestar_homenagem_ao_ilustre_senhor_levi_camargo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2715/no_10_agradecer_e_prestar_homenagem_ao_senhor_fabio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2728/no_11_mocao_de_aplausos_a_uniao_terra_boa_f.c._campeao_do_campeonato_campinense_serie_a_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2729/no_12_mocao_de_aplaqusos_ao_esperafico_f.c._campeao_do_campeonato_campinense_serie_b_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3060/no_15_mocao_de_aplausos_aos_jogadores_campinenses_da_escola_de_futebol_oficial_do_club_atheletico_paranaense.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2681/no_01_concede_titulo_de_cidada_honoraria_fo_municipio_de_campina_grande_do_sul_a_senhora_tereza_menin_perboni.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2712/no_02_concede_titulo_de_cidadao_honorario_ao_senhor_antonio_wandcheer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2713/no_03_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_ao_senhor_rafel_valdomiro_greca_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2913/no_04_concede_titulo_de_cidadao_honorario_ao_senhor_luis_felipe_bonatto_francischini.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2914/no_5_concede_titulo_de_cidada_honoraria_do_municipio_de_campina_grande_do_sul_estado_do_parana_a_senhora_myrian_thomazini_bernardi..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2997/no_07_aprova_as_contas_do_municipio_de_campina_grande_do_sul_relativas_ao_ano_de_2021_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2696/no_01_altera_a_lei_municipal_complementar_mo_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_no_398_de_25_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2990/no_02_institui_o_programa_de_recuperacao_fiscal_de_campina_grande_do_sul_refis_destinado_a_promover_a_regularizacao_de_debitos_de_natureza_tributaria_e_nao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3063/no_03_altera_a_lei_complementar_municipal_n_01_de_05_de_dezembro_de_2005_que_dispoe_sobre_o_codigo_tributario_municipal_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3076/no_04_altera_a_lei_municipal_complementar_no_07_de_23_de_maio_de_2012_e_a_lei_ordinaria_de_2016_na_forma_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3077/no_05_altera_a_lei_complementar_no_060_de_18_de_fevereiro_de_2022_que_institui_a_fundacao_de_atencao_em_saude_de_campina_grande_do_sul-_estado_do_parana_fascamp_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/no_06_altera_a_lei_complementar_no_20_de_22_de_julho_de_2015_que_dispoe_sobre_o_codigo_de_obras_a_lei_complementar_no_21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_lei_no_01.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2591/no_02_denomina_a_via_publica_que_especifica_na_localidade_da_marcelinha_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2592/no_03_denomina_a_via_publica_que_especifica_na_localidade_da_mandassaia_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2595/no_04_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2594/no_871_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_lei_no_7.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2598/no_08_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2599/no_09_denomina_as_vias_publicas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2600/no_10_dispoe_sobre_a_reposicao_inflacionaria_de_vencimentos_no_ambito_do_poder_legislativo_do_municipio_promove_alteracoes_na_lei_municipal_no_454.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2601/no_11_altera_a_lei_municipal_n_177_que_redefine_a_estrutura_e_funcionamneto_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2602/no_12_altera_a_lei_municipal_no_836_de_21_de_julho_de_2022_que_dispoe_sobre_os_servicos_funararios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2603/no_14_altera_o_art_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011_que_redefine_a_estrutura_e_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2605/no_15_denomina_a_via_publica_no_bairro_timbu_velho_darci_baldin.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2604/projeto_de_lei_no_16.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2606/no_17_altera_a_lei_municipal_n.o_398_de_25_de_janeiro_de_2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2607/no_18_termo_de_cessao_de_uso_de_bem_movel_apae.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2608/no_19_altera_a_lei_municipal_n.o_93_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2609/no_20_parcelamento_de_debitos_previdenciarios_relativos_ao_saldo_de_aportes_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2589/no_21_dispoe_sobre_normas_e_procedimentos_especificos_para_a_implantacao_ampliacao_e_compartilhamento_da_infraestrutura_de_telecomunicacoes_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_no22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_no23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2614/no_24_mesa_executiva_-_altera_a_lei_663_e_a_lei_510.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_no25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2616/no_26_institui_o_dia_municipal_de_conscientizacao_sobre_a_doenca_de_batten_em_campina_grande_do_sul_estado_do_parana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_17_do_executivo_autuado_sob_n.o_27_-_amortizacao_do_deficit_tecnico_atuarial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2651/no_28_altera_as_leis_municipais_no_398_de_25_de_janeiro_de_2016_no._442_de_20_de_marco_de_2017_e_no.93_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2655/no_30_declara_de_utilidade_publica_a_entidade_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2657/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2695/no_33_altera_a_lei_municipal_no_693_de_18_de_dezembro_de_2019_que_dispoe_sobre_a_reestruturacao_e_gstao_do_plano_d_carreira_profissionais_d_magisterio_publico_do_municipio_d_campina_grand_do_sul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2699/no_34_denomina_a_via_publica_que_espcifica_na_localidade_do_taquari.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2709/no_35_altera_as_leis_municipais_no_09_e_no_74_eda_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2710/no_36_cria_e_denomina_o_centro_convivencia_do_idoso_olavo_ceccon_localizado_na_rua_professor_duilio_calderari_no_890.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2711/no_37_altera_a_lei_municipal_no_239_de_17_de_dezembro_de_2012_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2720/no_39_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2721/no_40_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2722/no_41_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2723/no_42_denomina_a_via_publica_que_especifica_na_localidade_do_roseira_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2724/no__43_dispoe_sobre_o_uso_da_linguagem_brasileira_de_sinais_em_veiculacao_de_propaganda_oficial_da_administracao_direta_e_indireta_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2725/no_44_dispoe_sobre_o_programa_de_acesso_facilitado_as_informacoes_turisticas_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2726/no_45_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2727/no_46_estabelece_diretrizes_para_a_implantacao_do_programa_jovem_atleta_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/no_47_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/no_48_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/no_50_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/no_51_altera_e_acresce_dispositivos_a_lei_municipal_n_454_de_25_de_abril_de_2017_que_dispoe_sobre_a_estrutura_organizacional_e_administrativa_da_camara_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/no_52_denomina_a_via_publica_que_especifica_na_localidade_do_timbu_velho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2760/no_53_altera_a_lei_municipal_no_15_de_17_de_setembro_de_1997_que_denomina_as_ruas_do_loteamento_jardim_diamante_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2764/no_54_denomina_a_via_publica_que_especifica_na_localidade_do_barro_branco_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2765/no_55_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2766/no_56_denomina_a_via_publica_que_especifica_na_localidade_do_indaiatuba_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2767/no_57_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2768/no_58_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3000/no_59_denomina_a_via_publica_que_especifica_na_localidade_figueira_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2770/no_60_institui_o_programa_farmacia_solidaria_a_ser_desenvolvido_nas_unidades_de_basicas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2900/no_61_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2901/no_62_proibe_a_abordagem_de_pessoas_nas_vias_e_logradouros_publicos_com_a_finalidade_de_induzir_a_aquisicao_eou_contratacao_de_produtos_servicos_ou_creditos_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2916/no_63_denomina_a_via_publica_que_especifica_na_localidade_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3034/no_64_-_diretrizes_para_implantacao_do_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2978/no_65_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2979/no_66_denomina_a_via_publica_que_especifica_na_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2980/no_67_denomina_a_quadra_poliesportiva_da_escola_municpal_jose_euripedes_goncalves_na_sede_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2981/no_68_denomina_a_quadra_poliesportiva_da_escola_municipal_anna_ferreira_da_costa_no_bairro_aracatuba_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2982/no_69_denomina_a_quadra_poliesportiva_da_escola_municipal_antonio_jose_de_carvalho_no_bairro_jardim_ceccon_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2983/no_70_denomina_a_quadra_poliesportiva_da_escola_municipal_lucidio_florencio_ribeiro_no_bairro_jardim_paulista_neste_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2984/no_71_denomina_o_centro_municipal_de_educacao_infantil_do_bairro_jardim_jacob_ceccon_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2991/no_72_autoriza_o_municipio_de_campina_grande_do_sul_estado_do_parana_a_participar_do_ciedepar_-_consorcio_intermunicipal_de_educacao_e_ensino_do_parana_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2992/no_73_cria_os_compenentes_do_sistema_nacional_de_seguranca_alimentar_define_parametros_para_elaboracao_e_implementacao_dp_plano_municipal_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3001/no_74_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3014/no_75_denomina_via_publica_que_especifica_na_localidade_do_craveiro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3015/no_76_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_estado_do_parana_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3016/no_77_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3029/no_79_dispoe_sobre_o_transporte_escolar_privado_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3030/no_80_denomina_a_quadra_poliesportiva_da_escola_municipal_marcos_nicolau_strapassoni.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3033/no_81_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_para_o_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3036/no82_-_institui_a_semana_municipal_de_incentivo_ao_estudo_biblico_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3037/no_83_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_poserior_alienacao_por_meio_de_licitacoes_dos_bens_publicos_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/no_84_denomina_a_via_publica_que_especifica_na_localidade_do_coxo_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/no_85_-_denomina_a_via_publica_que_especifica_na_localidade_de_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/no_87_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/no_89_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3045/no_91_-_dia_da_estrada_da_graciosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3046/no_92_autoriza_o_poder_executivo_municipal_a_conceder_parcela_de_complementacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3050/no_93_denomina_a_via_publia_que_especifica_na_localidade_da_roseira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3051/no_94_cria_e_denomina_o_centro_municipal_de_profissionalizacao_imovel_localizado_na_rua_celestino_ferrarini_n._626_bairro_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3052/no_95_altera_a_lei_municipal_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3054/no_96_-_denomina_a_via_publica_que_especifica_na_localidade_de_jaguatirica_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3055/no_97_-_suspensao_do_servico_de_agua_e_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3058/no98_-_dispoe_sobre_o_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3062/no_99_altera_a_lei_municipal_no_960_que_dispoe_sobre__a_criacao_do_conselho_municipal_dis_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3078/no_100__conceder_prorrogacao_da_isencao_do_imposto_sobre_servicos_de_qualquer_natureza_issqn_a_empresa_super_rodas_recapagens_ltda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/no_101_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/no_102_denomina_via_publica_que_especifica_na_localidade_do_aracatuba._campo_fundo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2659/no_001_altera_a_resolucao_02.2019_que_dispoe_sobre_a_criacao_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2546/no_01_requerendo_informacoesao_poder_executivo_sobre_o_que_determina_o_art.2o_da_lei_no_14.164_de_junho_de_2021._conforme_a_solicitacao_e_justificativa_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2547/no_02_anderson_e_felipe_-_solicitando_a_realizacao_de_audiencia_publica_no_dia_26_de_abril_do_corrente_ano_para_tratar_do_tema_seguranca_e_saude_mental_no_ambiente_escolar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2548/no_03_requerer_a_realizacao_de_audiencia_publica_com_o_objetivo_de_debater_politicas_publicas_e_protocolos_de_bem_estar_animal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2549/no_04_requerer_informacao_de_audiencia_publica_no_dia_28_de_abril_de_2023_em_alusao_ao_mes_de_conscientizacao_ao_autismo_para_debater_o_tema.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2652/no_05_pedro_-_solicita_licenca_para_tratar_assuntos_de_interesse_particular.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2653/no_07_nilceia_-_requer_a_realizacao_de_audiencia_publica_com_o_tema_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2654/no_08_nilceia_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_conscientizacao_ao_autismo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2647/no_09_requer_infromacao_sobre_a_fiscalizacao_realizaada_em_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2687/no_10_felipe_veiga_-_solicita_autorizacao_e_realizacao_de_sessao_solene_no_dia_14_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/no_11_felipe_veiga_-_solicito_autorizacao_e_reslizacao_de_sessao_solene_no_dia_25_de_setembro_para_entrega_de_titulo_de_cidada_honoraria_a_senhora_tereza_menin_perboni_e_ao_senhor_jair_perboni.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/no_12_felipe_veiga_-_solicitando_autorizacao_do_plenario_para_que_a_data_da_sessao_solene_seja_transferida_para_o_dia_28_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2898/no_13_pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2915/no_14_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_mes_de_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3004/no_15_requer_a_realizacao_de_audiencia_publica_no_dia_18_de_outubro_de_2023_com_o_tema_coleta_seletiva_e_pratica_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3018/no_16_solicitando_autorizacao_para_a_realizacao_de_sessao_solene_para_entrega_de_premiacao_aos_alunos_do_concurso_jovem_legislador.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3019/no_17_anderson_cardoso_-_autorizacao_e_realizacao_de_sessao_solene_do_dia_27_de_novembro_de_2023_para_entrea_de_titulo_de_cidadao_honorario_joao_hamilton_ceccon_e_luis_felipe_bonatto_francischini.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2550/no_02_anderson_cardoso_-_criacao_do_cadastro_municipal_habitacional_bem_como_cria_os_criterios_e_regras_para_a_inscricao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2539/decreto_legislativo_no_03_de_10_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2551/no_04_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_o_programa_internet_na_praca_das_acesso_gratuito_nos_locais_de_maior_circulacao_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2552/no_06_ismael_moraes_-_solicitando_a_elaboracao_de_projeto_de_lei_que_obrigue_empresas_prestadoras_de_servicos_de_internet_e_telefonia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2553/no_08_solicitando_a_aplicacao_do_piso_nacional_do_magisterio_conforme_a_lei_11.738.2008.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2554/no_10_felipe_veiga_-_solicitando_que_os_poderes_municipais_de_maneira_conjunta_realizem_um_levantamento_para_que_leis_obsoletas_e_fora_de_contexto_para_os_tempos_atuais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2543/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2544/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2555/no_13_felipe_veiga_-_solicitando_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_obrigatoriamente_o_curso_qualidade_de_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2556/no_14_amarildo_bandeira_-_solicitando_a_secretaria_responsavel_que_elabore_um_estudo_para_verificar_a_possibilidade_de_estender_a_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2557/no_15_anderson_cardoso_-_solicitando_um_estudo_para_verificar_a_possibilidade_de_fornecer_o_passe_escolar_para_estudantes_que_residem_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2558/no_16_anderson_cardoso_-_solicitando_a_aquisicao_de_uma_maquina_trituradora_de_galhos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2559/no_18_carolina_mascarenhas_-_solicita_que_seja_instituido_o_programa_minha_escola_e_o_bicho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2560/no_19_carolina_mascarenhas_-__solicita_que_seja_instituido_no_municipio_a_homenagem_intitulada_empresa_amiga_dos_autistas_e_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2561/no_21_nilceia_falavinha_-_solicitando_a_abertura_de_bercario_e_turma_infantil_5_mo_cmei_maria_alice_andreatta_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2562/no_22_nilceia_falavinha_-_solicitando_a_criacao_do_cargo_de_tutor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2563/no_23_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_de_educacao_midiatica_que_visa_promover_debates_campanhas_e_acoes_educaticas_em_instituicoes_ensino_e_areas_publicas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2564/no_24_carolina_mascarenhas_-_solicitando_a_realizacao_de_estudos_para_instituir_no_municipio_o_maria_da_penha_virtual.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2565/no_25_carolina_mascarenhas_-_solicitando_a_criacao_da_campanha_de_prevencao_contra_a_catarata.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2566/no_26_nilceia_falavinha_-_solicitando_implantacao_das_medidas_necessarias_para_acabar_com_filas_de_espera_para_marcacao_de_consultas_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2567/no_27_nilceia_-_solicitando_a_implantacao_de_um_sistema_informatizado_integrado_que_permita_a_autorizacao_dos_exames_e_marcacao_de_consultas_especializadas_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2568/no_28_nilceia_-_elaboracao_de_um_projeto_de_revitalizacao_parcipativo_do_terminal_rodoviario_da_sede.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2569/no_29_nilceia_-_implantacao_de_uma_faixa_elevada_para_travessia_de_pedestres_nas_ruas_dr_joaao_candido_e_avenida_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2570/no_30_eugenio_zanona_-_solicitando_ao_departamento_de_urbanismo_a_realizacao_de_levantamento_e_correta_identificacao_das_estradas_e_ruas_na_area_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2571/no_32_carolina_mascarenhas_-_solicitando_ao_poder_executivo_a_elaboracao_do_projeto_de_lei_que_institui_o_selo_empresa_amiga_do_esporte_e_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2572/no_33_carolina_mascarenhas_-_solicitando_a_instituicao_do_programa_moderniza_campina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2573/no_34_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_disponha_sobre_o_programa_de_parceria_publico-privada_com_sociedade_organizada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2574/no_35_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_da_politica_municipal_de_protecao_dos_direitos_da_pessoa_com_fibromialgia_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2575/no_36_carolina_mascarenhas_-_solicitando_instituir_o_selo_turistico_parceiro_do_turismo_como_forma_de_outorgar_reconhecimento_das_pessoas__que_fomentam_o_turismo_e_ecoturismo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2576/no_37_nilceia_falavinha_-_solicitando_desassoreamento_limpeza_dos_rios_lagoao__e_engenho_na_sede_e_bairros_para_retirar_material_acumulado_do_leito_do_curso_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2577/no_38_nilceia_falavina_-_solicitando_a_adesao_do_municipio_no_programa_nossa_gente_parana_do_governo_de_estado_cordenado_pela_secretaria_do_desenvolvimento_social_e_familia_do_parana.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2578/no_39_sergio_cavagni_-_solicitando_a_possilidade_colocar_de_um_guardiao_e_portaria_com_detector_de_metal_nas_escolas_municipais_para_proteger_a_integridade_dos_alunos_professores_e_funcionarios..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2579/n40and1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2580/no_41_solicitando_a_criacao_de_mutirao_para_auxilio_das_familias_campineses_no_levantamento_de_documentos_para_a_criacao_de_carteira_de_autista.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2581/no_42_anderson_e_felipe_-_solicitando_capacitacao_em_aba_para_profissionais_da_saude_e_educacao_do_municipio_para_atendimento_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2582/no_43_carolina_mascarenhas_-_solicitando_a_criacao_e_insercao_na_grade_curricular_do_ensino_municipal_de_materia_que_abarque_e_debata_sobre_inclusao_social_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2583/no_44_anderson_e_felipe_-_solicitando_a_criacao_do_programa_bolsa_atleta_e_cultura_para_municipes_que_se_destacam_tanto_em_esportes_de_rendimento_quanto_no_campo_artistico.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2584/no_45_carolina_mascarenhas_-_requer_instituir_a_politica_municipal_de_atencao_a_saude_mental_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2585/no_46_carolina_mascarenhas_-_requer_a_criacao_do_programa_de_capacitacao_e_amparo_psicologico_as_maes_ou_tutores_legais_de_portadores_de_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2586/no_47_carolina_mascarenhas_-_requer_a_criacao_de_porjeto_para_direcionamento_e_capacitacao_de_jovens_e_adolescentes_para_o_desenvolvimento_pessoal_e_profissional_no_periodo_de_ferias_escolares.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2880/no_48_carolina_mascarenhas_-_instituir_o_programa_cidadania_digital_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2881/no_49_carolina_mascarenhas_-_estabelecer_o_programa_rg_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2587/no_50_nilceia_falavinha_-_solicita_que_seja_oferecido_o_curso_de_tradutor_e_interprete_der_libras_para_servidores_efetivos_municipais__para_que_tenhamos_profissionais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2883/no_51_sergio_cavagni_-_solicitando_que_seja_implantado_acessibilidade_ao_palco_do_centro_de_eventos_anibal_khury_e_adequacao_correta_nos_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2885/no_52_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_grama_sintetica_com_iluminacao_na_localidade_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2886/no_53_pedro_cafe_-_solicitando_instalacao_na_quadra_de_areia_no_bairro_barragem.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2888/no_54_pedro_cafe_-_solicitando_a_construcao_de_quadra_de_areia_no_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2889/no_55_amarildo_e_pedro_-_solicitando_a_alteracao_do_veiculo_do_linhao_da_saude_para_onibus_de_maior_porte.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2891/no_56_carolina_mascarenhas_-_solicitando_que_seja_instituido_atraves_do_setor_competente_o_conselho_municipal_de_atencao_a_seguranca_escolar_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2892/no_57_nilceia_falavinha_-_solicita_que_seja_oferecido_curso_de_tradutor_e_interprete_de_libras_para_familiares_e_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2629/no_58_nilceia_-_solicita_termo_de_cooperacao_tecnica_entre_o_municipio_e_o_der.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2630/no_59_solicita_fechamento_da_quadra_coberta_e_elaboracao_de_projeto_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2631/no_60_solicita_extensao_de_rede_-_iluminacao_publica_na_barragem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2633/no_61_nilceia_falavinha_-_solicitando_extensao_de_rede_-_iluminacao_publica_rede_baixa_para_implantacao_de_iluminacao_publica_na_marginal_a_br116_proximo_a_rua_joao_bandeira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2634/no_62_solicita_a_instalacao_de_procon_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2635/no_63_carolina_mascarenhas_-__reiterando_solicitacao_para_a_criacao_do_procon_legislativo_municipal_a_exemplo_do_que_acontece_na_assembleia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2636/no_64_carolina_mascarenhas_-_solicita_a_implantacao_de_sistema_de_sinalizacao_turistica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2638/n65car1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2639/no_66_ismael_-_solicita_a_construcao_de_bolsao_de_estacionamento_em_frente_ao_cmei_florinda_ferreira_dalpra.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2640/no_67_ismael_-_solicita_extensao_de_rede_de_iluminacao_na_rua_libero_martins_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2641/no_68_niceia_falavina_-_indica_que_seja_feito_um_mapeamento_da_areas_contiguas_e_distritais_comdelimitacao_das_localidades_rurais_pontuando_as_coordenadas_geograficas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2643/no_69_anderson_e_felipe_-_solicita_a_criacao_de_canais_de_atendimento_a_populacao_via_whatsapp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2644/no_70_carolina_-_solicita_a_criacao_de_um_qr-code.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2645/no_71_carolina_-_solicita_que_seja_instituido_o_programa_avancado_de_apoio_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2646/no_72_solicita_que_diretores_tenham_acesso_ao_acompanhamento_de_solicitacoes_encaminhadas_atraves_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2632/no_73__nilceia_falavinha__-_solicitando_contratacao_de_medicos_ginecologista_obstetra_pediatra.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2637/no_74__ismael_moraes__-_solicitando_a_canalizacao_do_rio_engenho_na_sede.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2642/indicacao_no_75.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no_76.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no_77.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_78.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2663/indicacao_no_79.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2664/indicacao_no_80.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_81.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_82.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_no_83.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2669/no_84__-_nilceia_falavinha_-_campanha_educativa_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2670/no_85__-_anderson_cleverson_e_felipe_-_revisao_da_lei_no_36.2009_funcionamento_de_bares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2672/no_86__-_ismael_-ampliacao_e_reforma_da_unidade_de_saude_henrique_ferreira.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2677/no_87_carolina_mascarenhas_-_solicitando_que_seja_instituido_o_programa_municipal_de_incentivo_ao_montanhismo_sobre_o_acesso_a_sitios_naturais_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2679/no_88_nilceia_falavinha_-_indico_a_necessidade_de_implantacao_de_uma_unidade_basica_de_saude_-_ubs_no_bairro_jardim_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2680/no_89_nilceia_falavinha_-_indica_a_implantacao_do_aplicativo_escola_e_creche_segura_com_o_intuito_de_fazer_um_acompanhamento_e_monitoramento_de_todas_as_ocorrencias_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2689/no_90_cleverson_dalpra_-_solicitando_uniformes_urgentes_para_os_coletores_de_lixos_e_motoristas_dos_caminhoes_com_cores_destacaveis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2690/no_91_nilceia_falavinha_-_reiterando_solicitacao_pelo_levantamento_dos_pontos_de_onibus_das_linhas_de_transportes_escolar_municipal_para_a_instalacao_de_cobertura_em_todos_os_locais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2691/no_92_carolina_mascarenhas_-_a_vereadora_signataria_nos_termos_regimentais_requer_medidas_para_a_cassacao_de_alvara_de_funcionamento_de.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2693/n94nil1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2698/no_95_felipe_e_carolina_-_solicitando_que_seja_estabelecido_o_forum_municipal_de_transicao_energetica_justa_e_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2700/no_96_nilceia_falavinha_-_solicitando_ampliacao_a_oferta_de_consultas_medicas_especializadas_dando_acesso_e_garantido_aos_municipes_e_atendimento_no_servico_de_media_complexidade.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2701/no_97_nilceia_falavinha_-_solicitando_que_seja_criado_o_projeto_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2702/no_98_carolina_mascarenhas_-_requer_realocacao_do_ponto_de_onibus_em_frente_a_escola_brincar_e_crescer.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2703/no_99_carolina_mascarenhas_-_estudo_para_viabilizar_a_instalacao_de_totem_policial_ou_da_guarda_municipal_em_pontos_estrategicos_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2704/no_100_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_estrada_colonia_japonesa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2705/no_101_amarildo_bandeira_-_solicitando_a_implantacao_de_travessias_elevada_na_rua_joao_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2706/no_102_pedro_cafe_-_solicitando_elaboracao_de_estudo_para_obra_de_saneamento_basico_do_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2707/no_103_pedro_cafe_-_solicitando_implantacao_de_um_transporte_publico_ou_privado_que_possa_ligar_o_bairro_divisa_ate_o_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2708/no_104_pedro_cafe_-_solicitando_a_secretaria_de_infraestrutrura_do_parque_ari_coutinho_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2714/no_105_carolina_mascarenhas_-_solicitando_que_o_setor_competente_elabore_uma_alteracao_na_lei_municipal_no_815.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2717/no_106_anderson_cardoso_-_solicitando_a_esta_casa_de_leis_a_possibilidade_de_realizar_a_camara_itinerante_nos_bairros_municipais.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/no_107_anderson_e_cleverson_-_soliictando_a_distribuicao_de_senhas_com_data_e_horario_de_chegada_dos_pacientes_e_atendimento_preferencial_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/no_108_nilceia_falavinha_-_solicitando_a_realizacao_de_um_plano_municipal_de_mobilidade_urbana_e_implantacao_de_linhas_municipais_de_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/no_109_anderson_e_felipe_-_solicitando_estudo_de_possibilidade_de_instaraurar_em_nosso_municipio__recurso_da_telemedicina_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/no_110_pedro_cafe_-_solicitando_a_possibilidade_da_instalacao_de_uma_lombada_ou_travessia_elevada_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/no_111_pedro_cafe_-_solicitando_um_estudo_que_desenvolve_um_programa_permanente_de_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/no_112_pedro_cafe_-_solicitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/no_113_carolina_mascarenhas_-_requer_criacao_do_programa_inclui_mais_campina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/no_114__carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_emissao_de_certificado_ou_diploma_como_atividade_complementar_aos_estudantes_que_participam_nas_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/no_115_carolina_mascarenhas_-_requer_a_criacao_do_pedal_solidario_em_beneficio_as_familias_carentes_ou_da_apae.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/no_116_rene_henemann_-_solicitando_estacionamento_com_recuo_na_rua_clestino_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/no_117_ismael_moraes_-_solicitando_viabilidade_de_projetar_e_construir_um_centro_esportivo_no_bairro_jardim_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/no_118_carolina_mascarenhas_-_requer_estudo_para_viabilizar_a_instalacao_de_cameras_de_monitoramento_em_frente_as_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/no_119_anderson_e_ismael_-_reiterando_pedido_anterior_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/no_120_rene_henemann_solicitando_alteracao_da_entrada_do_centro_municipal_infantil_alcebiades_cooper_para_rua_ercilio_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/no_121_ismael_moraes_-_solicitando_a_implantacao_de_uma_area_de_lazer_o_bairro_jardim_nezita.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/no_122_cleverson_dalpra_-_solicito_que_seja_feito_um_modulo_que_abrigue_a_guarda_municipal_e_a_policia_militar_nas_dependencias_do_parque_linear_timbu.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/no_123_anderson_cardoso_-_cria_o_programa_maos_amigas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/no_124_nilecia_falavinha_-_solicitando_um_profisssiona_farmaceutico_em_todas_as_unidades_basicas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/no_125_nilceia_falavinha_-_solicitando_oferta_d_vagas_reservadas_pra_pessoas_com_deficiencia_e_curso_profissionalizntes_direciondas_a_pcds_no_progrma_d_qualificacao_profissional_qualifica_campina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2759/no_126_rene_henemann_-_solicitndo_um_espaco_para_instalacao_d_um_espaco_exclusivo_d_acessibilidde_com_banheiros_para_cadeirantes_na_arena_coberta_do_parque_d_exposicopes_quielse_crisostomo_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2903/no_128_ismael_e_sergio_-_solicitando_providencias_urgente_quanto_ao_deposito_de_carros_velhos_na_entrada_do_municipio_proximo_a_facsul.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2761/no_129_pedro_cafe_-_solicitando_um_estudo_para_implantacao_de_novas_lixeiras_na_estrada_da_vargem_grande_e_barra_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2762/no_130_solicitando_que_seja_realizado_contato_com_a_empresa_que_trasnporta_madeiras_de_eucalipto_e_pinus_na_extensao_da_estrada_da_figueira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2817/no_131_nilceia_falavinha_-_solicitando_casa_de_passagem_para_mulheres_vitimas_de_violencia_-_cpmvv.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2902/no_132_pedro_cafe_-_solicitando_que_seja_cobrado_dos_orgaos_competentes_medidas_para_a_reabertura_da_agencia_do_inss_no_14001160_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2905/no_133_ismael_e_pedro_-_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_na_area_rural_com_varias_metas_de_producao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2906/no_134_ismael_e_pedro_-_solicitando_que_os_motorista_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e_e_curso_de_emergencia_para_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2907/n_135_eugenio_zanona_-_solicitando_que_o_executivo_intervenha_junto_a_caixa_economica_federal_para_a_instalacao_de_uma_casa_loterica_no_bairro_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2909/no_136_eugenio_e_pedro_-_solicitando_a_implantacao_de_uma_horta_comunitaria_em_parceria_com_a_prefeitura_e_a_comunidade_no_bairro_terrra_boa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2910/n_137_carolina_mascarenhas_-_solicitando_que_o_departamento_responsavel_elabore_um_projeto_de_lei_para_a_criacao_do_programa_patrulha_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2911/no_138_carolina_mascarenhas_-_solicitando_instituir_projeto_d_lei_qe_limita_distncia_d_emissao_d_sons_ruidos_q_prejudiqum_o_bem-estar_d_portdor_d_transtorno_d_espectro_autista_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2912/no_139_nilceia_falavinha_-_solicitando_medidas_necessarias_para_compra_de_um_caminhao_do_ti_po_munck_com_cesto.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2975/no_140_nilceia_falavinha_-_solicitando_incluir_no_protoolo_de_assistencia_as_gestantes_a_realizacao_de_algusn_exames.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2976/no_141_anderson_cardoso_-_solicitando_a_possibilidade_da_execucao_no_775_que_cria_o_programa_campina_digital.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2985/no_142_carolina_mascarenhas_-_solicitando_que_seja_instituido_a_campanha_de_concientizacao_e_incentivo_a_destinacao_de_parte_do_irrf_imposto_de_renda_retido_na_fonte.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2986/no_143_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico_em_residencias_e_comercios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2987/no_144_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_apresentacao_de_projeto_de_lei_que_institua_o_fundo_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2988/no_145_anderson_cardoso_-_solicitando_elaboracao_e_execucao_de_projeto_de_canalizacao_do_corrego_da_bacia_do_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2989/no_146_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_a_criacao_de_um_programa_esportivo_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2993/no_147_nilceia_falavinha_-_solicitando_a_disponibilidade_de_uma_van_adpatada_para_transporte_de_pessoas_com_deficiencia_com_nove_lugares_para_atender_os_alunos_da_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2995/no_148_carolina_mascarenhas_-_solicitando_que__seja_relizado_convenio_com_a_prefeitura_de_curitiba_para_retomada_dos_beneficios_do_programa_armazem_da_familia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2996/no_149_carolina_mascarenhas_-_solicitando_acoes_imaediatas_para_melhorara_comunicicao_acompanhamento_dos_exames_preventivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2999/no_150_nilceia_falavinha_-_solicitando_a_criacao_do_programa_quintais_produtivos_para_mulheres_rurais.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3005/no_152_rosimeri_ceccon_-_solicitando_que_as_pessoas_que_necessitam_de_atendimento_do_medico_genecologista_nao_precisam_passar_por_consulta_previa_com_clinico_geral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3002/no_153_felipe_veiga_-_solicitando_qe_institua_o_programa_municipal_agente_jovem_ambiental.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3006/no_155_anderson_cardoso_-_solicitando_a_intensificacao_de_campanha_publicitaria_no_calendario_de_retirada_de_entulho_oela_secretaria_responsavel.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3007/no_156_pedro_cafe_-_solicitando_que_seja_ampliado_um_horario_da_linha_de_onibus_que_faz_o_transporte_de_passageiros_entre_o_bairro_jardim_paulista_e_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3008/no_157_nilceia_falavinha_-_solicitando_a_reforma_da_escola_municipal_ulisses_guimaraes_caic_localizada_no_bairro_moradias_timbu.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3009/no_158_nilceia_falavinha_-_solicitando_a_criacao_do_programa_de_valorizacao_a_vida_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3010/no_159_carolina_mascarenhas_-_solicitando_extensao_do_horario_do_funcionamento_dis_comercios_do_municipio_com_inicio_no_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3012/no_160_amarildo_bandeira_-_solicitando_implantacao_de_uma_pista_de_skate_no_parque_linear_timbu_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3013/no_161_nilceia_falavinha_-_solicitando_a_criacao_de_um_programa_de_assistencia_social_que_forneca_abrigo_alementacao_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3020/no_162_nilceia_falavinha_-_solicitando_a_secretaria_resposavel_um_prazo_para_reiniciar_e_concluir_as_obras_de_pavimentacao_no_bairro_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3021/no_163_nilceia_falavinha_-_solicitando_que_o_secretario_de_meio_ambiente_responda_sobre_os_programas_de_castracao_que_estao_parados_e_nao_tem_dado_continuidade_com_a_frequencia_necessaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3022/no_164_ismael_moraes_-_solicitando_para_a_implantacao_de_travessia_elevada_no_cruzamento_das_ruas_augusto_campanha_e_conceicao_maria_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3023/no_165_nilceia_falavinha_-_solicitando_diretrizes_para_elaboramento_da_educcao_especial.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3024/no_166_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_economia_criativa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3025/no_167_carolina_mascarenhas_-_solicitando_instituir_um_projeto_de_lei_que_visa_a_responsabilizacao_de_empresas_por_danos_a_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3026/no_168_carolina_mascarenhas_-_solicitando_estudos_para_implementar_a_obrigatoriedade_da_utilizacao_e_aplicacao_do_questionario_snap_iv_para_rastreamento_de_sinais_precoces_de_tdah.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3027/no_169_rosimeri_ceccon_-_solicitando_teste_tecnico_de_oftamologia_nos_colegios_estaduais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3028/no_170_rosimeri_ceccon_-_solicitando_a_possibilidade_de_contratacao_de_professores.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3031/no_172_anderso_cardoso_-_solicitando_que_as_ambulancias_sejam_descentralizadas_a_ter_um_ponto_fixo_nas_unidades_basicas_de_saude_ou_local_onde_o_atendimento_possa_ser_mais_celere.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3032/no_173_anderson_cardoso_-_solicitando_manutencao_limpeza_e_rocada_da_rua_joao_vitor_falavinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3035/no_174_carolina_mascarenhas_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institui_comerciante_amigo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3038/no_175_carolina_mascarenhas_-_solicitando_a_instalacao_de_rotatoria_bem_como_o_toten_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3039/no_176_solicitando_o_recapeamento_asfaltico_da_estrada_omacir_simoes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3040/no_177_solicitando_elaboracao_de_projeto_de_lei_que_institui_a_criacao_de_um_plano_municipal_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3041/no_178_anderson_cardoso_-_solicitando_a_construcao_de_mais_um_centro_municipal_de_ducacao_infantil_cmei_-_no_bairro_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3042/no_179_sergio_cavagni_-_solicitando_um_estudo_para_viabilidade_de_fazer_a_cobertura_na_pista_de_rodeio_no_paruqe_deesposicoes_anibal_khoury.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3043/no_180_nilceia_falavinha_-_solicitando_a_instalacao_de_cobertura_na_quadra_poliesportiva_da_escola_municipal_humberto_de_alencar_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3044/no_181_eugenio_-_solicitando_a_elaboracao_do_projeto_de_lei_que_institui_o_programa_de_recuperacao_de_dna_da_flora_as_margens_do_rio_capivari.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3048/no_182_solicitando_a_intensificacao_da_fiscalizacao_referente_ao_codigo_de_postura_lei_complementar_no_19.2015.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3053/no_183_pedro_cafe_-_solicita_que_seja_realizado_a_manutencao_preventiva_e_corretivas_das_camadas_asfalticas_localizadas_no_interior_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3056/no_184_amarildo_bandeira_-_solicitando_um_estudo_da_secretaria_de_saude_para_que_a_unidade_de_saude_adalque_bosardi_faca_atendimentoas_21h.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3057/no_185_solicitando_a_elaboracao_do_porjeto_de_lei_que_intitui_a_semana_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3059/no_186_felipe_veiga_-_parabenizando_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3065/no_187_carolina_mascarenhas_-_solicitando_a_implantacao_d_placas_informativas_nos_espacos_publicos_privados_sobre_abandono_d_animais_conforme_estabelecido_na_lei_municipal_preve_o_abandono_animais.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3066/no_188_rene_henemann_-_solicitando_um_estudo_da_secretaria_d_projetos_do_municipio_para_a_implantacao_de_muro_d_contencao_acustica_na_arena_coberta_do_parque_d_eventos_quielse_crisostomo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3067/no_190_cleverson_dalpra_-_solicitando_que_seja_criado_o_projeto_cacamba_da_limpeza_atraves_da_secretaria_responsavel_identificando_as_localidades_q_tm_pontos_d_entulhos_lixos_q_nao_sao_organicos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3070/no_192_anderson_cardoso_-_solicitando_criacao_do_parque_d_oficinas_industriais_e_fomento_do_setor_industrial_para_os_autonomos_e_meis_no_municipio_gerando_um_maior_numero_d_producao_emprgo_renda.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3071/no_193_carolina_mascarenhas_-_reiterando_pedido_no_180.2019_solicito_a_implantacao_d_rotatoria_na_avenida_juscelino_kubitschek_de_oliveira_no_cruzamento_com_a_rua_angelo_antonio_zanchetin_jardim.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3072/no_194_nilceia_falavinha_-_solicitando_a_criacao_do_programa_sacolao_da_familia_oferece_frutas_e_hortalicas_d_boa_qualidade_preco_unico_por_quilo_40__mais_baixo_que_no_varejo_tradicional.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_modificativa_no1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_modificativa_no_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_de_licenca.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>