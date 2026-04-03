--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,3206 +54,3206 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Nilceia Falavinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2455/no_01_nilceia_falavinha_-reconhecer_e_enviar_os_merecidos_aplausos_as_mulheres_nos_termos_da_justificativa_a_seguir..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2455/no_01_nilceia_falavinha_-reconhecer_e_enviar_os_merecidos_aplausos_as_mulheres_nos_termos_da_justificativa_a_seguir..pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelo dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2457/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_ao_projeto_taquari_nos_termos_da_justificativa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2457/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_ao_projeto_taquari_nos_termos_da_justificativa.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Projeto Taquari.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2456/no_04_carolina_mascarenhas_-_reconhecer_e_prestar_as_devidas_homenagens_a_2a_cavalgada_promovida_pelo_rancho_dalpra.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2456/no_04_carolina_mascarenhas_-_reconhecer_e_prestar_as_devidas_homenagens_a_2a_cavalgada_promovida_pelo_rancho_dalpra.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à 2º cavalgada - Rancho Dalprá.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOF - Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2623/no_01_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2623/no_01_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Campina Grande Do Sul, Estado do Paraná, relativas ao Exercício Financeiro de 2017.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2624/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2624/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Campina Grande Do Sul, Estado do Paraná, relativas ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2625/no_03_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2625/no_03_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado Do Paraná, relativas ao Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2626/no_04_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2626/no_04_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado Do Paraná, relativas ao Exercício Financeiro de 2015.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/no_01_ratifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/no_01_ratifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude.pdf</t>
   </si>
   <si>
     <t>Ratifica a 4ª Alteração e Consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - COMESP e autoriza a permanência do Município de Campina Grande do Sul no agora denominado CONSORCIO METROPOLITANO DE SERVIÇOS DO PARANÁ - COMESP e dá outras providências.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/no_02_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/no_02_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2022.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/no_03_dispoe_sobre_a_reposicao_inflacionaria_aos_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/no_03_dispoe_sobre_a_reposicao_inflacionaria_aos_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos vencimentos dos servidores do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/no_04_denomina_a_via_publica_que_especifica_na_localidade_samanbaia_-_terra_boa_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/no_04_denomina_a_via_publica_que_especifica_na_localidade_samanbaia_-_terra_boa_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Samambaia - Terra Boa, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/no_05_denomina_a_via_publica_que_especifica_na_localidade_rio_bonito_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/no_05_denomina_a_via_publica_que_especifica_na_localidade_rio_bonito_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Rio Bonito,  neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/no_06_denomina_a_via_publica_que_especifica_na_localidade_samambaia_-_terra_boa_neste_muncipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/no_06_denomina_a_via_publica_que_especifica_na_localidade_samambaia_-_terra_boa_neste_muncipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Samambaia - Terra Boa neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/no_07_denomina_a_via_publica_que_especifica_na_localidade_barragem_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/no_07_denomina_a_via_publica_que_especifica_na_localidade_barragem_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Barragem,  neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/no_08_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_da_carreira_dos_profissionais_do_magisterio_publico..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/no_08_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_da_carreira_dos_profissionais_do_magisterio_publico..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 693, de 18 de dezembro de 2019,  que dispõe sobre a Reestruturação e Gestão do Plano da Carreira  dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/no_09_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/no_09_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica..pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder à permuta de área de propriedade do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/no_10_acresce_dispositivo_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/no_10_acresce_dispositivo_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais..pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo a Lei Municipal nº 09 de 08 de junho de 2004, que dispõe sobre o Estatuto dos Servidores públicos do Município, das Autarquias e das Fundações Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/no_12_institui_o_dia_municipal_do_empreendedorismo_feminino_no_municipio_de_campina_grane_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/no_12_institui_o_dia_municipal_do_empreendedorismo_feminino_no_municipio_de_campina_grane_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Empreendedorismo Feminino no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/no_13_denomina_mediante_lei_as_escolas_municipais_que_especifica_para_fins_de_convalidacao_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/no_13_denomina_mediante_lei_as_escolas_municipais_que_especifica_para_fins_de_convalidacao_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina mediante lei as Escolas Municipais que especifica, para fins de consolidação e dá outras providências.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/no_14_altera_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais_e_da_outras_providenias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/no_14_altera_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais_e_da_outras_providenias..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 09 de 08 de junho de 2004, que dispõe sobre o Estatuto dos Servidores Públicos do Município, das Autarquias e das Fundações Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/no_15_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/no_15_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/no_16_altera_e_acresce_dispositivos_a_lei_municipal_no_454_de_abril_de_2017_que_dipoe_sobre_a_organizacional_e_administrativa_da_camara_muncipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/no_16_altera_e_acresce_dispositivos_a_lei_municipal_no_454_de_abril_de_2017_que_dipoe_sobre_a_organizacional_e_administrativa_da_camara_muncipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº 454, de 25 de abril de 2017, que dispõe sobre a estrutura organizacional e administrativa da Câmara Municipal de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/no_17_denomina_a_via_publica_que_especifica_na_localidade_palmeirinha_neste_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/no_17_denomina_a_via_publica_que_especifica_na_localidade_palmeirinha_neste_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Palmeirinha, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/no_18_denomina_a_via_publica_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/no_18_denomina_a_via_publica_que_especifica.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade dos Queimados, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/no_19_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/no_19_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços funerários e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/no_20_altera_a_lei_municipal_no_822_de_05_de_abril_de_2022_que_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/no_20_altera_a_lei_municipal_no_822_de_05_de_abril_de_2022_que_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 822, de 05 de abril de 2022, que autoriza o Chefe do Poder Executivo Municipal a proceder à permuta de área de propriedade do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/no_21_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/no_21_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/no_22_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/no_22_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Bela Vista, do bairro Jaguatirica, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/no_23_denomina_a_via_publica_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/no_23_denomina_a_via_publica_que_especifica.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Bela Vista/Jaguatirica neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/no_24_contribuicao_de_melhorias_nas_vias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/no_24_contribuicao_de_melhorias_nas_vias.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/n25aut1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/n25aut1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar os bens móveis que especifica, e posteriormente doá-los, a título gratuito, com transferência de propriedade, mediante dispensa de licitação, ao Município de Colombo, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/no_27_institui_no_ambito_do_municipio_de_campina_grande_do_sulo_programa_mulher_viva_destinado_aoa_poio_familiar_as_mulhres_em_situacao_de_violencia_domestica_e_familiar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/no_27_institui_no_ambito_do_municipio_de_campina_grande_do_sulo_programa_mulher_viva_destinado_aoa_poio_familiar_as_mulhres_em_situacao_de_violencia_domestica_e_familiar.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Campina Grande do Sul o Programa “Mulher Viva”, destinado ao apoio às mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/no_28_altera_a_lei_municipal_no._434.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/no_28_altera_a_lei_municipal_no._434.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 434, de 10 de janeiro de 2017, que dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/no_29_denomina_as_vias_publicas_que_especifica_nos_loteamentos_cupim_vermelho_i_e_cupim_vermelho_ii_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/no_29_denomina_as_vias_publicas_que_especifica_nos_loteamentos_cupim_vermelho_i_e_cupim_vermelho_ii_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina as Vias Públicas que especifica, nos Loteamentos Cupim Vermelho I e Cupim Vermelho II, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/no_32_dispoe_sobre_a_proibicao_da_quima_soltura_e_manuseio_de_fogos_de_atificio_e_artefatos_pirotecnicos_de_alto_impacto_ou_com_efeitos_de_tiro.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/no_32_dispoe_sobre_a_proibicao_da_quima_soltura_e_manuseio_de_fogos_de_atificio_e_artefatos_pirotecnicos_de_alto_impacto_ou_com_efeitos_de_tiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/no_33_aprova_o_incentivo_empresarial_para_as_empresas_que_especifica_na_forma_desta_lei..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/no_33_aprova_o_incentivo_empresarial_para_as_empresas_que_especifica_na_forma_desta_lei..pdf</t>
   </si>
   <si>
     <t>Aprova o incentivo empresarial para as empresas que especifica na forma desta Lei.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/no_35_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/no_35_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Jaguatirica neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/no_38_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/no_38_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da lei orçamentária para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/no_39_autoriza_o_executivo_muncipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/no_39_autoriza_o_executivo_muncipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2022.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/no_41_autoriza_o_pagamento_de_ajuda_de_custo_mensal_aos_medicos_bolsista_no_ambito_do_programa_medicos_pelo_brasil_instituido_pela_lei_fed._no_13.958.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/no_41_autoriza_o_pagamento_de_ajuda_de_custo_mensal_aos_medicos_bolsista_no_ambito_do_programa_medicos_pelo_brasil_instituido_pela_lei_fed._no_13.958.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de ajuda de custo mensal aos médicos bolsistas no âmbito do Programa Médicos pelo Brasil instituído pela Lei Federal n°. 13.958, de 18 de dezembro de 2019, no âmbito da atenção primária à saúde no Sistema Único de Saúde (SUS), alocados para atuação no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/no_42_autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/no_42_autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/no_44_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2023_-_projeto_com_anexos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/no_44_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2023_-_projeto_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/no_45_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2023_-_projeto_com_anexos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/no_45_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2023_-_projeto_com_anexos.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Lei de Diretrizes Orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/no_46_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025_objeto_da_lei_no_808_de_15.12.2021_-_projeto_com_anexos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/no_46_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025_objeto_da_lei_no_808_de_15.12.2021_-_projeto_com_anexos.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para os exercícios financeiros de 2022 a 2025, objeto da Lei 808 de 15/12/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Jaguatirica, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/no_48_dispoe_sobre_as_diretrizes_para_implementacao_de_politicas_publicas_de_estimulo_incentivo_promocao_e_apoio_a_mulher_empreededora.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/no_48_dispoe_sobre_as_diretrizes_para_implementacao_de_politicas_publicas_de_estimulo_incentivo_promocao_e_apoio_a_mulher_empreededora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implementação de Políticas Públicas de Estímulo, incentivo, promoção e apoio à Mulher Empreendedora, no âmbito Municipal de Campina Grande do Sul, estado do Paraná.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/no_50_autoriza_o_ppder_executivo_a_contratar_operaracao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/no_50_autoriza_o_ppder_executivo_a_contratar_operaracao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/no_52_dispoe_sobre_a_prioridade_para_ocupacao_de_vaga_de_cmei_s_para_filhos_de_mulheres_vitimas_de_violencia_domestica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/no_52_dispoe_sobre_a_prioridade_para_ocupacao_de_vaga_de_cmei_s_para_filhos_de_mulheres_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade para ocupação de vaga em Cmeis para filhos de mulheres vítimas de violência domésticas em Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/no_53_institui_o_programa_de_valorizacao_dos_profissionais_do_sistema_de_limpeza_publica_urbana_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/no_53_institui_o_programa_de_valorizacao_dos_profissionais_do_sistema_de_limpeza_publica_urbana_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Valorização dos Profissionais do Sistema de Limpeza Pública Urbana do Município.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/no_55_autoriza_o_executivo_municipal_a_efetuar_aabertura_de_credto_adicional_espcial_no_orcamnto_geral_do_municipio_d_campina_grnde_d_sul_para_o_exercicio_de_2022.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/no_55_autoriza_o_executivo_municipal_a_efetuar_aabertura_de_credto_adicional_espcial_no_orcamnto_geral_do_municipio_d_campina_grnde_d_sul_para_o_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2022.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/no_56_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_posterior_alienacao_por_meio_de_licitacao_dos_bens_imoveis_publicos_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/no_56_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_posterior_alienacao_por_meio_de_licitacao_dos_bens_imoveis_publicos_que_especifica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação e posterior alienação, por meio de licitação, dos bens imóveis públicos que especifica.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/no_57_altera_a_lei_municipal_no_799_de_2021_que_dispoe_sobre_a_reestrutura_do_conselho_municipal_de_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/no_57_altera_a_lei_municipal_no_799_de_2021_que_dispoe_sobre_a_reestrutura_do_conselho_municipal_de_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 799, de 03 de dezembro de 2021, que dispõe sobre a reestruturação do Conselho Municipal da Educação do Município de Campina Grande do Sul, e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/no_58_denomina_as_vias_publicas_que_especifica_na_localidade_da_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/no_58_denomina_as_vias_publicas_que_especifica_na_localidade_da_jaguatirica_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina as Vias Públicas que especifica, na localidade da Jaguatirica, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/no_59_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia__da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/no_59_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia__da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 398, de 25 de janeiro de 2016, que dispõe sobre a reformulação dos cargos de provimento em comissão, função gratificada, gratificações e dá outras providências.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de n.º 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivo do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2377/n01nil1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2377/n01nil1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações/dados que são desconhecidos até mesmo pelos profissionais de saúde referente ao fornecimento de materiais de saúde, sendo eles: cadeiras de rodas, cadeiras de banho, órteses, próteses e aparelhos auditivos, entre outros. Referente a fila de espera de consultas e exames solicito um estudo de uma estimativa de qual o valor necessário para investimento para garantir que estes serviços sejam realizados visando diminuir ou zerar a fila de espera, como também uma planilha dos exames e consultas que se encontram acumulados.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2294/n02ism1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2294/n02ism1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Poder Executivo se existe algum projeto seja de doações, construções de espaços públicos destinados aos vários setores ou recreativos referentes aos terrenos pertencentes ao município localizados na Avenida Lindolfo Henrique Ferreira, no Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2453/no_03_nilceia_falavinha-_solicita_ao_poder_executivo_informacoes_referente_arelacoes_de_imoveis_e_respectivos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2453/no_03_nilceia_falavinha-_solicita_ao_poder_executivo_informacoes_referente_arelacoes_de_imoveis_e_respectivos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal informações através de relatório detalhado referente a relação de imóveis e respectivos potenciais construtivos para fins de estudo e elaboração de interesses públicos. Solicita ainda que seja relacionado os imóveis localizados nas áreas industriais que sejam de titularidade do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2378/n04nil1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2378/n04nil1.pdf</t>
   </si>
   <si>
     <t>Solicitando do Prefeito Municipal informações acerca das medidas tomadas pelas Secretarias Municipais de Educação e Saúde visando o cumprimento da Lei Municipal nº 472/2017, que Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista - TEA.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2295/no_05_cleverson_dalpra_-_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_hororario_ao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2295/no_05_cleverson_dalpra_-_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_hororario_ao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização para entrega de Título de Cidadão Honorário ao Senhor Marco Antonio Caron Filho, concedido pelo Decreto Legislativo Nº 14/2020.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2454/no_06_nilceia_falavinha_-_solicitando_ao_poder_executivo_informacoes_referentes_ao_conselho_de_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2454/no_06_nilceia_falavinha_-_solicitando_ao_poder_executivo_informacoes_referentes_ao_conselho_de_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo informações referentes ao conselho de pessoas com deficiência.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2404/no_07_pedido_de_licenca_do_vereador_pedro_cafe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2404/no_07_pedido_de_licenca_do_vereador_pedro_cafe.pdf</t>
   </si>
   <si>
     <t>Solicita o pedido de licença, sem remuneração, com fundamento no art. 42 inciso III da Lei Orgânica Municipal, combinado com o art. 85 inciso III do Regimento Interno, para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 27 de junho de 2022.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2403/no_08_solicito_a_este_plenario_autorizacao_para_realizar_a_sessao_solene_para_entrega_do_titulo_ao_homenageado_no_dia_05_de_julho_de_2022_as_19h.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2403/no_08_solicito_a_este_plenario_autorizacao_para_realizar_a_sessao_solene_para_entrega_do_titulo_ao_homenageado_no_dia_05_de_julho_de_2022_as_19h.pdf</t>
   </si>
   <si>
     <t>Solicito a este Plenário autorização para realizar a Sessão Solene para entrega do Título ao homenageado no dia 05 de julho de 2022, às 19h00min.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2452/no_10_solicitando_cumprimento_da_lei_que_proibe_o_uso_de_cigarros_de_qualquer_tipo_dentro_da_arena_coberta_incluindo_nas_lanchonetes_e_banheiros_durante_todos_os_eventos_realizados.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2452/no_10_solicitando_cumprimento_da_lei_que_proibe_o_uso_de_cigarros_de_qualquer_tipo_dentro_da_arena_coberta_incluindo_nas_lanchonetes_e_banheiros_durante_todos_os_eventos_realizados.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal e a secretaria de esporte que seja proibido o uso de cigarros de qualquer tipo, (eletrônicos e narguilé) dentro da arena coberta, incluindo nas lanchonetes e banheiros durante todos os eventos ali realizados.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2480/no_12_carolina_mascarenhas_-_solicitando_informacoes_sobre_a_fiscalizacao_dos_veiculos_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2480/no_12_carolina_mascarenhas_-_solicitando_informacoes_sobre_a_fiscalizacao_dos_veiculos_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, INFORMAÇÕES sobre a fiscalização dos veículos VANS e ÔNIBUS, que atuam no transporte escolar privado do município.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2481/no_14_solicitando_informacoes_sobre_os_tradutores_e_interpretes_de_libras_atuantes_no_municipio_e_a_aplicacao_de_politicos_inclusivas_para_surdos_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2481/no_14_solicitando_informacoes_sobre_os_tradutores_e_interpretes_de_libras_atuantes_no_municipio_e_a_aplicacao_de_politicos_inclusivas_para_surdos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal INFORMAÇÕES, através do setor competente, sobre os tradutores e intérpretes de Língua Brasileira de Sinais (LIBRAS) atuantes no município e a aplicação de políticas inclusivas para surdos no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2491/no_199_carolina_-_solicitando_providencias_a_defesa_civil_para_que_realize_a_fiscalizacao_de_residencia_localizada_na_rua_juscelino_kubitscheck_de_oliveira_no_1548.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2491/no_199_carolina_-_solicitando_providencias_a_defesa_civil_para_que_realize_a_fiscalizacao_de_residencia_localizada_na_rua_juscelino_kubitscheck_de_oliveira_no_1548.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, EM CARÁTER DE URGÊNCIA, providências à DEFESA CIVIL, para que realize a fiscalização de residência localizada na Rua Juscelino Kubitscheck de Oliveira, nº 1548, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2524/no_01_felipe_veiga_-_solicitando_a_elaboracao_de_programa_de_ecoturismo_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2524/no_01_felipe_veiga_-_solicitando_a_elaboracao_de_programa_de_ecoturismo_sustentavel.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração do Programa Ecoturismo Sustentável.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2525/no_02_felipe_veiga_-_solicitado_que_a_mesa_diretora_elabore_um_projeto_de_lei_para_congelar_o_salario_dos_vereadores_neste_e_no_proximo_ano.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2525/no_02_felipe_veiga_-_solicitado_que_a_mesa_diretora_elabore_um_projeto_de_lei_para_congelar_o_salario_dos_vereadores_neste_e_no_proximo_ano.pdf</t>
   </si>
   <si>
     <t>Solicitando que a mesa diretora elabore um Projeto de Lei para congelar o salário dos Vereadores neste e no próximo ano.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2526/no_03_felipe_veiga_-_solicitando_a_instalacao_da_casa_da_mulher_brasileira_cmb_para_atuacao_no_enfrentamento_a_todas_as_formas_de_violencia_contra_as_mulheres.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2526/no_03_felipe_veiga_-_solicitando_a_instalacao_da_casa_da_mulher_brasileira_cmb_para_atuacao_no_enfrentamento_a_todas_as_formas_de_violencia_contra_as_mulheres.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação da Casa da Mulher Brasileira (CMB) para atuação no enfrentamento a todas as formas de violência contras as mulheres.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2527/no_04_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dis_cmeis_e_escolas_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2527/no_04_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dis_cmeis_e_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da consulta direta da comunidade escolar, para a escolha da direção e supervisão dos CMEIS e Escolas Municipais.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2296/no_05_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre-vestibular_para_atender_estudantes_da_rede_publica_emnosso_muicipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2296/no_05_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre-vestibular_para_atender_estudantes_da_rede_publica_emnosso_muicipio..pdf</t>
   </si>
   <si>
     <t>Solicitando viabilizar a criação de um curso pré-vestibular para atender estudantes da rede pública em nosso município.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2297/220525230919.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2297/220525230919.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que institua o Serviço de Apoio Jurídico aos Agentes da Guarda Civil Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2298/no_7_carolina_mascarenhas_-_criacao_de_comissao_especial_para_promover_estudos_relativos_a_desburocratizacaoque_tem_como_objetivo_simplificacao_de_processos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2298/no_7_carolina_mascarenhas_-_criacao_de_comissao_especial_para_promover_estudos_relativos_a_desburocratizacaoque_tem_como_objetivo_simplificacao_de_processos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação de uma Comissão Especial para promover estudos relativos à desburocratização, que tem como objetivo a simplificação de processos, leis e atividades do setor econômico e demais atividades burocráticas que atingem negativamente a vida do cidadão de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2299/220525232512.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2299/220525232512.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, realizar convênio com a Junta Comercial do Paraná, possibilitando a SIMPLIFICAÇÃO e RAPIDEZ de abertura e fechamento de empresas.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2300/no_9_carolina_mascarenhas_-_programa_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2300/no_9_carolina_mascarenhas_-_programa_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o Programa de Recuperação do Desenvolvimento Comercial, Industrial e Turístico de Campina Grande do Sul (PRO CAMPINA GRANDE DO SUL).</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2301/220525234235.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2301/220525234235.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo um estudo para criar o Projeto de Lei dispensando a exigência da taxa de alvará para a instalação e funcionamento de templos religiosos.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2302/no_11_ismael_moraes_-_criacao_e_implementacao_de_centro_especializado_de_atendimento_ao_idoso_em_nosso_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2302/no_11_ismael_moraes_-_criacao_e_implementacao_de_centro_especializado_de_atendimento_ao_idoso_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de estudo para a criação e implementação de Centro Especializado de Atendimento ao Idoso em nosso Município.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2303/220526021302.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2303/220526021302.pdf</t>
   </si>
   <si>
     <t>Solicitando às secretarias envolvidas algumas benfeitorias na Praça e a Academia ao Ar Livre da Terra Boa:_x000D_
 1 - Arborização com árvores para sombreamento no entorno dos 2 equipamentos públicos, em torno de 10 a 15 arvores._x000D_
 2 - Instalação de uma luminária central, entre os dois equipamentos, tipo Pétala de luz branca, para possibilitar o uso dos equipamentos aos finais de tarde e à noite, afastando maus elementos e dar mais tranquilidade aos usuários._x000D_
 3 - Instalar uma ciclovia no entorno dos 2 equipamentos, isto possibilita que as crianças possam andar com tranquilidade e segurança, usufruindo dos seus brinquedos.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>Ismael Moraes, Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2304/no_13_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_com_varias_metas_de_producao..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2304/no_13_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_com_varias_metas_de_producao..pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para a criação de um horto florestal com várias metas de produção.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2305/no_14_ismael_moraes_e_pedro_cafe_motoristas_de_onibus_escolares_que_transportam_alunos_municipais_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2305/no_14_ismael_moraes_e_pedro_cafe_motoristas_de_onibus_escolares_que_transportam_alunos_municipais_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável, para que os motoristas de ônibus escolares que transportam alunos municipais, sejam capacitados através do Curso Especifico de Transporte Escolar (C.E.T.E)</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2306/no_15_anderson_cardoso_-_estudo_para_implantar_a_criacao_do_conselho_e_fundo_da_agricultura_pecuaria_e_psicultura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2306/no_15_anderson_cardoso_-_estudo_para_implantar_a_criacao_do_conselho_e_fundo_da_agricultura_pecuaria_e_psicultura.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo um estudo para implantar a Criação do Conselho e Fundo da Agricultura, pecuária e piscicultura.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2307/no_16_pedro_cafe_-instalacao_de_lombada_ou_travessia_elevada_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2307/no_16_pedro_cafe_-instalacao_de_lombada_ou_travessia_elevada_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da instalação de uma lombada ou travessia elevada nas seguintes ruas do bairro Jardim Paulista:_x000D_
 - Rua Presidente Humberto Alencar Castelo Branco, entre o nº 1457 ao nº 1608, ou seja, entre a Rua Jorge Bonn Filho e a Rua José Romagnani._x000D_
 - Rua Presidente Arthur Costa e Silva, entre a Rua Jorge Bonn Filho e a Rua José Romagnani.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2308/no_17__projeto_de_mecrodrenagem_limpeza_do_rio_lagoao_do_rio_do_engenho_rio_da_localidade_da_roseira_e_do_afluente_do_rio_timbu_que_corta_a_rua_luiz_collere_jardim_eugenia_maria..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2308/no_17__projeto_de_mecrodrenagem_limpeza_do_rio_lagoao_do_rio_do_engenho_rio_da_localidade_da_roseira_e_do_afluente_do_rio_timbu_que_corta_a_rua_luiz_collere_jardim_eugenia_maria..pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e execução de Projeto de Macrodrenagem, bem como a limpeza do Rio Lagoão, do Rio do Engenho (na localidade da Sede), Rio da localidade da Roseira e do afluente do Rio Timbu que corta a Rua Luiz Collere, no bairro Jardim Eugênia Maria.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2309/no_18_rene_henemann_-_solicitando_a_copel_a_implantacao_de_rede_de_baixa_tencao_e_iluminacao_nas_ruas_joao_ignacio_teixeira_e_antonio_da_luz_pereira_sobrinho_bairro_imbuial..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2309/no_18_rene_henemann_-_solicitando_a_copel_a_implantacao_de_rede_de_baixa_tencao_e_iluminacao_nas_ruas_joao_ignacio_teixeira_e_antonio_da_luz_pereira_sobrinho_bairro_imbuial..pdf</t>
   </si>
   <si>
     <t>Solicitando junto a Companhia Paranaense de Energia - COPEL a implantação de rede de baixa tensão e iluminação pública nas ruas João Ignácio Teixeira e Antonio da Luz Pereira Sobrinho, ambas as ruas na localidade do Imbuial, neste município.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2310/no_19_carolina_mascarenhas_-_solicitando_a_substituicao_gradual_da_energia_eletrica_convecional_para_a_utilizacao_de_energia_solar_nas_escolas_publicas_municipais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2310/no_19_carolina_mascarenhas_-_solicitando_a_substituicao_gradual_da_energia_eletrica_convecional_para_a_utilizacao_de_energia_solar_nas_escolas_publicas_municipais..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a substituição gradual da energia elétrica convencional para a utilização de energia solar nas escolar públicas municipais.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2311/no_20_ismael_moraes_-_solicitando_a_construcao_de_um_centro_esportivo_no_bairro_jardim_nova_campina_entre_os_loteamentos_nova_campina_chacara_bela_vista_e_chacars_campina_verde.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2311/no_20_ismael_moraes_-_solicitando_a_construcao_de_um_centro_esportivo_no_bairro_jardim_nova_campina_entre_os_loteamentos_nova_campina_chacara_bela_vista_e_chacars_campina_verde.pdf</t>
   </si>
   <si>
     <t>Solicitando viabilidade de projetar e construir um Centro Esportivo no Bairro Jardim Nova Campina, entre os Loteamentos Nova Campina, Chácaras Bela Vista e Chácaras Campina Verde, contemplando com praça, parquinho, academia ao ar livre e cancha de esportes.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2312/no_21_ismael_moraes_e_pedro_cafe_-_solicitando_a_execucao_de_campanhas_informativas_acerca_dos_locais_de_expedicao_de_documentos_pessoa_cuja_competencia_e_o_poder_executivo..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2312/no_21_ismael_moraes_e_pedro_cafe_-_solicitando_a_execucao_de_campanhas_informativas_acerca_dos_locais_de_expedicao_de_documentos_pessoa_cuja_competencia_e_o_poder_executivo..pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e execução de campanhas informativas (virtuais e presenciais) acerca dos locais de expedição de documentos pessoais, cuja competência é do Poder Executivo, bem como a documentação necessária para tal expedição.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2313/no_22_felipe_veiga_programa_de_fornecimento_de_absorventes_higienicos_para_mulheres_em_vulnerabilidade_social.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2313/no_22_felipe_veiga_programa_de_fornecimento_de_absorventes_higienicos_para_mulheres_em_vulnerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que institua o Programa de Fornecimento de Absorventes Higiênicos para mulheres em vulnerabilidade social (cadastradas em programas do governo que demonstrem a situação de pobreza e vulnerabilidade) de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2314/no_23_felipe_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institua_o_programa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2314/no_23_felipe_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institua_o_programa.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que institua o Programa de Fornecimento de Absorventes Higiênicos nas Escolas Municipais de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>Ismael Moraes, Carolina Mascarenhas, Pedro Café, Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2315/no_24_carol_ismael_pedro_rene_-_solicitando_atraves_do_setor_responsavel_um_estudo_em_carater_de_urgencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2315/no_24_carol_ismael_pedro_rene_-_solicitando_atraves_do_setor_responsavel_um_estudo_em_carater_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor responsável um estudo em caráter de urgência para a implantação de um transporte público ou privado que possa ligar o Bairro Divisa até o Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2316/no_25_carolina_-_solicitando_junto_ao_excelentissimo_prefeito_atraves_do_setor_competente_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2316/no_25_carolina_-_solicitando_junto_ao_excelentissimo_prefeito_atraves_do_setor_competente_providencias.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, providências para aumentar o número de vagas de estacionamento ao redor das Escolas Públicas e Particulares neste município.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2317/n26ren1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2317/n26ren1.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação, junto a empresa de energia COPEL, rede de baixa tensão para a instalação de iluminação pública em uma extensão de aproximadamente 600 metros na Estrada da Palmeirinha sendo o início na Rua Antônio Meireles Sobrinho, na Sede.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2318/no_27_cleverson_-_solicitando_ao_exelentissimo_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2318/no_27_cleverson_-_solicitando_ao_exelentissimo_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja realizado uma parceria com o Governo do Estado e Comec para incluir o transporte com tarifa zero dentro do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2319/no_28_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2319/no_28_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, INFORMAÇÕES sobre a vistoria e regulamentação do Transporte Escolar, realizado por Vans no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2320/no_29_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2320/no_29_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a colocação de saibro e patrolamento no Bairro Capivari.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2321/no_30_pedro_cafe_-_solicitando_ao_poder_executivo_atraves_da_secretaria_competente_um_estudo_que_desenvolve.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2321/no_30_pedro_cafe_-_solicitando_ao_poder_executivo_atraves_da_secretaria_competente_um_estudo_que_desenvolve.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da Secretaria competente, um estudo que desenvolva um Programa Permanente de Educação Ambiental, principalmente visando à conscientização sobre os prejuízos decorrentes das queimadas.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2322/no_31_felipe_-_solicitando_a_elaboracao_do_projeto_de_lei_que_crie_o_conselho_municipal_da_juventude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2322/no_31_felipe_-_solicitando_a_elaboracao_do_projeto_de_lei_que_crie_o_conselho_municipal_da_juventude.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que crie o Conselho Municipal da Juventude - CMJ, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2323/no_32_nilceia_falavinha_-_solicitando_a_ampliacao_e_criacao_de_programas_para_cuidados_a_saude_mental_de_criancas_jovens_e_adultosincluindo_a_capacitacao_de_profissionais_do_sus..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2323/no_32_nilceia_falavinha_-_solicitando_a_ampliacao_e_criacao_de_programas_para_cuidados_a_saude_mental_de_criancas_jovens_e_adultosincluindo_a_capacitacao_de_profissionais_do_sus..pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação e criação de programas especiais para cuidados com a saúde mental de crianças, jovens, adultos e idosos, incluindo ainda a capacitação de profissionais da Atenção Básica do SUS na área de saúde mental, além da ampliação das equipes nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/no_33_nilceia_-_solicitando_a_realizacao_de_um_mapeamento_atualizado_das_atividades.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/no_33_nilceia_-_solicitando_a_realizacao_de_um_mapeamento_atualizado_das_atividades.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um mapeamento atualizado das atividades nas industrias, comércios e serviços, visando ofertar cursos de qualificações profissionais nas respectivas áreas, para jovens e adultos do município, com objetivo de atender a demanda dos empresários locais, em parceria com o Terceiro Setor e o Sistema S.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2325/no_34_amarildo_e_anderson_-_solicitando_que_seja_alterado_o_horario_de_permissao_de_musica_ao_vivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2325/no_34_amarildo_e_anderson_-_solicitando_que_seja_alterado_o_horario_de_permissao_de_musica_ao_vivo.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja alterado o horário de permissão de música ao vivo no Município (pesque &amp; pagues, casas de festa, bares, lanchonetes, eventos ao ar livre) para as 23 horas.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2326/no_35_anderson_-_solicitando_a_instalacao_de_laboratorio_de_robotica_educacional.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2326/no_35_anderson_-_solicitando_a_instalacao_de_laboratorio_de_robotica_educacional.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Laboratório de Robótica Educacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2327/no_36_sergio_cavagni_-_solicitando_ao_poder_executivo_atraves_de_saude_que_seja_criado_um_programa_de_apoio_as_pessoas_que_querem_parar_de_fumar_com_tratamento_psicologico_e_medico..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2327/no_36_sergio_cavagni_-_solicitando_ao_poder_executivo_atraves_de_saude_que_seja_criado_um_programa_de_apoio_as_pessoas_que_querem_parar_de_fumar_com_tratamento_psicologico_e_medico..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria de saúde que seja criado um programa de apoio às pessoas que querem parar de fumar, com tratamento psicológico e médico.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2328/no_37_carolina_mascarenhas_-_solicitando_instituir_o_estatuto_da_desburocratizacao_no_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2328/no_37_carolina_mascarenhas_-_solicitando_instituir_o_estatuto_da_desburocratizacao_no_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o estatuto da desburocratização no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2329/no_38__solictando_instituir_no_ambito_do_municipio_o_programa_rua_para_todos_que_consiste_na_destinacao_temporaria_de_trechos_de_vias_publicas_para_utilizacao_da_populacao_para_atividades.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2329/no_38__solictando_instituir_no_ambito_do_municipio_o_programa_rua_para_todos_que_consiste_na_destinacao_temporaria_de_trechos_de_vias_publicas_para_utilizacao_da_populacao_para_atividades.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir no âmbito do Município de Campina Grande do Sul, o Programa "RUA PARA TODOS", que consiste na destinação temporária de trechos de vias públicas para utilização da população para atividades de lazer, esporte e cultura.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2330/no_39__carolina_mascarenhas_-_solicitando_o_aumento_do_efetivo_de_medicos_-_ginecologistas_nas_unidades_de_saude_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2330/no_39__carolina_mascarenhas_-_solicitando_o_aumento_do_efetivo_de_medicos_-_ginecologistas_nas_unidades_de_saude_do_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, o AUMENTO DO EFETIVO DE MÉDICOS - GINECOLOGISTAS nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2331/no_40_nilceia_falavinha-_solicitando_a_implantacao_do_projeto_guardioes_das_sementes_em_forma_de_feira_para_trocas_de_sementes_e_mudas..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2331/no_40_nilceia_falavinha-_solicitando_a_implantacao_do_projeto_guardioes_das_sementes_em_forma_de_feira_para_trocas_de_sementes_e_mudas..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal através da secretaria competente a implantação do projeto Guardiões das Sementes em forma de feira para trocas de sementes e mudas no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>Felipe Veiga, Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2332/no_41_felipe_e_anderson_-_reiterando_a_solicitacao_pela_realizacao_de_um_estudo_para_que_seja_criado_um_posto_de_atendiemnto_do_procon_em_nosso_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2332/no_41_felipe_e_anderson_-_reiterando_a_solicitacao_pela_realizacao_de_um_estudo_para_que_seja_criado_um_posto_de_atendiemnto_do_procon_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação pela realização de estudo para que seja criado um posto de atendimento do PROCON em nosso município.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2333/no_42__solicitando_a_instalacao_pontos_de_onibus_cobertos_na_estrada_do_imbuial_e_nos_bairros_aracatuba_e_santa_rita_para_abrigo_dos_estudantes_que_utilizam_do_transportes_escolar..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2333/no_42__solicitando_a_instalacao_pontos_de_onibus_cobertos_na_estrada_do_imbuial_e_nos_bairros_aracatuba_e_santa_rita_para_abrigo_dos_estudantes_que_utilizam_do_transportes_escolar..pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de pontos de ônibus cobertos na Estrada do Imbuial e nos bairros Araçatuba e Santa Rita, para abrigo dos estudantes que utilizam transporte escolar.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2334/no_43_solicitando_a_destinacao_de_10_dos_recursos_arrecadados_com_a_aplicacao_de_multas_por_infracao_de_transito_e_ambiental_a_programas_de_esterilizacao_de_caes_e_gatos_no_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2334/no_43_solicitando_a_destinacao_de_10_dos_recursos_arrecadados_com_a_aplicacao_de_multas_por_infracao_de_transito_e_ambiental_a_programas_de_esterilizacao_de_caes_e_gatos_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do Setor Competente, a destinação de 10% dos recursos arrecadados com a aplicação de multas por infração de trânsito e ambiental a programas de esterilização de cães e gatos no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2335/no_44_carolina_mascarenhas_-_solicitando_instituir_campanha_municipal_de_orientacao_aos_idoso_contra_fraudes_e_golpes_por_meio_digital_e_telefonico..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2335/no_44_carolina_mascarenhas_-_solicitando_instituir_campanha_municipal_de_orientacao_aos_idoso_contra_fraudes_e_golpes_por_meio_digital_e_telefonico..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir campanha municipal de orientação aos idosos contra fraudes e golpes por meio digital e telefônico.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2336/no_45_carolina_mascarenhas_-_solicitando_instituir_o_premio_jovens_escritores_nas_escolas_publicas_do_municipio_com_finalidade__de_incentivar_os_jovens_a_literatura..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2336/no_45_carolina_mascarenhas_-_solicitando_instituir_o_premio_jovens_escritores_nas_escolas_publicas_do_municipio_com_finalidade__de_incentivar_os_jovens_a_literatura..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o Prêmio Jovens Escritores nas Escolas Públicas do Município de Campina Grande do Sul, com finalidade de incentivar os jovens à literatura.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2337/no_46_nilceia_falavinha_-_solicitando_medidas_de_seguranca_com_instalacao_de_cameras_nas_escolas_e_nos_centros_municipais_de_educacao_infantil_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2337/no_46_nilceia_falavinha_-_solicitando_medidas_de_seguranca_com_instalacao_de_cameras_nas_escolas_e_nos_centros_municipais_de_educacao_infantil_do_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando medidas de segurança urgente com instalações de câmeras de monitoramento nas Escolas e nos Centros Municipais de Educação Infantil do Município, conforme a Lei Nº 613/2019 que cria o Programa de Criança Segura e cercamento de pontos vulneráveis das escolas e CMEI's.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2338/no_47_ismael_moraes_-_solicitado_a_retomada_das_atividaes_da_secretaria_municipal_antidrogas..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2338/no_47_ismael_moraes_-_solicitado_a_retomada_das_atividaes_da_secretaria_municipal_antidrogas..pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada das atividades da Secretaria Municipal "Antidrogas".</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2339/no_48_sergio_cavagni_-_solicitando_ao_poder_executivo_uma_atencao_especial_para_a_execucao_da_lei_no_13431_art._07_de_4_de_abril_de_2017..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2339/no_48_sergio_cavagni_-_solicitando_ao_poder_executivo_uma_atencao_especial_para_a_execucao_da_lei_no_13431_art._07_de_4_de_abril_de_2017..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo uma atenção especial para a execução da Lei Nº 13.431, Art. 07 de 04 de abril de 2017 que assegura o direito da Escuta Especializada e do Depoimento Especial dentro do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Pedro Café, Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2340/no_49_pedro_cafe_-_solicitando_ao_poder_executivo_que_seja_realizado_um_mutirao_para_manutencao_de_todas_as_estradas_rurais_localizadas_no_interior_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2340/no_49_pedro_cafe_-_solicitando_ao_poder_executivo_que_seja_realizado_um_mutirao_para_manutencao_de_todas_as_estradas_rurais_localizadas_no_interior_do_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal através da Secretaria Responsável que seja realizado um mutirão para manutenção de todas as estradas rurais localizadas no interior do município.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2341/no_50_nilceia_falavinha_-_solicitando_junto_ao_poder_executivo_e_ao_urbanisimo_a_atualizacao_do_georreferenciamento_com_as_deniminacoes_das_ruas_alem_da_correcao_da_numeracao_predial..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2341/no_50_nilceia_falavinha_-_solicitando_junto_ao_poder_executivo_e_ao_urbanisimo_a_atualizacao_do_georreferenciamento_com_as_deniminacoes_das_ruas_alem_da_correcao_da_numeracao_predial..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Poder Executivo e ao Urbanismo a atualização do georreferenciamento com as denominações (nomenclaturas) das ruas além da correção da numeração predial.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2342/no_51_ismael_moraes_-_solicitando_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos_municipais_ativos_com_obrigatoriedade_de_gastos_no_comercio_local..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2342/no_51_ismael_moraes_-_solicitando_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos_municipais_ativos_com_obrigatoriedade_de_gastos_no_comercio_local..pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito ao Chefe do Poder Executivo Municipal, a possibilidade da criação de um Cartão Alimentação para os Servidores Públicos Municipais ativos do Município de Campina Grande do Sul, com obrigatoriedade de gastos no comércio local.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2343/no_52_solicitando_o_setor_competente_a_criacao_do_programa_composta_sul_que_incentiva_a_pratica_de_compostagem_de_residuos_organicos_domesticos_em_domicilio_e_condominios_residenciais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2343/no_52_solicitando_o_setor_competente_a_criacao_do_programa_composta_sul_que_incentiva_a_pratica_de_compostagem_de_residuos_organicos_domesticos_em_domicilio_e_condominios_residenciais..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do Programa Composta Sul, que incentiva a prática de compostagem de resíduos orgânicos domésticos em domicílio e condomínios residenciais.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2344/no_53_solicitando_instituir_a_politica_municipal_de_economia_solidaria_visando_desenvolvimento_de_empreendimentos_e_redes_de_economia_solidaria_por_meio_de_programas_projetos_e_convenios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2344/no_53_solicitando_instituir_a_politica_municipal_de_economia_solidaria_visando_desenvolvimento_de_empreendimentos_e_redes_de_economia_solidaria_por_meio_de_programas_projetos_e_convenios.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a Política Municipal de Economia Solidária visando desenvolvimento de empreendimentos e redes de economia solidaria por meio de programas, projetos e convênios firmados entre entidades da sociedade civil e órgãos do Poder Público ou outras formas admitidas em Lei.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2345/no_54_solicitando_que_o_poder_executivo_institua_o_pragrama_prevencao_de_janeiro_a_janeiro_que_tem_por_objetivo_evidenciar_acoes_de_prevencao_contra_o_cancer_de_mama_em_todos_os_meses_do_ano..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2345/no_54_solicitando_que_o_poder_executivo_institua_o_pragrama_prevencao_de_janeiro_a_janeiro_que_tem_por_objetivo_evidenciar_acoes_de_prevencao_contra_o_cancer_de_mama_em_todos_os_meses_do_ano..pdf</t>
   </si>
   <si>
     <t>Solicitando que esse Poder Executivo institua, através do Departamento Responsável, o Programa PREVENÇÃO DE JANEIRO A JANEIRO, que tem por objetivo evidenciar ações de prevenção contra o câncer de mama em todos os meses do ano.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2346/no_55_solicitando_a_adesao_ao_projeto_jardins_do_mel_realizado_pela_equipe_tecnica_da_sedest..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2346/no_55_solicitando_a_adesao_ao_projeto_jardins_do_mel_realizado_pela_equipe_tecnica_da_sedest..pdf</t>
   </si>
   <si>
     <t>Solicitando a adesão ao projeto "Jardins do Mel" realizada pela equipe técnica da SEDEST (SECRETARIA DO DESENVOLVIMENTO SUSTENTÁVEL E DO TURISMO) e a Prefeitura de Curitiba, que é um programa que promove a criação de abelhas nativas sem ferrão nos parques dos municípios, responsáveis pela polinização de cerca de 90% das plantas brasileiras.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2347/n56-ca1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2347/n56-ca1.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do SHOPPING VIRTUAL DO EMPREENDEDOR, que será um ambiente virtual com o propósito de reunir empreendedores para demonstração e comercialização de seus produtos e serviços.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2348/no_57_sergio_cavagni_-_solicitando_ao_poder_executivo_que_seja_realizado_a_execucao_da_lei_no_12.764_art._3o-a.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2348/no_57_sergio_cavagni_-_solicitando_ao_poder_executivo_que_seja_realizado_a_execucao_da_lei_no_12.764_art._3o-a.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável que seja realizado a execução da Lei nº 12764 Art. 3º-A. "É criada a carteira de identificação da Pessoa com Transtorno de Espectro Autista (Ciptea), com vistas a garantir atenção integral, pronto atendimento e prioridade no atendimento e no acesso aos serviços públicos e privados, em especial nas áreas de saúde, educação e assistência social. (Incluído pela Lei nº 13.977, de 2020)" no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2349/no_58_solitando_ao_poder_executivo_a_criacao_de_um_programa_de_assistencia_social_que_durante_o_periodo_das_08h_as_18h_forneca_abrigo_alimentacao_para_idosos_com_renda_ate_dois_salario-minimo..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2349/no_58_solitando_ao_poder_executivo_a_criacao_de_um_programa_de_assistencia_social_que_durante_o_periodo_das_08h_as_18h_forneca_abrigo_alimentacao_para_idosos_com_renda_ate_dois_salario-minimo..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação de um programa de assistência social que durante o período das 08h00min às 18h00min forneça abrigo, alimentação, assistência médica, nutricional, com planejamento de atividades voltadas à cultura, lazer, esportes e brincadeiras para idosos com renda de até dois salário-mínimo, residentes na cidade de Campina Grande do Sul</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2355/n59sol1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2355/n59sol1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao poder Executivo Municipal a criação de um grupo de estudos, pesquisas e controle com a participação da sociedade civil, para avaliar e contribuir nos desenvolvimentos e ações das políticas públicas voltadas a comunidade autista.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2350/no_60_solicitando_do_departamento_de_meio_ambiente_crie_uma_equipe_especifica_para_a_criacao_de_recursos_estaduais_e_federais_para_a_criacao_e_desenvolvimento_de_projetos_ambientais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2350/no_60_solicitando_do_departamento_de_meio_ambiente_crie_uma_equipe_especifica_para_a_criacao_de_recursos_estaduais_e_federais_para_a_criacao_e_desenvolvimento_de_projetos_ambientais.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que a Secretaria de Infraestrutura, Meio ambiente e Logística, através do Departamento de Meio Ambiente crie uma equipe específica para a criação de projetos para a captação de recursos estaduais e federais para a criação e desenvolvimento de projetos ambientais que visem principalmente: _x000D_
 I – Recuperação:_x000D_
 a)	de áreas degradadas para conservação da biodiversidade e conservação e melhoria da qualidade do meio ambiente;_x000D_
 b)	de processos ecológicos essenciais;_x000D_
 c)	de vegetação nativa para a proteção; e _x000D_
 d)	de áreas de recarga de aquíferos;_x000D_
 II – proteção e manejo de espécies da flora e da fauna silvestre;_x000D_
 III – monitoramento do meio ambiente e desenvolvimento de indicadores ambientais;_x000D_
 IV – Mitigação ou adaptação às mudanças do clima;_x000D_
 V – Manutenção de espaços públicos que tenham como objetivo a conservação, a proteção e a recuperação de espécies da flora nativa ou da fauna silvestre e de áreas verdes urbanas destinadas à proteção dos recursos hídricos;</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2528/no_61_solicitando_a_abertura_do_processo_licitatorio_para_a_narracao_dos_jogos_de_futebol_da_liga_munciipal_em_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2528/no_61_solicitando_a_abertura_do_processo_licitatorio_para_a_narracao_dos_jogos_de_futebol_da_liga_munciipal_em_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a abertura do processo licitatório para a narração dos jogos de futebol da liga municipal em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2529/no_62_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_honorario_aao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2529/no_62_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_honorario_aao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização para entrega de Título de Cidadão Honorário ao Senhor Marco Antonio Caron Filho, concedido pelo Decreto Legislativo nº 14/2020.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2351/no_63_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_pequenos_atletas_para_o_reconheciemento_de_criancas_com_habilidades_esportivas_no_ambito_municipal..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2351/no_63_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_pequenos_atletas_para_o_reconheciemento_de_criancas_com_habilidades_esportivas_no_ambito_municipal..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir no âmbito do Município de Campina Grande do Sul, o Programa “Pequenos Atletas”, para o reconhecimento de crianças com habilidades esportivas no âmbito municipal</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2352/no_64_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipalinformacoes_sobre_as_estrategias_que_estao_sendo_utilizadas_para_o_combate_dos_caso_de_dengue_no_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2352/no_64_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipalinformacoes_sobre_as_estrategias_que_estao_sendo_utilizadas_para_o_combate_dos_caso_de_dengue_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, informações sobre as estratégias que estão sendo utilizadas para o combate dos casos de dengue no município.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2353/no_65_ismael_moraes_-solicitando_ao_poder_executivo_um_estudo_para_a_criacao_e_implantacao_do_aquario_municipal_na_cidade_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2353/no_65_ismael_moraes_-solicitando_ao_poder_executivo_um_estudo_para_a_criacao_e_implantacao_do_aquario_municipal_na_cidade_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo um estudo para a criação e implantação do Aquário Municipal na cidade de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Anderson Cardoso, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2354/no_66_anderson_e_ismael_-_solicitando_ao_poder_executivo_a_contratacao_da_esposicao_do_parque_dos_dinossauros_em_nosso_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2354/no_66_anderson_e_ismael_-_solicitando_ao_poder_executivo_a_contratacao_da_esposicao_do_parque_dos_dinossauros_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a contratação da exposição do Parque dos Dinossauros em nosso município.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2356/no_67_sergio_cavagni_-_solicitando_ao_poder_executivo_que_sejam_realizados_a_execucao_de_atividades_esportivas_para_pessoas_com_deficiencia_fisicas_e_mental_no_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2356/no_67_sergio_cavagni_-_solicitando_ao_poder_executivo_que_sejam_realizados_a_execucao_de_atividades_esportivas_para_pessoas_com_deficiencia_fisicas_e_mental_no_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que sejam realizados a execução de atividades esportivas para pessoas com deficiência física e mental no munício de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2357/no_68_carolina_-_solicitando_instituir_o_programa_avanca_minha_campina_plano_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico_do_muncipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2357/no_68_carolina_-_solicitando_instituir_o_programa_avanca_minha_campina_plano_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico_do_muncipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o Programa "AVANÇA MINHA CAMPINA", Plano de Recuperação do Desenvolvimento Comercial Industrial e Turístico do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2406/no_69_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_cooperacao_entre_o_poder_executivo_e_instituicoes_de_ensino_superior_para_o_desenvolvimento_de_atividades.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2406/no_69_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_cooperacao_entre_o_poder_executivo_e_instituicoes_de_ensino_superior_para_o_desenvolvimento_de_atividades.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, "Instituir o Programa de Cooperação entre o Poder Executivo e Instituições de Ensino Superior para o desenvolvimento de atividades de extensão universitárias voltadas para formulação e avaliação de Políticas Públicas no Município de Campina Grande do Sul".</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2360/no_70_carolina_mascarenhas_-_solicitando_instituir_a_obrigatoriedade_do_fornecimento_de_kit_basico_de_higiene_bucal_nas_escolas_publicas_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2360/no_70_carolina_mascarenhas_-_solicitando_instituir_a_obrigatoriedade_do_fornecimento_de_kit_basico_de_higiene_bucal_nas_escolas_publicas_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a obrigatoriedade do fornecimento de Kit básico de higiene bucal nas escolas públicas de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2359/no_71_nilceia_falavinha_-_solicitando_ao_poder_executivo_a_instalacao_de_placas_educativas_orientando_a_populacao_referente_a_separacao_do_lixo_na_area_rural.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2359/no_71_nilceia_falavinha_-_solicitando_ao_poder_executivo_a_instalacao_de_placas_educativas_orientando_a_populacao_referente_a_separacao_do_lixo_na_area_rural.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a instalação de placas educativas orientando a população referente a separação do lixo nas lixeiras comunitárias na área rural, como também uma campanha educativa na área urbana com folders e outdoors referente a importância da reciclagem e separação adequada do lixo.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2358/no_72_nilceia_falavinha_-_solicitando_a_implantacao_de_calcadas_e_ciclofaixas_em_toda_a_extensao_da_avenida_annibale_ferrarini_em_nosso_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2358/no_72_nilceia_falavinha_-_solicitando_a_implantacao_de_calcadas_e_ciclofaixas_em_toda_a_extensao_da_avenida_annibale_ferrarini_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de calçadas e ciclo faixas em toda a extensão da Avenida Annibale Ferrarini, em nosso Município.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2361/no_73_sergio_cavagni_-_solicitando_ao_poder_executivo_informacoes_se_o_municipio_possui_um_levantamento_da_quantidade_de_pessoas_diagnosticadas_com_tea.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2361/no_73_sergio_cavagni_-_solicitando_ao_poder_executivo_informacoes_se_o_municipio_possui_um_levantamento_da_quantidade_de_pessoas_diagnosticadas_com_tea.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo informações se o município de Campina Grande do Sul possui um levantamento da quantidade de pessoas diagnosticadas com TEA (Transtorno do Espectro Autista), e caso não possua solicitar ao setor responsável a realização em nossa cidade.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2499/no_74_carolina_mascarenhas_-_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_a_camara_jovem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2499/no_74_carolina_mascarenhas_-_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_a_camara_jovem.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir no âmbito do Município de Campina Grande do Sul, a "Câmara Jovem".</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2362/n75car1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2362/n75car1.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, solicitar providências à Companhia de Saneamento do Paraná – SANEPAR, para que realize o fornecimento e instalação gratuita de válvulas de retenção de ar (eliminadores de ar) para hidrômetros a todos os imóveis comerciais e residenciais do Município.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2379/no_76_solicitando_instituir_campanha_de_prevencao_a_violencia_a_pessoa_idosa_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2379/no_76_solicitando_instituir_campanha_de_prevencao_a_violencia_a_pessoa_idosa_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir Campanha de Prevenção à Violência à Pessoa Idosa no âmbito do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Pedro Café, Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2363/no_77_amaridlo_e_pedro_-_solitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi_jardim_paulista..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2363/no_77_amaridlo_e_pedro_-_solitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi_jardim_paulista..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável um estudo para a implantação da grama sintética no campo de futebol localizado no Centro Esportivo Ricieri Bernardi, no bairro Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2364/n78ama1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2364/n78ama1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretaria responsável que seja realizado um estudo para se verificar a possibilidade da liberação à toda a população do uso do campo de futebol localizado no Centro Esportivo Ricieri Bernardi, Bairro Jardim Paulista, neste município</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2365/n79fel1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2365/n79fel1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal pela criação de um serviço permanente informatizado para receber denúncias referente a maus tratos, violências, agressões, cativeiros irregulares, canis clandestinos ou afins, contra animais silvestres, domésticos, domesticados, nativos ou exóticos em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2366/no_80_sergio_cavagni_-_solicitando_ao_poder_executivo_o_aumento_de_efetivo_de_funcionario_pa_24_horas_locacozado_na_rua_pedro_cambio_cortiano_no_150.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2366/no_80_sergio_cavagni_-_solicitando_ao_poder_executivo_o_aumento_de_efetivo_de_funcionario_pa_24_horas_locacozado_na_rua_pedro_cambio_cortiano_no_150.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da secretária competente o aumento de efetivo de funcionários no PA (Pronto Atendimento) 24 horas localizado na Rua Pedro Cambio Cortiano, nº 150, Jardim Orestas Thá, na cidade de Quatro Barras.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2367/no_81_cleverson_dalpra_-_solicitando_que_seja_instalado_gravador_de_voz_nos_telefones_de_alguns_departamentos_da_prefeitura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2367/no_81_cleverson_dalpra_-_solicitando_que_seja_instalado_gravador_de_voz_nos_telefones_de_alguns_departamentos_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado gravador de voz nos telefones de alguns departamentos da prefeitura: Unidades de Saúde da Sede, Jardim Paulista, Moradias Timbu, Jardim Flórida, Araçatuba, Secretaria de Infraestrutura, Departamento de Meio Ambiente, Central de Ambulância, Atendimento Central da Prefeitura e demais locais a critério do Poder Executivo.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2368/no_82_felipe_e_carol_-_solicitando_que_seja_instituido_o_programa_de_incentivo_a_sustentabilidade_urbana_-iptu_verde..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2368/no_82_felipe_e_carol_-_solicitando_que_seja_instituido_o_programa_de_incentivo_a_sustentabilidade_urbana_-iptu_verde..pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instituído o Programa de Incentivo à Sustentabilidade Urbana - IPTU VERDE, que estabelece desconto progressivo no IPTU de imóveis que adotarem medidas de Redução de Impacto Ambiental.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2369/no_83_carolina_mascarenhas_-solicitando_providencias_no_sentido_de_solucionar_problema_de_alagamentos_na_rua_juarez_bernardi_no_794_eugenia_maria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2369/no_83_carolina_mascarenhas_-solicitando_providencias_no_sentido_de_solucionar_problema_de_alagamentos_na_rua_juarez_bernardi_no_794_eugenia_maria.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, solicitar providências no sentido de solucionar problema de alagamentos na Rua Juarez Bernardi, próximo ao nº. 794, no Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2380/n84sol1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2380/n84sol1.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, sugestionar a realização de operação da Guarda Municipal de Campina Grande do Sul, em conjunto com as Polícias Civil e Militar do Estado do Paraná, para combater ações criminosas de falsos entregadores de Aplicativos na Cidade de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2370/no_85_nilceia_falavinha_-_reiterando_pedido_anterior_solicito_que_o_poder_executivo_forme_um_acordo_de_cooperacao_tecnica_para_implantar_uma_unidade_do_programa_armazen_da_familia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2370/no_85_nilceia_falavinha_-_reiterando_pedido_anterior_solicito_que_o_poder_executivo_forme_um_acordo_de_cooperacao_tecnica_para_implantar_uma_unidade_do_programa_armazen_da_familia.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicito que o Poder Executivo firme um acordo de cooperação técnica para implantar uma unidade do Programa Armazém da Família no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2371/no_86_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_do_quadro_de_educador_infantil_sobre_o_plano_de_cargos_carreira_e_salarios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2371/no_86_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_do_quadro_de_educador_infantil_sobre_o_plano_de_cargos_carreira_e_salarios.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que atenda a reivindicação dos profissionais do Quadro de Educador Infantil sobre o Plano de Cargos, Carreiras e Salários do sistema municipal de ensino de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2530/no_88_nilceia_falavinha_-_solicitando_que_atenda_a_reivindicacao_dos_profissionais_ocupantes_do_quadro_efetivo_de_assistente_administrativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2530/no_88_nilceia_falavinha_-_solicitando_que_atenda_a_reivindicacao_dos_profissionais_ocupantes_do_quadro_efetivo_de_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao poder executivo que atenda a reinvindicação dos profissionais ocupantes do quadro efetivo de escriturário e assistente para revisão e implantação do plano de cargos, carreiras e salários.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2372/no_89_cleverson_dalpra_-_solicitando_a_possibilidade_para_que_seja_disponibilizado_um_novo_onibus_adaptado_com_espaco_para_2_cadeirantes_e_elevador_para_o_tranporte_de_alunos_da_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2372/no_89_cleverson_dalpra_-_solicitando_a_possibilidade_para_que_seja_disponibilizado_um_novo_onibus_adaptado_com_espaco_para_2_cadeirantes_e_elevador_para_o_tranporte_de_alunos_da_apae.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade para que seja disponibilizado um novo ônibus adaptado com espaço para 2 (dois) cadeirantes e elevador para o transporte de alunos da APAE.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2373/no_90_sergio_cavagni_-_solicitando_ao_poder_executivo_que_venha_a_ser_estimulada_a_comunidade_atraves_de_eventos_culturais_na_cidade_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2373/no_90_sergio_cavagni_-_solicitando_ao_poder_executivo_que_venha_a_ser_estimulada_a_comunidade_atraves_de_eventos_culturais_na_cidade_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através do setor responsável que venha a ser estimulada a comunidade através de eventos culturais na Cidade de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2381/no_91_solicitando_ao_poder_executivo_a_ampliacao_de_um_sistema_de_iluminacao_publica_mais_eficiente_e_economia_led_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2381/no_91_solicitando_ao_poder_executivo_a_ampliacao_de_um_sistema_de_iluminacao_publica_mais_eficiente_e_economia_led_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a ampliação de um sistema de iluminação pública mais eficiente e econômica (LED) no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2374/no_92_solicitando_a_criacao_de_uma_unidade_ambiental_contendo_diversas_acoes_que_preste_tambem_servicos_de_manejo_da_arborizacao_em_logradouros_publicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2374/no_92_solicitando_a_criacao_de_uma_unidade_ambiental_contendo_diversas_acoes_que_preste_tambem_servicos_de_manejo_da_arborizacao_em_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a Criação de uma Unidade Ambiental contendo diversas ações que preste também serviços de manejo (poda e remoção), da arborização em logradouros públicos, calçadas, canteiros centrais, praças, parques e outras áreas verdes públicas municipais com um canal de comunicação onde possa ser solicitado diretamente pelo cidadão nos casos de risco observado, onde as solicitações possam ser protocoladas também pelo telefone.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2375/no_93_solicitando_ao_executivo_municipal_para_que_estude_a_possibilidade_de_instaurar_em_nosso_municipio_o_recurso__de_telemedicina_na_rede_municipal_de_saude..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2375/no_93_solicitando_ao_executivo_municipal_para_que_estude_a_possibilidade_de_instaurar_em_nosso_municipio_o_recurso__de_telemedicina_na_rede_municipal_de_saude..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que estude a possibilidade de instaurar em nosso município o recurso de telemedicina na Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2376/no_94_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_adesao_do_municipio_ao_projeto_caixa_d_agua_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2376/no_94_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_adesao_do_municipio_ao_projeto_caixa_d_agua_boa.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, adesão do município ao projeto “CAIXA D’ÁGUA BOA”.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2385/no_95_solicitando_que_faca_um_levantamento_que_demostre_em_as_demandas_de_alunos_da_rede_publica_de_ensino_e_transportadas_pelo_poder_publico_municipal_e_a_colocacao_de_abrigos_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2385/no_95_solicitando_que_faca_um_levantamento_que_demostre_em_as_demandas_de_alunos_da_rede_publica_de_ensino_e_transportadas_pelo_poder_publico_municipal_e_a_colocacao_de_abrigos_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, faça um levantamento através de estudo que demonstre em um mapa as demandas de alunos da rede pública de ensino e transportadas pelo poder público municipal, visando com isso a colocação de abrigos tipo “ponto de ônibus” limpos, seguros e nas proximidades de sua residência.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2382/n96ped1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2382/n96ped1.pdf</t>
   </si>
   <si>
     <t>Pedido ao executivo municipal para que se avalie a criação de um Centro de Inovações em nossa cidade, tendo em vista a construção de um espaço de apoio e fomento de empreendimentos que possuam características inovadoras através do uso da tecnologia.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2383/no_97_solicitando_as_empresas_de_telefonia_para_a_execucao_de_melhorias_da_cobertura_da_rede_movel_fixa_e_de_internet_em_toda_o_territorio_municipal_especialmente_nos_bairros_da_area_rural.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2383/no_97_solicitando_as_empresas_de_telefonia_para_a_execucao_de_melhorias_da_cobertura_da_rede_movel_fixa_e_de_internet_em_toda_o_territorio_municipal_especialmente_nos_bairros_da_area_rural.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo intervenha, junto às empresas prestadoras de telefonia atuantes no Município, para a Execução de melhoria da cobertura da rede móvel, fixa e de internet em toda o território Municipal, especialmente nos bairros da Área Rural.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2384/no_98_solicitando_a_construcao_de_um_portal_na_divisa_entre_os_estados_do_parana_e_sao_paulo_com_os_seguintes_dizeres_seja_bem-vindo_a_campina_grande_do_sul_aqui_inicia_o_estado_do_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2384/no_98_solicitando_a_construcao_de_um_portal_na_divisa_entre_os_estados_do_parana_e_sao_paulo_com_os_seguintes_dizeres_seja_bem-vindo_a_campina_grande_do_sul_aqui_inicia_o_estado_do_parana.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo viabilize, junto à empresa Concessionária Autopista Regis Bittencourt, Grupo Arteris e ANTT, a construção de um portal na Divisa entre os estados do Paraná e São Paulo, com os seguintes dizeres “Seja bem-vindo à Campina Grande do Sul, aqui inicia o Estado do Paraná”.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2386/no_99_solicitando_estudos_para_instituir_o_mapa_municipal_da_violencia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2386/no_99_solicitando_estudos_para_instituir_o_mapa_municipal_da_violencia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para instituir o Mapa Municipal da Violência no âmbito do Município de Campina Grande do Sul</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2387/no_100_solicitando_que_o_excelentissimo_senhor_prefeito_municipal_institua_atraves_do_setor_competente_a_semana_de_conscientizacao_sobre_a_sindrome_de_burnout.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2387/no_100_solicitando_que_o_excelentissimo_senhor_prefeito_municipal_institua_atraves_do_setor_competente_a_semana_de_conscientizacao_sobre_a_sindrome_de_burnout.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Excelentíssimo Senhor Prefeito Municipal institua, através do setor competente, a Semana de Conscientização sobre a Síndrome de Burnout.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2391/no_101_nilceia_falavinha_-_solicitando_que_a_localidade_da_lagoa_vermelha_na_area_rural_seja_incluida_no_plano_de_regularizacao_fundiaria_no_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2391/no_101_nilceia_falavinha_-_solicitando_que_a_localidade_da_lagoa_vermelha_na_area_rural_seja_incluida_no_plano_de_regularizacao_fundiaria_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando que a localidade da Lagoa Vermelha, na Área Rural, seja incluída no Plano de Regularização Fundiária no Município.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2388/no_102_nilceia_falavinha_-_solicitando_com_urgencia_um_estudo_para_implantar_a_canalizacao_do_esgoto_das_residencias_da_quadra_7a_da_planta_localizada_na_rua_francisco_giacomitti.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2388/no_102_nilceia_falavinha_-_solicitando_com_urgencia_um_estudo_para_implantar_a_canalizacao_do_esgoto_das_residencias_da_quadra_7a_da_planta_localizada_na_rua_francisco_giacomitti.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência um estudo para implantar a canalização do esgoto das residências da quadra 7A da Planta localizada na Rua Francisco Giacomitti no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2390/no_103_nilceia_falavinha_-_solicitando_a_necessidade_de_elaborar_um_projeto_de_dasacelaracao_na_rodovia_regis_bitencourt_br_116_proximo_da_entrada_da_localidade_da_lagoa_vermelha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2390/no_103_nilceia_falavinha_-_solicitando_a_necessidade_de_elaborar_um_projeto_de_dasacelaracao_na_rodovia_regis_bitencourt_br_116_proximo_da_entrada_da_localidade_da_lagoa_vermelha.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito a necessidade de elaborar um Projeto (seguindo as resoluções da ANTT) de desaceleração na Rodovia Regis Bitencourt (BR 116), próximo da entrada da localidade da Lagoa Vermelha.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2389/no_104_-_solicitando_a_elaboracao_do_projeto_de_lei_que_autoriza_o_poder_executivo_a_implantar_o_programa_municipal_de_controle_e_erradiacao_da_brucelose_do_rebanho_bovino.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2389/no_104_-_solicitando_a_elaboracao_do_projeto_de_lei_que_autoriza_o_poder_executivo_a_implantar_o_programa_municipal_de_controle_e_erradiacao_da_brucelose_do_rebanho_bovino.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que autorize o Poder Executivo a implantar o “Programa Municipal de Controle e Erradicação da Brucelose do Rebanho Bovino”, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2415/no_105_solicitando_a_possibilidade_da_prefeitura_adquirir_um_terreno_proximo_a_escola_municipal_joao_assuncao_no_bairro_jaguatirica_a_aquisicao_se_faz_necessaria_para_elaboracao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2415/no_105_solicitando_a_possibilidade_da_prefeitura_adquirir_um_terreno_proximo_a_escola_municipal_joao_assuncao_no_bairro_jaguatirica_a_aquisicao_se_faz_necessaria_para_elaboracao.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Prefeitura Municipal adquirir um terreno próximo a Escola Municipal João Assunção no Bairro Jaguatirica, a aquisição do terreno se faz necessária para  elaborar um projeto de construção de um Centro Municipal de Educação Infantil (CMEI) e também salas para atendimento na área da Ação Social.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2394/no_106_nilceia_falavinha_-_reiterando_a_necessidade_de_providenciar_a_elaboracao_e_execucao_do_projeto_para_reabertura_do_acesso_a_via_municipal_da_comunidade_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2394/no_106_nilceia_falavinha_-_reiterando_a_necessidade_de_providenciar_a_elaboracao_e_execucao_do_projeto_para_reabertura_do_acesso_a_via_municipal_da_comunidade_terra_boa.pdf</t>
   </si>
   <si>
     <t>Reiterando ao Senhor Prefeito a necessidade de providenciar a elaboração e execução do Projeto (seguindo as resoluções da ANTT) para reabertura do acesso à Via Municipal da comunidade da Terra Boa, no distrito de Paiol de Baixo, km 48+900m norte.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2498/no_107_carolina_mascarenhas_-_solicitando_elaboracao_e_apresentacao_de_projeto_de_lei_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2498/no_107_carolina_mascarenhas_-_solicitando_elaboracao_e_apresentacao_de_projeto_de_lei_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e apresentação de Projeto de Lei que institua a Procuradoria Especial da Mulher na Câmara de Vereadores de Campina Grande do Sul, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2416/no_108_solicitando_estudo_e_elaboracao_de_um_projeto_para_reforma_e_ampliacao_da_escola_municipal_joao_assuncao_no_bairro_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2416/no_108_solicitando_estudo_e_elaboracao_de_um_projeto_para_reforma_e_ampliacao_da_escola_municipal_joao_assuncao_no_bairro_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo e elaboração de um projeto para reforma e ampliação da Escola Municipal João Assunção no Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2396/n109ca1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2396/n109ca1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do Programa “EDUCAÇÃO FINANCEIRA INFANTIL” no âmbito da rede municipal de ensino de Campina Grande do Sul, com objetivo transmitir conceitos básicos de educação financeira para as crianças do Ensino Fundamental, por meio de conteúdo prático, lúdico e interativo.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2397/n110ca1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2397/n110ca1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, INSTITUIR O TURISMO PEDAGÓGICO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, com finalidade de promover atividades extraclasses, no intuito de que tenham acesso ao acervo cultural, artístico e turístico da cidade.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2398/no_111_carolina_mascarenhas_-_solicitando_criar_o_banco_de_materiais_de_construcao_pmde_serao_armazedas_sobras_de_materias_primas_da_construcao_civil_para_serem_distribuidos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2398/no_111_carolina_mascarenhas_-_solicitando_criar_o_banco_de_materiais_de_construcao_pmde_serao_armazedas_sobras_de_materias_primas_da_construcao_civil_para_serem_distribuidos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, criar o “Banco de Materiais de Construção”, onde serão armazenadas sobras de matérias primas da construção civil, bem como resíduos sólidos impróprios para comercialização, mas que ainda possam ser utilizados em construção, para serem distribuídos à população de baixa renda.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2393/no_112_cleverson_dalpra_-_solicitando_que_seja_feito_um_aterro_com_drenagem_para_alterar_a_altura_da_estrada_da_volta_grande_trecho_que_mergeia_o_rio_capivari_apos_o_pesque_pague_agua_claras..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2393/no_112_cleverson_dalpra_-_solicitando_que_seja_feito_um_aterro_com_drenagem_para_alterar_a_altura_da_estrada_da_volta_grande_trecho_que_mergeia_o_rio_capivari_apos_o_pesque_pague_agua_claras..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal, reiterando pedidos anteriores (74/2017 e 141/2019), que seja feito um aterro com drenagem para alterar a altura da Estrada da Volta Grande, em um trecho de aproximadamente 60 metros (Trecho que margeia o Rio Capivari, após o Pesque Pague Águas Claras antes da ponte que faz a divisa com o Município de Bocaiuva do Sul).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2392/n113ni1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2392/n113ni1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal a elaboração de um projeto de drenagem pluvial que consistem em criar redes para drenar a água da chuva na Rua Júlio Guidolin, localizada no Bairro Jardim Santa Rosa, como a realização do mutirão de limpeza do Rio que corta o Bairro em destaque.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2395/no_114_felipe_veiga_-__solicitando_a_criacao_de_um_projeto_de_lei_referente_a_capacitacao_de_criancas_e_adolescentes_para_identificacao_e_prevencao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2395/no_114_felipe_veiga_-__solicitando_a_criacao_de_um_projeto_de_lei_referente_a_capacitacao_de_criancas_e_adolescentes_para_identificacao_e_prevencao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal a criação de um Projeto de Lei referente a capacitação de crianças e adolescentes para identificação e prevenção de situações de violência intrafamiliar e abuso sexual, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2399/no_115_ismael_moraes_-_solicitando_a_possibilidade_de_implantar_uma_comissao_para_execucao_da_lei_geral_de_protecao_de_dados_lgpd_no_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2399/no_115_ismael_moraes_-_solicitando_a_possibilidade_de_implantar_uma_comissao_para_execucao_da_lei_geral_de_protecao_de_dados_lgpd_no_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a possibilidade de implantar uma comissão para a execução da Lei geral de Proteção de Dados (LGPD) no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2400/no_116_ismael_moraes_-_solicitando_a_criacao_de_uma_farmacia_da_manipulacao_municipal_no_municipio_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2400/no_116_ismael_moraes_-_solicitando_a_criacao_de_uma_farmacia_da_manipulacao_municipal_no_municipio_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal e aos órgãos competentes a criação de uma Farmácia de Manipulação Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Reiterando solicitação anterior sob indicação Nº 161/2021, solicitando ao Poder Executivo um estudo para criar o Projeto de Lei disponibilizando a concessão de folga ao Servidor Público Municipal de Campina Grande do Sul no dia de seu aniversário.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2407/no_118_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_programa_municipal_crianca_sorridente_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2407/no_118_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_programa_municipal_crianca_sorridente_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para instituir o Programa Municipal "Criança sorridente" e dá outras providências.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2405/no_119_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_instituir_a_politica_municipal_de_prevencao_ao_abandono_e_a_evasao_escolar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2405/no_119_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_instituir_a_politica_municipal_de_prevencao_ao_abandono_e_a_evasao_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a Politica Municipal de Prevenção ao Abandono e à Evasão Escolar.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2408/no_120_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_projeto_coleta_solidaria_de_imoveis_eletromesticos_e_eletronicos_disponibilizados_para_descarte_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2408/no_120_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_projeto_coleta_solidaria_de_imoveis_eletromesticos_e_eletronicos_disponibilizados_para_descarte_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal através do setor competente, estudos para instituir o Projeto "COLETA SOLIDÁRIA DE IMÓVEIS, ELETRODOMÉSTICOS E ELETRÔNICOS" disponibilizados para descarte no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2402/n121ni1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2402/n121ni1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal o início da Revisão Simplificada do Plano Diretor com a máxima urgência, em conformidade com o Decreto 10499/2022, que tem por objetivo regulamentar o ordenamento territorial em áreas de mananciais de abastecimento público, situadas na Região Metropolitana de Curitiba, considerando as disposições da Lei nº 12.248, de 31 de julho de 1998.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2427/no_122_ismael_moraes_-_solicitando_a_pedido_dos_servidores_municipais_que_a_reposicao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2427/no_122_ismael_moraes_-_solicitando_a_pedido_dos_servidores_municipais_que_a_reposicao.pdf</t>
   </si>
   <si>
     <t>Solicitando a pedido dos Servidores Municipais que a reposição inflacionária anual, seja paga no mês janeiro de cada ano em conformidade com o previsto no Artigo 37, inciso X da Constituição Federal, que assegura a revisão geral anual da remuneração dos servidores públicos na mesma data-base e sem distinção de índices.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2426/no_123_anderson_cardoso_-_solicitando_que_executivo_municipal_promova_convenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2426/no_123_anderson_cardoso_-_solicitando_que_executivo_municipal_promova_convenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que Executivo Municipal promova convênio com a OAB Paraná para a prestação de assistência judiciária gratuita para a população carente em nosso Município.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2409/no_124_nilceia_falavinha_-_solicitando_a_criacao_do_programa_banco_de_racao_e_utensilios_para_animais_domesticos_destinado_a_distribuicao_de_generos_alimenticios_e_dos_utensilios_coletados.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2409/no_124_nilceia_falavinha_-_solicitando_a_criacao_do_programa_banco_de_racao_e_utensilios_para_animais_domesticos_destinado_a_distribuicao_de_generos_alimenticios_e_dos_utensilios_coletados.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação do Programa Banco de Ração e Utensílios para Animais Domésticos, destinados à distribuição de gêneros alimentícios e dos utensílios coletados às famílias tutoras que são atendidas nos programas sociais.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2419/no_125_carolina_-_solicitando_instituir_o_programa_de_iptu_acessibilidade_desconto_no_imposto_predial_territorial__urbano_aos_proprietarios_de_imoveis_comerciais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2419/no_125_carolina_-_solicitando_instituir_o_programa_de_iptu_acessibilidade_desconto_no_imposto_predial_territorial__urbano_aos_proprietarios_de_imoveis_comerciais.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o Programa de "IPTU Acessibilidade", desconto no imposto Predial Territorial Urbano (IPTU) aos proprietários de imóveis comerciais que adaptem as calçadas às regras de acessibilidade dispostas pela municipalidade e pela legislação.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2417/no_126_carolina_-_solicitando_instituir_o_cenco_inclusao_com_objetivo_de_identificar_mapear_e_cadastrar_pessoas_com_deficiencia_ou_mobilidade_reduzida_que_residem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2417/no_126_carolina_-_solicitando_instituir_o_cenco_inclusao_com_objetivo_de_identificar_mapear_e_cadastrar_pessoas_com_deficiencia_ou_mobilidade_reduzida_que_residem.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o CENSO INCLUSÃO, com o objetivo de identificar, mapear e cadastrar pessoas com deficiência ou mobilidade reduzida que residem no Município, tendo por finalidade fornecer subsídios para a formulação e a execução de politicas públicas que promovam a acessibilidade e a inclusão social.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2418/no_127_solicitando_instituir_o_programa_fortech_programa_de_formacao_de_talentos_em_tecnologia_com_objetivo_de_apoiar_e_potencializar_a_formacao_de_talentos_na_area_tecnologica_no_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2418/no_127_solicitando_instituir_o_programa_fortech_programa_de_formacao_de_talentos_em_tecnologia_com_objetivo_de_apoiar_e_potencializar_a_formacao_de_talentos_na_area_tecnologica_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o "Programa ForTech - Programa de Formação de Talentos em Tecnologia", com o objetivo de apoiar e potencializar a formação de talentos na área tecnológica no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que sejam tomadas as medidas cabíveis para a reabertura da Agência do INSS no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2411/no_129_nilceia_-_solicitando_a_recomposicao_do_piso_e_pintura_da_quadra_de_esportes_da_escola_municipal_antonio_jose_de_carvalho_localizado_no_bairro_jardim_jacob_ceccob.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2411/no_129_nilceia_-_solicitando_a_recomposicao_do_piso_e_pintura_da_quadra_de_esportes_da_escola_municipal_antonio_jose_de_carvalho_localizado_no_bairro_jardim_jacob_ceccob.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a recomposição do piso e pintura da quadra de esportes da Escola Municipal Antonio José de Carvalho localizada no Bairro Jardim Jacob Ceccon, neste município.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2412/no_130_cleverson_e_ismael_-_solciitando_que_seja_oferecido_aos_professores_e_educadores_do_nosso_municipio_o_curso_de_primeiro_socorros.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2412/no_130_cleverson_e_ismael_-_solciitando_que_seja_oferecido_aos_professores_e_educadores_do_nosso_municipio_o_curso_de_primeiro_socorros.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja oferecido aos professores e educadores do nosso município o curso de primeiros socorros.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2413/no_131_ismael_-_solicitando_a_implantacao_de_brinquedos_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_em_pracas_parques_escolas_centro_de_educacao_e_espacos_publicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2413/no_131_ismael_-_solicitando_a_implantacao_de_brinquedos_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_em_pracas_parques_escolas_centro_de_educacao_e_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que realize a implantação de brinquedos adaptados para crianças com deficiência ou mobilidade reduzida em praças, parques, escolas, centro de educação infantil e espaços públicos de lazer no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2414/n132ni1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2414/n132ni1.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um posto de monitoramento avançado da Guarda Municipal, bem como instalação de área de lazer, com parquinho infantil nas dependências do prédio público localizado na Rodovia Municipal José Taverna esquina com a Rua João Scucatto Coradin, a área de titularidade do município totaliza mil metros quadrados.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2421/no_133_nilceia_falavinha_-_solicitandoao_poder_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_jardim_joana_olimpia_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2421/no_133_nilceia_falavinha_-_solicitandoao_poder_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_jardim_joana_olimpia_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja executado a Lei Nº 776, de 03 de setembro de 2021 no Bairro Jardim Joana Olímpia, neste Município.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2422/no_134_gerveson_e_nilceia_-_reiterando_pedido_anterior_a_criacao_de_uma_central_de_atendimento_e_disponibilizacao_de_uma_ambulancia_na_unidade_de_saude_jacira_balbino_ferreira_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2422/no_134_gerveson_e_nilceia_-_reiterando_pedido_anterior_a_criacao_de_uma_central_de_atendimento_e_disponibilizacao_de_uma_ambulancia_na_unidade_de_saude_jacira_balbino_ferreira_terra_boa.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior, solicitamos a criação de uma central de atendimento e disponibilização de uma ambulância na Unidade de Saúde Jacira Balbino Ferreira na localidade da Terra Boa, para atender a população do interior.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2423/no_135_carolina_mascarenhas_-_solicitando_a_criacao_de_onibus_adaptado_para_oferecer_atendimento_e_servicos_do_cras_e_do_creas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2423/no_135_carolina_mascarenhas_-_solicitando_a_criacao_de_onibus_adaptado_para_oferecer_atendimento_e_servicos_do_cras_e_do_creas.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, criação de ônibus adaptado para oferecer atendimento e serviços do CRAS e do CREAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2432/no_136_carolina_mascarenhas_-_solicitando_a_devida_aplicacao_das_leis_municipais_708.2020_e_709.2020_que_dispoes_sobre_a_instalacao_e_uso_do_sistema_de_energia_solar_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2432/no_136_carolina_mascarenhas_-_solicitando_a_devida_aplicacao_das_leis_municipais_708.2020_e_709.2020_que_dispoes_sobre_a_instalacao_e_uso_do_sistema_de_energia_solar_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a devida aplicação das Leis Municipais 708/2020 e 709/2020 que dispões sobre instalação e uso de sistema de energia solar no município, tendo em vista a Lei Federal nº 14.300/2022 que institui cobrança integral pelo uso da rede de distribuição para quem gera a própria energia ainda não entrou em vigor e conta com período de carência.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2431/no_137_carolina_mascarenhas_-_solicitando_estudos_para_a_realizacao_de_parceria_com_o_centro_de_hematologia_e_hemoterapia_do_parana_-_hemepar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2431/no_137_carolina_mascarenhas_-_solicitando_estudos_para_a_realizacao_de_parceria_com_o_centro_de_hematologia_e_hemoterapia_do_parana_-_hemepar.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para realização de parceria com o Centro de Hematologia e Hemoterapia do Paraná – HEMEPAR, para a implantação de coleta de sangue em equipamentos de saúde do município, de forma itinerante.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2435/no_138_carolina_mascarenhas_-_solicitandoa_criacao_de_um_dispositivo_de_seguranca_conhecido_como_botao_do_panico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2435/no_138_carolina_mascarenhas_-_solicitandoa_criacao_de_um_dispositivo_de_seguranca_conhecido_como_botao_do_panico.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a Criação de um dispositivo de segurança, conhecido como “BOTÃO DO PÂNICO”, para mulheres vitimadas por violência doméstica, com medida protetiva no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Gefão Santos</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2437/no_139_gerveson_-_solicitando_que_o_atendimento_medico_seja_aumentando_para_40_horas_nas_unidades_de_saude_dos_bairros_jaguatirica_barragem_e_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2437/no_139_gerveson_-_solicitando_que_o_atendimento_medico_seja_aumentando_para_40_horas_nas_unidades_de_saude_dos_bairros_jaguatirica_barragem_e_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando que o atendimento médico seja aumentado para 40 horas nas Unidades de Saúde dos Bairros Jaguatirica, Barragem e Ribeirão Grande.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2438/no_140_gerveson_-_solicitando_que_seja_realizado_o_cercamento_do_cemiterio_municipal_do_bairro_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2438/no_140_gerveson_-_solicitando_que_seja_realizado_o_cercamento_do_cemiterio_municipal_do_bairro_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado o cercamento do Cemitério Municipal do Bairro Jaguatirica, com muro ou tela.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2429/no_141_felipe_e_anderson_-_solicitando_mas_transmissoes_via_internet_das_sessoes_ordinaria_campanhas_de_conscientizacao_sobre_assuntos_importantes_da_sociedade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2429/no_141_felipe_e_anderson_-_solicitando_mas_transmissoes_via_internet_das_sessoes_ordinaria_campanhas_de_conscientizacao_sobre_assuntos_importantes_da_sociedade.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam incluídas, nas transmissões via Internet das Sessões Ordinárias, campanhas de conscientização sobre assuntos importantes da sociedade, bem como ações do Poder Executivo Municipal que possam ser de interesse da população.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2424/no_142_anderson_e_felipe_-_solicitandoque_sejam_retomadas_as_divulgacoes_das_campanhas_e_informacoes_importantes_a_populacao_na_prefeitura_municipal_sendo_reestabelecido_no_gabinete_um_edital.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2424/no_142_anderson_e_felipe_-_solicitandoque_sejam_retomadas_as_divulgacoes_das_campanhas_e_informacoes_importantes_a_populacao_na_prefeitura_municipal_sendo_reestabelecido_no_gabinete_um_edital.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam retomadas as divulgações das campanhas e e informações importantes à população na Prefeitura Municipal. inclusive sendo reestabelecido no Gabinete um "Edital".</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2425/no_143_anderson_e_felipe__-_solicitando_que_seja_ofertado_por_meio_da_estrutura_da_escola_de_gestao_publica_o_curso_de_libras_para_servidores_publicos_e_sociedade_civil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2425/no_143_anderson_e_felipe__-_solicitando_que_seja_ofertado_por_meio_da_estrutura_da_escola_de_gestao_publica_o_curso_de_libras_para_servidores_publicos_e_sociedade_civil.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja ofertado, por meio da estrutura da Escola de Gestão Pública, o curso de libras, para servidores públicos e sociedade civil.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2537/no_144_anderson_e_felipe_-_solicitando_que_encaminhe_guias_de_encaminhamento_de_consultas_exames_no_municipio_um_campo_destacando_a_urgencia_do_procedimento_atraves_do_protocolo_manchester.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2537/no_144_anderson_e_felipe_-_solicitando_que_encaminhe_guias_de_encaminhamento_de_consultas_exames_no_municipio_um_campo_destacando_a_urgencia_do_procedimento_atraves_do_protocolo_manchester.pdf</t>
   </si>
   <si>
     <t>Solicitando Poder Executivo que implante nas guias de encaminhamento de consultas/exames do Município de Campina Grande do Sul um campo destacando a urgência do procedimento através do Protocolo de Manchester.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2428/no_145_carolina_mascarenhas_-_solicitando_estudos_para_a_implantacao_de_um_centro_de_fisioterapia_municipal_para_atendimento_da_populacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2428/no_145_carolina_mascarenhas_-_solicitando_estudos_para_a_implantacao_de_um_centro_de_fisioterapia_municipal_para_atendimento_da_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a realização, através do setor competente, de estudos para a implantação de um Centro de Fisioterapia Municipal para atendimento da população.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2430/no_146_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_rua_joao_vitor_falavinha_proximo_ao_no_396_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2430/no_146_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_rua_joao_vitor_falavinha_proximo_ao_no_396_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a colação de saibro e patrolamento na Rua João Vitor Falavinha, próximo ao nº. 396, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2434/no_147_solicitando_atraves_do_setor_competente_de_agua_e_esgoto_para_atendimento_aos_bairros_saltinho_barro_branco_coxo_capivari_cerne_divisa_e_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2434/no_147_solicitando_atraves_do_setor_competente_de_agua_e_esgoto_para_atendimento_aos_bairros_saltinho_barro_branco_coxo_capivari_cerne_divisa_e_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a extensão da rede, através do setor competente, de água e esgoto, para atendimento aos bairros SALTINHO, BARRO BRANCO, COXO, CAPIVARI, CERNE, DIVISA e JAGUATIRICA.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2433/no_148_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_instalacao_de_cobertura_em_todos_os_locais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2433/no_148_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_instalacao_de_cobertura_em_todos_os_locais..pdf</t>
   </si>
   <si>
     <t>Solicitando o levantamento dos pontos de ônibus das linhas do Transporte Escolar Municipal, para a instalação de cobertura em todos os locais.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2436/no_149_solicitando_a_realizacao_de_obra_de_saneamento_basico_da_rua_antonio_molinari_no_bairro_lagoa_vermelha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2436/no_149_solicitando_a_realizacao_de_obra_de_saneamento_basico_da_rua_antonio_molinari_no_bairro_lagoa_vermelha.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de obra de saneamento básico (manutenção, limpeza e manilhamento) da Rua Antonio Molinari, no Bairro Lagoa Vermelha.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2439/no_150_carolina_-_solicitando_a_elaboracao_de_propositura_que_institui_o_programa_de_estimulo_a_expedicao_de_notas_fiscais_estabelecendo_sorteios_e_premiacoes_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2439/no_150_carolina_-_solicitando_a_elaboracao_de_propositura_que_institui_o_programa_de_estimulo_a_expedicao_de_notas_fiscais_estabelecendo_sorteios_e_premiacoes_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de propositura que institua Programa de estímulo à expedição de notas fiscais, estabelecendo sorteios e premiações no Município de Campina Grande do Sul, conforme minuta anexada.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2440/no_151_carolina_-_solicita_a_elaboracao_de_propositura_que_estabelece_normas_para_simplificacao_de_atos_em_processo_administrativo_municipais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2440/no_151_carolina_-_solicita_a_elaboracao_de_propositura_que_estabelece_normas_para_simplificacao_de_atos_em_processo_administrativo_municipais.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de propositura que estabelece normas para simplificação de atos em processos administrativos municipais, conforme minuta anexada.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2441/no_152_carolina_-_solicitando_o_encaminhamento_de_expediente_a_copel_solicitando_ampliacao_de_rede_de_energia_eletrica_da_rua_jose_carlos_pereira_dos_santos_proximidades_do_no_795_rancho_alegre.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2441/no_152_carolina_-_solicitando_o_encaminhamento_de_expediente_a_copel_solicitando_ampliacao_de_rede_de_energia_eletrica_da_rua_jose_carlos_pereira_dos_santos_proximidades_do_no_795_rancho_alegre.pdf</t>
   </si>
   <si>
     <t>Solicitando o encaminhamento de expediente à COPEL (Companhia Paranaense de Energia), solicitando ampliação da rede de energia elétrica da Rua José Carlos Pereira dos Santos, nas proximidades do Nº 795, no Bairro Rancho Alegre.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2442/no_153_nilceia_-_solicitando_que_seja_criado_um_calendario_para_eventos_a_serem_realizados_na_arena_coberta_e_no_parque_de_eventos_quielse_crisotostomo_da_silva_havendo_fiscalizacao..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2442/no_153_nilceia_-_solicitando_que_seja_criado_um_calendario_para_eventos_a_serem_realizados_na_arena_coberta_e_no_parque_de_eventos_quielse_crisotostomo_da_silva_havendo_fiscalizacao..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através das secretarias competentes que seja criado um calendário para eventos a serem realizados na Arena Coberta e no Parque de Eventos Quielse Crisóstomo da Silva, havendo fiscalização para que os produtores dos eventos obedeçam às legislações pertinentes.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2443/no_154_nilceia_-_solicitando_que_seja_criado_um_programa_mobilizacao_que_leva_as_aulas_de_reforco_escolar_para_alunos_do_segundo_ao_quinto_ano_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2443/no_154_nilceia_-_solicitando_que_seja_criado_um_programa_mobilizacao_que_leva_as_aulas_de_reforco_escolar_para_alunos_do_segundo_ao_quinto_ano_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja criado um programa "Mobilização que leva aulas de reforço escolar para alunos do segundo ao quinto ano da Rede Municipal de Ensino".</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2448/no_155_nilceia_falavinha_-_solicitando_ao_poder_executivo_atraves_da_secretaria_de_saude_a_realizacao_de_um_mutirao_de_atendimento_para_consultas_especializadas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2448/no_155_nilceia_falavinha_-_solicitando_ao_poder_executivo_atraves_da_secretaria_de_saude_a_realizacao_de_um_mutirao_de_atendimento_para_consultas_especializadas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo através da Secretaria de Saúde a realização de um mutirão de atendimento para consultas especializadas.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2447/no_156_nilceia_-_solicitando_a_criacao_da_profissao_tutor_escola_campinense_para_que_o_nosso_municipio_possa_formar_esses_profissionais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2447/no_156_nilceia_-_solicitando_a_criacao_da_profissao_tutor_escola_campinense_para_que_o_nosso_municipio_possa_formar_esses_profissionais.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação da profissão TUTOR ESCOLAR CAMPINENSE para que o nosso município possa formar estes profissionais, através da Secretaria de Educação ou parcerias, bem como a implantação do CMAEE - CENTRO MUNICIPAL DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2444/no_157_carolina_e_anderson_-_solicitando_a_elaboracao_de_programa_que_explore_o_potencial_publicitario_dos_pontos_de_onibus_e_lixeiras_existentes_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2444/no_157_carolina_e_anderson_-_solicitando_a_elaboracao_de_programa_que_explore_o_potencial_publicitario_dos_pontos_de_onibus_e_lixeiras_existentes_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração, por parte do Poder Executivo Municipal, de Programa que explore o potencial publicitário dos pontos de ônibus e lixeiras existentes neste Município.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2458/no_158_sergio_cavagni_-_solicitando_que_seja_realizado_a_execucao_da_lei_municipal_no_684_de_10_de_dezembro_de_2019_que_institui_o_sim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2458/no_158_sergio_cavagni_-_solicitando_que_seja_realizado_a_execucao_da_lei_municipal_no_684_de_10_de_dezembro_de_2019_que_institui_o_sim.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a execução da Lei Municipal nº 684 de 10 de Dezembro de 2019, que institui o SIM (Serviço de Inspeção Municipal).</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2445/no_159_carolina_-_solicitando_instituir_e_incluir_no_calendario_oficial_do_municipal_de_campina_grande_do_sul_o_dia_municipal_em_homenagem_as_vitimas_do_covid-19.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2445/no_159_carolina_-_solicitando_instituir_e_incluir_no_calendario_oficial_do_municipal_de_campina_grande_do_sul_o_dia_municipal_em_homenagem_as_vitimas_do_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir e incluir no calendário oficial do Município de Campina Grande do Sul, o dia municipal em homenagem às vitimas da COVID-19.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2449/no_160_carolina_mascarenhas_-_solicitando_que_realize_cadastro_no_programa_progredir_do_governo_federal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2449/no_160_carolina_mascarenhas_-_solicitando_que_realize_cadastro_no_programa_progredir_do_governo_federal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, que realize cadastro no PROGRAMA PROGREDIR do Governo Federal.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2446/no_161_carolina_-_solicitando_o_programa_rumo_certo_nos_bairros._a_ser_realizado_pela_administracao_publica_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2446/no_161_carolina_-_solicitando_o_programa_rumo_certo_nos_bairros._a_ser_realizado_pela_administracao_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, o "PROGRAMA RUMO CERTO NOS BAIRROS", a ser realizado pela Administração Pública Municipal, proporcionando aos munícipes um dia inteiro de serviços e informações no respectivo bairro, oferecidos pelas Secretarias Municipais.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2451/no_162_carolina_mascarenhas_-_solicitando_de_um_centro_ou_nucleo_de_atencao_as_pessoas_com_transtorno_de_espectro_autista_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2451/no_162_carolina_mascarenhas_-_solicitando_de_um_centro_ou_nucleo_de_atencao_as_pessoas_com_transtorno_de_espectro_autista_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, de um Centro de Atenção às Pessoas com Transtorno de Espectro Autista no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2450/no_163_carolina_mascarenhas_-_indicando_ao_poder_executivo_a_criacao_da_medalha_do_merito_esportivo_professor_danilo_zanona_ribeiro..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2450/no_163_carolina_mascarenhas_-_indicando_ao_poder_executivo_a_criacao_da_medalha_do_merito_esportivo_professor_danilo_zanona_ribeiro..pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Público a criação da "Medalha do Mérito Esportivo Professor Danilo Zanona Ribeiro".</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2459/no_164_nilceia_falavinha_-_solicitando_a_criacao_de_politicas_publicas_de_incentivo_a_pratica_de_esportes_nauticos_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2459/no_164_nilceia_falavinha_-_solicitando_a_criacao_de_politicas_publicas_de_incentivo_a_pratica_de_esportes_nauticos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de Políticas Públicas de Incentivo à prática de esportes náuticos no Município.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2531/no_165_felipe_veiga_-_solicitando_que_o_dia_de_nossa_senhora_de_fatima_seja_instituido_como_feriado_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2531/no_165_felipe_veiga_-_solicitando_que_o_dia_de_nossa_senhora_de_fatima_seja_instituido_como_feriado_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Dia de Nossa Senhora de Fátima seja instituído como Feriado Municipal.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2460/no_166_anderson_e_felipe_-_solicitando_que_o_centro_de_referencia_educacional_realize_tambem_o_tendimento_dos_colegios_estaduais_exstentes_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2460/no_166_anderson_e_felipe_-_solicitando_que_o_centro_de_referencia_educacional_realize_tambem_o_tendimento_dos_colegios_estaduais_exstentes_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Centro de Referência Educacional realize também atendimento dos Colégios Estaduais existentes no Município.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2461/no_167_nilceia_-_indicando_ao_prefeito_que_adote_medidas_necessarias_para_a_divulgacao_de_informacoes_de_locacao_nos_imoveis_locados_pela_administracao_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2461/no_167_nilceia_-_indicando_ao_prefeito_que_adote_medidas_necessarias_para_a_divulgacao_de_informacoes_de_locacao_nos_imoveis_locados_pela_administracao_publica.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que adote as medidas necessárias para a divulgação de informações relativas ao contrato de locação nos imóveis locados pela Administração Pública no Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2532/no_168_anderson_e_felipe_-_solciitando_a_contratacao_de_fonoaudiologa_por_meio_de_chamamento_de_concurso_publico_vigente_para_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2532/no_168_anderson_e_felipe_-_solciitando_a_contratacao_de_fonoaudiologa_por_meio_de_chamamento_de_concurso_publico_vigente_para_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de Fonoaudióloga, por meio de chamamento d Concurso Público vigente, para a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a manutenção e reforma do Centro Municipal de Educação Infantil Lucia Rosenente Gheno Ferrarini, localizado na Rua Jacob Ceccon, nº 498, Bairro Timbu, neste município.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2533/no_170_felipe_veiga_-_solicitando_que_seja_efetivado_o_uso_de_cameras_individuais_pelo_efeitvo_da_guarda_civil_militar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2533/no_170_felipe_veiga_-_solicitando_que_seja_efetivado_o_uso_de_cameras_individuais_pelo_efeitvo_da_guarda_civil_militar.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetivado a utilização de Câmeras individuais pelo efetivo da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo Municipal, providencie, através do setor competente, a implantação de Travessia Elevada, em frente à Escola de Idiomas INFLUX, localizada na Rua Ângelo Antônio, esquina com a Av. Pres. Juscelino Kubitschek de Oliveira, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, a Política Municipal de Educação Ambiental, a fim de estabelecer os princípios, os objetivos e as diretrizes da educação ambiental em Campina Grande do Sul, em confirmado com o que estabelece a Política Nacional de Educação Ambiental - PNEA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2464/no_173_carolina_mascarenhas_-_solicitando_de_sistema_qr_code_cultural_e_turistico_no_ambito_do_municipio_de_camoina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2464/no_173_carolina_mascarenhas_-_solicitando_de_sistema_qr_code_cultural_e_turistico_no_ambito_do_municipio_de_camoina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, de sistema QR Code Cultural e Turístico, no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2467/no_174_nilceia_falavinha_-_solicitando_a_inclusao_dos_bairros_jardim_da_campina_e_sede_no_programa_de_regularizacao_fundiaria_bem_como_a_implantacao_de_infraestrutura_essencial_em_algumas_quadras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2467/no_174_nilceia_falavinha_-_solicitando_a_inclusao_dos_bairros_jardim_da_campina_e_sede_no_programa_de_regularizacao_fundiaria_bem_como_a_implantacao_de_infraestrutura_essencial_em_algumas_quadras.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão dos Bairros Jardim da Campina e Sede no Programa de Regularização Fundiária bem como a implantação de infraestrutura essencial em algumas quadras às margens do Rio do Engenho, e, Rio Lagoão, neste Município.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2475/no_175_cleverson_e_rene_-_solicitando_a_realizacao_estudo_para_expansao_do_espaco_para_estacionamento_da_secretaria_municipal_de_saude_ou_remanejamento_do_local_da_secretaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2475/no_175_cleverson_e_rene_-_solicitando_a_realizacao_estudo_para_expansao_do_espaco_para_estacionamento_da_secretaria_municipal_de_saude_ou_remanejamento_do_local_da_secretaria.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Prefeito a realização de um estudo para a expansão do espaço para estacionamento da Secretaria Municipal de Saúde, ou remanejamento do local da Secretaria.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2463/221021093911.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2463/221021093911.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de Quadra Coberta para a Escola Municipal Humberto Alencar Castelo Branco, no Bairro Barragem, ao lado da cancha de areia.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2471/no_177_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_enxergando_o_futuro_que_concede_oculos_de_grau_a_criancas_e_adolescentes_de_familias_de_baixa_renda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2471/no_177_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_enxergando_o_futuro_que_concede_oculos_de_grau_a_criancas_e_adolescentes_de_familias_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, do Programa "Enxergando o Futuro", que concede óculos de grau a crianças e adolescentes de famílias de baixa renda residentes no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2472/no_178_carolina_mascarenhas_-_solicitando_a_criacao_e_inclusao_do_projeto_pe_na_faixa_na_ciade_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2472/no_178_carolina_mascarenhas_-_solicitando_a_criacao_e_inclusao_do_projeto_pe_na_faixa_na_ciade_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação e inclusão do Projeto "Pé na Faixa" na Cidade de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2474/no_179_carolina_mascarenhas_-_solicitando_a_elaboracao_de_sistemas_de_inovacao_e_desenvolvimento_industrial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2474/no_179_carolina_mascarenhas_-_solicitando_a_elaboracao_de_sistemas_de_inovacao_e_desenvolvimento_industrial.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a elaboração de legislação para criação, em nosso Município, de sistemas de inovação e desenvolvimento industrial, a exemplos Parques Tecnológicos e Programas específicos de Inovação Tecnológica, a fim de fomentar o investimento de recursos em nossa Cidade.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2470/no_180_sergio_cavagni_-_solicitando_um_bolsao_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho_barro_jardim_jacob_ceccon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2470/no_180_sergio_cavagni_-_solicitando_um_bolsao_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho_barro_jardim_jacob_ceccon.pdf</t>
   </si>
   <si>
     <t>Solicitando um bolsão de estacionamento em frente a Escola Municipal Antônio José de Carvalho localizado no Bairro Jardim Jacob Ceccon, neste Município.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2469/no_181_nilceia_falavinha_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_annibale_ferrarini_em_frente_a_propriedade_particular_no_1590_jardim_florida.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2469/no_181_nilceia_falavinha_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_annibale_ferrarini_em_frente_a_propriedade_particular_no_1590_jardim_florida.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Travessia elevada na Avenida Annibale Ferrarini, em frente a propriedade particular n.º 1590, no Jardim Flórida.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2468/no_182_nilceia_falavinha_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_na_localidade_da_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2468/no_182_nilceia_falavinha_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_na_localidade_da_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Centro Municipal de Educação Infantil (creche) na localidade da Barragem, neste Município.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2473/no_183_anderson_cardoso_-_solicitando_um_estudo_pela_secretaria_para_elaboracao_de_um_projeto_de_lei_que_institui_o_voucher_prato_popular.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2473/no_183_anderson_cardoso_-_solicitando_um_estudo_pela_secretaria_para_elaboracao_de_um_projeto_de_lei_que_institui_o_voucher_prato_popular.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria responsável para elaboração de um Projeto de Lei que institui o "voucher prato popular" para alimentação de famílias e pessoas em vulnerabilidade social, do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2476/no_184_carolina_mascarenhas_-_solicitando_do_servico_disque_solidariedade_a_exemplo_do_trabalho_realizado_pela_fundacao_de_acao_social_da_prefeitura_de_curitiba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2476/no_184_carolina_mascarenhas_-_solicitando_do_servico_disque_solidariedade_a_exemplo_do_trabalho_realizado_pela_fundacao_de_acao_social_da_prefeitura_de_curitiba.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação, através do setor competente, do serviço 'DISQUE SOLIDARIEDADE", a exemplo do trabalho realizado pela Fundação de Ação Social, da Prefeitura de Curitiba.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2534/no_185_solicitando_a_revitalizacao_da_praca_bento_munhoz_da_rocha_neto_bem_como_a_construcao_de_boloes_de_estacionamento_a_45o.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2534/no_185_solicitando_a_revitalizacao_da_praca_bento_munhoz_da_rocha_neto_bem_como_a_construcao_de_boloes_de_estacionamento_a_45o.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Praça Bento Munhoz da Rocha Neto, bem como a construção de Bolsões de Estacionamento à 45º.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2477/no_186_nilceia_falavinha_-_solicitando_a_execucao_do_servico_de_revitalizacao_de_calcadas_de_vias_urbanas_em_cbuq_no_bairro_jardim_nova_campina_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2477/no_186_nilceia_falavinha_-_solicitando_a_execucao_do_servico_de_revitalizacao_de_calcadas_de_vias_urbanas_em_cbuq_no_bairro_jardim_nova_campina_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Execução do serviço de revitalização de calçadas de Vias Urbanas em CBUQ, no Bairro Jardim Nova Campina, neste Município.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2478/no_187_nilceia_falavinha_-__solicita_a_extensao_de_rede_de_aguas_na_rua_bento_pereira_com_extensao_de_250_metros_na_localidade_da_roseira_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2478/no_187_nilceia_falavinha_-__solicita_a_extensao_de_rede_de_aguas_na_rua_bento_pereira_com_extensao_de_250_metros_na_localidade_da_roseira_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal através da secretaria responsável, solicitar a extensão de rede de águas na Rua Bento Pereira com inicio na Rua João Scucato Coradin, com a extensão de 215 metros, término numa propriedade particular e na Rua Augusto Floriano da Silva com extensão de 250 metros, na localidade da Roseira, neste município.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2479/no_188_nilceia_falavinha_-__indica_que_seja_encaminhando_a_comec_a_solicitacao_para_inclusao_do_bairro_jardim_nova_campina_no_trajeto_forum.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2479/no_188_nilceia_falavinha_-__indica_que_seja_encaminhando_a_comec_a_solicitacao_para_inclusao_do_bairro_jardim_nova_campina_no_trajeto_forum.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que através da secretaria competente e do conselho federativo do transporte que seja encaminhado à COMEC a solicitação para inclusão do Bairro Jardim Nova Campina no trajeto Fórum/ sede sentido terminal Jardim Paulista, nos itinerários já estabelecidos nos domingos, feriados, sábados e dias úteis.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2535/ind_189.2022_-_pagamento_de_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2535/ind_189.2022_-_pagamento_de_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Pedido ao Executivo municipal para avaliar a aplicação do pagamento do novo piso salarial aos profissionais de enfermagem, mesmo perante a suspensão aplicada pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2488/no_190_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_maria_da_penha_nas_escolas_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2488/no_190_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_maria_da_penha_nas_escolas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do "PROGRAMA MARIA DA PENHA NAS ESCOLAS", no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2487/no_191_carolina_mascarenhas_-_solicitando_a_cricao_do_programa_pomar_urbano.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2487/no_191_carolina_mascarenhas_-_solicitando_a_cricao_do_programa_pomar_urbano.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, criar o "PROGRAMA POMAR URBANO", no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2486/no_192_carolina_mascarenhas_-_solicitando_a_criacao_de_areas_de_descarte_controlado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2486/no_192_carolina_mascarenhas_-_solicitando_a_criacao_de_areas_de_descarte_controlado.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação de ÁREAS DE DESCARTE CONTROLADO, no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2485/no_193_solicitando_a_substituicao_ou_revestimento_do_piso_drenante_da_praca_da_biblia_localizada_na_sede_deste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2485/no_193_solicitando_a_substituicao_ou_revestimento_do_piso_drenante_da_praca_da_biblia_localizada_na_sede_deste_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal através da secretaria responsável a substituição ou revestimento do piso drenante da Praça da Bíblia, localizada na sede deste município.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2484/no_194_nilceia_falavinha_-_solicitando_instituir_um_programa_de_manutencao_e_reabilitacao_das_estruturas_de_pavimento_nas_ruas_e_avenidas_do_municipio_o_programa_tapa_buraco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2484/no_194_nilceia_falavinha_-_solicitando_instituir_um_programa_de_manutencao_e_reabilitacao_das_estruturas_de_pavimento_nas_ruas_e_avenidas_do_municipio_o_programa_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal através da secretaria responsável a instituir um programa de manutenção e reabilitação das estruturas de pavimento nas ruas e avenidas do município, o programa TAPA-BURACO visa uma correção emergencial, em área localizada, de defeito no pavimento por meio de lançamentos de mistura asfáltica sobre o local afetado.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2483/no_195_nilceia_falavinha_-_solicitando_a_criacao_de_equipes_itinerantes_para_a_realizacao_de_servicos_emergenciais_de_manutencao_de_estradas_vicinais_nas_areas_urbanas_e_rurais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2483/no_195_nilceia_falavinha_-_solicitando_a_criacao_de_equipes_itinerantes_para_a_realizacao_de_servicos_emergenciais_de_manutencao_de_estradas_vicinais_nas_areas_urbanas_e_rurais.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal através da secretaria responsável a criação de equipes itinerantes para a realização de serviços emergenciais de manutenção de estradas vicinais nas áreas urbanas e rurais do município.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2536/no_196_anderson_e_ismael_-_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2536/no_196_anderson_e_ismael_-_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do Programa Meu Campinho no Bairro Jardim Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2489/no_197_carolina_-_solicitando_o_programa_central_de_interpretes_da_lingua_brasileira_de_sinais_e_de_guias_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2489/no_197_carolina_-_solicitando_o_programa_central_de_interpretes_da_lingua_brasileira_de_sinais_e_de_guias_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja instituído, através do setor competente, o PROGRAMA CENTRAL DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) e de guias-intérpretes no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2490/no_198_carolina_-_solicitando_o_selo_acessibilidade_nota_10_como_forma_de_certificacao_oficial_aos_estabelicimentos_privados_ou_publicos_que_promovam_acessibilidade_de_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2490/no_198_carolina_-_solicitando_o_selo_acessibilidade_nota_10_como_forma_de_certificacao_oficial_aos_estabelicimentos_privados_ou_publicos_que_promovam_acessibilidade_de_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito que seja instituído no Município de Campina Grande do Sul, através do setor competente, o selo "ACESSIBILIDADE NOTA 10", como forma de certificação oficial aos estabelecimentos privados ou públicos que promovam acessibilidade de pessoas com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2482/no_200_solicitando_a_abertura_de_turmas_de_bercario_nos_centros_municipais_de_educacao_infantil_com_maior_demanda.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2482/no_200_solicitando_a_abertura_de_turmas_de_bercario_nos_centros_municipais_de_educacao_infantil_com_maior_demanda.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura de turmas de berçário nos Centros Municipais de Educação Infantil com maior demanda, neste Município.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2492/no_201_carolina_mascarenhes_-_solicitando_instituir_a_politica_de_desenvolvimento_da_consciencia_fornologica_na_alfabetizacao_na_rede_publica_municipal_de_ensino.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2492/no_201_carolina_mascarenhes_-_solicitando_instituir_a_politica_de_desenvolvimento_da_consciencia_fornologica_na_alfabetizacao_na_rede_publica_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a Politica de Desenvolvimento da Consciência Fonológica na Alfabetização na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2493/no_202_carolina_mascarenhas_-__solicitando_instituir_a_semana_municipal_da_concientizacao_do_uso_da_internet_por_criancas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2493/no_202_carolina_mascarenhas_-__solicitando_instituir_a_semana_municipal_da_concientizacao_do_uso_da_internet_por_criancas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir a Semana Municipal da Conscientização do Uso da Internet por Crianças.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2494/no_203_carolina_mascarenhas_-_solicitando_o_alerta_para_resgate_de_pessoas_no_municipio_estabelencendo_politica_municipal__hipoteses_de_desaparecimento_rapto_ou_sequestro_de_criancas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2494/no_203_carolina_mascarenhas_-_solicitando_o_alerta_para_resgate_de_pessoas_no_municipio_estabelencendo_politica_municipal__hipoteses_de_desaparecimento_rapto_ou_sequestro_de_criancas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, instituir o alerta para resgate de pessoas no Município de Campina Grande do Sul, estabelecendo a política municipal de contingência nas hipóteses de desaparecimento, rapto ou sequestro de crianças e adolescentes.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2495/no_204_nilceia_-_solicita_a_extensao_de_rede_de_agua_na_rua_jose_carlos_pereira_dos_santos_na_localidade_do_rancho_alegre.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2495/no_204_nilceia_-_solicita_a_extensao_de_rede_de_agua_na_rua_jose_carlos_pereira_dos_santos_na_localidade_do_rancho_alegre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, através da secretaria responsável, solicitar a extensão de rede de água na Rua José Carlos Pereira dos Santos, na localidade do Rancho Alegre, neste município.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2496/no_205_felipe_veiga_-_solicitando_que_o_poder_executivo_por_meio_do_plano_de_arborizacao_a_retirada_das_plantas_exoticas_de_locais_publicos_da_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2496/no_205_felipe_veiga_-_solicitando_que_o_poder_executivo_por_meio_do_plano_de_arborizacao_a_retirada_das_plantas_exoticas_de_locais_publicos_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo realize, por meio do Plano de Arborização, a retirada das plantas exóticas (principalmente as invasoras) de locais públicos da Cidade.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no_207-2023.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao excelentíssimo Senhor Prefeito municipal a instituição, através do setor competente, do ''PROGRAMA CASA SEGURA'', que visa adaptar o ambiente doméstico do idoso e do deficiente físico de baixa renda com o objetivo de reduzir os riscos de queda nos locais de maior incidência de acidentes, permitindo sua independência funcional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3560,51 +3560,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2455/no_01_nilceia_falavinha_-reconhecer_e_enviar_os_merecidos_aplausos_as_mulheres_nos_termos_da_justificativa_a_seguir..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2457/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_ao_projeto_taquari_nos_termos_da_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2456/no_04_carolina_mascarenhas_-_reconhecer_e_prestar_as_devidas_homenagens_a_2a_cavalgada_promovida_pelo_rancho_dalpra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2623/no_01_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2624/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2625/no_03_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2626/no_04_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/no_01_ratifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/no_02_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/no_03_dispoe_sobre_a_reposicao_inflacionaria_aos_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/no_04_denomina_a_via_publica_que_especifica_na_localidade_samanbaia_-_terra_boa_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/no_05_denomina_a_via_publica_que_especifica_na_localidade_rio_bonito_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/no_06_denomina_a_via_publica_que_especifica_na_localidade_samambaia_-_terra_boa_neste_muncipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/no_07_denomina_a_via_publica_que_especifica_na_localidade_barragem_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/no_08_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_da_carreira_dos_profissionais_do_magisterio_publico..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/no_09_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/no_10_acresce_dispositivo_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/no_12_institui_o_dia_municipal_do_empreendedorismo_feminino_no_municipio_de_campina_grane_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/no_13_denomina_mediante_lei_as_escolas_municipais_que_especifica_para_fins_de_convalidacao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/no_14_altera_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais_e_da_outras_providenias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/no_15_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/no_16_altera_e_acresce_dispositivos_a_lei_municipal_no_454_de_abril_de_2017_que_dipoe_sobre_a_organizacional_e_administrativa_da_camara_muncipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/no_17_denomina_a_via_publica_que_especifica_na_localidade_palmeirinha_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/no_18_denomina_a_via_publica_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/no_19_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/no_20_altera_a_lei_municipal_no_822_de_05_de_abril_de_2022_que_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/no_21_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/no_22_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/no_23_denomina_a_via_publica_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/no_24_contribuicao_de_melhorias_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/n25aut1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/no_27_institui_no_ambito_do_municipio_de_campina_grande_do_sulo_programa_mulher_viva_destinado_aoa_poio_familiar_as_mulhres_em_situacao_de_violencia_domestica_e_familiar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/no_28_altera_a_lei_municipal_no._434.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/no_29_denomina_as_vias_publicas_que_especifica_nos_loteamentos_cupim_vermelho_i_e_cupim_vermelho_ii_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/no_32_dispoe_sobre_a_proibicao_da_quima_soltura_e_manuseio_de_fogos_de_atificio_e_artefatos_pirotecnicos_de_alto_impacto_ou_com_efeitos_de_tiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/no_33_aprova_o_incentivo_empresarial_para_as_empresas_que_especifica_na_forma_desta_lei..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/no_35_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/no_38_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/no_39_autoriza_o_executivo_muncipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/no_41_autoriza_o_pagamento_de_ajuda_de_custo_mensal_aos_medicos_bolsista_no_ambito_do_programa_medicos_pelo_brasil_instituido_pela_lei_fed._no_13.958.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/no_42_autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/no_44_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2023_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/no_45_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2023_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/no_46_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025_objeto_da_lei_no_808_de_15.12.2021_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/no_48_dispoe_sobre_as_diretrizes_para_implementacao_de_politicas_publicas_de_estimulo_incentivo_promocao_e_apoio_a_mulher_empreededora.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/no_50_autoriza_o_ppder_executivo_a_contratar_operaracao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/no_52_dispoe_sobre_a_prioridade_para_ocupacao_de_vaga_de_cmei_s_para_filhos_de_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/no_53_institui_o_programa_de_valorizacao_dos_profissionais_do_sistema_de_limpeza_publica_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/no_55_autoriza_o_executivo_municipal_a_efetuar_aabertura_de_credto_adicional_espcial_no_orcamnto_geral_do_municipio_d_campina_grnde_d_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/no_56_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_posterior_alienacao_por_meio_de_licitacao_dos_bens_imoveis_publicos_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/no_57_altera_a_lei_municipal_no_799_de_2021_que_dispoe_sobre_a_reestrutura_do_conselho_municipal_de_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/no_58_denomina_as_vias_publicas_que_especifica_na_localidade_da_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/no_59_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia__da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2377/n01nil1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2294/n02ism1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2453/no_03_nilceia_falavinha-_solicita_ao_poder_executivo_informacoes_referente_arelacoes_de_imoveis_e_respectivos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2378/n04nil1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2295/no_05_cleverson_dalpra_-_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_hororario_ao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2454/no_06_nilceia_falavinha_-_solicitando_ao_poder_executivo_informacoes_referentes_ao_conselho_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2404/no_07_pedido_de_licenca_do_vereador_pedro_cafe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2403/no_08_solicito_a_este_plenario_autorizacao_para_realizar_a_sessao_solene_para_entrega_do_titulo_ao_homenageado_no_dia_05_de_julho_de_2022_as_19h.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2452/no_10_solicitando_cumprimento_da_lei_que_proibe_o_uso_de_cigarros_de_qualquer_tipo_dentro_da_arena_coberta_incluindo_nas_lanchonetes_e_banheiros_durante_todos_os_eventos_realizados.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2480/no_12_carolina_mascarenhas_-_solicitando_informacoes_sobre_a_fiscalizacao_dos_veiculos_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2481/no_14_solicitando_informacoes_sobre_os_tradutores_e_interpretes_de_libras_atuantes_no_municipio_e_a_aplicacao_de_politicos_inclusivas_para_surdos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2491/no_199_carolina_-_solicitando_providencias_a_defesa_civil_para_que_realize_a_fiscalizacao_de_residencia_localizada_na_rua_juscelino_kubitscheck_de_oliveira_no_1548.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2524/no_01_felipe_veiga_-_solicitando_a_elaboracao_de_programa_de_ecoturismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2525/no_02_felipe_veiga_-_solicitado_que_a_mesa_diretora_elabore_um_projeto_de_lei_para_congelar_o_salario_dos_vereadores_neste_e_no_proximo_ano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2526/no_03_felipe_veiga_-_solicitando_a_instalacao_da_casa_da_mulher_brasileira_cmb_para_atuacao_no_enfrentamento_a_todas_as_formas_de_violencia_contra_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2527/no_04_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dis_cmeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2296/no_05_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre-vestibular_para_atender_estudantes_da_rede_publica_emnosso_muicipio..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2297/220525230919.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2298/no_7_carolina_mascarenhas_-_criacao_de_comissao_especial_para_promover_estudos_relativos_a_desburocratizacaoque_tem_como_objetivo_simplificacao_de_processos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2299/220525232512.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2300/no_9_carolina_mascarenhas_-_programa_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2301/220525234235.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2302/no_11_ismael_moraes_-_criacao_e_implementacao_de_centro_especializado_de_atendimento_ao_idoso_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2303/220526021302.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2304/no_13_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_com_varias_metas_de_producao..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2305/no_14_ismael_moraes_e_pedro_cafe_motoristas_de_onibus_escolares_que_transportam_alunos_municipais_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2306/no_15_anderson_cardoso_-_estudo_para_implantar_a_criacao_do_conselho_e_fundo_da_agricultura_pecuaria_e_psicultura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2307/no_16_pedro_cafe_-instalacao_de_lombada_ou_travessia_elevada_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2308/no_17__projeto_de_mecrodrenagem_limpeza_do_rio_lagoao_do_rio_do_engenho_rio_da_localidade_da_roseira_e_do_afluente_do_rio_timbu_que_corta_a_rua_luiz_collere_jardim_eugenia_maria..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2309/no_18_rene_henemann_-_solicitando_a_copel_a_implantacao_de_rede_de_baixa_tencao_e_iluminacao_nas_ruas_joao_ignacio_teixeira_e_antonio_da_luz_pereira_sobrinho_bairro_imbuial..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2310/no_19_carolina_mascarenhas_-_solicitando_a_substituicao_gradual_da_energia_eletrica_convecional_para_a_utilizacao_de_energia_solar_nas_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2311/no_20_ismael_moraes_-_solicitando_a_construcao_de_um_centro_esportivo_no_bairro_jardim_nova_campina_entre_os_loteamentos_nova_campina_chacara_bela_vista_e_chacars_campina_verde.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2312/no_21_ismael_moraes_e_pedro_cafe_-_solicitando_a_execucao_de_campanhas_informativas_acerca_dos_locais_de_expedicao_de_documentos_pessoa_cuja_competencia_e_o_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2313/no_22_felipe_veiga_programa_de_fornecimento_de_absorventes_higienicos_para_mulheres_em_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2314/no_23_felipe_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institua_o_programa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2315/no_24_carol_ismael_pedro_rene_-_solicitando_atraves_do_setor_responsavel_um_estudo_em_carater_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2316/no_25_carolina_-_solicitando_junto_ao_excelentissimo_prefeito_atraves_do_setor_competente_providencias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2317/n26ren1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2318/no_27_cleverson_-_solicitando_ao_exelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2319/no_28_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2320/no_29_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2321/no_30_pedro_cafe_-_solicitando_ao_poder_executivo_atraves_da_secretaria_competente_um_estudo_que_desenvolve.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2322/no_31_felipe_-_solicitando_a_elaboracao_do_projeto_de_lei_que_crie_o_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2323/no_32_nilceia_falavinha_-_solicitando_a_ampliacao_e_criacao_de_programas_para_cuidados_a_saude_mental_de_criancas_jovens_e_adultosincluindo_a_capacitacao_de_profissionais_do_sus..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/no_33_nilceia_-_solicitando_a_realizacao_de_um_mapeamento_atualizado_das_atividades.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2325/no_34_amarildo_e_anderson_-_solicitando_que_seja_alterado_o_horario_de_permissao_de_musica_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2326/no_35_anderson_-_solicitando_a_instalacao_de_laboratorio_de_robotica_educacional.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2327/no_36_sergio_cavagni_-_solicitando_ao_poder_executivo_atraves_de_saude_que_seja_criado_um_programa_de_apoio_as_pessoas_que_querem_parar_de_fumar_com_tratamento_psicologico_e_medico..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2328/no_37_carolina_mascarenhas_-_solicitando_instituir_o_estatuto_da_desburocratizacao_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2329/no_38__solictando_instituir_no_ambito_do_municipio_o_programa_rua_para_todos_que_consiste_na_destinacao_temporaria_de_trechos_de_vias_publicas_para_utilizacao_da_populacao_para_atividades.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2330/no_39__carolina_mascarenhas_-_solicitando_o_aumento_do_efetivo_de_medicos_-_ginecologistas_nas_unidades_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2331/no_40_nilceia_falavinha-_solicitando_a_implantacao_do_projeto_guardioes_das_sementes_em_forma_de_feira_para_trocas_de_sementes_e_mudas..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2332/no_41_felipe_e_anderson_-_reiterando_a_solicitacao_pela_realizacao_de_um_estudo_para_que_seja_criado_um_posto_de_atendiemnto_do_procon_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2333/no_42__solicitando_a_instalacao_pontos_de_onibus_cobertos_na_estrada_do_imbuial_e_nos_bairros_aracatuba_e_santa_rita_para_abrigo_dos_estudantes_que_utilizam_do_transportes_escolar..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2334/no_43_solicitando_a_destinacao_de_10_dos_recursos_arrecadados_com_a_aplicacao_de_multas_por_infracao_de_transito_e_ambiental_a_programas_de_esterilizacao_de_caes_e_gatos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2335/no_44_carolina_mascarenhas_-_solicitando_instituir_campanha_municipal_de_orientacao_aos_idoso_contra_fraudes_e_golpes_por_meio_digital_e_telefonico..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2336/no_45_carolina_mascarenhas_-_solicitando_instituir_o_premio_jovens_escritores_nas_escolas_publicas_do_municipio_com_finalidade__de_incentivar_os_jovens_a_literatura..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2337/no_46_nilceia_falavinha_-_solicitando_medidas_de_seguranca_com_instalacao_de_cameras_nas_escolas_e_nos_centros_municipais_de_educacao_infantil_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2338/no_47_ismael_moraes_-_solicitado_a_retomada_das_atividaes_da_secretaria_municipal_antidrogas..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2339/no_48_sergio_cavagni_-_solicitando_ao_poder_executivo_uma_atencao_especial_para_a_execucao_da_lei_no_13431_art._07_de_4_de_abril_de_2017..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2340/no_49_pedro_cafe_-_solicitando_ao_poder_executivo_que_seja_realizado_um_mutirao_para_manutencao_de_todas_as_estradas_rurais_localizadas_no_interior_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2341/no_50_nilceia_falavinha_-_solicitando_junto_ao_poder_executivo_e_ao_urbanisimo_a_atualizacao_do_georreferenciamento_com_as_deniminacoes_das_ruas_alem_da_correcao_da_numeracao_predial..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2342/no_51_ismael_moraes_-_solicitando_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos_municipais_ativos_com_obrigatoriedade_de_gastos_no_comercio_local..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2343/no_52_solicitando_o_setor_competente_a_criacao_do_programa_composta_sul_que_incentiva_a_pratica_de_compostagem_de_residuos_organicos_domesticos_em_domicilio_e_condominios_residenciais..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2344/no_53_solicitando_instituir_a_politica_municipal_de_economia_solidaria_visando_desenvolvimento_de_empreendimentos_e_redes_de_economia_solidaria_por_meio_de_programas_projetos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2345/no_54_solicitando_que_o_poder_executivo_institua_o_pragrama_prevencao_de_janeiro_a_janeiro_que_tem_por_objetivo_evidenciar_acoes_de_prevencao_contra_o_cancer_de_mama_em_todos_os_meses_do_ano..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2346/no_55_solicitando_a_adesao_ao_projeto_jardins_do_mel_realizado_pela_equipe_tecnica_da_sedest..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2347/n56-ca1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2348/no_57_sergio_cavagni_-_solicitando_ao_poder_executivo_que_seja_realizado_a_execucao_da_lei_no_12.764_art._3o-a.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2349/no_58_solitando_ao_poder_executivo_a_criacao_de_um_programa_de_assistencia_social_que_durante_o_periodo_das_08h_as_18h_forneca_abrigo_alimentacao_para_idosos_com_renda_ate_dois_salario-minimo..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2355/n59sol1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2350/no_60_solicitando_do_departamento_de_meio_ambiente_crie_uma_equipe_especifica_para_a_criacao_de_recursos_estaduais_e_federais_para_a_criacao_e_desenvolvimento_de_projetos_ambientais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2528/no_61_solicitando_a_abertura_do_processo_licitatorio_para_a_narracao_dos_jogos_de_futebol_da_liga_munciipal_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2529/no_62_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_honorario_aao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2351/no_63_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_pequenos_atletas_para_o_reconheciemento_de_criancas_com_habilidades_esportivas_no_ambito_municipal..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2352/no_64_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipalinformacoes_sobre_as_estrategias_que_estao_sendo_utilizadas_para_o_combate_dos_caso_de_dengue_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2353/no_65_ismael_moraes_-solicitando_ao_poder_executivo_um_estudo_para_a_criacao_e_implantacao_do_aquario_municipal_na_cidade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2354/no_66_anderson_e_ismael_-_solicitando_ao_poder_executivo_a_contratacao_da_esposicao_do_parque_dos_dinossauros_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2356/no_67_sergio_cavagni_-_solicitando_ao_poder_executivo_que_sejam_realizados_a_execucao_de_atividades_esportivas_para_pessoas_com_deficiencia_fisicas_e_mental_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2357/no_68_carolina_-_solicitando_instituir_o_programa_avanca_minha_campina_plano_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico_do_muncipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2406/no_69_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_cooperacao_entre_o_poder_executivo_e_instituicoes_de_ensino_superior_para_o_desenvolvimento_de_atividades.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2360/no_70_carolina_mascarenhas_-_solicitando_instituir_a_obrigatoriedade_do_fornecimento_de_kit_basico_de_higiene_bucal_nas_escolas_publicas_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2359/no_71_nilceia_falavinha_-_solicitando_ao_poder_executivo_a_instalacao_de_placas_educativas_orientando_a_populacao_referente_a_separacao_do_lixo_na_area_rural.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2358/no_72_nilceia_falavinha_-_solicitando_a_implantacao_de_calcadas_e_ciclofaixas_em_toda_a_extensao_da_avenida_annibale_ferrarini_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2361/no_73_sergio_cavagni_-_solicitando_ao_poder_executivo_informacoes_se_o_municipio_possui_um_levantamento_da_quantidade_de_pessoas_diagnosticadas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2499/no_74_carolina_mascarenhas_-_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_a_camara_jovem.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2362/n75car1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2379/no_76_solicitando_instituir_campanha_de_prevencao_a_violencia_a_pessoa_idosa_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2363/no_77_amaridlo_e_pedro_-_solitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi_jardim_paulista..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2364/n78ama1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2365/n79fel1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2366/no_80_sergio_cavagni_-_solicitando_ao_poder_executivo_o_aumento_de_efetivo_de_funcionario_pa_24_horas_locacozado_na_rua_pedro_cambio_cortiano_no_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2367/no_81_cleverson_dalpra_-_solicitando_que_seja_instalado_gravador_de_voz_nos_telefones_de_alguns_departamentos_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2368/no_82_felipe_e_carol_-_solicitando_que_seja_instituido_o_programa_de_incentivo_a_sustentabilidade_urbana_-iptu_verde..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2369/no_83_carolina_mascarenhas_-solicitando_providencias_no_sentido_de_solucionar_problema_de_alagamentos_na_rua_juarez_bernardi_no_794_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2380/n84sol1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2370/no_85_nilceia_falavinha_-_reiterando_pedido_anterior_solicito_que_o_poder_executivo_forme_um_acordo_de_cooperacao_tecnica_para_implantar_uma_unidade_do_programa_armazen_da_familia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2371/no_86_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_do_quadro_de_educador_infantil_sobre_o_plano_de_cargos_carreira_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2530/no_88_nilceia_falavinha_-_solicitando_que_atenda_a_reivindicacao_dos_profissionais_ocupantes_do_quadro_efetivo_de_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2372/no_89_cleverson_dalpra_-_solicitando_a_possibilidade_para_que_seja_disponibilizado_um_novo_onibus_adaptado_com_espaco_para_2_cadeirantes_e_elevador_para_o_tranporte_de_alunos_da_apae.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2373/no_90_sergio_cavagni_-_solicitando_ao_poder_executivo_que_venha_a_ser_estimulada_a_comunidade_atraves_de_eventos_culturais_na_cidade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2381/no_91_solicitando_ao_poder_executivo_a_ampliacao_de_um_sistema_de_iluminacao_publica_mais_eficiente_e_economia_led_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2374/no_92_solicitando_a_criacao_de_uma_unidade_ambiental_contendo_diversas_acoes_que_preste_tambem_servicos_de_manejo_da_arborizacao_em_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2375/no_93_solicitando_ao_executivo_municipal_para_que_estude_a_possibilidade_de_instaurar_em_nosso_municipio_o_recurso__de_telemedicina_na_rede_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2376/no_94_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_adesao_do_municipio_ao_projeto_caixa_d_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2385/no_95_solicitando_que_faca_um_levantamento_que_demostre_em_as_demandas_de_alunos_da_rede_publica_de_ensino_e_transportadas_pelo_poder_publico_municipal_e_a_colocacao_de_abrigos_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2382/n96ped1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2383/no_97_solicitando_as_empresas_de_telefonia_para_a_execucao_de_melhorias_da_cobertura_da_rede_movel_fixa_e_de_internet_em_toda_o_territorio_municipal_especialmente_nos_bairros_da_area_rural.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2384/no_98_solicitando_a_construcao_de_um_portal_na_divisa_entre_os_estados_do_parana_e_sao_paulo_com_os_seguintes_dizeres_seja_bem-vindo_a_campina_grande_do_sul_aqui_inicia_o_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2386/no_99_solicitando_estudos_para_instituir_o_mapa_municipal_da_violencia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2387/no_100_solicitando_que_o_excelentissimo_senhor_prefeito_municipal_institua_atraves_do_setor_competente_a_semana_de_conscientizacao_sobre_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2391/no_101_nilceia_falavinha_-_solicitando_que_a_localidade_da_lagoa_vermelha_na_area_rural_seja_incluida_no_plano_de_regularizacao_fundiaria_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2388/no_102_nilceia_falavinha_-_solicitando_com_urgencia_um_estudo_para_implantar_a_canalizacao_do_esgoto_das_residencias_da_quadra_7a_da_planta_localizada_na_rua_francisco_giacomitti.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2390/no_103_nilceia_falavinha_-_solicitando_a_necessidade_de_elaborar_um_projeto_de_dasacelaracao_na_rodovia_regis_bitencourt_br_116_proximo_da_entrada_da_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2389/no_104_-_solicitando_a_elaboracao_do_projeto_de_lei_que_autoriza_o_poder_executivo_a_implantar_o_programa_municipal_de_controle_e_erradiacao_da_brucelose_do_rebanho_bovino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2415/no_105_solicitando_a_possibilidade_da_prefeitura_adquirir_um_terreno_proximo_a_escola_municipal_joao_assuncao_no_bairro_jaguatirica_a_aquisicao_se_faz_necessaria_para_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2394/no_106_nilceia_falavinha_-_reiterando_a_necessidade_de_providenciar_a_elaboracao_e_execucao_do_projeto_para_reabertura_do_acesso_a_via_municipal_da_comunidade_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2498/no_107_carolina_mascarenhas_-_solicitando_elaboracao_e_apresentacao_de_projeto_de_lei_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2416/no_108_solicitando_estudo_e_elaboracao_de_um_projeto_para_reforma_e_ampliacao_da_escola_municipal_joao_assuncao_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2396/n109ca1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2397/n110ca1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2398/no_111_carolina_mascarenhas_-_solicitando_criar_o_banco_de_materiais_de_construcao_pmde_serao_armazedas_sobras_de_materias_primas_da_construcao_civil_para_serem_distribuidos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2393/no_112_cleverson_dalpra_-_solicitando_que_seja_feito_um_aterro_com_drenagem_para_alterar_a_altura_da_estrada_da_volta_grande_trecho_que_mergeia_o_rio_capivari_apos_o_pesque_pague_agua_claras..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2392/n113ni1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2395/no_114_felipe_veiga_-__solicitando_a_criacao_de_um_projeto_de_lei_referente_a_capacitacao_de_criancas_e_adolescentes_para_identificacao_e_prevencao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2399/no_115_ismael_moraes_-_solicitando_a_possibilidade_de_implantar_uma_comissao_para_execucao_da_lei_geral_de_protecao_de_dados_lgpd_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2400/no_116_ismael_moraes_-_solicitando_a_criacao_de_uma_farmacia_da_manipulacao_municipal_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2407/no_118_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_programa_municipal_crianca_sorridente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2405/no_119_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_instituir_a_politica_municipal_de_prevencao_ao_abandono_e_a_evasao_escolar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2408/no_120_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_projeto_coleta_solidaria_de_imoveis_eletromesticos_e_eletronicos_disponibilizados_para_descarte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2402/n121ni1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2427/no_122_ismael_moraes_-_solicitando_a_pedido_dos_servidores_municipais_que_a_reposicao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2426/no_123_anderson_cardoso_-_solicitando_que_executivo_municipal_promova_convenio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2409/no_124_nilceia_falavinha_-_solicitando_a_criacao_do_programa_banco_de_racao_e_utensilios_para_animais_domesticos_destinado_a_distribuicao_de_generos_alimenticios_e_dos_utensilios_coletados.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2419/no_125_carolina_-_solicitando_instituir_o_programa_de_iptu_acessibilidade_desconto_no_imposto_predial_territorial__urbano_aos_proprietarios_de_imoveis_comerciais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2417/no_126_carolina_-_solicitando_instituir_o_cenco_inclusao_com_objetivo_de_identificar_mapear_e_cadastrar_pessoas_com_deficiencia_ou_mobilidade_reduzida_que_residem.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2418/no_127_solicitando_instituir_o_programa_fortech_programa_de_formacao_de_talentos_em_tecnologia_com_objetivo_de_apoiar_e_potencializar_a_formacao_de_talentos_na_area_tecnologica_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2411/no_129_nilceia_-_solicitando_a_recomposicao_do_piso_e_pintura_da_quadra_de_esportes_da_escola_municipal_antonio_jose_de_carvalho_localizado_no_bairro_jardim_jacob_ceccob.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2412/no_130_cleverson_e_ismael_-_solciitando_que_seja_oferecido_aos_professores_e_educadores_do_nosso_municipio_o_curso_de_primeiro_socorros.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2413/no_131_ismael_-_solicitando_a_implantacao_de_brinquedos_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_em_pracas_parques_escolas_centro_de_educacao_e_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2414/n132ni1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2421/no_133_nilceia_falavinha_-_solicitandoao_poder_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_jardim_joana_olimpia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2422/no_134_gerveson_e_nilceia_-_reiterando_pedido_anterior_a_criacao_de_uma_central_de_atendimento_e_disponibilizacao_de_uma_ambulancia_na_unidade_de_saude_jacira_balbino_ferreira_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2423/no_135_carolina_mascarenhas_-_solicitando_a_criacao_de_onibus_adaptado_para_oferecer_atendimento_e_servicos_do_cras_e_do_creas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2432/no_136_carolina_mascarenhas_-_solicitando_a_devida_aplicacao_das_leis_municipais_708.2020_e_709.2020_que_dispoes_sobre_a_instalacao_e_uso_do_sistema_de_energia_solar_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2431/no_137_carolina_mascarenhas_-_solicitando_estudos_para_a_realizacao_de_parceria_com_o_centro_de_hematologia_e_hemoterapia_do_parana_-_hemepar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2435/no_138_carolina_mascarenhas_-_solicitandoa_criacao_de_um_dispositivo_de_seguranca_conhecido_como_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2437/no_139_gerveson_-_solicitando_que_o_atendimento_medico_seja_aumentando_para_40_horas_nas_unidades_de_saude_dos_bairros_jaguatirica_barragem_e_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2438/no_140_gerveson_-_solicitando_que_seja_realizado_o_cercamento_do_cemiterio_municipal_do_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2429/no_141_felipe_e_anderson_-_solicitando_mas_transmissoes_via_internet_das_sessoes_ordinaria_campanhas_de_conscientizacao_sobre_assuntos_importantes_da_sociedade.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2424/no_142_anderson_e_felipe_-_solicitandoque_sejam_retomadas_as_divulgacoes_das_campanhas_e_informacoes_importantes_a_populacao_na_prefeitura_municipal_sendo_reestabelecido_no_gabinete_um_edital.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2425/no_143_anderson_e_felipe__-_solicitando_que_seja_ofertado_por_meio_da_estrutura_da_escola_de_gestao_publica_o_curso_de_libras_para_servidores_publicos_e_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2537/no_144_anderson_e_felipe_-_solicitando_que_encaminhe_guias_de_encaminhamento_de_consultas_exames_no_municipio_um_campo_destacando_a_urgencia_do_procedimento_atraves_do_protocolo_manchester.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2428/no_145_carolina_mascarenhas_-_solicitando_estudos_para_a_implantacao_de_um_centro_de_fisioterapia_municipal_para_atendimento_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2430/no_146_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_rua_joao_vitor_falavinha_proximo_ao_no_396_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2434/no_147_solicitando_atraves_do_setor_competente_de_agua_e_esgoto_para_atendimento_aos_bairros_saltinho_barro_branco_coxo_capivari_cerne_divisa_e_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2433/no_148_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_instalacao_de_cobertura_em_todos_os_locais..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2436/no_149_solicitando_a_realizacao_de_obra_de_saneamento_basico_da_rua_antonio_molinari_no_bairro_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2439/no_150_carolina_-_solicitando_a_elaboracao_de_propositura_que_institui_o_programa_de_estimulo_a_expedicao_de_notas_fiscais_estabelecendo_sorteios_e_premiacoes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2440/no_151_carolina_-_solicita_a_elaboracao_de_propositura_que_estabelece_normas_para_simplificacao_de_atos_em_processo_administrativo_municipais.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2441/no_152_carolina_-_solicitando_o_encaminhamento_de_expediente_a_copel_solicitando_ampliacao_de_rede_de_energia_eletrica_da_rua_jose_carlos_pereira_dos_santos_proximidades_do_no_795_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2442/no_153_nilceia_-_solicitando_que_seja_criado_um_calendario_para_eventos_a_serem_realizados_na_arena_coberta_e_no_parque_de_eventos_quielse_crisotostomo_da_silva_havendo_fiscalizacao..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2443/no_154_nilceia_-_solicitando_que_seja_criado_um_programa_mobilizacao_que_leva_as_aulas_de_reforco_escolar_para_alunos_do_segundo_ao_quinto_ano_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2448/no_155_nilceia_falavinha_-_solicitando_ao_poder_executivo_atraves_da_secretaria_de_saude_a_realizacao_de_um_mutirao_de_atendimento_para_consultas_especializadas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2447/no_156_nilceia_-_solicitando_a_criacao_da_profissao_tutor_escola_campinense_para_que_o_nosso_municipio_possa_formar_esses_profissionais.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2444/no_157_carolina_e_anderson_-_solicitando_a_elaboracao_de_programa_que_explore_o_potencial_publicitario_dos_pontos_de_onibus_e_lixeiras_existentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2458/no_158_sergio_cavagni_-_solicitando_que_seja_realizado_a_execucao_da_lei_municipal_no_684_de_10_de_dezembro_de_2019_que_institui_o_sim.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2445/no_159_carolina_-_solicitando_instituir_e_incluir_no_calendario_oficial_do_municipal_de_campina_grande_do_sul_o_dia_municipal_em_homenagem_as_vitimas_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2449/no_160_carolina_mascarenhas_-_solicitando_que_realize_cadastro_no_programa_progredir_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2446/no_161_carolina_-_solicitando_o_programa_rumo_certo_nos_bairros._a_ser_realizado_pela_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2451/no_162_carolina_mascarenhas_-_solicitando_de_um_centro_ou_nucleo_de_atencao_as_pessoas_com_transtorno_de_espectro_autista_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2450/no_163_carolina_mascarenhas_-_indicando_ao_poder_executivo_a_criacao_da_medalha_do_merito_esportivo_professor_danilo_zanona_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2459/no_164_nilceia_falavinha_-_solicitando_a_criacao_de_politicas_publicas_de_incentivo_a_pratica_de_esportes_nauticos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2531/no_165_felipe_veiga_-_solicitando_que_o_dia_de_nossa_senhora_de_fatima_seja_instituido_como_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2460/no_166_anderson_e_felipe_-_solicitando_que_o_centro_de_referencia_educacional_realize_tambem_o_tendimento_dos_colegios_estaduais_exstentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2461/no_167_nilceia_-_indicando_ao_prefeito_que_adote_medidas_necessarias_para_a_divulgacao_de_informacoes_de_locacao_nos_imoveis_locados_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2532/no_168_anderson_e_felipe_-_solciitando_a_contratacao_de_fonoaudiologa_por_meio_de_chamamento_de_concurso_publico_vigente_para_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2533/no_170_felipe_veiga_-_solicitando_que_seja_efetivado_o_uso_de_cameras_individuais_pelo_efeitvo_da_guarda_civil_militar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2464/no_173_carolina_mascarenhas_-_solicitando_de_sistema_qr_code_cultural_e_turistico_no_ambito_do_municipio_de_camoina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2467/no_174_nilceia_falavinha_-_solicitando_a_inclusao_dos_bairros_jardim_da_campina_e_sede_no_programa_de_regularizacao_fundiaria_bem_como_a_implantacao_de_infraestrutura_essencial_em_algumas_quadras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2475/no_175_cleverson_e_rene_-_solicitando_a_realizacao_estudo_para_expansao_do_espaco_para_estacionamento_da_secretaria_municipal_de_saude_ou_remanejamento_do_local_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2463/221021093911.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2471/no_177_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_enxergando_o_futuro_que_concede_oculos_de_grau_a_criancas_e_adolescentes_de_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2472/no_178_carolina_mascarenhas_-_solicitando_a_criacao_e_inclusao_do_projeto_pe_na_faixa_na_ciade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2474/no_179_carolina_mascarenhas_-_solicitando_a_elaboracao_de_sistemas_de_inovacao_e_desenvolvimento_industrial.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2470/no_180_sergio_cavagni_-_solicitando_um_bolsao_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho_barro_jardim_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2469/no_181_nilceia_falavinha_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_annibale_ferrarini_em_frente_a_propriedade_particular_no_1590_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2468/no_182_nilceia_falavinha_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_na_localidade_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2473/no_183_anderson_cardoso_-_solicitando_um_estudo_pela_secretaria_para_elaboracao_de_um_projeto_de_lei_que_institui_o_voucher_prato_popular.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2476/no_184_carolina_mascarenhas_-_solicitando_do_servico_disque_solidariedade_a_exemplo_do_trabalho_realizado_pela_fundacao_de_acao_social_da_prefeitura_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2534/no_185_solicitando_a_revitalizacao_da_praca_bento_munhoz_da_rocha_neto_bem_como_a_construcao_de_boloes_de_estacionamento_a_45o.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2477/no_186_nilceia_falavinha_-_solicitando_a_execucao_do_servico_de_revitalizacao_de_calcadas_de_vias_urbanas_em_cbuq_no_bairro_jardim_nova_campina_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2478/no_187_nilceia_falavinha_-__solicita_a_extensao_de_rede_de_aguas_na_rua_bento_pereira_com_extensao_de_250_metros_na_localidade_da_roseira_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2479/no_188_nilceia_falavinha_-__indica_que_seja_encaminhando_a_comec_a_solicitacao_para_inclusao_do_bairro_jardim_nova_campina_no_trajeto_forum.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2535/ind_189.2022_-_pagamento_de_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2488/no_190_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_maria_da_penha_nas_escolas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2487/no_191_carolina_mascarenhas_-_solicitando_a_cricao_do_programa_pomar_urbano.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2486/no_192_carolina_mascarenhas_-_solicitando_a_criacao_de_areas_de_descarte_controlado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2485/no_193_solicitando_a_substituicao_ou_revestimento_do_piso_drenante_da_praca_da_biblia_localizada_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2484/no_194_nilceia_falavinha_-_solicitando_instituir_um_programa_de_manutencao_e_reabilitacao_das_estruturas_de_pavimento_nas_ruas_e_avenidas_do_municipio_o_programa_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2483/no_195_nilceia_falavinha_-_solicitando_a_criacao_de_equipes_itinerantes_para_a_realizacao_de_servicos_emergenciais_de_manutencao_de_estradas_vicinais_nas_areas_urbanas_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2536/no_196_anderson_e_ismael_-_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2489/no_197_carolina_-_solicitando_o_programa_central_de_interpretes_da_lingua_brasileira_de_sinais_e_de_guias_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2490/no_198_carolina_-_solicitando_o_selo_acessibilidade_nota_10_como_forma_de_certificacao_oficial_aos_estabelicimentos_privados_ou_publicos_que_promovam_acessibilidade_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2482/no_200_solicitando_a_abertura_de_turmas_de_bercario_nos_centros_municipais_de_educacao_infantil_com_maior_demanda.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2492/no_201_carolina_mascarenhes_-_solicitando_instituir_a_politica_de_desenvolvimento_da_consciencia_fornologica_na_alfabetizacao_na_rede_publica_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2493/no_202_carolina_mascarenhas_-__solicitando_instituir_a_semana_municipal_da_concientizacao_do_uso_da_internet_por_criancas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2494/no_203_carolina_mascarenhas_-_solicitando_o_alerta_para_resgate_de_pessoas_no_municipio_estabelencendo_politica_municipal__hipoteses_de_desaparecimento_rapto_ou_sequestro_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2495/no_204_nilceia_-_solicita_a_extensao_de_rede_de_agua_na_rua_jose_carlos_pereira_dos_santos_na_localidade_do_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2496/no_205_felipe_veiga_-_solicitando_que_o_poder_executivo_por_meio_do_plano_de_arborizacao_a_retirada_das_plantas_exoticas_de_locais_publicos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no_207-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2455/no_01_nilceia_falavinha_-reconhecer_e_enviar_os_merecidos_aplausos_as_mulheres_nos_termos_da_justificativa_a_seguir..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2457/no_03_nilceia_falavinha_-_reconhecer_e_enviar_os_merecidos_aplausos_ao_projeto_taquari_nos_termos_da_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2456/no_04_carolina_mascarenhas_-_reconhecer_e_prestar_as_devidas_homenagens_a_2a_cavalgada_promovida_pelo_rancho_dalpra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2623/no_01_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2624/no_02_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2625/no_03_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2626/no_04_aprova_as_contas_do_municipio_de_campina_grande_do_sul_estado_do_parana_relativas_ao_exercicio_financeiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/no_01_ratifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/no_02_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/no_03_dispoe_sobre_a_reposicao_inflacionaria_aos_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/no_04_denomina_a_via_publica_que_especifica_na_localidade_samanbaia_-_terra_boa_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/no_05_denomina_a_via_publica_que_especifica_na_localidade_rio_bonito_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/no_06_denomina_a_via_publica_que_especifica_na_localidade_samambaia_-_terra_boa_neste_muncipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/no_07_denomina_a_via_publica_que_especifica_na_localidade_barragem_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/no_08_altera_a_lei_municipal_no_693_que_dispoe_sobre_a_reestruturacao_e_gestao_do_plano_da_carreira_dos_profissionais_do_magisterio_publico..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/no_09_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/no_10_acresce_dispositivo_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/no_12_institui_o_dia_municipal_do_empreendedorismo_feminino_no_municipio_de_campina_grane_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/no_13_denomina_mediante_lei_as_escolas_municipais_que_especifica_para_fins_de_convalidacao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/no_14_altera_a_lei_municipal_no_09_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_das_autarquias_e_das_fundacoes_municipais_e_da_outras_providenias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/no_15_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_publicos_do_poder_executivo_do_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/no_16_altera_e_acresce_dispositivos_a_lei_municipal_no_454_de_abril_de_2017_que_dipoe_sobre_a_organizacional_e_administrativa_da_camara_muncipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/no_17_denomina_a_via_publica_que_especifica_na_localidade_palmeirinha_neste_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/no_18_denomina_a_via_publica_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/no_19_dispoe_sobre_os_servicos_funerarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/no_20_altera_a_lei_municipal_no_822_de_05_de_abril_de_2022_que_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_permuta_de_area_de_propriedade_do_municipio_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/no_21_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/no_22_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/no_23_denomina_a_via_publica_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/no_24_contribuicao_de_melhorias_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/n25aut1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/no_27_institui_no_ambito_do_municipio_de_campina_grande_do_sulo_programa_mulher_viva_destinado_aoa_poio_familiar_as_mulhres_em_situacao_de_violencia_domestica_e_familiar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/no_28_altera_a_lei_municipal_no._434.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/no_29_denomina_as_vias_publicas_que_especifica_nos_loteamentos_cupim_vermelho_i_e_cupim_vermelho_ii_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/no_32_dispoe_sobre_a_proibicao_da_quima_soltura_e_manuseio_de_fogos_de_atificio_e_artefatos_pirotecnicos_de_alto_impacto_ou_com_efeitos_de_tiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/no_33_aprova_o_incentivo_empresarial_para_as_empresas_que_especifica_na_forma_desta_lei..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/no_35_denomina_a_via_publica_que_especifica_na_localidade_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/no_38_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/no_39_autoriza_o_executivo_muncipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/no_41_autoriza_o_pagamento_de_ajuda_de_custo_mensal_aos_medicos_bolsista_no_ambito_do_programa_medicos_pelo_brasil_instituido_pela_lei_fed._no_13.958.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/no_42_autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/no_44_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_o_exercicio_financeiro_de_2023_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/no_45_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_de_2023_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/no_46_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025_objeto_da_lei_no_808_de_15.12.2021_-_projeto_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/no_48_dispoe_sobre_as_diretrizes_para_implementacao_de_politicas_publicas_de_estimulo_incentivo_promocao_e_apoio_a_mulher_empreededora.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/no_50_autoriza_o_ppder_executivo_a_contratar_operaracao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/no_52_dispoe_sobre_a_prioridade_para_ocupacao_de_vaga_de_cmei_s_para_filhos_de_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/no_53_institui_o_programa_de_valorizacao_dos_profissionais_do_sistema_de_limpeza_publica_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/no_55_autoriza_o_executivo_municipal_a_efetuar_aabertura_de_credto_adicional_espcial_no_orcamnto_geral_do_municipio_d_campina_grnde_d_sul_para_o_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/no_56_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_posterior_alienacao_por_meio_de_licitacao_dos_bens_imoveis_publicos_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/no_57_altera_a_lei_municipal_no_799_de_2021_que_dispoe_sobre_a_reestrutura_do_conselho_municipal_de_educacao_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/no_58_denomina_as_vias_publicas_que_especifica_na_localidade_da_jaguatirica_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/no_59_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia__da_execucao_da_pavimentacao_das_ruas_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/no_60_altera_a_lei_municipal_no_398_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2377/n01nil1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2294/n02ism1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2453/no_03_nilceia_falavinha-_solicita_ao_poder_executivo_informacoes_referente_arelacoes_de_imoveis_e_respectivos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2378/n04nil1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2295/no_05_cleverson_dalpra_-_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_hororario_ao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2454/no_06_nilceia_falavinha_-_solicitando_ao_poder_executivo_informacoes_referentes_ao_conselho_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2404/no_07_pedido_de_licenca_do_vereador_pedro_cafe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2403/no_08_solicito_a_este_plenario_autorizacao_para_realizar_a_sessao_solene_para_entrega_do_titulo_ao_homenageado_no_dia_05_de_julho_de_2022_as_19h.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2452/no_10_solicitando_cumprimento_da_lei_que_proibe_o_uso_de_cigarros_de_qualquer_tipo_dentro_da_arena_coberta_incluindo_nas_lanchonetes_e_banheiros_durante_todos_os_eventos_realizados.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2480/no_12_carolina_mascarenhas_-_solicitando_informacoes_sobre_a_fiscalizacao_dos_veiculos_vans_e_onibus_que_atuam_no_transporte_escolar_privado_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2481/no_14_solicitando_informacoes_sobre_os_tradutores_e_interpretes_de_libras_atuantes_no_municipio_e_a_aplicacao_de_politicos_inclusivas_para_surdos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2491/no_199_carolina_-_solicitando_providencias_a_defesa_civil_para_que_realize_a_fiscalizacao_de_residencia_localizada_na_rua_juscelino_kubitscheck_de_oliveira_no_1548.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2524/no_01_felipe_veiga_-_solicitando_a_elaboracao_de_programa_de_ecoturismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2525/no_02_felipe_veiga_-_solicitado_que_a_mesa_diretora_elabore_um_projeto_de_lei_para_congelar_o_salario_dos_vereadores_neste_e_no_proximo_ano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2526/no_03_felipe_veiga_-_solicitando_a_instalacao_da_casa_da_mulher_brasileira_cmb_para_atuacao_no_enfrentamento_a_todas_as_formas_de_violencia_contra_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2527/no_04_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dis_cmeis_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2296/no_05_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre-vestibular_para_atender_estudantes_da_rede_publica_emnosso_muicipio..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2297/220525230919.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2298/no_7_carolina_mascarenhas_-_criacao_de_comissao_especial_para_promover_estudos_relativos_a_desburocratizacaoque_tem_como_objetivo_simplificacao_de_processos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2299/220525232512.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2300/no_9_carolina_mascarenhas_-_programa_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2301/220525234235.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2302/no_11_ismael_moraes_-_criacao_e_implementacao_de_centro_especializado_de_atendimento_ao_idoso_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2303/220526021302.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2304/no_13_solicitando_um_estudo_para_a_criacao_de_um_horto_florestal_com_varias_metas_de_producao..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2305/no_14_ismael_moraes_e_pedro_cafe_motoristas_de_onibus_escolares_que_transportam_alunos_municipais_sejam_capacitados_atraves_do_curso_especifico_de_transporte_escolar_c.e.t.e.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2306/no_15_anderson_cardoso_-_estudo_para_implantar_a_criacao_do_conselho_e_fundo_da_agricultura_pecuaria_e_psicultura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2307/no_16_pedro_cafe_-instalacao_de_lombada_ou_travessia_elevada_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2308/no_17__projeto_de_mecrodrenagem_limpeza_do_rio_lagoao_do_rio_do_engenho_rio_da_localidade_da_roseira_e_do_afluente_do_rio_timbu_que_corta_a_rua_luiz_collere_jardim_eugenia_maria..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2309/no_18_rene_henemann_-_solicitando_a_copel_a_implantacao_de_rede_de_baixa_tencao_e_iluminacao_nas_ruas_joao_ignacio_teixeira_e_antonio_da_luz_pereira_sobrinho_bairro_imbuial..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2310/no_19_carolina_mascarenhas_-_solicitando_a_substituicao_gradual_da_energia_eletrica_convecional_para_a_utilizacao_de_energia_solar_nas_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2311/no_20_ismael_moraes_-_solicitando_a_construcao_de_um_centro_esportivo_no_bairro_jardim_nova_campina_entre_os_loteamentos_nova_campina_chacara_bela_vista_e_chacars_campina_verde.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2312/no_21_ismael_moraes_e_pedro_cafe_-_solicitando_a_execucao_de_campanhas_informativas_acerca_dos_locais_de_expedicao_de_documentos_pessoa_cuja_competencia_e_o_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2313/no_22_felipe_veiga_programa_de_fornecimento_de_absorventes_higienicos_para_mulheres_em_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2314/no_23_felipe_-_solicitando_a_elaboracao_de_projeto_de_lei_que_institua_o_programa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2315/no_24_carol_ismael_pedro_rene_-_solicitando_atraves_do_setor_responsavel_um_estudo_em_carater_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2316/no_25_carolina_-_solicitando_junto_ao_excelentissimo_prefeito_atraves_do_setor_competente_providencias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2317/n26ren1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2318/no_27_cleverson_-_solicitando_ao_exelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2319/no_28_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2320/no_29_carolina_-_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2321/no_30_pedro_cafe_-_solicitando_ao_poder_executivo_atraves_da_secretaria_competente_um_estudo_que_desenvolve.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2322/no_31_felipe_-_solicitando_a_elaboracao_do_projeto_de_lei_que_crie_o_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2323/no_32_nilceia_falavinha_-_solicitando_a_ampliacao_e_criacao_de_programas_para_cuidados_a_saude_mental_de_criancas_jovens_e_adultosincluindo_a_capacitacao_de_profissionais_do_sus..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/no_33_nilceia_-_solicitando_a_realizacao_de_um_mapeamento_atualizado_das_atividades.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2325/no_34_amarildo_e_anderson_-_solicitando_que_seja_alterado_o_horario_de_permissao_de_musica_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2326/no_35_anderson_-_solicitando_a_instalacao_de_laboratorio_de_robotica_educacional.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2327/no_36_sergio_cavagni_-_solicitando_ao_poder_executivo_atraves_de_saude_que_seja_criado_um_programa_de_apoio_as_pessoas_que_querem_parar_de_fumar_com_tratamento_psicologico_e_medico..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2328/no_37_carolina_mascarenhas_-_solicitando_instituir_o_estatuto_da_desburocratizacao_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2329/no_38__solictando_instituir_no_ambito_do_municipio_o_programa_rua_para_todos_que_consiste_na_destinacao_temporaria_de_trechos_de_vias_publicas_para_utilizacao_da_populacao_para_atividades.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2330/no_39__carolina_mascarenhas_-_solicitando_o_aumento_do_efetivo_de_medicos_-_ginecologistas_nas_unidades_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2331/no_40_nilceia_falavinha-_solicitando_a_implantacao_do_projeto_guardioes_das_sementes_em_forma_de_feira_para_trocas_de_sementes_e_mudas..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2332/no_41_felipe_e_anderson_-_reiterando_a_solicitacao_pela_realizacao_de_um_estudo_para_que_seja_criado_um_posto_de_atendiemnto_do_procon_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2333/no_42__solicitando_a_instalacao_pontos_de_onibus_cobertos_na_estrada_do_imbuial_e_nos_bairros_aracatuba_e_santa_rita_para_abrigo_dos_estudantes_que_utilizam_do_transportes_escolar..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2334/no_43_solicitando_a_destinacao_de_10_dos_recursos_arrecadados_com_a_aplicacao_de_multas_por_infracao_de_transito_e_ambiental_a_programas_de_esterilizacao_de_caes_e_gatos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2335/no_44_carolina_mascarenhas_-_solicitando_instituir_campanha_municipal_de_orientacao_aos_idoso_contra_fraudes_e_golpes_por_meio_digital_e_telefonico..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2336/no_45_carolina_mascarenhas_-_solicitando_instituir_o_premio_jovens_escritores_nas_escolas_publicas_do_municipio_com_finalidade__de_incentivar_os_jovens_a_literatura..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2337/no_46_nilceia_falavinha_-_solicitando_medidas_de_seguranca_com_instalacao_de_cameras_nas_escolas_e_nos_centros_municipais_de_educacao_infantil_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2338/no_47_ismael_moraes_-_solicitado_a_retomada_das_atividaes_da_secretaria_municipal_antidrogas..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2339/no_48_sergio_cavagni_-_solicitando_ao_poder_executivo_uma_atencao_especial_para_a_execucao_da_lei_no_13431_art._07_de_4_de_abril_de_2017..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2340/no_49_pedro_cafe_-_solicitando_ao_poder_executivo_que_seja_realizado_um_mutirao_para_manutencao_de_todas_as_estradas_rurais_localizadas_no_interior_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2341/no_50_nilceia_falavinha_-_solicitando_junto_ao_poder_executivo_e_ao_urbanisimo_a_atualizacao_do_georreferenciamento_com_as_deniminacoes_das_ruas_alem_da_correcao_da_numeracao_predial..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2342/no_51_ismael_moraes_-_solicitando_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos_municipais_ativos_com_obrigatoriedade_de_gastos_no_comercio_local..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2343/no_52_solicitando_o_setor_competente_a_criacao_do_programa_composta_sul_que_incentiva_a_pratica_de_compostagem_de_residuos_organicos_domesticos_em_domicilio_e_condominios_residenciais..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2344/no_53_solicitando_instituir_a_politica_municipal_de_economia_solidaria_visando_desenvolvimento_de_empreendimentos_e_redes_de_economia_solidaria_por_meio_de_programas_projetos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2345/no_54_solicitando_que_o_poder_executivo_institua_o_pragrama_prevencao_de_janeiro_a_janeiro_que_tem_por_objetivo_evidenciar_acoes_de_prevencao_contra_o_cancer_de_mama_em_todos_os_meses_do_ano..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2346/no_55_solicitando_a_adesao_ao_projeto_jardins_do_mel_realizado_pela_equipe_tecnica_da_sedest..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2347/n56-ca1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2348/no_57_sergio_cavagni_-_solicitando_ao_poder_executivo_que_seja_realizado_a_execucao_da_lei_no_12.764_art._3o-a.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2349/no_58_solitando_ao_poder_executivo_a_criacao_de_um_programa_de_assistencia_social_que_durante_o_periodo_das_08h_as_18h_forneca_abrigo_alimentacao_para_idosos_com_renda_ate_dois_salario-minimo..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2355/n59sol1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2350/no_60_solicitando_do_departamento_de_meio_ambiente_crie_uma_equipe_especifica_para_a_criacao_de_recursos_estaduais_e_federais_para_a_criacao_e_desenvolvimento_de_projetos_ambientais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2528/no_61_solicitando_a_abertura_do_processo_licitatorio_para_a_narracao_dos_jogos_de_futebol_da_liga_munciipal_em_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2529/no_62_solicitando_autorizacao_para_entrega_de_titulo_de_cidadao_honorario_aao_senhor_marco_antonio_caron_filho_concedido_pelo_decreto_legislativo_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2351/no_63_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_pequenos_atletas_para_o_reconheciemento_de_criancas_com_habilidades_esportivas_no_ambito_municipal..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2352/no_64_solicitando_junto_ao_execelentissimo_senhor_prefeito_municipalinformacoes_sobre_as_estrategias_que_estao_sendo_utilizadas_para_o_combate_dos_caso_de_dengue_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2353/no_65_ismael_moraes_-solicitando_ao_poder_executivo_um_estudo_para_a_criacao_e_implantacao_do_aquario_municipal_na_cidade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2354/no_66_anderson_e_ismael_-_solicitando_ao_poder_executivo_a_contratacao_da_esposicao_do_parque_dos_dinossauros_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2356/no_67_sergio_cavagni_-_solicitando_ao_poder_executivo_que_sejam_realizados_a_execucao_de_atividades_esportivas_para_pessoas_com_deficiencia_fisicas_e_mental_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2357/no_68_carolina_-_solicitando_instituir_o_programa_avanca_minha_campina_plano_de_recuperacao_do_desenvolvimento_comercial_industrial_e_turistico_do_muncipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2406/no_69_carolina_mascarenhas_-_solicitando_instituir_o_programa_de_cooperacao_entre_o_poder_executivo_e_instituicoes_de_ensino_superior_para_o_desenvolvimento_de_atividades.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2360/no_70_carolina_mascarenhas_-_solicitando_instituir_a_obrigatoriedade_do_fornecimento_de_kit_basico_de_higiene_bucal_nas_escolas_publicas_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2359/no_71_nilceia_falavinha_-_solicitando_ao_poder_executivo_a_instalacao_de_placas_educativas_orientando_a_populacao_referente_a_separacao_do_lixo_na_area_rural.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2358/no_72_nilceia_falavinha_-_solicitando_a_implantacao_de_calcadas_e_ciclofaixas_em_toda_a_extensao_da_avenida_annibale_ferrarini_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2361/no_73_sergio_cavagni_-_solicitando_ao_poder_executivo_informacoes_se_o_municipio_possui_um_levantamento_da_quantidade_de_pessoas_diagnosticadas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2499/no_74_carolina_mascarenhas_-_solicitando_instituir_no_ambito_do_municipio_de_campina_grande_do_sul_a_camara_jovem.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2362/n75car1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2379/no_76_solicitando_instituir_campanha_de_prevencao_a_violencia_a_pessoa_idosa_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2363/no_77_amaridlo_e_pedro_-_solitando_um_estudo_para_a_implantacao_da_grama_sintetica_no_campo_de_futebol_localizado_no_centro_esportivo_ricieri_bernardi_jardim_paulista..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2364/n78ama1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2365/n79fel1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2366/no_80_sergio_cavagni_-_solicitando_ao_poder_executivo_o_aumento_de_efetivo_de_funcionario_pa_24_horas_locacozado_na_rua_pedro_cambio_cortiano_no_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2367/no_81_cleverson_dalpra_-_solicitando_que_seja_instalado_gravador_de_voz_nos_telefones_de_alguns_departamentos_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2368/no_82_felipe_e_carol_-_solicitando_que_seja_instituido_o_programa_de_incentivo_a_sustentabilidade_urbana_-iptu_verde..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2369/no_83_carolina_mascarenhas_-solicitando_providencias_no_sentido_de_solucionar_problema_de_alagamentos_na_rua_juarez_bernardi_no_794_eugenia_maria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2380/n84sol1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2370/no_85_nilceia_falavinha_-_reiterando_pedido_anterior_solicito_que_o_poder_executivo_forme_um_acordo_de_cooperacao_tecnica_para_implantar_uma_unidade_do_programa_armazen_da_familia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2371/no_86_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_do_quadro_de_educador_infantil_sobre_o_plano_de_cargos_carreira_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2530/no_88_nilceia_falavinha_-_solicitando_que_atenda_a_reivindicacao_dos_profissionais_ocupantes_do_quadro_efetivo_de_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2372/no_89_cleverson_dalpra_-_solicitando_a_possibilidade_para_que_seja_disponibilizado_um_novo_onibus_adaptado_com_espaco_para_2_cadeirantes_e_elevador_para_o_tranporte_de_alunos_da_apae.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2373/no_90_sergio_cavagni_-_solicitando_ao_poder_executivo_que_venha_a_ser_estimulada_a_comunidade_atraves_de_eventos_culturais_na_cidade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2381/no_91_solicitando_ao_poder_executivo_a_ampliacao_de_um_sistema_de_iluminacao_publica_mais_eficiente_e_economia_led_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2374/no_92_solicitando_a_criacao_de_uma_unidade_ambiental_contendo_diversas_acoes_que_preste_tambem_servicos_de_manejo_da_arborizacao_em_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2375/no_93_solicitando_ao_executivo_municipal_para_que_estude_a_possibilidade_de_instaurar_em_nosso_municipio_o_recurso__de_telemedicina_na_rede_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2376/no_94_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_adesao_do_municipio_ao_projeto_caixa_d_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2385/no_95_solicitando_que_faca_um_levantamento_que_demostre_em_as_demandas_de_alunos_da_rede_publica_de_ensino_e_transportadas_pelo_poder_publico_municipal_e_a_colocacao_de_abrigos_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2382/n96ped1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2383/no_97_solicitando_as_empresas_de_telefonia_para_a_execucao_de_melhorias_da_cobertura_da_rede_movel_fixa_e_de_internet_em_toda_o_territorio_municipal_especialmente_nos_bairros_da_area_rural.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2384/no_98_solicitando_a_construcao_de_um_portal_na_divisa_entre_os_estados_do_parana_e_sao_paulo_com_os_seguintes_dizeres_seja_bem-vindo_a_campina_grande_do_sul_aqui_inicia_o_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2386/no_99_solicitando_estudos_para_instituir_o_mapa_municipal_da_violencia_no_ambito_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2387/no_100_solicitando_que_o_excelentissimo_senhor_prefeito_municipal_institua_atraves_do_setor_competente_a_semana_de_conscientizacao_sobre_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2391/no_101_nilceia_falavinha_-_solicitando_que_a_localidade_da_lagoa_vermelha_na_area_rural_seja_incluida_no_plano_de_regularizacao_fundiaria_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2388/no_102_nilceia_falavinha_-_solicitando_com_urgencia_um_estudo_para_implantar_a_canalizacao_do_esgoto_das_residencias_da_quadra_7a_da_planta_localizada_na_rua_francisco_giacomitti.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2390/no_103_nilceia_falavinha_-_solicitando_a_necessidade_de_elaborar_um_projeto_de_dasacelaracao_na_rodovia_regis_bitencourt_br_116_proximo_da_entrada_da_localidade_da_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2389/no_104_-_solicitando_a_elaboracao_do_projeto_de_lei_que_autoriza_o_poder_executivo_a_implantar_o_programa_municipal_de_controle_e_erradiacao_da_brucelose_do_rebanho_bovino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2415/no_105_solicitando_a_possibilidade_da_prefeitura_adquirir_um_terreno_proximo_a_escola_municipal_joao_assuncao_no_bairro_jaguatirica_a_aquisicao_se_faz_necessaria_para_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2394/no_106_nilceia_falavinha_-_reiterando_a_necessidade_de_providenciar_a_elaboracao_e_execucao_do_projeto_para_reabertura_do_acesso_a_via_municipal_da_comunidade_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2498/no_107_carolina_mascarenhas_-_solicitando_elaboracao_e_apresentacao_de_projeto_de_lei_que_institua_a_procuradoria_especial_da_mulher_na_camara_de_vereadores_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2416/no_108_solicitando_estudo_e_elaboracao_de_um_projeto_para_reforma_e_ampliacao_da_escola_municipal_joao_assuncao_no_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2396/n109ca1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2397/n110ca1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2398/no_111_carolina_mascarenhas_-_solicitando_criar_o_banco_de_materiais_de_construcao_pmde_serao_armazedas_sobras_de_materias_primas_da_construcao_civil_para_serem_distribuidos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2393/no_112_cleverson_dalpra_-_solicitando_que_seja_feito_um_aterro_com_drenagem_para_alterar_a_altura_da_estrada_da_volta_grande_trecho_que_mergeia_o_rio_capivari_apos_o_pesque_pague_agua_claras..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2392/n113ni1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2395/no_114_felipe_veiga_-__solicitando_a_criacao_de_um_projeto_de_lei_referente_a_capacitacao_de_criancas_e_adolescentes_para_identificacao_e_prevencao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2399/no_115_ismael_moraes_-_solicitando_a_possibilidade_de_implantar_uma_comissao_para_execucao_da_lei_geral_de_protecao_de_dados_lgpd_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2400/no_116_ismael_moraes_-_solicitando_a_criacao_de_uma_farmacia_da_manipulacao_municipal_no_municipio_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2407/no_118_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_programa_municipal_crianca_sorridente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2405/no_119_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_instituir_a_politica_municipal_de_prevencao_ao_abandono_e_a_evasao_escolar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2408/no_120_carolina_mascarenhas_-_solicitando_estudos_para_instituir_o_projeto_coleta_solidaria_de_imoveis_eletromesticos_e_eletronicos_disponibilizados_para_descarte_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2402/n121ni1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2427/no_122_ismael_moraes_-_solicitando_a_pedido_dos_servidores_municipais_que_a_reposicao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2426/no_123_anderson_cardoso_-_solicitando_que_executivo_municipal_promova_convenio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2409/no_124_nilceia_falavinha_-_solicitando_a_criacao_do_programa_banco_de_racao_e_utensilios_para_animais_domesticos_destinado_a_distribuicao_de_generos_alimenticios_e_dos_utensilios_coletados.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2419/no_125_carolina_-_solicitando_instituir_o_programa_de_iptu_acessibilidade_desconto_no_imposto_predial_territorial__urbano_aos_proprietarios_de_imoveis_comerciais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2417/no_126_carolina_-_solicitando_instituir_o_cenco_inclusao_com_objetivo_de_identificar_mapear_e_cadastrar_pessoas_com_deficiencia_ou_mobilidade_reduzida_que_residem.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2418/no_127_solicitando_instituir_o_programa_fortech_programa_de_formacao_de_talentos_em_tecnologia_com_objetivo_de_apoiar_e_potencializar_a_formacao_de_talentos_na_area_tecnologica_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2411/no_129_nilceia_-_solicitando_a_recomposicao_do_piso_e_pintura_da_quadra_de_esportes_da_escola_municipal_antonio_jose_de_carvalho_localizado_no_bairro_jardim_jacob_ceccob.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2412/no_130_cleverson_e_ismael_-_solciitando_que_seja_oferecido_aos_professores_e_educadores_do_nosso_municipio_o_curso_de_primeiro_socorros.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2413/no_131_ismael_-_solicitando_a_implantacao_de_brinquedos_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_em_pracas_parques_escolas_centro_de_educacao_e_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2414/n132ni1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2421/no_133_nilceia_falavinha_-_solicitandoao_poder_executivo_que_seja_executado_a_lei_no_776_de_03_de_setembro_de_2021_jardim_joana_olimpia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2422/no_134_gerveson_e_nilceia_-_reiterando_pedido_anterior_a_criacao_de_uma_central_de_atendimento_e_disponibilizacao_de_uma_ambulancia_na_unidade_de_saude_jacira_balbino_ferreira_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2423/no_135_carolina_mascarenhas_-_solicitando_a_criacao_de_onibus_adaptado_para_oferecer_atendimento_e_servicos_do_cras_e_do_creas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2432/no_136_carolina_mascarenhas_-_solicitando_a_devida_aplicacao_das_leis_municipais_708.2020_e_709.2020_que_dispoes_sobre_a_instalacao_e_uso_do_sistema_de_energia_solar_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2431/no_137_carolina_mascarenhas_-_solicitando_estudos_para_a_realizacao_de_parceria_com_o_centro_de_hematologia_e_hemoterapia_do_parana_-_hemepar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2435/no_138_carolina_mascarenhas_-_solicitandoa_criacao_de_um_dispositivo_de_seguranca_conhecido_como_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2437/no_139_gerveson_-_solicitando_que_o_atendimento_medico_seja_aumentando_para_40_horas_nas_unidades_de_saude_dos_bairros_jaguatirica_barragem_e_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2438/no_140_gerveson_-_solicitando_que_seja_realizado_o_cercamento_do_cemiterio_municipal_do_bairro_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2429/no_141_felipe_e_anderson_-_solicitando_mas_transmissoes_via_internet_das_sessoes_ordinaria_campanhas_de_conscientizacao_sobre_assuntos_importantes_da_sociedade.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2424/no_142_anderson_e_felipe_-_solicitandoque_sejam_retomadas_as_divulgacoes_das_campanhas_e_informacoes_importantes_a_populacao_na_prefeitura_municipal_sendo_reestabelecido_no_gabinete_um_edital.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2425/no_143_anderson_e_felipe__-_solicitando_que_seja_ofertado_por_meio_da_estrutura_da_escola_de_gestao_publica_o_curso_de_libras_para_servidores_publicos_e_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2537/no_144_anderson_e_felipe_-_solicitando_que_encaminhe_guias_de_encaminhamento_de_consultas_exames_no_municipio_um_campo_destacando_a_urgencia_do_procedimento_atraves_do_protocolo_manchester.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2428/no_145_carolina_mascarenhas_-_solicitando_estudos_para_a_implantacao_de_um_centro_de_fisioterapia_municipal_para_atendimento_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2430/no_146_carolina_mascarenhas_-_solicitando_a_colocacao_de_saibro_e_patrolamento_na_rua_joao_vitor_falavinha_proximo_ao_no_396_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2434/no_147_solicitando_atraves_do_setor_competente_de_agua_e_esgoto_para_atendimento_aos_bairros_saltinho_barro_branco_coxo_capivari_cerne_divisa_e_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2433/no_148_solicitando_o_levantamento_dos_pontos_de_onibus_das_linhas_do_transporte_escolar_municipal_para_instalacao_de_cobertura_em_todos_os_locais..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2436/no_149_solicitando_a_realizacao_de_obra_de_saneamento_basico_da_rua_antonio_molinari_no_bairro_lagoa_vermelha.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2439/no_150_carolina_-_solicitando_a_elaboracao_de_propositura_que_institui_o_programa_de_estimulo_a_expedicao_de_notas_fiscais_estabelecendo_sorteios_e_premiacoes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2440/no_151_carolina_-_solicita_a_elaboracao_de_propositura_que_estabelece_normas_para_simplificacao_de_atos_em_processo_administrativo_municipais.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2441/no_152_carolina_-_solicitando_o_encaminhamento_de_expediente_a_copel_solicitando_ampliacao_de_rede_de_energia_eletrica_da_rua_jose_carlos_pereira_dos_santos_proximidades_do_no_795_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2442/no_153_nilceia_-_solicitando_que_seja_criado_um_calendario_para_eventos_a_serem_realizados_na_arena_coberta_e_no_parque_de_eventos_quielse_crisotostomo_da_silva_havendo_fiscalizacao..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2443/no_154_nilceia_-_solicitando_que_seja_criado_um_programa_mobilizacao_que_leva_as_aulas_de_reforco_escolar_para_alunos_do_segundo_ao_quinto_ano_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2448/no_155_nilceia_falavinha_-_solicitando_ao_poder_executivo_atraves_da_secretaria_de_saude_a_realizacao_de_um_mutirao_de_atendimento_para_consultas_especializadas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2447/no_156_nilceia_-_solicitando_a_criacao_da_profissao_tutor_escola_campinense_para_que_o_nosso_municipio_possa_formar_esses_profissionais.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2444/no_157_carolina_e_anderson_-_solicitando_a_elaboracao_de_programa_que_explore_o_potencial_publicitario_dos_pontos_de_onibus_e_lixeiras_existentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2458/no_158_sergio_cavagni_-_solicitando_que_seja_realizado_a_execucao_da_lei_municipal_no_684_de_10_de_dezembro_de_2019_que_institui_o_sim.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2445/no_159_carolina_-_solicitando_instituir_e_incluir_no_calendario_oficial_do_municipal_de_campina_grande_do_sul_o_dia_municipal_em_homenagem_as_vitimas_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2449/no_160_carolina_mascarenhas_-_solicitando_que_realize_cadastro_no_programa_progredir_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2446/no_161_carolina_-_solicitando_o_programa_rumo_certo_nos_bairros._a_ser_realizado_pela_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2451/no_162_carolina_mascarenhas_-_solicitando_de_um_centro_ou_nucleo_de_atencao_as_pessoas_com_transtorno_de_espectro_autista_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2450/no_163_carolina_mascarenhas_-_indicando_ao_poder_executivo_a_criacao_da_medalha_do_merito_esportivo_professor_danilo_zanona_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2459/no_164_nilceia_falavinha_-_solicitando_a_criacao_de_politicas_publicas_de_incentivo_a_pratica_de_esportes_nauticos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2531/no_165_felipe_veiga_-_solicitando_que_o_dia_de_nossa_senhora_de_fatima_seja_instituido_como_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2460/no_166_anderson_e_felipe_-_solicitando_que_o_centro_de_referencia_educacional_realize_tambem_o_tendimento_dos_colegios_estaduais_exstentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2461/no_167_nilceia_-_indicando_ao_prefeito_que_adote_medidas_necessarias_para_a_divulgacao_de_informacoes_de_locacao_nos_imoveis_locados_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2532/no_168_anderson_e_felipe_-_solciitando_a_contratacao_de_fonoaudiologa_por_meio_de_chamamento_de_concurso_publico_vigente_para_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2533/no_170_felipe_veiga_-_solicitando_que_seja_efetivado_o_uso_de_cameras_individuais_pelo_efeitvo_da_guarda_civil_militar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2464/no_173_carolina_mascarenhas_-_solicitando_de_sistema_qr_code_cultural_e_turistico_no_ambito_do_municipio_de_camoina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2467/no_174_nilceia_falavinha_-_solicitando_a_inclusao_dos_bairros_jardim_da_campina_e_sede_no_programa_de_regularizacao_fundiaria_bem_como_a_implantacao_de_infraestrutura_essencial_em_algumas_quadras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2475/no_175_cleverson_e_rene_-_solicitando_a_realizacao_estudo_para_expansao_do_espaco_para_estacionamento_da_secretaria_municipal_de_saude_ou_remanejamento_do_local_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2463/221021093911.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2471/no_177_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_enxergando_o_futuro_que_concede_oculos_de_grau_a_criancas_e_adolescentes_de_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2472/no_178_carolina_mascarenhas_-_solicitando_a_criacao_e_inclusao_do_projeto_pe_na_faixa_na_ciade_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2474/no_179_carolina_mascarenhas_-_solicitando_a_elaboracao_de_sistemas_de_inovacao_e_desenvolvimento_industrial.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2470/no_180_sergio_cavagni_-_solicitando_um_bolsao_de_estacionamento_em_frente_a_escola_municipal_antonio_jose_de_carvalho_barro_jardim_jacob_ceccon.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2469/no_181_nilceia_falavinha_-_solicitando_a_instalacao_de_travessia_elevada_na_avenida_annibale_ferrarini_em_frente_a_propriedade_particular_no_1590_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2468/no_182_nilceia_falavinha_-_solicitando_a_construcao_de_um_centro_municipal_de_educacao_infantil_na_localidade_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2473/no_183_anderson_cardoso_-_solicitando_um_estudo_pela_secretaria_para_elaboracao_de_um_projeto_de_lei_que_institui_o_voucher_prato_popular.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2476/no_184_carolina_mascarenhas_-_solicitando_do_servico_disque_solidariedade_a_exemplo_do_trabalho_realizado_pela_fundacao_de_acao_social_da_prefeitura_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2534/no_185_solicitando_a_revitalizacao_da_praca_bento_munhoz_da_rocha_neto_bem_como_a_construcao_de_boloes_de_estacionamento_a_45o.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2477/no_186_nilceia_falavinha_-_solicitando_a_execucao_do_servico_de_revitalizacao_de_calcadas_de_vias_urbanas_em_cbuq_no_bairro_jardim_nova_campina_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2478/no_187_nilceia_falavinha_-__solicita_a_extensao_de_rede_de_aguas_na_rua_bento_pereira_com_extensao_de_250_metros_na_localidade_da_roseira_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2479/no_188_nilceia_falavinha_-__indica_que_seja_encaminhando_a_comec_a_solicitacao_para_inclusao_do_bairro_jardim_nova_campina_no_trajeto_forum.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2535/ind_189.2022_-_pagamento_de_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2488/no_190_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_maria_da_penha_nas_escolas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2487/no_191_carolina_mascarenhas_-_solicitando_a_cricao_do_programa_pomar_urbano.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2486/no_192_carolina_mascarenhas_-_solicitando_a_criacao_de_areas_de_descarte_controlado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2485/no_193_solicitando_a_substituicao_ou_revestimento_do_piso_drenante_da_praca_da_biblia_localizada_na_sede_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2484/no_194_nilceia_falavinha_-_solicitando_instituir_um_programa_de_manutencao_e_reabilitacao_das_estruturas_de_pavimento_nas_ruas_e_avenidas_do_municipio_o_programa_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2483/no_195_nilceia_falavinha_-_solicitando_a_criacao_de_equipes_itinerantes_para_a_realizacao_de_servicos_emergenciais_de_manutencao_de_estradas_vicinais_nas_areas_urbanas_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2536/no_196_anderson_e_ismael_-_solicitando_a_implantacao_do_programa_meu_campinho_no_bairro_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2489/no_197_carolina_-_solicitando_o_programa_central_de_interpretes_da_lingua_brasileira_de_sinais_e_de_guias_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2490/no_198_carolina_-_solicitando_o_selo_acessibilidade_nota_10_como_forma_de_certificacao_oficial_aos_estabelicimentos_privados_ou_publicos_que_promovam_acessibilidade_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2482/no_200_solicitando_a_abertura_de_turmas_de_bercario_nos_centros_municipais_de_educacao_infantil_com_maior_demanda.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2492/no_201_carolina_mascarenhes_-_solicitando_instituir_a_politica_de_desenvolvimento_da_consciencia_fornologica_na_alfabetizacao_na_rede_publica_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2493/no_202_carolina_mascarenhas_-__solicitando_instituir_a_semana_municipal_da_concientizacao_do_uso_da_internet_por_criancas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2494/no_203_carolina_mascarenhas_-_solicitando_o_alerta_para_resgate_de_pessoas_no_municipio_estabelencendo_politica_municipal__hipoteses_de_desaparecimento_rapto_ou_sequestro_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2495/no_204_nilceia_-_solicita_a_extensao_de_rede_de_agua_na_rua_jose_carlos_pereira_dos_santos_na_localidade_do_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2496/no_205_felipe_veiga_-_solicitando_que_o_poder_executivo_por_meio_do_plano_de_arborizacao_a_retirada_das_plantas_exoticas_de_locais_publicos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no_207-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>