--- v0 (2026-02-21)
+++ v1 (2026-06-01)
@@ -51,2364 +51,2364 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Reconhecer e enviar os merecidos "aplausos" ao Instituto Butantan.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/no_05_mocao_de_congratulacao_ao_efetivo_da__guarda_civil_municipal_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/no_05_mocao_de_congratulacao_ao_efetivo_da__guarda_civil_municipal_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao efetivo da Guarda Civil Municipal de Campina Grande do Sul</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/no_01_dispoe_sobre_a_criacao_do_programa_aprendizagem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/no_01_dispoe_sobre_a_criacao_do_programa_aprendizagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Aprendizagem no âmbito do Poder Executivo do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/no_03_institui_o_regime_emergencial_de_operacao_e_custeio_do_transporte_coletivo_para_enfrentamento_economico_e_social_da_emergencia_em_saude_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/no_03_institui_o_regime_emergencial_de_operacao_e_custeio_do_transporte_coletivo_para_enfrentamento_economico_e_social_da_emergencia_em_saude_publica.pdf</t>
   </si>
   <si>
     <t>Institui o Regime Emergencial de Operação e Custeio do Transporte Coletivo para o enfrentamento econômico e social da emergência em saúde pública.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/no_04_autoriza_o_executivo_efetuar_abertura_credito_no_valor_r_36.00000.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/no_04_autoriza_o_executivo_efetuar_abertura_credito_no_valor_r_36.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2021.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/no_07_altera_a_lei_municipal_no_343.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/no_07_altera_a_lei_municipal_no_343.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 434, de 10 de janeiro de 2017 que dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/no_08_altera_a_lei_municipal_no._93_de_18_de_dezembro_de_2009.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/no_08_altera_a_lei_municipal_no._93_de_18_de_dezembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 93, de 18 de dezembro de 2009, que dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da constituição federal e dá outras providências.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/no_10_dispoe_sobre_a_criacao_conselho_municipal_de_gestao_terretorial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/no_10_dispoe_sobre_a_criacao_conselho_municipal_de_gestao_terretorial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 388, de 09 de novembro de 2015, que dispõe sobre a criação do Conselho Municipal de Gestão Territorial e Meio Ambiente do Meio Ambiente do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/no_11_estabele_medidas_mais_rigorosas_para_enfrentamento_covid-19.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/no_11_estabele_medidas_mais_rigorosas_para_enfrentamento_covid-19.pdf</t>
   </si>
   <si>
     <t>Estabelece, por lei, medidas mais rigorosas para enfrentamento da Pandemia do COVID-19, enquanto perdurar a situação de emergência pública no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/no_12_ratifica_protocolos_de_intencoes_firmado_entre_municipios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/no_12_ratifica_protocolos_de_intencoes_firmado_entre_municipios.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolos de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas par combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/no_13_dispoe_sobre_a_reposicao_inflcionaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/no_13_dispoe_sobre_a_reposicao_inflcionaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos vencimentos dos servidores do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/no_14__altera_a_lei_municipal_no_745.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/no_14__altera_a_lei_municipal_no_745.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 745 de 17 de março de 2021, que estabelece, por lei, medidas mais rigorosas para enfrentamento da Pandemia do COVID-19, enquanto perdurar a situação de emergência pública no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/no_15_dispoe_sobre_a_reposicao_inflacionaria_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/no_15_dispoe_sobre_a_reposicao_inflacionaria_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/no_16_dispoe_sobre_a_reestruturacao_do_conselho_municipal__cacs.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/no_16_dispoe_sobre_a_reestruturacao_do_conselho_municipal__cacs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS) do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), em conformidade com o artigo 212-A da Constituição Federal, regulamentado pela Lei Federal nº. 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/no_17__autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/no_17__autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/no_18_institui_o_tributo_de_contribuicao_de_melhoria_decorrente.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/no_18_institui_o_tributo_de_contribuicao_de_melhoria_decorrente.pdf</t>
   </si>
   <si>
     <t>Institui o tributo de contribuição de melhoria decorrente das obras públicas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/no_19__dispoe_sobre_a_criacao_do_conselho_municipal_de_politica_cultural.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/no_19__dispoe_sobre_a_criacao_do_conselho_municipal_de_politica_cultural.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Política Cultural e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/no_20_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/no_20_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 07 de 23 de maio de 2012, que dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos do Quadro Geral da Prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/no_21_denomina_as_vias_publicas_que_especifica_na_localidade_mandassaia_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/no_21_denomina_as_vias_publicas_que_especifica_na_localidade_mandassaia_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas que especifica, na localidade Mandassaia, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/no_22_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003_que_consolida_a_legislacao_sobre_a_prestacao_de_servicos_publicos_municipais_de_transporte_coletivo..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/no_22_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003_que_consolida_a_legislacao_sobre_a_prestacao_de_servicos_publicos_municipais_de_transporte_coletivo..pdf</t>
   </si>
   <si>
     <t>Nº 22 Altera a Lei Municipal nº 40 de 24 de dezembro de 2003, que consolida a legislação sobre a prestação de serviços públicos municipais de transporte coletivo, na forma do inc. v do art. 30 da Constituição Federal e consoante as normas gerais estipuladas pela Lei Federal de Concessões e permissões de serviços públicos - Lei Federal 8.987-95, bem como regulamentando os arts. 127,128,130,131,132,133,134,135 e 136 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/no_23_cria_o_comite_municipal_de_transporte_escolar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/no_23_cria_o_comite_municipal_de_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Cria o Comitê Municipal  de Transporte Escolar do Município de Campina Grande do Sul   e dá outras providências.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/no_24_altera_a_lei_municipal_no_550_26_de_abril_de_2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/no_24_altera_a_lei_municipal_no_550_26_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 550, de 26 de abril de 2018, que regulamenta a concessão de função gratificada prevista na Lei nº. 398, de 25 de janeiro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/no_25_revoga_a_lei_municipal_no_19_que_autoriza_a_doacao_de_imovel_destinado_a_ampliacao_da_escola_estadual_ivan_ferreira_do_amaral_filho_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/no_25_revoga_a_lei_municipal_no_19_que_autoriza_a_doacao_de_imovel_destinado_a_ampliacao_da_escola_estadual_ivan_ferreira_do_amaral_filho_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº. 19 de 05 de dezembro de 2002, que autoriza a doação de imóvel destinado à ampliação da Escola Estadal Ivan Ferreira do Amaral Filho e dá outras providências.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/no_26_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_sa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/no_26_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_sa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/no_27_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/no_27_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/no_28_altera_a_lei_no_398_que_dispoe_sobre_a_reformacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/no_28_altera_a_lei_no_398_que_dispoe_sobre_a_reformacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 398, de 25 de janeiro de 2016, que dispõe sobre a reformulação dos cargos de provimento em comissão, função gratificada, gratificações e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/no_29_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/no_29_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2021</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/no_30_reestrutura_o_conselho_municipal_de_alimentacao_escolar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/no_30_reestrutura_o_conselho_municipal_de_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Alimentação Escolar à Luz da Resolução CD/FNDE nº. 06, de 08 de maio de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/no_31_autoriza_o_chefe_do_poder_executivo_municipal_a_firmar_acordo_com_o_municipio_de_antonina_estado_do_parana_no_precatorio_inscrito_sob_no_2021-905952_nos_termos_e_condicoes_que_especifica..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/no_31_autoriza_o_chefe_do_poder_executivo_municipal_a_firmar_acordo_com_o_municipio_de_antonina_estado_do_parana_no_precatorio_inscrito_sob_no_2021-905952_nos_termos_e_condicoes_que_especifica..pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar acordo com o Município de Antonina, Estado do Paraná, no Precatório inscrito sob nº. 2021-915952, nos termos e condições que especifica.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/no_32_disciplina_o_acordo_com_credores_para_pagamento_com_descontos_de_precatorios_municipais_e_acordos_no_ambito_municipio_de_campina_grande_do_sul_de_suas_autarquias_e_fundacoes.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/no_32_disciplina_o_acordo_com_credores_para_pagamento_com_descontos_de_precatorios_municipais_e_acordos_no_ambito_municipio_de_campina_grande_do_sul_de_suas_autarquias_e_fundacoes.pdf</t>
   </si>
   <si>
     <t>Disciplina o acordo com credores para pagamento com descontos de precatórios Municipais e acordos no âmbito Município de Campina Grande do Sul, de suas Autarquias e Fundações</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/no_33_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/no_33_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder  Executivo Municipal, a conceder a isenção do Imposto Sobre  Serviços de Qualquer Natureza ( ISSQN) à empresa Super Rodas Recapagens Ltda, inscrita no CNPJ sob nº  09.009.223/001-94, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2847/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2847/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a Abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2021.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/no_35_da_publicidade_aos_termos_da_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/no_35_da_publicidade_aos_termos_da_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Dá publicidade aos termos da Regularização Fundiária que com base no Provimento Conjunto nº 02/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em área irregulares do Município de Campina Grande do Sul nos termos do "Programa Moradia Legal".</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2815/no_36_denomina_a_capela_mortuaria_da_jaguatirica_no_municipio_de_campina_grande_do_sul_-_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2815/no_36_denomina_a_capela_mortuaria_da_jaguatirica_no_municipio_de_campina_grande_do_sul_-_parana.pdf</t>
   </si>
   <si>
     <t>Denomina a Capela Mortuária da Jaguatirica, no município de Campina Grande do Sul - Paraná.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/no_037_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/no_037_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para os exercícios de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/no_38_altera_a_lei_municipal_no_50_que_institui_o_regramento_para_execucao_de_condominio_urbanistico_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/no_38_altera_a_lei_municipal_no_50_que_institui_o_regramento_para_execucao_de_condominio_urbanistico_no_municipio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50 de 25 de maio de 2010, que institui o regramento para execução de Condomínio Urbanístico no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/no_39_autoriza_proceder_a_desafetacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/no_39_autoriza_proceder_a_desafetacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação e posterior alienação, por meio de licitação, dos bens imóveis públicos que especifica.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/no_40_altera_a_lei_municipal_no_92.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/no_40_altera_a_lei_municipal_no_92.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 92, de 18 de dezembro de 2009, que a autoriza o Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/no_41_denomina_a_praca_publica_localizada_na_avenida_augusto_staben_no_1248_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/no_41_denomina_a_praca_publica_localizada_na_avenida_augusto_staben_no_1248_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Pública localizada na Avenida Augusto Staben, nº. 1248, bairro Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ismael Moraes</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/no_42_denomina_a_via_publica_que_especifica_na_localidade_da_palmeirinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/no_42_denomina_a_via_publica_que_especifica_na_localidade_da_palmeirinha.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Palmeirinha – Rio Abaixo, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/no_44_institui_o_programa_de_regularizacao_fundiaria_rural.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/no_44_institui_o_programa_de_regularizacao_fundiaria_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização Fundiária Rural – Pró-Rural no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/no_45_dispoe_sobre_a_proibicao_da_nomeacao_de_conjugues.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/no_45_dispoe_sobre_a_proibicao_da_nomeacao_de_conjugues.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da nomeação em cônjuges, companheiros e parentes em linha reta, colateral ou por afinidade, até o terceiro grau, para exercício de cargo em comissão ou de confiança ou, ainda, de função gratificada na administração pública direta e indireta em qualquer dos poderes do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/no_46_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/no_46_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/no_47_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/no_47_do_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reconhecer as dívidas vencidas decorrentes do pagamento em pecúnia a título de licenças prêmio não fruídas em atividade por servidor aposentado e dá outras providências.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/no_48_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/no_48_do_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2021.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/no_49_denomina_via_publica_que_especifica_na_localidade_do_saltinho..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/no_49_denomina_via_publica_que_especifica_na_localidade_do_saltinho..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Saltinho, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/no_50_altera_a_lei_municipal_no_729_de_18_de_dezembro_de_2022_que_denomina_a_via_publica_que_especifica_na_localidade_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/no_50_altera_a_lei_municipal_no_729_de_18_de_dezembro_de_2022_que_denomina_a_via_publica_que_especifica_na_localidade_santa_rita.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 729, de 18 de dezembro de 2020, que Denomina a Via Pública que especifica, na localidade Santa Rita, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/no_51_suspende_a_revisao_anual_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/no_51_suspende_a_revisao_anual_geral_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Suspende o pagamento dos valores concedidos a título de Revisão Geral Anual, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/no_52_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/no_52_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do pagamento dos valores referentes à revisão geral anual concedida aos servidores do Poder Legislativo de Campina Grande do Sul, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Anderson Cardoso, Eugênio Zanona, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/no_53_institui_o_dia_de_conscientizacao_sobre_as_distrofias_musculares_e_a_semana_de_conscientizacao_sobre_as_distrofias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/no_53_institui_o_dia_de_conscientizacao_sobre_as_distrofias_musculares_e_a_semana_de_conscientizacao_sobre_as_distrofias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia de Conscientização sobre as Distrofias Musculares e a Semana de Conscientização sobre as Distrofias Musculares, neste Município.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/no_54_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/no_54_do_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 16 de 05 de setembro de 1978, que autoriza a celebração de convênio entre a Prefeitura Municipal de Campina Grande do Sul e o Estado do Paraná, através da Coordenação da Região Metropolitana de Curitiba – COMEC, e dá outras providências.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/no_55_do_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/no_55_do_executivo.pdf</t>
   </si>
   <si>
     <t>Veda a retenção e os descontos no pagamento de recursos emergenciais ao setor cultural previsto na Lei Federal nº. 14.017, de 29 de julho de 2020 e disciplina a fixação de exigências nos respectivos editais e contratações, na forma que menciona.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/no_56_estima_a_receita_e_fixa_a_despesa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/no_56_estima_a_receita_e_fixa_a_despesa.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/no_57_altera_as_leis_municipais_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/no_57_altera_as_leis_municipais_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais que especifica e dá  outras providências.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/no_58_denomina_o_espaco_de_lazer_localizado_na_estrada_vereador_julio_ferreira_filho_no_1715_no_bairro_cacaiguera_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/no_58_denomina_o_espaco_de_lazer_localizado_na_estrada_vereador_julio_ferreira_filho_no_1715_no_bairro_cacaiguera_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Denomina o espaço de lazer localizado na Estrada Vereador Julio Ferreira Filho, nº 1.715, no Bairro Cacaiguera neste Município.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/no_59_institui_o_dia_municipal_da_pesca_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/no_59_institui_o_dia_municipal_da_pesca_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal Da Pesca” no Âmbito do Município de Campina Grande Do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/no_60_denomina_a_via_publica_que_especifica_na_localidade_da_divisa_neste_muncipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/no_60_denomina_a_via_publica_que_especifica_na_localidade_da_divisa_neste_muncipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade da Divisa/Posto Fiscal, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Nilceia Falavinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/no_62__arquivado_-cria_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_rua_do_ciclismo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/no_62__arquivado_-cria_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_rua_do_ciclismo.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Campina Grande do Sul, o Programa Rua do Ciclismo.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/no_63_altera_a_lei_muncipal_no_761_de_23_de_junho_de_2021_que_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/no_63_altera_a_lei_muncipal_no_761_de_23_de_junho_de_2021_que_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 761, de 23 de junho de 2021, que autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/no_64_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_educacao_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/no_64_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_educacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal da Educação do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/no_65_dispoe_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/no_65_dispoe_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/no_66_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipais_das_guardas_municipais_da_regiao_metropolitna_de_curitiba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/no_66_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipais_das_guardas_municipais_da_regiao_metropolitna_de_curitiba.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções e autoriza o ingresso do Município de Campina Grande do Sul no Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba – COIN-GM e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/no_67_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/no_67_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das Ruas que especifica.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/no_68_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/no_68_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/no_69_isencao_de_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/no_69_isencao_de_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Institui a isenção de contribuição de melhoria para contribuintes de baixa renda e dá outras providências.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/no_70_convenio_com_orgao_de_protecao_de_credito.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/no_70_convenio_com_orgao_de_protecao_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a protestar e firmar convênio com os órgãos de proteção ao crédito, para fins de inscrição das certidões de dívida ativa correspondente aos créditos tributários e não tributários deste Município.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/no_71_autoriza_o_poder_executivo_a_efetuar_credito_adicional_especial_no_orcamento_geral_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/no_71_autoriza_o_poder_executivo_a_efetuar_credito_adicional_especial_no_orcamento_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/no_72_-_denomina_a_via_publica_no_bairro_taquari_fued_adad.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/no_72_-_denomina_a_via_publica_no_bairro_taquari_fued_adad.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica na localidade Taquari, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/no_73_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibrologia_nas_locais_que_especifica_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/no_73_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibrologia_nas_locais_que_especifica_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/n74alt1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/n74alt1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 690, de 18 de dezembro de 2019, que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPCD e o Fundo Municipal de Apoio ao Deficiente - FAD, e dá outras providências.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/no_75_altera_a_lei_municipal_no_595que_dispoe_sobre_a_criacao_dafeira_de_artesanato_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/no_75_altera_a_lei_municipal_no_595que_dispoe_sobre_a_criacao_dafeira_de_artesanato_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 595, de 05 de dezembro de 2018, que dispõe sobre a criação da Feira de Artesanato no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/no_76_altera_a_lei_municipal_no_794.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/no_76_altera_a_lei_municipal_no_794.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 794, de 23 de novembro de 2021, que autoriza a cobrança de Contribuição de Melhoria em decorrência da execução da pavimentação das ruas que especifica e dá outras providências</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2921/no_77_autoriza_a_doacao_a_titulo_gratuito_sem_onus_ou_encargos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2921/no_77_autoriza_a_doacao_a_titulo_gratuito_sem_onus_ou_encargos.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, a título gratuito, sem ônus ou encargos, dos imóveis que especifica, à fatura Fundação de Atenção em Saúde de Campina Grande do Sul - FASCAMP e dá outras providências.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/no_78_convenio_samu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/no_78_convenio_samu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campina Grande do Sul a celebrar com o Município de Quadro Barras convênio de cooperação para prestação de serviço público de saúde de forma associada, relativo à Pronto Atendimento Geral com Sala de Estabilização (SE),  para atendimento de usuários do Sistema Único de Saúde e do SAMU 192,  de ambos os Municípios</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/no_79_altera_a_lei_no_438_de_13_de_janeiro_de_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/no_79_altera_a_lei_no_438_de_13_de_janeiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 438 de 13 de janeiro de 2017, que autoriza o Poder Executivo Municipal a firmar convênio com o Estado do Paraná, por intermédio do Departamento de Trânsito do Paraná - DETRAN/PR, com a finalidade de cessão de instalações, equipamentos e servidores, para exercer as atividades relativas aos serviços de trânsito, especificamente na área de veículos automotores, nos termos do artigo 25 do Código de Trânsito Brasileiro e dá outras providências.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/no_80_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/no_80_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 398, de 25 de janeiro de 2016 que dispõe sobre a reformulação dos cargos de provimento em comissão, função gratificada, gratificações e dá outras providências.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/no_81_altera_a_lei_municipal_no_761_de_23_de_junho_de_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/no_81_altera_a_lei_municipal_no_761_de_23_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 761, de 23 de junho de 2021, que autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/no_01_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal_por_meio_da_secretaria_municipal_de_infraestrutura_meio_ambiente_e_logistica.doc</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/no_01_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal_por_meio_da_secretaria_municipal_de_infraestrutura_meio_ambiente_e_logistica.doc</t>
   </si>
   <si>
     <t>Solicitando informações referentes a gastos do Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura, Meio Ambiente e Logística.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/no_02_nilceia_falavinha_-_solicitando_a_informacoes_acerca_do_precatorio_em_que_o_municipio_foi_condenado_no_importe_de_r_24.000.00000_vinte_e_quatro_milhoes_de_reais.doc</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/no_02_nilceia_falavinha_-_solicitando_a_informacoes_acerca_do_precatorio_em_que_o_municipio_foi_condenado_no_importe_de_r_24.000.00000_vinte_e_quatro_milhoes_de_reais.doc</t>
   </si>
   <si>
     <t>O (a) Vereador(a) que esta subscreve, no uso das atribuições que lhe são conferidas pelo Art. 148 do Regimento Interno, vem respeitosamente requerer que o presente documento seja submetido a leitura no Plenário, e após remetido ao Gabinete da Presidência para providências._x000D_
 _x000D_
 Solicitando a informações acerca do Precatório em que o Município foi condenado no importe de R$ 24.000.000,00 (Vinte e quatro milhões de reais), citado pelo Excelentíssimo Senhor Prefeito Bihl Zanetti, na Primeira Sessão Ordinária, no dia 01/03/2021, informando como será realizado o pagamento, como se originou a dívida e quem é o beneficiário da requisição de pagamento.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/no_03_nilceia_falavinha_-_solicitando_informacoes_e_providencias_acerca_do_transporte_escolar_que_segundo_dados_informados_no_portal_da_transparencia_do_municipio.doc</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/no_03_nilceia_falavinha_-_solicitando_informacoes_e_providencias_acerca_do_transporte_escolar_que_segundo_dados_informados_no_portal_da_transparencia_do_municipio.doc</t>
   </si>
   <si>
     <t>O(a) Vereador(a) que esta subscreve, no uso das atribuições que lhe são conferidas pelo Art. 148 do Regimento Interno, vem respeitosamente requerer que o presente documento seja submetido a leitura do Plenário, e após remetido ao Gabinete da Presidência para providências._x000D_
 _x000D_
 Solicitando informações e providências acerca do transporte escolar, que segundo dados informados no Portal da Transparência do Município, todos os ônibus locados visando o transporte escolar, tem mais de 10 (dez) anos de uso, descumprindo assim o Plano de Transporte Escolar (PTE).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/no_04_nilceia_falavinha_-_solicitando_informacoes_acerca_da_existencia_de_projeto_de_pavimentacao_da_rua_valdir_marles_bastos_paralela_a_br-116_no_bairro_nossa_senhora_das_gracas..doc</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/no_04_nilceia_falavinha_-_solicitando_informacoes_acerca_da_existencia_de_projeto_de_pavimentacao_da_rua_valdir_marles_bastos_paralela_a_br-116_no_bairro_nossa_senhora_das_gracas..doc</t>
   </si>
   <si>
     <t>O(a) Vereador(a) que esta subscreve, no uso das atribuições que lhe são conferidas pelo Art. 144 do Regimento Interno, vem respeitosamente requerer que o presente documento seja submetido ao Plenário, e após seu regular trâmite, encaminhado por meio de ofício ao Prefeito Municipal:_x000D_
 _x000D_
 _x000D_
 Solicitando informações acerca da existência de projeto de pavimentação da Rua Valdir Marles Bastos, paralela à BR-116, no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/no_05_solicitando_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_o_pedido_de_licenca_sem_remuneracao_do_vereador_sergio_cavagni_para_tratar_de_interesses_particulares.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/no_05_solicitando_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_o_pedido_de_licenca_sem_remuneracao_do_vereador_sergio_cavagni_para_tratar_de_interesses_particulares.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, no uso de suas atribuições, vem solicitar à Mesa Diretora da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração, com fundamento no art. 42 inciso III da Lei Orgânica Municipal, combinado com o art. 85 inciso III do Regimento Interno, para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 10 de junho de 2021</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/no_06_cleverson_dalpra_-_solicitado_a_possibilidade_de_colocar_lixeiras_nas_calcadas_em_ruas_de_maior_fluxo_de_pedestres_e_comercios_nos_bairros_jardim_paulista_entre_demais.doc</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/no_06_cleverson_dalpra_-_solicitado_a_possibilidade_de_colocar_lixeiras_nas_calcadas_em_ruas_de_maior_fluxo_de_pedestres_e_comercios_nos_bairros_jardim_paulista_entre_demais.doc</t>
   </si>
   <si>
     <t>O(a) Vereador(a) que esta subscreve, no uso das atribuições que lhe são conferidas pelo Art. 144 do Regimento Interno, vem respeitosamente requerer que o presente documento seja submetido ao Plenário, e após seu regular trâmite, encaminhado por meio de ofício ao Prefeito Municipal:_x000D_
 _x000D_
 Solicitado a possibilidade de colocar lixeiras nas calçadas em ruas de maior fluxo de pedestres e comércios nos bairros Jardim Paulista, Moradias Timbu divisa com Jardim Graciosa, Eugênia Maria, Jardim Ceccon.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/no_62_solicitando_a_criacao_de_regulamentacao_que_preve_que_agressores_de_animais_paguem_pelo_tratamento_veterinario.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/no_62_solicitando_a_criacao_de_regulamentacao_que_preve_que_agressores_de_animais_paguem_pelo_tratamento_veterinario.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de regulamentação que prevê que agressores de animais paguem por tratamento veterinário.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/no_01_felipe_veiga_-_solicitando_a_criacao_do_dia_munciipal_da_capoeira_do_municipio._a_data_sugerida_e_o_dia_03_de_agosto_data_onde_se_comemora_o_dia_do_capoeirista_no_brasil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/no_01_felipe_veiga_-_solicitando_a_criacao_do_dia_munciipal_da_capoeira_do_municipio._a_data_sugerida_e_o_dia_03_de_agosto_data_onde_se_comemora_o_dia_do_capoeirista_no_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Dia Municipal da Capoeira no Municipio de Campina Grande do Sul. A data sugerida é o dia 03 de agosto, data onde se comemora o dia do Capoerista no Brasil.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/no_02_felipe_veiga_-_solicitando_cadastramento_das_costureiras_e_incentive_a_criacao_da_cooprra.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/no_02_felipe_veiga_-_solicitando_cadastramento_das_costureiras_e_incentive_a_criacao_da_cooprra.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que por meio da pasta responsável realize o cadastramento das costureiras e incentive a criação da Cooperativa de Costureiras do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/no_3_solicitando_ao_executivo_municipal_para_que_a_casa_de_memoria_faca_tambem_um_restate_historico_sobre_questoes_fitogeografica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/no_3_solicitando_ao_executivo_municipal_para_que_a_casa_de_memoria_faca_tambem_um_restate_historico_sobre_questoes_fitogeografica.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que a Casa da Memória, que será provavelmente um espaço para documentação, pesquisa, preservação e conservação do acervo documental referente à história de Campina Grande do Sul, faça um resgate histórico , também, sobre questões da fitogeografia e da fauna associada aos aspectos fitogeográficos da região que é ocupada pela Floresta Atlântica (Floresta Pluvial Tropical da Costa Atlântica Brasileira).</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/no_04_felipe_veiga_-_pedido_para_que_a_arte_marcial_capoeira_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/no_04_felipe_veiga_-_pedido_para_que_a_arte_marcial_capoeira_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio.pdf</t>
   </si>
   <si>
     <t>Pedido para que a Arte Marcial Capoeira seja declarada como Patrimônio Cultural Imaterial no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/no_5_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre_-_vestibular_para_atender_estudantes_da_rede_publica_de_ensino_em_nosso_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/no_5_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre_-_vestibular_para_atender_estudantes_da_rede_publica_de_ensino_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando viabilizar a criação de um curso pré-vestibular para atender estudantes da rede pública de ensino em nosso Município.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/no_6_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dos_cmeis_e_escolas_municipais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/no_6_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dos_cmeis_e_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da consulta direta da comunidade escolar, para a escolha da direção e supervisão dos CMEIs e Escolas Municipais.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/no_08_felipe_veiga_-_pedido_para_que_a_arte_marcial_karate_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/no_08_felipe_veiga_-_pedido_para_que_a_arte_marcial_karate_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Pedido para que a arte marcial Karatê seja declarada como Patrimônio Cultural Imaterial no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/no_09_felipe_veiga_-_solicitando_a_urgente_manutencao_e_reativacao_do_parque_de_eventos_quielse_crisostomo_da_silva_mais_conhecido_como_parque_de_eventos_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/no_09_felipe_veiga_-_solicitando_a_urgente_manutencao_e_reativacao_do_parque_de_eventos_quielse_crisostomo_da_silva_mais_conhecido_como_parque_de_eventos_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a urgente manutenção e reativação do Parque de Eventos Quielse Crisóstomo da Silva, mais conhecido como Parque de Eventos de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que se crie um programa para a melhoria do transporte coletivo (Programa de Melhoria do Transporte Público).</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/no_11_felipe_veiga_-_solicitando_que_os_poderes_municipais_realizem_um_levantamento_para_que_leis_obsoletas_possam_ser_revogadas_ou_atualizadas..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/no_11_felipe_veiga_-_solicitando_que_os_poderes_municipais_realizem_um_levantamento_para_que_leis_obsoletas_possam_ser_revogadas_ou_atualizadas..pdf</t>
   </si>
   <si>
     <t>Solicitando que os Poderes Municipais (Executivo e Legislativo), de maneira conjunta, realizem um levantamento para que leis obsoletas e/ou fora do contexto para os tempos atuais possam ser revogadas ou atualizadas.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/no_12_felipe_veiga_-_solicitando_ao_executivo_municipal_um_estudo_tecnico_para_eventual_criacao_de_uma_secretaria_de_inovacao_e_tecnologia_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/no_12_felipe_veiga_-_solicitando_ao_executivo_municipal_um_estudo_tecnico_para_eventual_criacao_de_uma_secretaria_de_inovacao_e_tecnologia_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal um estudo técnico para eventual criação de uma Secretaria de Inovação e Tecnologia no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/no_13_felipe_veiga_-_solicitando_ao_executivo_municipal_que_nos_proximos_anos_letivos_seja_adotado_sistema_de_voucher_para_uniformes_escolares..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/no_13_felipe_veiga_-_solicitando_ao_executivo_municipal_que_nos_proximos_anos_letivos_seja_adotado_sistema_de_voucher_para_uniformes_escolares..pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que nos próximos anos letivos seja adotado sistema de voucher para uniformes escolares.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/no_14_venicio_ferreira_-_reiterando_solicitacao_para_execucao_com_urgencia_do_inicio_do_programa_de_cuidados_aos_animais_castracao_e_controle_de_zoonoses..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/no_14_venicio_ferreira_-_reiterando_solicitacao_para_execucao_com_urgencia_do_inicio_do_programa_de_cuidados_aos_animais_castracao_e_controle_de_zoonoses..pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação para execução, com urgência, do início do Programa de Cuidados aos Animais, Castração e Controle de Zoonoses.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/no_15_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_de_acao_social_familia_e_cultura_a_realizacao_e_contratacao_de_um_interprete_de_libras.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/no_15_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_de_acao_social_familia_e_cultura_a_realizacao_e_contratacao_de_um_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, por meio da Secretaria de Ação Social, Família e Cultura, a realização à contratação de um intérprete de Libras.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/no_16_venicio_ferreira_-_solicitando_a_elaboracao_de_campanha_de_conscientizacao_contra_a_poluicao_sonora_de_escapamento_de_moto_em_todo_o_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/no_16_venicio_ferreira_-_solicitando_a_elaboracao_de_campanha_de_conscientizacao_contra_a_poluicao_sonora_de_escapamento_de_moto_em_todo_o_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Campanha de Conscientização contra a Poluição Sonora de Escapamentos de Moto, em todo o Município.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/no_17_venicio_ferreira_-_solicitando_a_contratacao_de_mais_profissionais_de_psicologia_para_atendimento_da_populacao_em_geral..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/no_17_venicio_ferreira_-_solicitando_a_contratacao_de_mais_profissionais_de_psicologia_para_atendimento_da_populacao_em_geral..pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de mais Profissionais de Psicologia para atendimento da população em geral.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/no_18_venicio_ferreira_-_reiterando_solicitacao_pela_elaboracao_e_execucao_de_campanha_educativa_de_conscientizacao_nas_escolas_municipais_referente_a_separacao_do_lixo_domestico_e.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/no_18_venicio_ferreira_-_reiterando_solicitacao_pela_elaboracao_e_execucao_de_campanha_educativa_de_conscientizacao_nas_escolas_municipais_referente_a_separacao_do_lixo_domestico_e.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela elaboração e execução de campanha educativa de conscientização, nas escolas municipais, referente a separação do lixo doméstico e descarte de materiais de construção.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/no_19_venicio_ferreira_-_reiterando_solicitacao_pela_realizacao_de_levantamento_de_dados_e_cadastro_de_moradores_do_municipio_portadores_do_tea_transtorno_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/no_19_venicio_ferreira_-_reiterando_solicitacao_pela_realizacao_de_levantamento_de_dados_e_cadastro_de_moradores_do_municipio_portadores_do_tea_transtorno_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela realização de levantamento de dados e cadastros de moradores do Município portadores do TEA (Transtorno Espectro Autista).</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/no_20_venicio_ferreira_-_reiterando_pela_criacao_do_projeto_horta_na_escola_para_as_escolas_e_instituicoes_de_ensino_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/no_20_venicio_ferreira_-_reiterando_pela_criacao_do_projeto_horta_na_escola_para_as_escolas_e_instituicoes_de_ensino_no_municipio.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela criação do Projeto "Horta na Escola", para as Escolas e Instituições de Ensino do Município.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/no_21_venicio_ferreira_-_reiterando_solicitacao_pela_disponibilizacao_de_veiculos_para_o_transporte_das_criancas_portadoras_de_transtorno_autistas....pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/no_21_venicio_ferreira_-_reiterando_solicitacao_pela_disponibilizacao_de_veiculos_para_o_transporte_das_criancas_portadoras_de_transtorno_autistas....pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela disponibilização de veiculo para o transporte das crianças portadoras de transtorno, autistas, entre outras deficiências para tratamentos dentro e fora do Município.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/n22ven1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/n22ven1.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação para que o Executivo elabore o Programa Habitacional Casa Popular para atender famílias carentes no Município e realize levantamento e cadastro das famílias campinenses.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/no_23_venicio_ferreira_-_reiterando_solicitacao_pela_criacao_de_um_sistema_de_seguranca_nas_principais_entradas_e_saidas_da_cidade_com_cameras_de_monitoramento.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/no_23_venicio_ferreira_-_reiterando_solicitacao_pela_criacao_de_um_sistema_de_seguranca_nas_principais_entradas_e_saidas_da_cidade_com_cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela criação de um sistema de segurança nas pricipais entradas e saidas da cidade com câmeras de monitoramento.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/no_24_venicio_ferreira_-_solicitacao_pela_contratacao_de_um_profissional_de_psicologia_para_atender_os_professores_e_educadores_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/no_24_venicio_ferreira_-_solicitacao_pela_contratacao_de_um_profissional_de_psicologia_para_atender_os_professores_e_educadores_do_municipio..pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela contratação de um profissional de Psicologia para atender os Professores e Educadores do Município.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/no_26_venicio_ferreira_-_reiterando_solicitacao_para_que_o_poder_executivo_elabore_e_execute_o_programa_jovem_aprendiz_pcd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/no_26_venicio_ferreira_-_reiterando_solicitacao_para_que_o_poder_executivo_elabore_e_execute_o_programa_jovem_aprendiz_pcd.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação para que o Poder Executivo elabore e execute o Programa "Jovem Aprendiz PCD".</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/no_27_venicio_ferreira_-_solicitacao_pela_criacao_de_linha_interbairros_no_sistema_de_transporte_publico_do_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/no_27_venicio_ferreira_-_solicitacao_pela_criacao_de_linha_interbairros_no_sistema_de_transporte_publico_do_municipio..pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela criação de linha Inter bairros no sistema de Transporte Público do Município.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/no_28_-_reiterando_que_o_poder_executivo_realize_um_estudo_para_a_criacao_da_camara_tecnica_de_acessibilidade_cta_e_que_seja_vinculada_a_secretaria_municipal_de_desenvolvimento_social.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/no_28_-_reiterando_que_o_poder_executivo_realize_um_estudo_para_a_criacao_da_camara_tecnica_de_acessibilidade_cta_e_que_seja_vinculada_a_secretaria_municipal_de_desenvolvimento_social.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação para que o Poder Executivo realize estudo para a criação da Câmara Técnica de Acessibilidade (CTA) e que seja vinculada à Secretaria Municipal de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/no_29_vinicio_ferreira_-_reiterando_o_solicitado_por_meio_dos_requerimentos_no_67.2018_e_no_20.2020_para_a_instalacao_de_laboratorio_de_robotica_educacional_nas_escolas_municipais..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/no_29_vinicio_ferreira_-_reiterando_o_solicitado_por_meio_dos_requerimentos_no_67.2018_e_no_20.2020_para_a_instalacao_de_laboratorio_de_robotica_educacional_nas_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Reiterando o solicitado por meio dos Requerimentos Nº 67/2017, Nº 20/2018 e Nº 20/2020 (todos de autoria deste Vereador), para instalação de Laboratório de Robótica Educacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/no_30_ismael_moraes_-_solicitando_a_implantacao_da_massa_asfaltica_na_avenida_joao_scucato_coradin_esquina_com_a_travessa_joao_rosenente_no_bairro_timbu_velho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/no_30_ismael_moraes_-_solicitando_a_implantacao_da_massa_asfaltica_na_avenida_joao_scucato_coradin_esquina_com_a_travessa_joao_rosenente_no_bairro_timbu_velho.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Massa Asfáltica na Avenida João Scucato Coradin, esquina com a Travessa João Rosenente, no Bairro Timbu Velho.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/no_31_ismael_moraes_-__solicitando_a_continuacao_da_implantacao_de_asfalto_na_rua_sao_joao_batista_no_bairro_jardim_paulista_no_trecho_de_aproximadamente_200_metros..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/no_31_ismael_moraes_-__solicitando_a_continuacao_da_implantacao_de_asfalto_na_rua_sao_joao_batista_no_bairro_jardim_paulista_no_trecho_de_aproximadamente_200_metros..pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação da implantação de asfalto na Rua São João Batista, no Bairro Jardim Paulista, no trecho de aproximadamente 200 metros.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/no_32_ismael_moraes_-__solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii_no_trecho_de_aproximadamente_150_metros..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/no_32_ismael_moraes_-__solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii_no_trecho_de_aproximadamente_150_metros..pdf</t>
   </si>
   <si>
     <t>Solicitando o manilhamento da Rua Odilan Vieira de Souza, no Bairro Ribeirão Grande II, no trecho de aproximadamente 150 metros.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/no_33_venicio_ferreira_-__solicitando_que_as_academias_sejam_declaradas_como_servico_essencial_no_ambito_dos_municipios_de_campina_grande_do_sul..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/no_33_venicio_ferreira_-__solicitando_que_as_academias_sejam_declaradas_como_servico_essencial_no_ambito_dos_municipios_de_campina_grande_do_sul..pdf</t>
   </si>
   <si>
     <t>Solicitando que as Academias sejam declaradas como serviço essencial, no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/no_34_carolina_mascarenhas_-_solicitando_a_reviscao_do_programa_municipal_de_imunizacao_contra__covid19_incluindo_como__prioritario_para_imunizacao_as_pessoas_com_transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/no_34_carolina_mascarenhas_-_solicitando_a_reviscao_do_programa_municipal_de_imunizacao_contra__covid19_incluindo_como__prioritario_para_imunizacao_as_pessoas_com_transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão do Programa Municipal de Imunização contra a Covid-19, visando incluir como grupo prioritário para imunização as pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/no_35_carolinha_mascarenhas_-_solicitando_que_seja_publicado_em_boletim_diario_ou_semanal_informacoes_sobre_o_registro_das_doses_disponiveis_e_aplicadas_da_vacina_contra_a_covid19.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/no_35_carolinha_mascarenhas_-_solicitando_que_seja_publicado_em_boletim_diario_ou_semanal_informacoes_sobre_o_registro_das_doses_disponiveis_e_aplicadas_da_vacina_contra_a_covid19.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja publicado em boletim diário ou semanal, informações sobre o registro das doses disponíveis e aplicadas da vacina contra a COVID-19.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/no_36_carolina_mascarenhas_-_solicitando_que_se_providencie_atraves_do_setor_competente_que_sejam_realizados_estudos_que_viabilizem_a_construcao_de_um_posto_para_informacoes_turisticas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/no_36_carolina_mascarenhas_-_solicitando_que_se_providencie_atraves_do_setor_competente_que_sejam_realizados_estudos_que_viabilizem_a_construcao_de_um_posto_para_informacoes_turisticas.pdf</t>
   </si>
   <si>
     <t>Solicitando que se providencie, através do setor competente, que sejam realizados estudos que viabilizem a construção de um posto para informações turísticas do Município, assim como a construção de um Mirante, no terreno ao lado do Nº 744 da Rodovia do Caqui - Pr 506, próximo a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/no_37_cleverson_dalpra_-_solicitando_a_extensao_da_rede_de_agua_na_localidade_do_cerne_no_trecho_da_divisa_com_o_municipio_de_bocaiuva_e_ruas_proximas_a_rua_alex_ennes_e_ligacoes.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/no_37_cleverson_dalpra_-_solicitando_a_extensao_da_rede_de_agua_na_localidade_do_cerne_no_trecho_da_divisa_com_o_municipio_de_bocaiuva_e_ruas_proximas_a_rua_alex_ennes_e_ligacoes.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão da Rede de Água na localidade do Cerne, no trecho da Divisa com o Município de Bocaiúva e Ruas próximas a Rua Alex Ennes e ligações.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/no_38_cleverson_dalpra_-_solicitando_a_conclusao_do_calcamento_da_estrada_do_mandacaia_reiterando_solicitacoes_anteriores_deste_vereador..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/no_38_cleverson_dalpra_-_solicitando_a_conclusao_do_calcamento_da_estrada_do_mandacaia_reiterando_solicitacoes_anteriores_deste_vereador..pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão do calçamento da Estrada do Mandaçaia, reiterando solicitações anteriores deste Vereador.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/no_39_felipe_veiga_e_venicio_ferreira_-_solicitando_que_seja_concedida_prorrogacao_do_prazo_para_pagamento_da_taxa_do_iptu_aos_municipes..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/no_39_felipe_veiga_e_venicio_ferreira_-_solicitando_que_seja_concedida_prorrogacao_do_prazo_para_pagamento_da_taxa_do_iptu_aos_municipes..pdf</t>
   </si>
   <si>
     <t>Solicitando que seja concedida prorrogação do prazo para pagamento  da taxa do IPTU aos munícipes.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/no_40_pedro_cafe_-_solicitando_a_realizacao_de_limpeza_e_troca_de_manilhas_do_rio_do_bairro_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/no_40_pedro_cafe_-_solicitando_a_realizacao_de_limpeza_e_troca_de_manilhas_do_rio_do_bairro_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de limpeza e troca de manilhas do Rio do Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/no_41_pedro_cafe_-_solicitando_que_seja_realizada_limpeza_e_trocas_das_manilhas_do_rio_do_ribeirao_vermelho_na_antiga_estrada_do_capivari.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/no_41_pedro_cafe_-_solicitando_que_seja_realizada_limpeza_e_trocas_das_manilhas_do_rio_do_ribeirao_vermelho_na_antiga_estrada_do_capivari.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada limpeza e troca das manilhas do Rio do Ribeirão Vermelho, na antiga estrada do Capivari.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/no_42_felipe_veiga_-_solicitando_ao_executivo_municipal_a_atualizacao_do_decreto_no_1440_de_26_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/no_42_felipe_veiga_-_solicitando_ao_executivo_municipal_a_atualizacao_do_decreto_no_1440_de_26_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a atualização do Decreto nº 1.440 de 26 de fevereiro de 2021 para que os comércios (tanto essenciais quanto não essenciais) da nossa cidade possam funcionar em horário ampliado (06h00min às 24h00min) para evitar aglomerações e possibilitar a utilização do transporte coletivo em horários alternativos.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/no_43-2021_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/no_43-2021_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes a gastos do Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura, Meio Ambiente e Logística, sendo estes:</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/no_44_carolina_mascarenhas_-_solicitando_estudos_visando_a_mudanca_gradual_da_posicao_de_algumas_travessias_elevadas_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/no_44_carolina_mascarenhas_-_solicitando_estudos_visando_a_mudanca_gradual_da_posicao_de_algumas_travessias_elevadas_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos visando a mudança gradual da posição de algumas travessias elevadas do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/no_45_carolina_mascarenhas_-_solicitando_providencias_em_carater_de_urgencia_atraves_do_setor_competente_para_prevencao_de_novas_enchentes_no_bairro_terra_boa..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/no_45_carolina_mascarenhas_-_solicitando_providencias_em_carater_de_urgencia_atraves_do_setor_competente_para_prevencao_de_novas_enchentes_no_bairro_terra_boa..pdf</t>
   </si>
   <si>
     <t>Solicitando providências EM CARÁTER DE URGÊNCIA, através do setor competente, para prevenção de novas enchentes no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/no_46_carolina_mascarenhas_-_solicitando_a_criacao_de_um_canal_de_comunicacao_disk_denuncia_para_atraves_deles_os_municipes_possam_fazer_as_denuncias_referentes_a_causa_animal_maus_tratos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/no_46_carolina_mascarenhas_-_solicitando_a_criacao_de_um_canal_de_comunicacao_disk_denuncia_para_atraves_deles_os_municipes_possam_fazer_as_denuncias_referentes_a_causa_animal_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um canal de comunicação "Disk Denúncia", para que através dele os munícipes possam fazer as denúncias referentes a causa animal (maus tratos).</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/no_47_carolina_mascarenhas_-__solicitando_a_implantacao_de_programa_de_formacao_continuada_de_docentes_para_a_promocao_da_igualdade_racial_e_combate_a_discriminacao_nas_escolas_da_rede_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/no_47_carolina_mascarenhas_-__solicitando_a_implantacao_de_programa_de_formacao_continuada_de_docentes_para_a_promocao_da_igualdade_racial_e_combate_a_discriminacao_nas_escolas_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Programa de Formação Continuada de Docentes para a promoção da igualdade racial e combate à discriminação nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/n48fel1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/n48fel1.pdf</t>
   </si>
   <si>
     <t>Solicitando que antes de haver decretação de fechamento de estabelecimentos comerciais em decorrência da pandemia da Covid-19 no Município de Campina Grande do Sul, haja a realização de reunião prévia com representantes dos empregadores e empregados.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/no_49_ismael_moraes_-_solicitando_que_sejam_reinstaldas_placas_com_a_nomenclatura_sos_logradouros_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/no_49_ismael_moraes_-_solicitando_que_sejam_reinstaldas_placas_com_a_nomenclatura_sos_logradouros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reinstaladas placas com a nomenclatura dos logradouros do Município.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/n50ven1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/n50ven1.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação ou chamamento por meio de Concurso Público para a vaga de Terapeuta Ocupacional, para atendimento dos portadores do Transtorno do Espectro Autista do Centro de Especialidades Médicas, no bairro Moradias Timbu.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/no_51_ismael_moraes_-_solicitando_que_seja_realizada_a_manutencao_das_calcadas_por_todo_o_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/no_51_ismael_moraes_-_solicitando_que_seja_realizada_a_manutencao_das_calcadas_por_todo_o_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a manutenção das calçadas por todo o Município.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/no_52_ismael_moraes_-_solicitando_a_retomada_das_atividades_da_secretaria_municipal_anti_drogas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/no_52_ismael_moraes_-_solicitando_a_retomada_das_atividades_da_secretaria_municipal_anti_drogas.pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada das atividades da Secretaria Municipal "Anti Drogas".</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo determine, por meio de decreto, que toda empresa com 20 funcionários ou mais, tenha equipamento para aferir a temperatura corporal</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/no_54_carolina_mascarenhas_-__solicitando_que_o_departamento_de_iluminacao_publica_se_utilize_da_ferramenta_whatsapp_para_facilitacao_da_comunicacao_entre_todos_os_envolvidos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/no_54_carolina_mascarenhas_-__solicitando_que_o_departamento_de_iluminacao_publica_se_utilize_da_ferramenta_whatsapp_para_facilitacao_da_comunicacao_entre_todos_os_envolvidos.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Departamento de Iluminação Pública se utilize da ferramenta WhatsApp, e divulgue o número para que os serviços de melhorias no sistema possam ser solicitados com maior facilidade e precisão tanto para os contribuintes tanto para os profissionais que executam os serviços.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/no_55_carolina_mascarenhas_-_solicitando_abertura_de_edital_de_selecao_e_premiacao_de_propostas_artisitico_culturais_visrtuais_que_estimulem_o_desenvolvimento_da_arte_e_cultura_em_nosso_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/no_55_carolina_mascarenhas_-_solicitando_abertura_de_edital_de_selecao_e_premiacao_de_propostas_artisitico_culturais_visrtuais_que_estimulem_o_desenvolvimento_da_arte_e_cultura_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitando abertura de edital de seleção e premiação de propostas artístico culturais virtuais, que estimulem o desenvolvimento da arte e cultura em nosso município.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/no_56_carolina_mascarenhas_-_solicitando_parceira_com_o_grupo_de_artesas_e_costuireiras_autonomas_do_municipio_para_confeccao_de_novo_lote_de_mascaras_de_protecao_facial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/no_56_carolina_mascarenhas_-_solicitando_parceira_com_o_grupo_de_artesas_e_costuireiras_autonomas_do_municipio_para_confeccao_de_novo_lote_de_mascaras_de_protecao_facial.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada, através do setor competente, parceria com o grupo de artesãs e costureiras autônomas do Município para confecção de novo lote de máscaras de proteção facial.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/no_57_carolina_mascarenhas_-_solicitando_qual_a_possibilidade_de_a_prefeitura_criar_ares_exclusivas_para_estacionamento_de_veiculos_de_aplicativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/no_57_carolina_mascarenhas_-_solicitando_qual_a_possibilidade_de_a_prefeitura_criar_ares_exclusivas_para_estacionamento_de_veiculos_de_aplicativo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente informe o que segue: Qual a possibilidade de a Prefeitura Municipal criar áreas exclusivas para estacionamento de veículos de aplicativo, devidamente sinalizadas e com espaço delimitado próximo a pontos turísticos e de grande circulação em nossa cidade.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/no_58_nilceia_falavinha_-_solicitando_o_estudo_e_a_devida_implantacao_de_areas_de_lazer_nos_bairros_nossa_senhora_das_gracas_jardim_nova_campina_e_jardim_aracatuba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/no_58_nilceia_falavinha_-_solicitando_o_estudo_e_a_devida_implantacao_de_areas_de_lazer_nos_bairros_nossa_senhora_das_gracas_jardim_nova_campina_e_jardim_aracatuba.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo e a devida implantação de Áreas de Lazer (Praças, parquinhos, academias ao ar livre, quadras de futebol de areia ou sintético), nos Bairros Nossa Senhora das Graças, Jardim Nova Campina e Jardim Araçatuba, sendo observado que deverá ter acessibilidade para Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/no_59_nilceia_falavinha_-_solicitando_alteracao_no_horario_de_funcionamento_das_unidades_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/no_59_nilceia_falavinha_-_solicitando_alteracao_no_horario_de_funcionamento_das_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando no horário de funcionamento e reestruturação nas seguintes unidades de saúde: Conceição Maria de Andrade, localizada no Bairro Jardim Paulista e Adelque Bossardi, localizada no Bairro Jardim Flórida.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/no_60_nilceia_falavinha_-_solicitando_a_elaboracao_de_projeto_de_lei_de_autoria_do_executivo_municipal_que_autorize_o_poder_executivo_a_estabelecer_programa_que_garanta_reservatorios_de_agua.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/no_60_nilceia_falavinha_-_solicitando_a_elaboracao_de_projeto_de_lei_de_autoria_do_executivo_municipal_que_autorize_o_poder_executivo_a_estabelecer_programa_que_garanta_reservatorios_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei de autoria do Executivo Municipal, que autorize o Poder Executivo a estabelecer programa que garanta reservatórios de água individuais (caixas de água) a famílias de baixa renda e garanta melhoria nas condições de abastecimento de água em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/no_61_felipe_veiga_-_solicitando_ao_executivo_municipal_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_o_curso_de_qualidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/no_61_felipe_veiga_-_solicitando_ao_executivo_municipal_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_o_curso_de_qualidade.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que os servidores públicos que desempenham funções que contemplem o atendimento ao cidadão, façam o curso de "Qualidade de atendimento ao Público" através da Escola de Gestão Pública remotamente.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/no_63_anderson_cardoso_-_solicitando_a_criacao_do_departamento_de_habitacao_na_administracao_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/no_63_anderson_cardoso_-_solicitando_a_criacao_do_departamento_de_habitacao_na_administracao_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Departamento de Habitação na Administração Municipal, para Regularização Fundiária (Urbana e Rural) e cadastramento social familiar aptas as moradias populares em nosso município.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/n64ism1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/n64ism1.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de estudo técnico e levantamento de recursos financeiros, por meio do Governo Estadual e Governo Federal, para obra de saneamento básico no bairro Ribeirão Grande._x000D_
 _x000D_
 Autoria dos Ilmos. Vereadores Ismael Moraes e Pedro Café.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/no_65_solicitando_que_o_cais_marli_castro_gomes_no_bairro_santa_rita_seja_transformado_em_unidade_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/no_65_solicitando_que_o_cais_marli_castro_gomes_no_bairro_santa_rita_seja_transformado_em_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando que o CAIS Marli Castro Gomes no Bairro Santa Rita seja transformado em uma Unidade de Saúde.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/no_66_nilceia_-_solicitando_a_elaboracao_de_projeto_de_lei_que_autoriza_instituir_a_renda_basica_emergencial_campinense.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/no_66_nilceia_-_solicitando_a_elaboracao_de_projeto_de_lei_que_autoriza_instituir_a_renda_basica_emergencial_campinense.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que autoriza, em caráter extraordinário, o Poder Executivo Municipal a instituir a “Renda Básica Emergencial campinense” no âmbito do município de Campina Grande do Sul, em decorrência da pandemia do covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/no_67_nilceia_falavinha_-_indicacao_de_pagamento_de_insalubridade_sob_o_salario_base_da_categoria_de_agentes_comunitarios_de_saude_e_de_combate_a_endemias_de_acordo_com_o_previsto_no_art_9_-_a.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/no_67_nilceia_falavinha_-_indicacao_de_pagamento_de_insalubridade_sob_o_salario_base_da_categoria_de_agentes_comunitarios_de_saude_e_de_combate_a_endemias_de_acordo_com_o_previsto_no_art_9_-_a.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal, o pagamento do adicional de insalubridade sob o salário base da categoria de agentes comunitários de saúde e de combate a endemias de acordo com o previsto o ART. 9º-A, da Lei Nº 13.342/2016.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/no_68_nilceia_falavinha_-_indica_aplicacao_da_lei_federal_no_13595-48_que_trata_de_indenizacao_para_agentes_de_saude_e_agente_de_combate_que_utilizam_o_transporte_proprio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/no_68_nilceia_falavinha_-_indica_aplicacao_da_lei_federal_no_13595-48_que_trata_de_indenizacao_para_agentes_de_saude_e_agente_de_combate_que_utilizam_o_transporte_proprio.pdf</t>
   </si>
   <si>
     <t>Indica a aplicação da Lei Federal Nº 13.595/48 que trata de indenização para agentes de saúde e agente de combate à endemias que utilizam o transporte próprio para chegar nas localidades.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/no_69_ismael_moraes_-_os_moradores_e_comercintes_dessa_localidade_necessitam_da_instalacao_da_rede_de_internet.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/no_69_ismael_moraes_-_os_moradores_e_comercintes_dessa_localidade_necessitam_da_instalacao_da_rede_de_internet.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizado um estudo junto com as empresas interessadas para a extensão da rede de internet no bairro Ribeirão Grande do Km 25 até o Km 14,5 no sentido Curitiba x São Paulo</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/no_70_solicitando_que_seja_determinada_a_realizacao_de_uma_blitz_educativa_no_dia_19-08_em_frente_a_guarda_civil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/no_70_solicitando_que_seja_determinada_a_realizacao_de_uma_blitz_educativa_no_dia_19-08_em_frente_a_guarda_civil.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja determinada, através do setor competente, a realização de uma blitz educativa no dia 19/08 (Dia Nacional do Ciclista), em frente à sede da Guarda Civil Municipal (Rodovia do Caqui, 4943), para alertar motoristas sobre a importância do respeito ao ciclista.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/no_71_carolina_mascarenhas_-_solicitando_a_criacao_atraves_do_setor_competente_de_um_canal_digital_da_prefeitura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/no_71_carolina_mascarenhas_-_solicitando_a_criacao_atraves_do_setor_competente_de_um_canal_digital_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação, através do setor competente, de um canal digital da Prefeitura sobre ciclomobilidade, contendo informações como o mapa cicloviário de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/no_72_ismael_moraes_-_solicitando_que_seja_criado_o_programa_limpando_nossa_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/no_72_ismael_moraes_-_solicitando_que_seja_criado_o_programa_limpando_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o "Programa limpando nossa Cidade" com o objetivo de desenvolver ações efetivas de sustentabilidade na área de limpeza dos bairros junto a comunidade do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/no_73_rene_henemann_-_solicitanda_alteracao_da_entrada_do_centro_municipal_infantil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/no_73_rene_henemann_-_solicitanda_alteracao_da_entrada_do_centro_municipal_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitando alteração da entrada do Centro Municipal Infantil Alcebíades Cooper para a Rua Ercílio Alves Ferreira (ao lado). Definindo, assim, entrada somente para o CMEI e não mais usando a mesma entrada e estacionamento do Centro de Especialidades Médicas.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/no_74_cleverson_dalpra_-_solicita_que_seja_analisada_a_possibilidade_acerca_da_realizacao_uma_feira_do_rolo_ou_a_feira_do_brique.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/no_74_cleverson_dalpra_-_solicita_que_seja_analisada_a_possibilidade_acerca_da_realizacao_uma_feira_do_rolo_ou_a_feira_do_brique.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade acerca da realização uma "Feira do Rolo ou Feira do Brique" na Arena Coberta, no modelo que acontece na localidade do Guaraituba, em Colombo, a popular Feira da Pedrinha.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/no_75_nilceia_falavinha_-_solicitando_a_elaboracao_por_parte_desse_poder_executivo_de_projeito_de_lei_que_institui_no_ambito_da_secretaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/no_75_nilceia_falavinha_-_solicitando_a_elaboracao_por_parte_desse_poder_executivo_de_projeito_de_lei_que_institui_no_ambito_da_secretaria.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e proposição por parte desse Poder Executivo de Projeto de Lei que “Institui no âmbito da Secretaria Municipal da  Saúde incentivo financeiro por desempenho.”, conforme minuta de Projeto que segue.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/no_79_cleverson_dalpra_-_solicitando_lixeiras_no_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/no_79_cleverson_dalpra_-_solicitando_lixeiras_no_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar lixeiras nas calçadas em ruas de maior fluxo de pedestres e comércios nos bairros Jardim Paulista, Moradias Timbu divisa com Jardim Graciosa, Eugênia Maria, Jardim Ceccon.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/no_80_cleverson_dalpra_-_solicitando_funcionarios_para_varrear_as_ruas_mais_movimentadas_na_sede_e_no_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/no_80_cleverson_dalpra_-_solicitando_funcionarios_para_varrear_as_ruas_mais_movimentadas_na_sede_e_no_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar funcionários para varrer as ruas de maior movimento principalmente vias de comércio na Sede, Jardim Paulista, Eugênia Maria, Jardim Ceccon, Moradias Timbu, Jardim Graciosa.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/no_81_sergio_cavagni_-_solicitando_que_seja_criado_o_projeto_programa_de_saude_mental_em_razao_da_pandemia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/no_81_sergio_cavagni_-_solicitando_que_seja_criado_o_projeto_programa_de_saude_mental_em_razao_da_pandemia.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o projeto Programa de Saúde Mental em razão da pandemia, por meio da rede de atenção psicossocial e de unidades básicas de saúde, a fim de manter um programa específico para tratar vítimas de problemas mentais decorrentes ou potencializados pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/no_83_sergio_cavagni_-_solicitando_projeto_impede_condenados_por_violencia_contra_a_mulher_de_assumir_cargos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/no_83_sergio_cavagni_-_solicitando_projeto_impede_condenados_por_violencia_contra_a_mulher_de_assumir_cargos.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o Projeto Impede Condenados por violência contra a mulher de assumir cargos públicos.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/no_84_amarildo_bandeira_-_solicitando_a_instalacao_de_caixa_dagua_e_encanamento_na_localidade_rio_do_cedro_na_divisa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/no_84_amarildo_bandeira_-_solicitando_a_instalacao_de_caixa_dagua_e_encanamento_na_localidade_rio_do_cedro_na_divisa.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma Caixa de água e encanamento de aproximadamente 800 metros, na localidade Rio do Cedro, na divisa, para atender aproximadamente 12 famílias.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/no_85_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_da_educacao_sobre_o_plano_de_cargos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/no_85_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_da_educacao_sobre_o_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que atenda a reivindicação dos profissionais da educação sobre o Plano de Cargos, Carreiras e Salários do sistema municipal de ensino de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/no_86_nilceia_falavinha_-_indicando_ao_senhor_prefeito_a_revitalizacao_de_calcadas_no_bairro_jardim_agua_doce_nesta_cidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/no_86_nilceia_falavinha_-_indicando_ao_senhor_prefeito_a_revitalizacao_de_calcadas_no_bairro_jardim_agua_doce_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito, a revitalização de calçadas no Bairro Jardim Água Doce, nesta cidade.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/no_87_carolina_mascarenhas_-_solicitando_a_adesao_ao_programa_busca_ativa_escolar_da_unicef.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/no_87_carolina_mascarenhas_-_solicitando_a_adesao_ao_programa_busca_ativa_escolar_da_unicef.pdf</t>
   </si>
   <si>
     <t>Solicitando a adesão do Município de Campina Grande do Sul, através do setor competente, ao programa Busca Ativa Escolar da UNICEF, com intuito na identificação, registro, controle e acompanhamento de crianças e adolescentes que estão fora da escola ou em risco de evasão.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/no_88_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_ambulatorial_de_fisioterapia_respiratoria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/no_88_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_ambulatorial_de_fisioterapia_respiratoria.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Programa Ambulatorial de Fisioterapia Respiratória para tratar sequelas respiratórias dos pacientes que tiveram Covid-19, no âmbito do Sistema Único de Saúde do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/no_89_felipe_veiga_-_solicitando_a_possibilidade_da_exploracao_do_parque_de_eventos_quielse_crisostomo_da_silva.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/no_89_felipe_veiga_-_solicitando_a_possibilidade_da_exploracao_do_parque_de_eventos_quielse_crisostomo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo acerca da possibilidade de delegar o uso para exploração do Parque de Eventos Quielse Crisóstomo da Silva, mais conhecido como Parque de Eventos de Campina Grande do Sul, à iniciativa privada, mediante concessão administrativa, devendo ser precedida, obrigatoriamente, de licitação pública, nos termos da lei nº 8987/95.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/no_90_nilceia_falavinha_-_solicitando_a_elaboracao_de_programa_de_acolhimento_de_animais_em_situacao_de_risco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/no_90_nilceia_falavinha_-_solicitando_a_elaboracao_de_programa_de_acolhimento_de_animais_em_situacao_de_risco.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Programa de acolhimento de animais de rua em situação de risco (atropelados, machucados, doentes).</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/no_91_felipe_veiga_-_solicitando_da_casa_da_mulher_brasileira_cmb_no_enfrentamento_a_todas_as_formas_de_violencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/no_91_felipe_veiga_-_solicitando_da_casa_da_mulher_brasileira_cmb_no_enfrentamento_a_todas_as_formas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação da Casa da Mulher Brasileira (CMB) para atuação no enfrentamento a todas as formas de violência contra as mulheres.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/no_92_cleverson_dalpra_-_solicitando_contate_a_secretaria_estadual_de_desenvolvimento_sustentavel_convenio_castrapet.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/no_92_cleverson_dalpra_-_solicitando_contate_a_secretaria_estadual_de_desenvolvimento_sustentavel_convenio_castrapet.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo, por meio do setor responsável, contate a Secretaria Estadual de Desenvolvimento Sustentável do Turismo (SEDEST), para firmar o convênio com o CASTRAPET Paraná.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/no_93_solicitando_a_retomada_da_linha_de_onibus_ou_a_criacao_de_uma_linha_alimentador_para_o_bairro_nova_campina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/no_93_solicitando_a_retomada_da_linha_de_onibus_ou_a_criacao_de_uma_linha_alimentador_para_o_bairro_nova_campina.pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada da linha de ônibus ou a criação de uma linha alimentador para o Bairro Nova Campina.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/no_94_carolina_mascarenhas_-_solicitando_junto_ao_excelentissimo_prefeito_a_inclusao_da_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/no_94_carolina_mascarenhas_-_solicitando_junto_ao_excelentissimo_prefeito_a_inclusao_da_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a inclusão da educação ambiental humanitária em bem-estar  animal no projeto político pedagógico das unidades escolares do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/no_95_carolina_mascarenhas_-_solicitando_ao_excelentissimo_prefeito__adotar_politicas_publicas_no_sentido_de_promover_reforco_escolar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/no_95_carolina_mascarenhas_-_solicitando_ao_excelentissimo_prefeito__adotar_politicas_publicas_no_sentido_de_promover_reforco_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, adote políticas no sentido de promover reforço escolar para alunos do ensino público municipal, devido aos impactos negativos pela pandemia por Covid-19 ao sistema educacional do nosso município.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/no_96_carolina_mascarenhas_-_solicitando_junto_ao_exelentissimo_prefeito_a_implementacao_de_rampas_de_acessibilidade_para_deficientes.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/no_96_carolina_mascarenhas_-_solicitando_junto_ao_exelentissimo_prefeito_a_implementacao_de_rampas_de_acessibilidade_para_deficientes.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a implementação de rampas de acessibilidade para deficientes físicos, bem como superfícies táteis para cegos, nos pontos de ônibus do município de Campina Grande do Sul, a fim de proporcionar acesso pleno e independência aos PcD's - Pessoas com deficiência - nos referidos pontos.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/no_97_cleverson_dalpra_-_melhorias_no_transporte_publico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/no_97_cleverson_dalpra_-_melhorias_no_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicito que os ônibus linha Ribeirão passe pelo terminal da Sede pelo menos em dois horários, um pela manhã e outro a tarde;_x000D_
 Que retorne a linha Cabelinha, Taquari/ Campina;_x000D_
 Que a passagem seja única do Ribeirão até Curitiba (mesmo entrando no terminal Jardim Paulista, não precisando pagar outra passagem);_x000D_
 Que seja criado uma linha Divisa/ Ribeirão ou um alimentador (Veículo menor);_x000D_
 Que seja criado uma ligação do terminal Jardim Paulista com a Linha Verde/ Estação Tubo Fagundes Varela próximo ao Hospital vita.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/no_98_rene_henemann_-_sugerindo_que_a_emenda_parlamentar_de_200.00000_referente_a_equipamentos_e_mobiliario.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/no_98_rene_henemann_-_sugerindo_que_a_emenda_parlamentar_de_200.00000_referente_a_equipamentos_e_mobiliario.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Emenda Parlamentar de R$200.000,00 (Duzentos mil reais), solicitada por este Vereador ao Deputado Federal Luciano Ducci, referente a equipamentos e mobiliário destinadas à Secretaria Municipal de Saúde, seja utilizado para equipar a Unidade de Saúde do Bairro Canelinha, neste Município.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/no_99_-_anderson_cardoso_-_solicitando_a_elaboracao_e_execucao_de_projeto_de_canalizacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/no_99_-_anderson_cardoso_-_solicitando_a_elaboracao_e_execucao_de_projeto_de_canalizacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e execução de Projeto de Canalização do córrego da bacia do Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/no_100_nilceia_falavinha_-_solicitando_a_implementacao_de_medidas_de_incentivo_e_apoio_a_cultura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/no_100_nilceia_falavinha_-_solicitando_a_implementacao_de_medidas_de_incentivo_e_apoio_a_cultura.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de medidas de incentivo a apoio à cultura.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/no_101_ismael_moraes_e_rene_henemann_-_solicitando_a_implantacao_do_sistema_de_iluminacao_na_pista_de_caminhada_do_centro_esportivo_pedro_dalpra_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/no_101_ismael_moraes_e_rene_henemann_-_solicitando_a_implantacao_do_sistema_de_iluminacao_na_pista_de_caminhada_do_centro_esportivo_pedro_dalpra_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do sistema de iluminação na Pista de caminhada do Centro Esportivo Pedro Dalprá Filho que através da Lei Nº 577, de 23 de agosto de 2018 foi denominada com o nome de Bráulio Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/no_102_ismael_moraes_-_solicitando_ao_chefe_do_poder_executivo_municipal_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/no_102_ismael_moraes_-_solicitando_ao_chefe_do_poder_executivo_municipal_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo Municipal, a possibilidade da criação de um cartão alimentação para os servidores públicos municipais ativos do Município de Campina Grande do Sul, com obrigatoriedade de gastos no COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/no_103_ismael_moraes_e_pedro_cafe_-_melhoria_de_qualidade_de_vida_e_o_desenvolvimento_socioeconomico_da_comunidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/no_103_ismael_moraes_e_pedro_cafe_-_melhoria_de_qualidade_de_vida_e_o_desenvolvimento_socioeconomico_da_comunidade.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de energia elétrica sobre os imóveis de propriedade do Senhor Heitor Gonçalves Bandeira, situados a Estrada Municipal Manoel Gonçalves Bandeira, Nº 280, a aproximadamente 500 metros da entrada da Rodovia Régis Bittencourt, entrando na panificadora Vitória, localizada no Bairro Barragem do Capivari, neste Município.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/no_104_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_atraves_do_setor_competente_a_criacao_de_um_programa_de_tratamento_da_depressao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/no_104_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_atraves_do_setor_competente_a_criacao_de_um_programa_de_tratamento_da_depressao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação de um programa contínuo de diagnóstico e tratamento da depressão, na Rede Pública Municipal de Saúde.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/no_105_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_implantacao_programa_aprender_valor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/no_105_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_implantacao_programa_aprender_valor.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, estudos para aderir a implantação do programa "Aprender Valor", de iniciativa do Banco Central do Brasil.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/no_107_carolina_mascarenhas_-_solicitando_a_criacao_do_centro_municicpal_de_inovacao_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/no_107_carolina_mascarenhas_-_solicitando_a_criacao_do_centro_municicpal_de_inovacao_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a criação do Centro Municipal de Inovação de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/no_108_solicitando_ao_execelentissimo_senhor_prefeito_instituir_no_municipio_de_campina_grande_do_sul_conhecimento_juridico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/no_108_solicitando_ao_execelentissimo_senhor_prefeito_instituir_no_municipio_de_campina_grande_do_sul_conhecimento_juridico.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, instituir no município de Campina Grande do Sul o Programa "CONHECIMENTO JURÍDICO" que contempla parceira entre faculdades e Universidades de ensino público e privado a realização de palestras sobre Direitos Humanos, Constituição Federal e áreas de atuação do Direito Público e Privado aos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/no_109_ismael_moraes_-_solicitando_com_carater_de_urgencia_uma_caixa_de_agua_para_atender_o_bairro_ribeirao_vermelho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/no_109_ismael_moraes_-_solicitando_com_carater_de_urgencia_uma_caixa_de_agua_para_atender_o_bairro_ribeirao_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitando com caráter de urgência mangueiras 3/4 e uma caixa de água de 5(cinco)  mil litros para atender a falta de água no Bairro Ribeirão Vermelho, localidade Bandeira, neste Município.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/no_110_nilceia_falavinha_-_solicitando_ao_executivo_que_seja_encaminhado_ao_departamento_responsavel_na_comec.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/no_110_nilceia_falavinha_-_solicitando_ao_executivo_que_seja_encaminhado_ao_departamento_responsavel_na_comec.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo que seja encaminhado ao departamento responsável na COMEC a instalação de redutor de velocidade e sinalização na Rodovia do Caqui e de um Sinaleiro na entrada do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/no_111_ismael_moraes_-_solicitando_a_extensao_da_rede_eletrica_na_rua_leonardo_sehnem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/no_111_ismael_moraes_-_solicitando_a_extensao_da_rede_eletrica_na_rua_leonardo_sehnem.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede elétrica na Rua Leonardo Sehnem, no Bairro Jardim da Campina, na extensão de aproximadamente 60 metros após o Nº 460 subindo a rua.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/no_112_ismael_moraes_-_solicitando_a_extensao_de_rede_de_luz_na_rua_leonardo_francischelli.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/no_112_ismael_moraes_-_solicitando_a_extensao_de_rede_de_luz_na_rua_leonardo_francischelli.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede de luz na Rua Leonardo Francischelli no trecho de aproximadamente 50 metros a partir da Rua Juscelino Kubitschek de Oliveira em direção à Rua João Trevisan.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/no_113_ismael_moraes_-_solicitando_a_reinstalacao_da_unidade_dos_correios_na_localidade_do_joana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/no_113_ismael_moraes_-_solicitando_a_reinstalacao_da_unidade_dos_correios_na_localidade_do_joana.pdf</t>
   </si>
   <si>
     <t>Solicitando a reinstalação da Unidade dos Correios na localidade do Joana Olímpia.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/no_117_ismael_moraes_e_eugenio_zanona_-_solicitando_o_estudo_da_inclusao_da_localidade_terra_boa_no_projeto_meu_campinho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/no_117_ismael_moraes_e_eugenio_zanona_-_solicitando_o_estudo_da_inclusao_da_localidade_terra_boa_no_projeto_meu_campinho.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo da inclusão da localidade Terra Boa no Projeto Meu Campinho.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/no_118_ismael_moraes_-_solicitando_travessia_elevada_na_rua_jose_ramos_hathy_no._149.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/no_118_ismael_moraes_-_solicitando_travessia_elevada_na_rua_jose_ramos_hathy_no._149.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua José Ramos Hathy, Nº 149, próximo ao Restaurante Cantinho da Luci.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/no_120_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_contratacaode_projeto_com_objetivo_a_promocao_da_eficiencia_energetica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/no_120_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_contratacaode_projeto_com_objetivo_a_promocao_da_eficiencia_energetica.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, contratação de projeto que tenha como objetivo a promoção da eficiência energética no uso final da energia elétrica, para habilitação das unidades escolares, unidades de saúde e prédios da Administração Pública ao Programa de Eficiência Energética da Copel.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/no_121_carolina_mascarenhas_-_solicitando_incentivo_a_instalacao_de_audiotecas_nas_unidades_de_ensino.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/no_121_carolina_mascarenhas_-_solicitando_incentivo_a_instalacao_de_audiotecas_nas_unidades_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitando através do setor competente, instituir programa de incentivo a instalação de AUDIOTECAS nas unidades públicas de ensino, no âmbito do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/n122an1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/n122an1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que todo processo licitatório realizado pelos órgãos e entidades da administração direta e indireta, fundações e as de economia mista pública municipal, sejam gravados em áudio e vídeo e transmitidos ao vivo por meio da internet, no Portal da Transparência da Prefeitura Municipal. As gravações deverão abranger os procedimentos de abertura dos envelopes contendo a documentação relativa à habilitação dos concorrentes, de verificação da conformidade de cada proposta com os requisitos do edital e de julgamento e classificação das propostas de acordo com os critérios de avaliação constantes no edital</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/no_124_rene_henemann_-_solicitando_a_implantacao_de_massa_asfaltica_na_entrada_ao_cmei_iara_de_jesus_hathy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/no_124_rene_henemann_-_solicitando_a_implantacao_de_massa_asfaltica_na_entrada_ao_cmei_iara_de_jesus_hathy.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de massa asfáltica na entrada de acesso ao CMEI Iara de Jesus Hathy Medeiros, no bairro João Paulo II.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/no_125_amarildo_bandeira_-_solicitando_rede_de_baixa_tensao_para_a_rua_jose_botelho_filho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/no_125_amarildo_bandeira_-_solicitando_rede_de_baixa_tensao_para_a_rua_jose_botelho_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando rede de baixa tensão para a Rua José Botelho Filho, próximo ao Nº 93, no Jardim Nossa Senhora das Graças, aproximadamente 50 metros de extensão e após a instalação da rede que seja colocado 2 luminárias.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/no_126_solicitando_atraves_da_secretaria_responsavel_um_estudo_ambiental_para_abertura_de_uma_estrada_no_jardim_aracatuba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/no_126_solicitando_atraves_da_secretaria_responsavel_um_estudo_ambiental_para_abertura_de_uma_estrada_no_jardim_aracatuba.pdf</t>
   </si>
   <si>
     <t>Solicitando através da Secretaria responsável um estudo ambiental para abertura de ligação do Bairro Jardim Araçatuba com a Estrada da Colônia Japonesa.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/no_127_amarildo_bandeira_-_solicitando_a_manutencao_da_cancha_no_bairro_da_jaguatirica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/no_127_amarildo_bandeira_-_solicitando_a_manutencao_da_cancha_no_bairro_da_jaguatirica.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Cancha de areia no Bairro da Jaguatirica, com a colocação de areia, iluminação, troca das redes e colocação de rede de proteção em torno da cancha.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/no_128_rene_henemann_-_solicitando_a_mudanca_da_entrada_de_acesso_aos_cmei_iara_de_jesus_hathy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/no_128_rene_henemann_-_solicitando_a_mudanca_da_entrada_de_acesso_aos_cmei_iara_de_jesus_hathy.pdf</t>
   </si>
   <si>
     <t>Solicitando a mudança da entrada de acesso ao CMEI Iara de Jesus Hathy Medeiros, no bairro João Paulo II, que atualmente se dá através da Rua Carlos Mocelin, Nº 402, para a Rua Sebastião da Costa Franco.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/no_129_nilceia_falavinha_-_solicitando_a_criacao_de_uma_central_de_atendimento_ambulancia_da_unidade_de_saude_jacira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/no_129_nilceia_falavinha_-_solicitando_a_criacao_de_uma_central_de_atendimento_ambulancia_da_unidade_de_saude_jacira.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma central de atendimento e disponibilização de uma ambulância na Unidade de Saúde Jacira Balbino Ferreira na localidade da Terra Boa, para atender a população do interior.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/no_130_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/no_130_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Projeto de Lei que dispõe sobre a coleta de esgoto doméstico em residências e comércios e dá outras providências.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/no_131_anderson_cardoso_-_solicita_a_expansao_dos_servicos_e_espaco_fisico_do_cemaee.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/no_131_anderson_cardoso_-_solicita_a_expansao_dos_servicos_e_espaco_fisico_do_cemaee.pdf</t>
   </si>
   <si>
     <t>Solicita a expansão dos serviços e espaço físico do CEMAEE - Centro Municipal de Atendimento Educacional Especializado.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/no_132_solicitando_que_seja_realizado_um_estudo_em_parceria_com_a_administradora_da_rodovia_regis_bittencourt.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/no_132_solicitando_que_seja_realizado_um_estudo_em_parceria_com_a_administradora_da_rodovia_regis_bittencourt.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um estudo em parceria com a administradora da Rodovia Regis Bittencourt, para que seja construído um Bolsão de acesso/ Via local no Km 40 no sentido Curitiba X São Paulo.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/no_137_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/no_137_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, elaboração de estudos para promover a implantação de saneamento no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/no_138_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente_a_realizacao_de_teste_de_qualidade.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/no_138_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente_a_realizacao_de_teste_de_qualidade.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, a realização de teste de qualidade e tratamento de água da caixa d' água que abastece o bairro Ribeirão.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/no_139_solicitando_junto_a_senhor_prefeito_atraves_setor_competente_adquirir_caminhao_com_carroceria_prancha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/no_139_solicitando_junto_a_senhor_prefeito_atraves_setor_competente_adquirir_caminhao_com_carroceria_prancha.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, através do setor competente, adquirir um caminhão com carroceria prancha para transporte de máquinas pesadas.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/no_159_carolina_mascarenhas_-_solicita_a_elaboracao_de_projeto_que_institua_a_procuradoria_especial_da_mulher_na_camara_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/no_159_carolina_mascarenhas_-_solicita_a_elaboracao_de_projeto_que_institua_a_procuradoria_especial_da_mulher_na_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração e apresentação de Projeto de Lei que institua a Procuradoria Especial da Mulher na Câmara de Vereadores de Campina Grande do Sul, conforme minuta em anexo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2715,51 +2715,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/no_05_mocao_de_congratulacao_ao_efetivo_da__guarda_civil_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/no_01_dispoe_sobre_a_criacao_do_programa_aprendizagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/no_03_institui_o_regime_emergencial_de_operacao_e_custeio_do_transporte_coletivo_para_enfrentamento_economico_e_social_da_emergencia_em_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/no_04_autoriza_o_executivo_efetuar_abertura_credito_no_valor_r_36.00000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/no_07_altera_a_lei_municipal_no_343.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/no_08_altera_a_lei_municipal_no._93_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/no_10_dispoe_sobre_a_criacao_conselho_municipal_de_gestao_terretorial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/no_11_estabele_medidas_mais_rigorosas_para_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/no_12_ratifica_protocolos_de_intencoes_firmado_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/no_13_dispoe_sobre_a_reposicao_inflcionaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/no_14__altera_a_lei_municipal_no_745.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/no_15_dispoe_sobre_a_reposicao_inflacionaria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/no_16_dispoe_sobre_a_reestruturacao_do_conselho_municipal__cacs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/no_17__autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/no_18_institui_o_tributo_de_contribuicao_de_melhoria_decorrente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/no_19__dispoe_sobre_a_criacao_do_conselho_municipal_de_politica_cultural.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/no_20_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/no_21_denomina_as_vias_publicas_que_especifica_na_localidade_mandassaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/no_22_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003_que_consolida_a_legislacao_sobre_a_prestacao_de_servicos_publicos_municipais_de_transporte_coletivo..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/no_23_cria_o_comite_municipal_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/no_24_altera_a_lei_municipal_no_550_26_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/no_25_revoga_a_lei_municipal_no_19_que_autoriza_a_doacao_de_imovel_destinado_a_ampliacao_da_escola_estadual_ivan_ferreira_do_amaral_filho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/no_26_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_sa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/no_27_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/no_28_altera_a_lei_no_398_que_dispoe_sobre_a_reformacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/no_29_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/no_30_reestrutura_o_conselho_municipal_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/no_31_autoriza_o_chefe_do_poder_executivo_municipal_a_firmar_acordo_com_o_municipio_de_antonina_estado_do_parana_no_precatorio_inscrito_sob_no_2021-905952_nos_termos_e_condicoes_que_especifica..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/no_32_disciplina_o_acordo_com_credores_para_pagamento_com_descontos_de_precatorios_municipais_e_acordos_no_ambito_municipio_de_campina_grande_do_sul_de_suas_autarquias_e_fundacoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/no_33_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2847/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/no_35_da_publicidade_aos_termos_da_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2815/no_36_denomina_a_capela_mortuaria_da_jaguatirica_no_municipio_de_campina_grande_do_sul_-_parana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/no_037_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/no_38_altera_a_lei_municipal_no_50_que_institui_o_regramento_para_execucao_de_condominio_urbanistico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/no_39_autoriza_proceder_a_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/no_40_altera_a_lei_municipal_no_92.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/no_41_denomina_a_praca_publica_localizada_na_avenida_augusto_staben_no_1248_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/no_42_denomina_a_via_publica_que_especifica_na_localidade_da_palmeirinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/no_44_institui_o_programa_de_regularizacao_fundiaria_rural.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/no_45_dispoe_sobre_a_proibicao_da_nomeacao_de_conjugues.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/no_46_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/no_47_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/no_48_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/no_49_denomina_via_publica_que_especifica_na_localidade_do_saltinho..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/no_50_altera_a_lei_municipal_no_729_de_18_de_dezembro_de_2022_que_denomina_a_via_publica_que_especifica_na_localidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/no_51_suspende_a_revisao_anual_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/no_52_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/no_53_institui_o_dia_de_conscientizacao_sobre_as_distrofias_musculares_e_a_semana_de_conscientizacao_sobre_as_distrofias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/no_54_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/no_55_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/no_56_estima_a_receita_e_fixa_a_despesa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/no_57_altera_as_leis_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/no_58_denomina_o_espaco_de_lazer_localizado_na_estrada_vereador_julio_ferreira_filho_no_1715_no_bairro_cacaiguera_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/no_59_institui_o_dia_municipal_da_pesca_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/no_60_denomina_a_via_publica_que_especifica_na_localidade_da_divisa_neste_muncipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/no_62__arquivado_-cria_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_rua_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/no_63_altera_a_lei_muncipal_no_761_de_23_de_junho_de_2021_que_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/no_64_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_educacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/no_65_dispoe_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/no_66_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipais_das_guardas_municipais_da_regiao_metropolitna_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/no_67_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/no_68_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/no_69_isencao_de_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/no_70_convenio_com_orgao_de_protecao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/no_71_autoriza_o_poder_executivo_a_efetuar_credito_adicional_especial_no_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/no_72_-_denomina_a_via_publica_no_bairro_taquari_fued_adad.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/no_73_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibrologia_nas_locais_que_especifica_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/n74alt1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/no_75_altera_a_lei_municipal_no_595que_dispoe_sobre_a_criacao_dafeira_de_artesanato_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/no_76_altera_a_lei_municipal_no_794.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2921/no_77_autoriza_a_doacao_a_titulo_gratuito_sem_onus_ou_encargos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/no_78_convenio_samu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/no_79_altera_a_lei_no_438_de_13_de_janeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/no_80_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/no_81_altera_a_lei_municipal_no_761_de_23_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/no_01_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal_por_meio_da_secretaria_municipal_de_infraestrutura_meio_ambiente_e_logistica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/no_02_nilceia_falavinha_-_solicitando_a_informacoes_acerca_do_precatorio_em_que_o_municipio_foi_condenado_no_importe_de_r_24.000.00000_vinte_e_quatro_milhoes_de_reais.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/no_03_nilceia_falavinha_-_solicitando_informacoes_e_providencias_acerca_do_transporte_escolar_que_segundo_dados_informados_no_portal_da_transparencia_do_municipio.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/no_04_nilceia_falavinha_-_solicitando_informacoes_acerca_da_existencia_de_projeto_de_pavimentacao_da_rua_valdir_marles_bastos_paralela_a_br-116_no_bairro_nossa_senhora_das_gracas..doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/no_05_solicitando_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_o_pedido_de_licenca_sem_remuneracao_do_vereador_sergio_cavagni_para_tratar_de_interesses_particulares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/no_06_cleverson_dalpra_-_solicitado_a_possibilidade_de_colocar_lixeiras_nas_calcadas_em_ruas_de_maior_fluxo_de_pedestres_e_comercios_nos_bairros_jardim_paulista_entre_demais.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/no_62_solicitando_a_criacao_de_regulamentacao_que_preve_que_agressores_de_animais_paguem_pelo_tratamento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/no_01_felipe_veiga_-_solicitando_a_criacao_do_dia_munciipal_da_capoeira_do_municipio._a_data_sugerida_e_o_dia_03_de_agosto_data_onde_se_comemora_o_dia_do_capoeirista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/no_02_felipe_veiga_-_solicitando_cadastramento_das_costureiras_e_incentive_a_criacao_da_cooprra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/no_3_solicitando_ao_executivo_municipal_para_que_a_casa_de_memoria_faca_tambem_um_restate_historico_sobre_questoes_fitogeografica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/no_04_felipe_veiga_-_pedido_para_que_a_arte_marcial_capoeira_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/no_5_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre_-_vestibular_para_atender_estudantes_da_rede_publica_de_ensino_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/no_6_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dos_cmeis_e_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/no_08_felipe_veiga_-_pedido_para_que_a_arte_marcial_karate_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/no_09_felipe_veiga_-_solicitando_a_urgente_manutencao_e_reativacao_do_parque_de_eventos_quielse_crisostomo_da_silva_mais_conhecido_como_parque_de_eventos_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/no_11_felipe_veiga_-_solicitando_que_os_poderes_municipais_realizem_um_levantamento_para_que_leis_obsoletas_possam_ser_revogadas_ou_atualizadas..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/no_12_felipe_veiga_-_solicitando_ao_executivo_municipal_um_estudo_tecnico_para_eventual_criacao_de_uma_secretaria_de_inovacao_e_tecnologia_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/no_13_felipe_veiga_-_solicitando_ao_executivo_municipal_que_nos_proximos_anos_letivos_seja_adotado_sistema_de_voucher_para_uniformes_escolares..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/no_14_venicio_ferreira_-_reiterando_solicitacao_para_execucao_com_urgencia_do_inicio_do_programa_de_cuidados_aos_animais_castracao_e_controle_de_zoonoses..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/no_15_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_de_acao_social_familia_e_cultura_a_realizacao_e_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/no_16_venicio_ferreira_-_solicitando_a_elaboracao_de_campanha_de_conscientizacao_contra_a_poluicao_sonora_de_escapamento_de_moto_em_todo_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/no_17_venicio_ferreira_-_solicitando_a_contratacao_de_mais_profissionais_de_psicologia_para_atendimento_da_populacao_em_geral..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/no_18_venicio_ferreira_-_reiterando_solicitacao_pela_elaboracao_e_execucao_de_campanha_educativa_de_conscientizacao_nas_escolas_municipais_referente_a_separacao_do_lixo_domestico_e.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/no_19_venicio_ferreira_-_reiterando_solicitacao_pela_realizacao_de_levantamento_de_dados_e_cadastro_de_moradores_do_municipio_portadores_do_tea_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/no_20_venicio_ferreira_-_reiterando_pela_criacao_do_projeto_horta_na_escola_para_as_escolas_e_instituicoes_de_ensino_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/no_21_venicio_ferreira_-_reiterando_solicitacao_pela_disponibilizacao_de_veiculos_para_o_transporte_das_criancas_portadoras_de_transtorno_autistas....pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/n22ven1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/no_23_venicio_ferreira_-_reiterando_solicitacao_pela_criacao_de_um_sistema_de_seguranca_nas_principais_entradas_e_saidas_da_cidade_com_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/no_24_venicio_ferreira_-_solicitacao_pela_contratacao_de_um_profissional_de_psicologia_para_atender_os_professores_e_educadores_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/no_26_venicio_ferreira_-_reiterando_solicitacao_para_que_o_poder_executivo_elabore_e_execute_o_programa_jovem_aprendiz_pcd.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/no_27_venicio_ferreira_-_solicitacao_pela_criacao_de_linha_interbairros_no_sistema_de_transporte_publico_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/no_28_-_reiterando_que_o_poder_executivo_realize_um_estudo_para_a_criacao_da_camara_tecnica_de_acessibilidade_cta_e_que_seja_vinculada_a_secretaria_municipal_de_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/no_29_vinicio_ferreira_-_reiterando_o_solicitado_por_meio_dos_requerimentos_no_67.2018_e_no_20.2020_para_a_instalacao_de_laboratorio_de_robotica_educacional_nas_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/no_30_ismael_moraes_-_solicitando_a_implantacao_da_massa_asfaltica_na_avenida_joao_scucato_coradin_esquina_com_a_travessa_joao_rosenente_no_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/no_31_ismael_moraes_-__solicitando_a_continuacao_da_implantacao_de_asfalto_na_rua_sao_joao_batista_no_bairro_jardim_paulista_no_trecho_de_aproximadamente_200_metros..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/no_32_ismael_moraes_-__solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii_no_trecho_de_aproximadamente_150_metros..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/no_33_venicio_ferreira_-__solicitando_que_as_academias_sejam_declaradas_como_servico_essencial_no_ambito_dos_municipios_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/no_34_carolina_mascarenhas_-_solicitando_a_reviscao_do_programa_municipal_de_imunizacao_contra__covid19_incluindo_como__prioritario_para_imunizacao_as_pessoas_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/no_35_carolinha_mascarenhas_-_solicitando_que_seja_publicado_em_boletim_diario_ou_semanal_informacoes_sobre_o_registro_das_doses_disponiveis_e_aplicadas_da_vacina_contra_a_covid19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/no_36_carolina_mascarenhas_-_solicitando_que_se_providencie_atraves_do_setor_competente_que_sejam_realizados_estudos_que_viabilizem_a_construcao_de_um_posto_para_informacoes_turisticas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/no_37_cleverson_dalpra_-_solicitando_a_extensao_da_rede_de_agua_na_localidade_do_cerne_no_trecho_da_divisa_com_o_municipio_de_bocaiuva_e_ruas_proximas_a_rua_alex_ennes_e_ligacoes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/no_38_cleverson_dalpra_-_solicitando_a_conclusao_do_calcamento_da_estrada_do_mandacaia_reiterando_solicitacoes_anteriores_deste_vereador..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/no_39_felipe_veiga_e_venicio_ferreira_-_solicitando_que_seja_concedida_prorrogacao_do_prazo_para_pagamento_da_taxa_do_iptu_aos_municipes..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/no_40_pedro_cafe_-_solicitando_a_realizacao_de_limpeza_e_troca_de_manilhas_do_rio_do_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/no_41_pedro_cafe_-_solicitando_que_seja_realizada_limpeza_e_trocas_das_manilhas_do_rio_do_ribeirao_vermelho_na_antiga_estrada_do_capivari.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/no_42_felipe_veiga_-_solicitando_ao_executivo_municipal_a_atualizacao_do_decreto_no_1440_de_26_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/no_43-2021_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/no_44_carolina_mascarenhas_-_solicitando_estudos_visando_a_mudanca_gradual_da_posicao_de_algumas_travessias_elevadas_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/no_45_carolina_mascarenhas_-_solicitando_providencias_em_carater_de_urgencia_atraves_do_setor_competente_para_prevencao_de_novas_enchentes_no_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/no_46_carolina_mascarenhas_-_solicitando_a_criacao_de_um_canal_de_comunicacao_disk_denuncia_para_atraves_deles_os_municipes_possam_fazer_as_denuncias_referentes_a_causa_animal_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/no_47_carolina_mascarenhas_-__solicitando_a_implantacao_de_programa_de_formacao_continuada_de_docentes_para_a_promocao_da_igualdade_racial_e_combate_a_discriminacao_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/n48fel1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/no_49_ismael_moraes_-_solicitando_que_sejam_reinstaldas_placas_com_a_nomenclatura_sos_logradouros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/n50ven1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/no_51_ismael_moraes_-_solicitando_que_seja_realizada_a_manutencao_das_calcadas_por_todo_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/no_52_ismael_moraes_-_solicitando_a_retomada_das_atividades_da_secretaria_municipal_anti_drogas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/no_54_carolina_mascarenhas_-__solicitando_que_o_departamento_de_iluminacao_publica_se_utilize_da_ferramenta_whatsapp_para_facilitacao_da_comunicacao_entre_todos_os_envolvidos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/no_55_carolina_mascarenhas_-_solicitando_abertura_de_edital_de_selecao_e_premiacao_de_propostas_artisitico_culturais_visrtuais_que_estimulem_o_desenvolvimento_da_arte_e_cultura_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/no_56_carolina_mascarenhas_-_solicitando_parceira_com_o_grupo_de_artesas_e_costuireiras_autonomas_do_municipio_para_confeccao_de_novo_lote_de_mascaras_de_protecao_facial.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/no_57_carolina_mascarenhas_-_solicitando_qual_a_possibilidade_de_a_prefeitura_criar_ares_exclusivas_para_estacionamento_de_veiculos_de_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/no_58_nilceia_falavinha_-_solicitando_o_estudo_e_a_devida_implantacao_de_areas_de_lazer_nos_bairros_nossa_senhora_das_gracas_jardim_nova_campina_e_jardim_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/no_59_nilceia_falavinha_-_solicitando_alteracao_no_horario_de_funcionamento_das_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/no_60_nilceia_falavinha_-_solicitando_a_elaboracao_de_projeto_de_lei_de_autoria_do_executivo_municipal_que_autorize_o_poder_executivo_a_estabelecer_programa_que_garanta_reservatorios_de_agua.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/no_61_felipe_veiga_-_solicitando_ao_executivo_municipal_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_o_curso_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/no_63_anderson_cardoso_-_solicitando_a_criacao_do_departamento_de_habitacao_na_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/n64ism1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/no_65_solicitando_que_o_cais_marli_castro_gomes_no_bairro_santa_rita_seja_transformado_em_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/no_66_nilceia_-_solicitando_a_elaboracao_de_projeto_de_lei_que_autoriza_instituir_a_renda_basica_emergencial_campinense.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/no_67_nilceia_falavinha_-_indicacao_de_pagamento_de_insalubridade_sob_o_salario_base_da_categoria_de_agentes_comunitarios_de_saude_e_de_combate_a_endemias_de_acordo_com_o_previsto_no_art_9_-_a.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/no_68_nilceia_falavinha_-_indica_aplicacao_da_lei_federal_no_13595-48_que_trata_de_indenizacao_para_agentes_de_saude_e_agente_de_combate_que_utilizam_o_transporte_proprio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/no_69_ismael_moraes_-_os_moradores_e_comercintes_dessa_localidade_necessitam_da_instalacao_da_rede_de_internet.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/no_70_solicitando_que_seja_determinada_a_realizacao_de_uma_blitz_educativa_no_dia_19-08_em_frente_a_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/no_71_carolina_mascarenhas_-_solicitando_a_criacao_atraves_do_setor_competente_de_um_canal_digital_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/no_72_ismael_moraes_-_solicitando_que_seja_criado_o_programa_limpando_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/no_73_rene_henemann_-_solicitanda_alteracao_da_entrada_do_centro_municipal_infantil.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/no_74_cleverson_dalpra_-_solicita_que_seja_analisada_a_possibilidade_acerca_da_realizacao_uma_feira_do_rolo_ou_a_feira_do_brique.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/no_75_nilceia_falavinha_-_solicitando_a_elaboracao_por_parte_desse_poder_executivo_de_projeito_de_lei_que_institui_no_ambito_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/no_79_cleverson_dalpra_-_solicitando_lixeiras_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/no_80_cleverson_dalpra_-_solicitando_funcionarios_para_varrear_as_ruas_mais_movimentadas_na_sede_e_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/no_81_sergio_cavagni_-_solicitando_que_seja_criado_o_projeto_programa_de_saude_mental_em_razao_da_pandemia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/no_83_sergio_cavagni_-_solicitando_projeto_impede_condenados_por_violencia_contra_a_mulher_de_assumir_cargos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/no_84_amarildo_bandeira_-_solicitando_a_instalacao_de_caixa_dagua_e_encanamento_na_localidade_rio_do_cedro_na_divisa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/no_85_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_da_educacao_sobre_o_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/no_86_nilceia_falavinha_-_indicando_ao_senhor_prefeito_a_revitalizacao_de_calcadas_no_bairro_jardim_agua_doce_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/no_87_carolina_mascarenhas_-_solicitando_a_adesao_ao_programa_busca_ativa_escolar_da_unicef.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/no_88_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_ambulatorial_de_fisioterapia_respiratoria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/no_89_felipe_veiga_-_solicitando_a_possibilidade_da_exploracao_do_parque_de_eventos_quielse_crisostomo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/no_90_nilceia_falavinha_-_solicitando_a_elaboracao_de_programa_de_acolhimento_de_animais_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/no_91_felipe_veiga_-_solicitando_da_casa_da_mulher_brasileira_cmb_no_enfrentamento_a_todas_as_formas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/no_92_cleverson_dalpra_-_solicitando_contate_a_secretaria_estadual_de_desenvolvimento_sustentavel_convenio_castrapet.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/no_93_solicitando_a_retomada_da_linha_de_onibus_ou_a_criacao_de_uma_linha_alimentador_para_o_bairro_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/no_94_carolina_mascarenhas_-_solicitando_junto_ao_excelentissimo_prefeito_a_inclusao_da_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/no_95_carolina_mascarenhas_-_solicitando_ao_excelentissimo_prefeito__adotar_politicas_publicas_no_sentido_de_promover_reforco_escolar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/no_96_carolina_mascarenhas_-_solicitando_junto_ao_exelentissimo_prefeito_a_implementacao_de_rampas_de_acessibilidade_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/no_97_cleverson_dalpra_-_melhorias_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/no_98_rene_henemann_-_sugerindo_que_a_emenda_parlamentar_de_200.00000_referente_a_equipamentos_e_mobiliario.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/no_99_-_anderson_cardoso_-_solicitando_a_elaboracao_e_execucao_de_projeto_de_canalizacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/no_100_nilceia_falavinha_-_solicitando_a_implementacao_de_medidas_de_incentivo_e_apoio_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/no_101_ismael_moraes_e_rene_henemann_-_solicitando_a_implantacao_do_sistema_de_iluminacao_na_pista_de_caminhada_do_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/no_102_ismael_moraes_-_solicitando_ao_chefe_do_poder_executivo_municipal_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/no_103_ismael_moraes_e_pedro_cafe_-_melhoria_de_qualidade_de_vida_e_o_desenvolvimento_socioeconomico_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/no_104_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_atraves_do_setor_competente_a_criacao_de_um_programa_de_tratamento_da_depressao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/no_105_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_implantacao_programa_aprender_valor.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/no_107_carolina_mascarenhas_-_solicitando_a_criacao_do_centro_municicpal_de_inovacao_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/no_108_solicitando_ao_execelentissimo_senhor_prefeito_instituir_no_municipio_de_campina_grande_do_sul_conhecimento_juridico.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/no_109_ismael_moraes_-_solicitando_com_carater_de_urgencia_uma_caixa_de_agua_para_atender_o_bairro_ribeirao_vermelho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/no_110_nilceia_falavinha_-_solicitando_ao_executivo_que_seja_encaminhado_ao_departamento_responsavel_na_comec.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/no_111_ismael_moraes_-_solicitando_a_extensao_da_rede_eletrica_na_rua_leonardo_sehnem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/no_112_ismael_moraes_-_solicitando_a_extensao_de_rede_de_luz_na_rua_leonardo_francischelli.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/no_113_ismael_moraes_-_solicitando_a_reinstalacao_da_unidade_dos_correios_na_localidade_do_joana.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/no_117_ismael_moraes_e_eugenio_zanona_-_solicitando_o_estudo_da_inclusao_da_localidade_terra_boa_no_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/no_118_ismael_moraes_-_solicitando_travessia_elevada_na_rua_jose_ramos_hathy_no._149.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/no_120_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_contratacaode_projeto_com_objetivo_a_promocao_da_eficiencia_energetica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/no_121_carolina_mascarenhas_-_solicitando_incentivo_a_instalacao_de_audiotecas_nas_unidades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/n122an1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/no_124_rene_henemann_-_solicitando_a_implantacao_de_massa_asfaltica_na_entrada_ao_cmei_iara_de_jesus_hathy.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/no_125_amarildo_bandeira_-_solicitando_rede_de_baixa_tensao_para_a_rua_jose_botelho_filho.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/no_126_solicitando_atraves_da_secretaria_responsavel_um_estudo_ambiental_para_abertura_de_uma_estrada_no_jardim_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/no_127_amarildo_bandeira_-_solicitando_a_manutencao_da_cancha_no_bairro_da_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/no_128_rene_henemann_-_solicitando_a_mudanca_da_entrada_de_acesso_aos_cmei_iara_de_jesus_hathy.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/no_129_nilceia_falavinha_-_solicitando_a_criacao_de_uma_central_de_atendimento_ambulancia_da_unidade_de_saude_jacira.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/no_130_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/no_131_anderson_cardoso_-_solicita_a_expansao_dos_servicos_e_espaco_fisico_do_cemaee.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/no_132_solicitando_que_seja_realizado_um_estudo_em_parceria_com_a_administradora_da_rodovia_regis_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/no_137_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/no_138_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente_a_realizacao_de_teste_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/no_139_solicitando_junto_a_senhor_prefeito_atraves_setor_competente_adquirir_caminhao_com_carroceria_prancha.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/no_159_carolina_mascarenhas_-_solicita_a_elaboracao_de_projeto_que_institua_a_procuradoria_especial_da_mulher_na_camara_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/no_05_mocao_de_congratulacao_ao_efetivo_da__guarda_civil_municipal_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/no_01_dispoe_sobre_a_criacao_do_programa_aprendizagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/no_03_institui_o_regime_emergencial_de_operacao_e_custeio_do_transporte_coletivo_para_enfrentamento_economico_e_social_da_emergencia_em_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/no_04_autoriza_o_executivo_efetuar_abertura_credito_no_valor_r_36.00000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/no_07_altera_a_lei_municipal_no_343.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/no_08_altera_a_lei_municipal_no._93_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/no_10_dispoe_sobre_a_criacao_conselho_municipal_de_gestao_terretorial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/no_11_estabele_medidas_mais_rigorosas_para_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/no_12_ratifica_protocolos_de_intencoes_firmado_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/no_13_dispoe_sobre_a_reposicao_inflcionaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/no_14__altera_a_lei_municipal_no_745.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/no_15_dispoe_sobre_a_reposicao_inflacionaria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/no_16_dispoe_sobre_a_reestruturacao_do_conselho_municipal__cacs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/no_17__autoriza_o_executivo_municipal_a_efetuar_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/no_18_institui_o_tributo_de_contribuicao_de_melhoria_decorrente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/no_19__dispoe_sobre_a_criacao_do_conselho_municipal_de_politica_cultural.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/no_20_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/no_21_denomina_as_vias_publicas_que_especifica_na_localidade_mandassaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/no_22_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003_que_consolida_a_legislacao_sobre_a_prestacao_de_servicos_publicos_municipais_de_transporte_coletivo..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/no_23_cria_o_comite_municipal_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/no_24_altera_a_lei_municipal_no_550_26_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/no_25_revoga_a_lei_municipal_no_19_que_autoriza_a_doacao_de_imovel_destinado_a_ampliacao_da_escola_estadual_ivan_ferreira_do_amaral_filho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/no_26_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_sa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/no_27_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/no_28_altera_a_lei_no_398_que_dispoe_sobre_a_reformacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/no_29_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul_para_o_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/no_30_reestrutura_o_conselho_municipal_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/no_31_autoriza_o_chefe_do_poder_executivo_municipal_a_firmar_acordo_com_o_municipio_de_antonina_estado_do_parana_no_precatorio_inscrito_sob_no_2021-905952_nos_termos_e_condicoes_que_especifica..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/no_32_disciplina_o_acordo_com_credores_para_pagamento_com_descontos_de_precatorios_municipais_e_acordos_no_ambito_municipio_de_campina_grande_do_sul_de_suas_autarquias_e_fundacoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/no_33_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2847/no_34_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/no_35_da_publicidade_aos_termos_da_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2815/no_36_denomina_a_capela_mortuaria_da_jaguatirica_no_municipio_de_campina_grande_do_sul_-_parana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/no_037_dispoe_sobre_o_plano_plurianual_para_os_exercicios_financeiros_de_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/no_38_altera_a_lei_municipal_no_50_que_institui_o_regramento_para_execucao_de_condominio_urbanistico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/no_39_autoriza_proceder_a_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/no_40_altera_a_lei_municipal_no_92.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/no_41_denomina_a_praca_publica_localizada_na_avenida_augusto_staben_no_1248_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/no_42_denomina_a_via_publica_que_especifica_na_localidade_da_palmeirinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/no_43_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/no_44_institui_o_programa_de_regularizacao_fundiaria_rural.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/no_45_dispoe_sobre_a_proibicao_da_nomeacao_de_conjugues.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/no_46_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/no_47_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/no_48_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/no_49_denomina_via_publica_que_especifica_na_localidade_do_saltinho..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/no_50_altera_a_lei_municipal_no_729_de_18_de_dezembro_de_2022_que_denomina_a_via_publica_que_especifica_na_localidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/no_51_suspende_a_revisao_anual_geral_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/no_52_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/no_53_institui_o_dia_de_conscientizacao_sobre_as_distrofias_musculares_e_a_semana_de_conscientizacao_sobre_as_distrofias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/no_54_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/no_55_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/no_56_estima_a_receita_e_fixa_a_despesa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/no_57_altera_as_leis_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/no_58_denomina_o_espaco_de_lazer_localizado_na_estrada_vereador_julio_ferreira_filho_no_1715_no_bairro_cacaiguera_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/no_59_institui_o_dia_municipal_da_pesca_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/no_60_denomina_a_via_publica_que_especifica_na_localidade_da_divisa_neste_muncipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/no_62__arquivado_-cria_no_ambito_do_municipio_de_campina_grande_do_sul_o_programa_rua_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/no_63_altera_a_lei_muncipal_no_761_de_23_de_junho_de_2021_que_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/no_64_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_educacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/no_65_dispoe_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/no_66_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipais_das_guardas_municipais_da_regiao_metropolitna_de_curitiba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/no_67_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia_da_execucao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/no_68_autoriza_a_cobranca_de_contribuicao_de_melhoria_em_decorrencia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/no_69_isencao_de_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/no_70_convenio_com_orgao_de_protecao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/no_71_autoriza_o_poder_executivo_a_efetuar_credito_adicional_especial_no_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/no_72_-_denomina_a_via_publica_no_bairro_taquari_fued_adad.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/no_73_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibrologia_nas_locais_que_especifica_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/n74alt1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/no_75_altera_a_lei_municipal_no_595que_dispoe_sobre_a_criacao_dafeira_de_artesanato_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/no_76_altera_a_lei_municipal_no_794.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2921/no_77_autoriza_a_doacao_a_titulo_gratuito_sem_onus_ou_encargos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/no_78_convenio_samu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/no_79_altera_a_lei_no_438_de_13_de_janeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/no_80_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016_que_dispoe_sobre_a_reformulacao_dos_cargos_de_provimento_em_comissao_funcao_gratificada_gratificacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/no_81_altera_a_lei_municipal_no_761_de_23_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/no_01_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal_por_meio_da_secretaria_municipal_de_infraestrutura_meio_ambiente_e_logistica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/no_02_nilceia_falavinha_-_solicitando_a_informacoes_acerca_do_precatorio_em_que_o_municipio_foi_condenado_no_importe_de_r_24.000.00000_vinte_e_quatro_milhoes_de_reais.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/no_03_nilceia_falavinha_-_solicitando_informacoes_e_providencias_acerca_do_transporte_escolar_que_segundo_dados_informados_no_portal_da_transparencia_do_municipio.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/no_04_nilceia_falavinha_-_solicitando_informacoes_acerca_da_existencia_de_projeto_de_pavimentacao_da_rua_valdir_marles_bastos_paralela_a_br-116_no_bairro_nossa_senhora_das_gracas..doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/no_05_solicitando_a_mesa_diretora_da_camara_municipal_de_campina_grande_do_sul_o_pedido_de_licenca_sem_remuneracao_do_vereador_sergio_cavagni_para_tratar_de_interesses_particulares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/no_06_cleverson_dalpra_-_solicitado_a_possibilidade_de_colocar_lixeiras_nas_calcadas_em_ruas_de_maior_fluxo_de_pedestres_e_comercios_nos_bairros_jardim_paulista_entre_demais.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/no_62_solicitando_a_criacao_de_regulamentacao_que_preve_que_agressores_de_animais_paguem_pelo_tratamento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/no_01_felipe_veiga_-_solicitando_a_criacao_do_dia_munciipal_da_capoeira_do_municipio._a_data_sugerida_e_o_dia_03_de_agosto_data_onde_se_comemora_o_dia_do_capoeirista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/no_02_felipe_veiga_-_solicitando_cadastramento_das_costureiras_e_incentive_a_criacao_da_cooprra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/no_3_solicitando_ao_executivo_municipal_para_que_a_casa_de_memoria_faca_tambem_um_restate_historico_sobre_questoes_fitogeografica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/no_04_felipe_veiga_-_pedido_para_que_a_arte_marcial_capoeira_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/no_5_felipe_veiga_-_solicitando_viabilizar_a_criacao_de_um_curso_pre_-_vestibular_para_atender_estudantes_da_rede_publica_de_ensino_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/no_6_felipe_veiga_-_solicitando_a_implantacao_da_consulta_direta_da_comunidade_escolar_para_a_escolha_da_direcao_e_supervisao_dos_cmeis_e_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/no_08_felipe_veiga_-_pedido_para_que_a_arte_marcial_karate_seja_declarada_como_patrimonio_cultural_imaterial_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/no_09_felipe_veiga_-_solicitando_a_urgente_manutencao_e_reativacao_do_parque_de_eventos_quielse_crisostomo_da_silva_mais_conhecido_como_parque_de_eventos_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/no_11_felipe_veiga_-_solicitando_que_os_poderes_municipais_realizem_um_levantamento_para_que_leis_obsoletas_possam_ser_revogadas_ou_atualizadas..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/no_12_felipe_veiga_-_solicitando_ao_executivo_municipal_um_estudo_tecnico_para_eventual_criacao_de_uma_secretaria_de_inovacao_e_tecnologia_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/no_13_felipe_veiga_-_solicitando_ao_executivo_municipal_que_nos_proximos_anos_letivos_seja_adotado_sistema_de_voucher_para_uniformes_escolares..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/no_14_venicio_ferreira_-_reiterando_solicitacao_para_execucao_com_urgencia_do_inicio_do_programa_de_cuidados_aos_animais_castracao_e_controle_de_zoonoses..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/no_15_venicio_ferreira_-_solicitando_ao_poder_executivo_por_meio_da_secretaria_de_acao_social_familia_e_cultura_a_realizacao_e_contratacao_de_um_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/no_16_venicio_ferreira_-_solicitando_a_elaboracao_de_campanha_de_conscientizacao_contra_a_poluicao_sonora_de_escapamento_de_moto_em_todo_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/no_17_venicio_ferreira_-_solicitando_a_contratacao_de_mais_profissionais_de_psicologia_para_atendimento_da_populacao_em_geral..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/no_18_venicio_ferreira_-_reiterando_solicitacao_pela_elaboracao_e_execucao_de_campanha_educativa_de_conscientizacao_nas_escolas_municipais_referente_a_separacao_do_lixo_domestico_e.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/no_19_venicio_ferreira_-_reiterando_solicitacao_pela_realizacao_de_levantamento_de_dados_e_cadastro_de_moradores_do_municipio_portadores_do_tea_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/no_20_venicio_ferreira_-_reiterando_pela_criacao_do_projeto_horta_na_escola_para_as_escolas_e_instituicoes_de_ensino_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/no_21_venicio_ferreira_-_reiterando_solicitacao_pela_disponibilizacao_de_veiculos_para_o_transporte_das_criancas_portadoras_de_transtorno_autistas....pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/n22ven1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/no_23_venicio_ferreira_-_reiterando_solicitacao_pela_criacao_de_um_sistema_de_seguranca_nas_principais_entradas_e_saidas_da_cidade_com_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/no_24_venicio_ferreira_-_solicitacao_pela_contratacao_de_um_profissional_de_psicologia_para_atender_os_professores_e_educadores_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/no_26_venicio_ferreira_-_reiterando_solicitacao_para_que_o_poder_executivo_elabore_e_execute_o_programa_jovem_aprendiz_pcd.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/no_27_venicio_ferreira_-_solicitacao_pela_criacao_de_linha_interbairros_no_sistema_de_transporte_publico_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/no_28_-_reiterando_que_o_poder_executivo_realize_um_estudo_para_a_criacao_da_camara_tecnica_de_acessibilidade_cta_e_que_seja_vinculada_a_secretaria_municipal_de_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/no_29_vinicio_ferreira_-_reiterando_o_solicitado_por_meio_dos_requerimentos_no_67.2018_e_no_20.2020_para_a_instalacao_de_laboratorio_de_robotica_educacional_nas_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/no_30_ismael_moraes_-_solicitando_a_implantacao_da_massa_asfaltica_na_avenida_joao_scucato_coradin_esquina_com_a_travessa_joao_rosenente_no_bairro_timbu_velho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/no_31_ismael_moraes_-__solicitando_a_continuacao_da_implantacao_de_asfalto_na_rua_sao_joao_batista_no_bairro_jardim_paulista_no_trecho_de_aproximadamente_200_metros..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/no_32_ismael_moraes_-__solicitando_o_manilhamento_da_rua_odilan_vieira_de_souza_no_bairro_ribeirao_grande_ii_no_trecho_de_aproximadamente_150_metros..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/no_33_venicio_ferreira_-__solicitando_que_as_academias_sejam_declaradas_como_servico_essencial_no_ambito_dos_municipios_de_campina_grande_do_sul..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/no_34_carolina_mascarenhas_-_solicitando_a_reviscao_do_programa_municipal_de_imunizacao_contra__covid19_incluindo_como__prioritario_para_imunizacao_as_pessoas_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/no_35_carolinha_mascarenhas_-_solicitando_que_seja_publicado_em_boletim_diario_ou_semanal_informacoes_sobre_o_registro_das_doses_disponiveis_e_aplicadas_da_vacina_contra_a_covid19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/no_36_carolina_mascarenhas_-_solicitando_que_se_providencie_atraves_do_setor_competente_que_sejam_realizados_estudos_que_viabilizem_a_construcao_de_um_posto_para_informacoes_turisticas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/no_37_cleverson_dalpra_-_solicitando_a_extensao_da_rede_de_agua_na_localidade_do_cerne_no_trecho_da_divisa_com_o_municipio_de_bocaiuva_e_ruas_proximas_a_rua_alex_ennes_e_ligacoes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/no_38_cleverson_dalpra_-_solicitando_a_conclusao_do_calcamento_da_estrada_do_mandacaia_reiterando_solicitacoes_anteriores_deste_vereador..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/no_39_felipe_veiga_e_venicio_ferreira_-_solicitando_que_seja_concedida_prorrogacao_do_prazo_para_pagamento_da_taxa_do_iptu_aos_municipes..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/no_40_pedro_cafe_-_solicitando_a_realizacao_de_limpeza_e_troca_de_manilhas_do_rio_do_bairro_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/no_41_pedro_cafe_-_solicitando_que_seja_realizada_limpeza_e_trocas_das_manilhas_do_rio_do_ribeirao_vermelho_na_antiga_estrada_do_capivari.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/no_42_felipe_veiga_-_solicitando_ao_executivo_municipal_a_atualizacao_do_decreto_no_1440_de_26_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/no_43-2021_nilceia_falavinha_-_solicitando_informacoes_referentes_a_gastos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/no_44_carolina_mascarenhas_-_solicitando_estudos_visando_a_mudanca_gradual_da_posicao_de_algumas_travessias_elevadas_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/no_45_carolina_mascarenhas_-_solicitando_providencias_em_carater_de_urgencia_atraves_do_setor_competente_para_prevencao_de_novas_enchentes_no_bairro_terra_boa..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/no_46_carolina_mascarenhas_-_solicitando_a_criacao_de_um_canal_de_comunicacao_disk_denuncia_para_atraves_deles_os_municipes_possam_fazer_as_denuncias_referentes_a_causa_animal_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/no_47_carolina_mascarenhas_-__solicitando_a_implantacao_de_programa_de_formacao_continuada_de_docentes_para_a_promocao_da_igualdade_racial_e_combate_a_discriminacao_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/n48fel1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/no_49_ismael_moraes_-_solicitando_que_sejam_reinstaldas_placas_com_a_nomenclatura_sos_logradouros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/n50ven1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/no_51_ismael_moraes_-_solicitando_que_seja_realizada_a_manutencao_das_calcadas_por_todo_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/no_52_ismael_moraes_-_solicitando_a_retomada_das_atividades_da_secretaria_municipal_anti_drogas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/no_54_carolina_mascarenhas_-__solicitando_que_o_departamento_de_iluminacao_publica_se_utilize_da_ferramenta_whatsapp_para_facilitacao_da_comunicacao_entre_todos_os_envolvidos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/no_55_carolina_mascarenhas_-_solicitando_abertura_de_edital_de_selecao_e_premiacao_de_propostas_artisitico_culturais_visrtuais_que_estimulem_o_desenvolvimento_da_arte_e_cultura_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/no_56_carolina_mascarenhas_-_solicitando_parceira_com_o_grupo_de_artesas_e_costuireiras_autonomas_do_municipio_para_confeccao_de_novo_lote_de_mascaras_de_protecao_facial.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/no_57_carolina_mascarenhas_-_solicitando_qual_a_possibilidade_de_a_prefeitura_criar_ares_exclusivas_para_estacionamento_de_veiculos_de_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/no_58_nilceia_falavinha_-_solicitando_o_estudo_e_a_devida_implantacao_de_areas_de_lazer_nos_bairros_nossa_senhora_das_gracas_jardim_nova_campina_e_jardim_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/no_59_nilceia_falavinha_-_solicitando_alteracao_no_horario_de_funcionamento_das_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/no_60_nilceia_falavinha_-_solicitando_a_elaboracao_de_projeto_de_lei_de_autoria_do_executivo_municipal_que_autorize_o_poder_executivo_a_estabelecer_programa_que_garanta_reservatorios_de_agua.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/no_61_felipe_veiga_-_solicitando_ao_executivo_municipal_que_os_servidores_publicos_que_desempenham_funcoes_que_contemplem_o_atendimento_ao_cidadao_facam_o_curso_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/no_63_anderson_cardoso_-_solicitando_a_criacao_do_departamento_de_habitacao_na_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/n64ism1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/no_65_solicitando_que_o_cais_marli_castro_gomes_no_bairro_santa_rita_seja_transformado_em_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/no_66_nilceia_-_solicitando_a_elaboracao_de_projeto_de_lei_que_autoriza_instituir_a_renda_basica_emergencial_campinense.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/no_67_nilceia_falavinha_-_indicacao_de_pagamento_de_insalubridade_sob_o_salario_base_da_categoria_de_agentes_comunitarios_de_saude_e_de_combate_a_endemias_de_acordo_com_o_previsto_no_art_9_-_a.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/no_68_nilceia_falavinha_-_indica_aplicacao_da_lei_federal_no_13595-48_que_trata_de_indenizacao_para_agentes_de_saude_e_agente_de_combate_que_utilizam_o_transporte_proprio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/no_69_ismael_moraes_-_os_moradores_e_comercintes_dessa_localidade_necessitam_da_instalacao_da_rede_de_internet.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/no_70_solicitando_que_seja_determinada_a_realizacao_de_uma_blitz_educativa_no_dia_19-08_em_frente_a_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/no_71_carolina_mascarenhas_-_solicitando_a_criacao_atraves_do_setor_competente_de_um_canal_digital_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/no_72_ismael_moraes_-_solicitando_que_seja_criado_o_programa_limpando_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/no_73_rene_henemann_-_solicitanda_alteracao_da_entrada_do_centro_municipal_infantil.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/no_74_cleverson_dalpra_-_solicita_que_seja_analisada_a_possibilidade_acerca_da_realizacao_uma_feira_do_rolo_ou_a_feira_do_brique.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/no_75_nilceia_falavinha_-_solicitando_a_elaboracao_por_parte_desse_poder_executivo_de_projeito_de_lei_que_institui_no_ambito_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/no_79_cleverson_dalpra_-_solicitando_lixeiras_no_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/no_80_cleverson_dalpra_-_solicitando_funcionarios_para_varrear_as_ruas_mais_movimentadas_na_sede_e_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/no_81_sergio_cavagni_-_solicitando_que_seja_criado_o_projeto_programa_de_saude_mental_em_razao_da_pandemia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/no_83_sergio_cavagni_-_solicitando_projeto_impede_condenados_por_violencia_contra_a_mulher_de_assumir_cargos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/no_84_amarildo_bandeira_-_solicitando_a_instalacao_de_caixa_dagua_e_encanamento_na_localidade_rio_do_cedro_na_divisa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/no_85_nilceia_falavinha_-_solicitando_ao_poder_executivo_que_atenda_a_reivindicacao_dos_profissionais_da_educacao_sobre_o_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/no_86_nilceia_falavinha_-_indicando_ao_senhor_prefeito_a_revitalizacao_de_calcadas_no_bairro_jardim_agua_doce_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/no_87_carolina_mascarenhas_-_solicitando_a_adesao_ao_programa_busca_ativa_escolar_da_unicef.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/no_88_carolina_mascarenhas_-_solicitando_a_criacao_do_programa_ambulatorial_de_fisioterapia_respiratoria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/no_89_felipe_veiga_-_solicitando_a_possibilidade_da_exploracao_do_parque_de_eventos_quielse_crisostomo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/no_90_nilceia_falavinha_-_solicitando_a_elaboracao_de_programa_de_acolhimento_de_animais_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/no_91_felipe_veiga_-_solicitando_da_casa_da_mulher_brasileira_cmb_no_enfrentamento_a_todas_as_formas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/no_92_cleverson_dalpra_-_solicitando_contate_a_secretaria_estadual_de_desenvolvimento_sustentavel_convenio_castrapet.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/no_93_solicitando_a_retomada_da_linha_de_onibus_ou_a_criacao_de_uma_linha_alimentador_para_o_bairro_nova_campina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/no_94_carolina_mascarenhas_-_solicitando_junto_ao_excelentissimo_prefeito_a_inclusao_da_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/no_95_carolina_mascarenhas_-_solicitando_ao_excelentissimo_prefeito__adotar_politicas_publicas_no_sentido_de_promover_reforco_escolar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/no_96_carolina_mascarenhas_-_solicitando_junto_ao_exelentissimo_prefeito_a_implementacao_de_rampas_de_acessibilidade_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/no_97_cleverson_dalpra_-_melhorias_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/no_98_rene_henemann_-_sugerindo_que_a_emenda_parlamentar_de_200.00000_referente_a_equipamentos_e_mobiliario.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/no_99_-_anderson_cardoso_-_solicitando_a_elaboracao_e_execucao_de_projeto_de_canalizacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/no_100_nilceia_falavinha_-_solicitando_a_implementacao_de_medidas_de_incentivo_e_apoio_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/no_101_ismael_moraes_e_rene_henemann_-_solicitando_a_implantacao_do_sistema_de_iluminacao_na_pista_de_caminhada_do_centro_esportivo_pedro_dalpra_filho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/no_102_ismael_moraes_-_solicitando_ao_chefe_do_poder_executivo_municipal_a_possibilidade_da_criacao_de_um_cartao_alimentacao_para_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/no_103_ismael_moraes_e_pedro_cafe_-_melhoria_de_qualidade_de_vida_e_o_desenvolvimento_socioeconomico_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/no_104_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_atraves_do_setor_competente_a_criacao_de_um_programa_de_tratamento_da_depressao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/no_105_carolina_mascarenhas_-_solicitando_ao_excelentissimo_senhor_prefeito_implantacao_programa_aprender_valor.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/no_107_carolina_mascarenhas_-_solicitando_a_criacao_do_centro_municicpal_de_inovacao_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/no_108_solicitando_ao_execelentissimo_senhor_prefeito_instituir_no_municipio_de_campina_grande_do_sul_conhecimento_juridico.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/no_109_ismael_moraes_-_solicitando_com_carater_de_urgencia_uma_caixa_de_agua_para_atender_o_bairro_ribeirao_vermelho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/no_110_nilceia_falavinha_-_solicitando_ao_executivo_que_seja_encaminhado_ao_departamento_responsavel_na_comec.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/no_111_ismael_moraes_-_solicitando_a_extensao_da_rede_eletrica_na_rua_leonardo_sehnem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/no_112_ismael_moraes_-_solicitando_a_extensao_de_rede_de_luz_na_rua_leonardo_francischelli.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/no_113_ismael_moraes_-_solicitando_a_reinstalacao_da_unidade_dos_correios_na_localidade_do_joana.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/no_117_ismael_moraes_e_eugenio_zanona_-_solicitando_o_estudo_da_inclusao_da_localidade_terra_boa_no_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/no_118_ismael_moraes_-_solicitando_travessia_elevada_na_rua_jose_ramos_hathy_no._149.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/no_120_carolina_mascarenhas_-_solicitando_atraves_do_setor_competente_contratacaode_projeto_com_objetivo_a_promocao_da_eficiencia_energetica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/no_121_carolina_mascarenhas_-_solicitando_incentivo_a_instalacao_de_audiotecas_nas_unidades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/n122an1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/no_124_rene_henemann_-_solicitando_a_implantacao_de_massa_asfaltica_na_entrada_ao_cmei_iara_de_jesus_hathy.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/no_125_amarildo_bandeira_-_solicitando_rede_de_baixa_tensao_para_a_rua_jose_botelho_filho.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/no_126_solicitando_atraves_da_secretaria_responsavel_um_estudo_ambiental_para_abertura_de_uma_estrada_no_jardim_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/no_127_amarildo_bandeira_-_solicitando_a_manutencao_da_cancha_no_bairro_da_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/no_128_rene_henemann_-_solicitando_a_mudanca_da_entrada_de_acesso_aos_cmei_iara_de_jesus_hathy.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/no_129_nilceia_falavinha_-_solicitando_a_criacao_de_uma_central_de_atendimento_ambulancia_da_unidade_de_saude_jacira.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/no_130_anderson_cardoso_-_solicitando_a_elaboracao_de_projeto_de_lei_que_dispoe_sobre_a_coleta_de_esgoto_domestico.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/no_131_anderson_cardoso_-_solicita_a_expansao_dos_servicos_e_espaco_fisico_do_cemaee.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/no_132_solicitando_que_seja_realizado_um_estudo_em_parceria_com_a_administradora_da_rodovia_regis_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/no_137_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/no_138_solicitando_junto_ao_exelentissimo_senhor_prefeito_municipal_atraves_do_setor_competente_a_realizacao_de_teste_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/no_139_solicitando_junto_a_senhor_prefeito_atraves_setor_competente_adquirir_caminhao_com_carroceria_prancha.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/no_159_carolina_mascarenhas_-_solicita_a_elaboracao_de_projeto_que_institua_a_procuradoria_especial_da_mulher_na_camara_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>