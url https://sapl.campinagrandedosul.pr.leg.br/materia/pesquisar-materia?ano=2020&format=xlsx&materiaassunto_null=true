--- v0 (2026-02-16)
+++ v1 (2026-05-30)
@@ -51,1125 +51,1125 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDPL</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o sistema de bônus e de pontuação para merecimento aos Guardas Civis de Campina Grande do Sul pela apreensão de armas, conforme específica.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivo fiscal as empresas sediadas no Município, cujo o quadro funcional seja composto de no mínimo 50% de empregados residentes em Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/no_03_institui_o_programa_de_incentivo_economico_e_social_no_combate_a_pandemia_covid_-_19_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/no_03_institui_o_programa_de_incentivo_economico_e_social_no_combate_a_pandemia_covid_-_19_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo Econômico e Social no combate a pandemia COVID - 19 (Corona Vírus) no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/mocao_de_aplausos_no_01_-_pesque_e_pague_crozetta.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/mocao_de_aplausos_no_01_-_pesque_e_pague_crozetta.pdf</t>
   </si>
   <si>
     <t>Moções de aplaudo ao Pesque e Pague Crozetta, representando pelo senhor João Lenon Crozetta.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2168/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2168/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul ao Senhor Marco Antonio Caron Filho.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul a Senhora Luzeni Silva Lima.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Concede licença temporária ao Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2621/no_04_declara_o_impedimento_do_presidente_da_camara_municipal_de_campina_grande_do_sul_em_assumir_a_chefia_do_poder_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2621/no_04_declara_o_impedimento_do_presidente_da_camara_municipal_de_campina_grande_do_sul_em_assumir_a_chefia_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Declara o impedimento do Presidente da Câmara Municipal de Campina Grande do Sul, Estado do Paraná, em assumir a Chefia do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/no_001_revoga_a_lei_complementar_municipal_no_43.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/no_001_revoga_a_lei_complementar_municipal_no_43.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar Municipal nº. 43, de 18 de Dezembro de 2019 e restaura por repristinação os dispositivos que especifica.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2175/no_002_altera_o_anexo_i_da_lei_complementar_no._07_de_23_de_maio_de_2012.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2175/no_002_altera_o_anexo_i_da_lei_complementar_no._07_de_23_de_maio_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar Municipal nº. 07, de 23 de maio de 2012, que dispõe sobre a estruturação do plano de cargos, carreiras e vencimentos do quadro geral da prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/no_003_retirado_-__altera_dispositivos_da_lei_complementar_municipal_no._03_-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/no_003_retirado_-__altera_dispositivos_da_lei_complementar_municipal_no._03_-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal nº. 03, de 21 de dezembro de 2010, que Reestrutura o Regime Próprio de Previdência Social do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/no_04_altera_a_lei_complementar_no._22_de_22_de_julho_de_2015_que_dispoe_sobre_o_uso_e_a_ocupacao_do_solo_no_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/no_04_altera_a_lei_complementar_no._22_de_22_de_julho_de_2015_que_dispoe_sobre_o_uso_e_a_ocupacao_do_solo_no_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº. 22, de 22 de julho de 2015, que dispõe sobre o uso e a ocupação do solo no Município de Campina Grande do Sul, na forma que especifica.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/no_005__altera_dispositivos_da_lei_complementar_no_03.2010.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/no_005__altera_dispositivos_da_lei_complementar_no_03.2010.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar Municipal nº. 07, de 23 de maio de 2012, que dispõe sobre a estruturação do plano de cargos, carreiras e vencimentos do quadro geral da Prefeitura Municipal de Campina Grande do Sul, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/no_006_altera_dispositivos_da_lei_complementar_municipal_no._03_de_21_de_dezembro_de_2010.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/no_006_altera_dispositivos_da_lei_complementar_municipal_no._03_de_21_de_dezembro_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Complementar Municipal nº. 03, de 21 de dezembro de 2010, que Reestrutura o Regime Próprio de Previdência Social do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/no_07_altera_a_lei_municipal_complementar_no.21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembramento_do_solo_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/no_07_altera_a_lei_municipal_complementar_no.21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembramento_do_solo_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementa n°. 21, de 22 de julho de 2015, que dispõe sobre o parcelamento e remembramento do solo no município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/876/no_01_contratacao_por_tempo_determinado_de_profissionais.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/876/no_01_contratacao_por_tempo_determinado_de_profissionais.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 93, de 18 de dezembro de 2009, que dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da constituição federal e dá outras providências.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/no_02_altera_a_lei_no_461_..._que_institui_o_fundo_municipl_de_politicas_publicas_sobre_drogas_cria_o_conselho.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/no_02_altera_a_lei_no_461_..._que_institui_o_fundo_municipl_de_politicas_publicas_sobre_drogas_cria_o_conselho.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 461, de 06 de junho de 2017, que institui o Fundo Municipal de Políticas Públicas sobre Drogas, cria o Conselho Municipal de Políticas Públicas sobre Drogas, e dá outras providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/no_03_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/no_03_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 693, de 18 de dezembro de 2019, que dispõe sobre a Reestruturação e Gestão do Plano de Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/no_04_altera_a_lei_municipal_no._432_..._que_denomina_centro_municipal_de_educacao_infantil_elca_ramos_de_ataide.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/no_04_altera_a_lei_municipal_no._432_..._que_denomina_centro_municipal_de_educacao_infantil_elca_ramos_de_ataide.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 432, de 22 de dezembro 2016, que denomina Centro Municipal de Educação Infantil Elça Ramos de Ataíde.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/no_05_denomina_norival_pedro_fabris_a_via_publica_que_especifica_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/no_05_denomina_norival_pedro_fabris_a_via_publica_que_especifica_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina Norival Pedro Fabris a Via Pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/no_07_utilidade_publica_assoc._pesquisa_e_conservacao_da_vida_silvestres.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/no_07_utilidade_publica_assoc._pesquisa_e_conservacao_da_vida_silvestres.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/no_09_cria_o_programa_campina_digital_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/no_09_cria_o_programa_campina_digital_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Campina Digital” no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/no_10_revoga_a_lei_municipal_n.o_695_de_18_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/no_10_revoga_a_lei_municipal_n.o_695_de_18_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 695 de 18 de dezembro de 2019 e restaura por repristinação o dispositivo que especifica.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/no_11_revoga_a_lei_municipal_n.o_696_de_18_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/no_11_revoga_a_lei_municipal_n.o_696_de_18_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 696, de 18 de dezembro de 2019 e restaura por repristinação os dispositivos que especifica.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Eugênio Zanona, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/no_12_reposicao_inflacionaria_legislativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/no_12_reposicao_inflacionaria_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária e alteração na tabela de vencimento base dos servidores do Poder Legislativo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/no_13_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/no_13_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/no_15_projeto_de_lei_do_executivo_-_retirado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/no_15_projeto_de_lei_do_executivo_-_retirado.pdf</t>
   </si>
   <si>
     <t>Institui o Regime Emergencial de Operação e Custeio do Transporte Coletivo para enfrentamento econômico e social da emergência em saúde pública decorrente da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/no_16_altera_o_anexo_unico_da_lei_municipal_no._413_de_28_de_junho_de_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/no_16_altera_o_anexo_unico_da_lei_municipal_no._413_de_28_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Municipal nº. 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivo do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/no_17_altera_dispositivos_da_lei_no_311_de_14_de_janeiro_de_2014.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/no_17_altera_dispositivos_da_lei_no_311_de_14_de_janeiro_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 311, de 14 de janeiro de 2014, que institui o Plano de Carreiras, Cargos e Salários para os servidores integrantes dos grupos ocupacionais básico, médio, técnico e superior do quadro próprio do Poder Legislativo do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/no_18_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/no_18_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei orçamentária para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/no_19_define_as_areas_de_expansao_urbana_sob_a_influencia_da_br-116.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/no_19_define_as_areas_de_expansao_urbana_sob_a_influencia_da_br-116.pdf</t>
   </si>
   <si>
     <t>Define as áreas de expansão urbana sob a influência da BR-116 no Município de Campina Grande do Sul e os limites da respectiva faixa não edificável.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/no_20_denomina_a_rua_na_localidade_palmeirinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/no_20_denomina_a_rua_na_localidade_palmeirinha.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua que especifica, na Localidade Palmeirinha, neste Município.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/no_21_institui_o_tributo_de_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/no_21_institui_o_tributo_de_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Institui o tributo de contribuição de melhoria decorrente das obras públicas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/no_22_denomina_rosalina_carvalho_de_paula_a_unidade_de_saude_do_bairro_canelinha_neste_municipio_conforme_especifica..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/no_22_denomina_rosalina_carvalho_de_paula_a_unidade_de_saude_do_bairro_canelinha_neste_municipio_conforme_especifica..pdf</t>
   </si>
   <si>
     <t>Denomina Rosalina Carvalho de Paula a Unidade de Saúde do Bairro Canelinha, neste Município, conforme especifica.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/no_23_dispoe_sobre_a_isencao_do_pagamento_de_taxa_de_inscricao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/no_23_dispoe_sobre_a_isencao_do_pagamento_de_taxa_de_inscricao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento da taxa de inscrição em concursos para provimento de cargo efetivo ou emprego permanente em órgãos ou entidades da administração pública direta e indireta de Campina Grande do Sul, dos candidatos que especifica.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/no_24_denomina_o_cmei_do_bairro_jardim_diamante.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/no_24_denomina_o_cmei_do_bairro_jardim_diamante.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Municipal de Educação Infantil do bairro Jardim Diamante, neste Município.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/no_25_desafetacao_do_imovel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/no_25_desafetacao_do_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação do imóvel que especifica.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/no_26_denominada_rua_francisco_ferrarini_a_via_publica_que_especifica_na_localidade_roseira_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/no_26_denominada_rua_francisco_ferrarini_a_via_publica_que_especifica_na_localidade_roseira_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Rua que especifica, na Localidade Roseira, neste Município.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/no_28_denominada_travessa_zenobio_alexandrino_de_oliveira_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/no_28_denominada_travessa_zenobio_alexandrino_de_oliveira_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Canelinha, neste Município.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/no_29_denominada_travessa_beliziario_de_oliveira_neto_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/no_29_denominada_travessa_beliziario_de_oliveira_neto_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/no_30_denominada_rua_altamir_antonio_adad_a_via_publica_que_especifica_na_localidade_coxo_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/no_30_denominada_rua_altamir_antonio_adad_a_via_publica_que_especifica_na_localidade_coxo_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Coxo, neste Município.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/no_31_denominada_rua_affonso_meirelles_ennes_a_via_publica_que_especifica_na_localidade_terra_boa_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/no_31_denominada_rua_affonso_meirelles_ennes_a_via_publica_que_especifica_na_localidade_terra_boa_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Terra Boa, neste Município.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/no_32_denominada_rua_pedro_vuiesko_a_via_publica_na_localidade_ribeirao_vermelho_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/no_32_denominada_rua_pedro_vuiesko_a_via_publica_na_localidade_ribeirao_vermelho_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Ribeirão Vermelho, neste Município.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/no_33_denominada_a_rua_bento_pereira_a_via_publica_na_localidade_da_roseira_neste_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/no_33_denominada_a_rua_bento_pereira_a_via_publica_na_localidade_da_roseira_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Denomina as Vias Públicas que especifica, na localidade da Roseira, neste Município.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/no_34_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_grande_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/no_34_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_grande_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade do Ribeirão Grande, neste Município.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/no_35_denomina_via_publica_que_especifica_na_localidade_santa_rita_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/no_35_denomina_via_publica_que_especifica_na_localidade_santa_rita_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na Localidade Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/no_36_denomina_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/no_36_denomina_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na Localidade Timbú Velho, neste Município.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/no_37_denomina_a_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/no_37_denomina_a_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/no_38_denomina_via_publica_que_especifica_na_localidade_imbuial_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/no_38_denomina_via_publica_que_especifica_na_localidade_imbuial_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Imbuial, neste Município.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/no_39_denominada_travessa_aracy_simioni_de_barros_a_via_publica_na_localidade_da_mandacaia_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/no_39_denominada_travessa_aracy_simioni_de_barros_a_via_publica_na_localidade_da_mandacaia_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Mandaçaia, neste Município.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cilon Junior, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/no_40_-_fixa_os_subsidios_dos_agentes_politicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/no_40_-_fixa_os_subsidios_dos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Agentes Políticos do Município de Campina Grande do Sul, Estado do Paraná para a legislatura de 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/no_41_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_2021_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/no_41_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_2021_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Campina Grande do Sul, Estado do Paraná, para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/no_42_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/no_42_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei de Diretrizes Orçamentárias para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/no_43_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2018_a_2021.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/no_43_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para os exercícios financeiros de 2018 a 2021, objeto da Lei 521 de 21/12/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/no_45_institui_o_conselho_municipal_do_trabalho_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/no_45_institui_o_conselho_municipal_do_trabalho_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/no_46_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_neste_municipio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/no_46_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Ribeirão Grande, neste Município.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/no_47_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_estrada_municipal_antonio_nunes_cafe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/no_47_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_estrada_municipal_antonio_nunes_cafe.pdf</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/no_48_denomina_a_via_publica_que_especifica_no_bairro_jardim_paulista_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/no_48_denomina_a_via_publica_que_especifica_no_bairro_jardim_paulista_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, no Bairro Jardim Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/no_49_altera_a_lei_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/no_49_altera_a_lei_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 434, de 10 de janeiro de 2017 que dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/no_50_denomina_a_via_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/no_50_denomina_a_via_publica.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública que especifica, na localidade Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/no_51_autoriza_o_executivo_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_exercicio_2020.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/no_51_autoriza_o_executivo_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_exercicio_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2020.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/no_52_institui_o_programa_auxilio_gas_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/no_52_institui_o_programa_auxilio_gas_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Auxílio Gás" no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/no_53_denomina_a_praca_bairro_moradias_timbu_neste_municipio_conforme_especifica..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/no_53_denomina_a_praca_bairro_moradias_timbu_neste_municipio_conforme_especifica..pdf</t>
   </si>
   <si>
     <t>Denomina a Praça do Bairro Moradias Timbú, neste Município, conforme especifica.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/no_54_dispoe_sobre_a_proibicao_do_plantio_de_arvores_exoticas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/no_54_dispoe_sobre_a_proibicao_do_plantio_de_arvores_exoticas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do plantio de árvores exóticas e nativas de grande porte nas áreas especificadas, e dá outras providências.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/no_01_inclui_o_art._98-a_na_resolucao_no._01_de_02_de_junho_de_2004.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/no_01_inclui_o_art._98-a_na_resolucao_no._01_de_02_de_junho_de_2004.pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 98-A na Resolução nº. 01, de 02 de junho de 2004, que instituiu o Regimento Interno da Câmara de Vereadores de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Cardoso, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/no_01_anderson_e_venicio_-_solicitam_informacoe_xIGrcrf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/no_01_anderson_e_venicio_-_solicitam_informacoe_xIGrcrf.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes ao pagamento do adicional por insalubridade aos funcionários da Saúde de nosso Município.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/no_02_venicio_-_solicita_o_fechamento_na_estrut_rJGuV3m.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/no_02_venicio_-_solicita_o_fechamento_na_estrut_rJGuV3m.pdf</t>
   </si>
   <si>
     <t>Solicitando o fechamento dos vãos na estrutura do Terminal de Ônibus do Jardim Paulista.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/no_03_venicio_-_solicita__que__inicie_o_program_PPS6kQj.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/no_03_venicio_-_solicita__que__inicie_o_program_PPS6kQj.pdf</t>
   </si>
   <si>
     <t>Solicitando, com urgência, que se inicie o Programa de Cuidados aos Animais, Castração e Zoonoses.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/no_04_cleverson_-_solicita_que__utilize_o_predi_AVs09cf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/no_04_cleverson_-_solicita_que__utilize_o_predi_AVs09cf.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo utilize o prédio em que funcionava o Colégio Estadual Bandeirantes, no Bairro Jardim Graciosa, como CMEI, berçário, Escola Municipal ou algo da administração que sirva para comunidade.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/no_05_cleverson_-_solicita_que_o_municipio_firm_42BIOLZ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/no_05_cleverson_-_solicita_que_o_municipio_firm_42BIOLZ.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Município firme parceria público-privada, através de Edital, de uso de Espaço Público para colocar placas de Propaganda e, em contrapartida, a empresa forneça Placas Refletivas de Ruas e Localidades.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/no_06_venicio_-_solicita_conclusao_das_obras_da_kVEMfk0.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/no_06_venicio_-_solicita_conclusao_das_obras_da_kVEMfk0.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam finalizadas as obras da Rua Duílio Calderari, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/no_07_cleverson_-solicitando__localidades_o_pro_Ee4nw2v.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/no_07_cleverson_-solicitando__localidades_o_pro_Ee4nw2v.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão das localidades da Vila Esperança e Barragem no Projeto Meu Campinho.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/no_08_lucas_-_solicita_a_regularizacao_dos_lote_9sHTzv0.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/no_08_lucas_-_solicita_a_regularizacao_dos_lote_9sHTzv0.pdf</t>
   </si>
   <si>
     <t>Solicitando a regularização dos loteamentos Cupim I e Cupim II na sede do Município nomeando as ruas exclusivamente com nomes de mulheres.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1112/no_09_anderson_-_solicita_o_atendimento_ao_publ_01RyD2r.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1112/no_09_anderson_-_solicita_o_atendimento_ao_publ_01RyD2r.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura e o atendimento ao público nas Unidades de Saúde em horários diferenciado dos médicos e enfermeiros.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1113/no_10_ana_carolina_-_solicita_providencias_para_x6MxLbg.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1113/no_10_ana_carolina_-_solicita_providencias_para_x6MxLbg.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo Municipal através de sua secretaria competente, solicitando estudos no sentido de  instalar placa "Carga e Descarga" e sinalização em frente ao nº 559, na Avenida José Sbalcheiro, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1114/no_11_ana_c._e_lucas_-_solicitam_providencias_d_KswoFwB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1114/no_11_ana_c._e_lucas_-_solicitam_providencias_d_KswoFwB.pdf</t>
   </si>
   <si>
     <t>Solicitando devidas as providências do Executivo Municipal,  para que diante da eminente revogação da Lei Complementar nº 43/2019, apresente nova lei de reajuste salarial com igualdade para todos os servidores municipais.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/no_12_ana_carolina_e_lucas_-_solicitam_providen_KLbHh4l.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/no_12_ana_carolina_e_lucas_-_solicitam_providen_KLbHh4l.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providências do Poder Executivo através de sua  Secretaria competente, para formalizar parceria com a SANEPAR, para implementar o "PROGRAMA SANEPAR RURAL" no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/no_13_eugenio_-_solicitando_a_implantacao_de_du_QPMf02e.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/no_13_eugenio_-_solicitando_a_implantacao_de_du_QPMf02e.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de duas travessias elevadas na Estrada Municipal Catarina Taverna dos Santos, no Bairro Cerne, em frente ao Bar da Tereza e em frente ao Posto de Saúde da localidade.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/no_14_-_cleverson_-solicita_antipo_em_algumas_l_wEB8u8y.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/no_14_-_cleverson_-solicita_antipo_em_algumas_l_wEB8u8y.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos no Antipó nas seguintes localidades: Jardim da Campina, Granjas Centenário, Jardim Nova Campina e Sede.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/no_15_cleverson_-_solicitando_antipo_na_barragem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/no_15_cleverson_-_solicitando_antipo_na_barragem.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de antipó na localidade da Barragem, no trecho entre a Unidade de Saúde até a Igreja Visão Missionária e também, se possível , em toda extensão da Vila Esperança.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/no_16_cleverson_-_solicitando_antipo_cemiterio__6niVW1D.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/no_16_cleverson_-_solicitando_antipo_cemiterio__6niVW1D.pdf</t>
   </si>
   <si>
     <t>Solicitando antipó na Rua que passa na lateral do Cemitério da Jaguatirica e na Rua em frente à Unidade de Saúde/Quadra Coberta e Escola João Assunção, nesta localidade.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/no_17_anderson_e_venicio_-_solicitando_reconhec_3hCalTl.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/no_17_anderson_e_venicio_-_solicitando_reconhec_3hCalTl.pdf</t>
   </si>
   <si>
     <t>Solicitando a instituição de parâmetros necessários para que pessoas físicas e/ou jurídicas sejam reconhecidas e identificadas como cuidadoras e protetoras de animais neste município.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1121/no_18_eugenio_-_censo_das_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1121/no_18_eugenio_-_censo_das_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo elabore e realize, no âmbito do Município de Campina Grande do Sul, o Censo das Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/no_19_anderson__-_solicitando_o_cadastro_no_pro_0euYkcK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/no_19_anderson__-_solicitando_o_cadastro_no_pro_0euYkcK.pdf</t>
   </si>
   <si>
     <t>Solicitando o cadastro de Campina Grande do sul no programa  "Saúde na Hora", desenvolvido pelo Ministério da Saúde em maio de 2019.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/no_20__venicio__-_laboratorio_de_roobotica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/no_20__venicio__-_laboratorio_de_roobotica.pdf</t>
   </si>
   <si>
     <t>Reiterando o solicitado por meio dos Requerimentos Nº 67/2017 e Nº 20/2018, ambos deste Vereador, para instalação de Laboratório de Robótica Educacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/no_21_felipe_-_solicita_levantamento_das_leis_o_odig1iJ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/no_21_felipe_-_solicita_levantamento_das_leis_o_odig1iJ.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Poderes Municipais (Executivo e Legislativo), de maneira conjunta, realizem um levantamento para que as leis obsoletas ou fora de contexto para os tempos atuais, possam ser revogadas ou atualizadas.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/no_22_venicio_-_solicitando_que_seja_verificado_dDHTSOb.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/no_22_venicio_-_solicitando_que_seja_verificado_dDHTSOb.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja verificado, por meio do Departamento Responsável, o escapamento das motos que transitam em nosso Município, principalmente as que trabalham em serviços de entrega no período da noite.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/no_23_lucas_-_solicitando_a_extensao_da_rede_de_agua.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/no_23_lucas_-_solicitando_a_extensao_da_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de rede de água potável na Estrada Municipal Zeferini Anibal Ferrarini, com extensão de 2.300 m, ligando a Rodovia José Taverna a Estrada Municipal João Scucato Coradin.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/no_24_venicio_-_solicitando_obra_de_acessibilid_DPPdujj.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/no_24_venicio_-_solicitando_obra_de_acessibilid_DPPdujj.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja executada obra de implantação de acessibilidade no prédio da Subprefeitura do Municipio, especialmente nos setores que prestam atendimento ao público.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/no_25_ana_carolina_-_soliciando__novo_local_par_FdKYLqh.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/no_25_ana_carolina_-_soliciando__novo_local_par_FdKYLqh.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo indique dentro  prazo de 30 (trinta) dias, através do setor competente, um novo local que será disponibilizado provisoriamente, para restabelecer o atendimento da Agência da Previdência Social do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/no_26_felipe_-_solicita_as_empresas_prestadoras_Wc8MUeL.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/no_26_felipe_-_solicita_as_empresas_prestadoras_Wc8MUeL.pdf</t>
   </si>
   <si>
     <t>Solicitando que Executivo Municipal elabore lei que obrigue as empresas concessionárias e permissionárias de transporte publico de passageiros do Municipio a realizar a dedetização e o manejo de pragas urbanas nos terminais de embarque utilizados no serviço de transporte coletivo urbano do Município.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/no_27_venicio_-_solicita_a_abertura_do_ginasio__ZKiuJpg.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/no_27_venicio_-_solicita_a_abertura_do_ginasio__ZKiuJpg.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo providencie a abertura do Ginásio de Esportes do Centro Esportivo Ricieri Bernardi, no Jardim Paulista, aos domingos e feriados, para uso das dependências e espaços esportivo (quadra) para as famílias usufruírem e consequentemente o uso do Banheiro pelo publico que utiliza da estrutura.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/no_28_cleverson_-_solicita_a_criacao_de_rota_do_4CWeQjW.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/no_28_cleverson_-_solicita_a_criacao_de_rota_do_4CWeQjW.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de criar uma rota de Transporte Escolar a noite do Colégio Campos Salles para o Bairro Jardim da Campina, em trajeto pela Rua Vereador Ernesto Cortelet Belli.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/no_29_cleverson_-_solicita_obra_de_ampliacao_do_KdeIZaY.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/no_29_cleverson_-_solicita_obra_de_ampliacao_do_KdeIZaY.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de obra de ampliação do Espaço do CMEI Ângela Maria Trevisan, situado na Rua Francisco Giacomitti, nº 102, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/no_30_ana_carolina_-_solicita_realizacao_de_ges_a5VTxBP.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/no_30_ana_carolina_-_solicita_realizacao_de_ges_a5VTxBP.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias para realização de gestão do poder executivo, com participação da Secretaria Municipal de Saúde, junto ao poder judiciário local, especificamente a Vara Cível de Campina Grande do Sul, com a finalidade de realizar estudos de viabilidade de celebração de convênio, programa de gestão ou de mutirão para concretização de perícias médicas nos processos judiciais em que seja essencial para soluções dos casos como, por exemplo, nas interdições.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/no_44_requer_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/no_44_requer_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação do prazo para conclusão dos trabalhos da Comissão Especial para revisão e atualização da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal de Campina Grande do Sul, pelo período de 120 dias, em continuidade ao prazo anteriormente concedido, para analise das emendas propostas aos Projetos da Lei Orgânica Municipal e do Regimento Interno, até o término de suas tramitações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1476,51 +1476,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/no_03_institui_o_programa_de_incentivo_economico_e_social_no_combate_a_pandemia_covid_-_19_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/mocao_de_aplausos_no_01_-_pesque_e_pague_crozetta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2168/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2621/no_04_declara_o_impedimento_do_presidente_da_camara_municipal_de_campina_grande_do_sul_em_assumir_a_chefia_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/no_001_revoga_a_lei_complementar_municipal_no_43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2175/no_002_altera_o_anexo_i_da_lei_complementar_no._07_de_23_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/no_003_retirado_-__altera_dispositivos_da_lei_complementar_municipal_no._03_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/no_04_altera_a_lei_complementar_no._22_de_22_de_julho_de_2015_que_dispoe_sobre_o_uso_e_a_ocupacao_do_solo_no_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/no_005__altera_dispositivos_da_lei_complementar_no_03.2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/no_006_altera_dispositivos_da_lei_complementar_municipal_no._03_de_21_de_dezembro_de_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/no_07_altera_a_lei_municipal_complementar_no.21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembramento_do_solo_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/876/no_01_contratacao_por_tempo_determinado_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/no_02_altera_a_lei_no_461_..._que_institui_o_fundo_municipl_de_politicas_publicas_sobre_drogas_cria_o_conselho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/no_03_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/no_04_altera_a_lei_municipal_no._432_..._que_denomina_centro_municipal_de_educacao_infantil_elca_ramos_de_ataide.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/no_05_denomina_norival_pedro_fabris_a_via_publica_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/no_07_utilidade_publica_assoc._pesquisa_e_conservacao_da_vida_silvestres.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/no_09_cria_o_programa_campina_digital_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/no_10_revoga_a_lei_municipal_n.o_695_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/no_11_revoga_a_lei_municipal_n.o_696_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/no_12_reposicao_inflacionaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/no_13_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/no_15_projeto_de_lei_do_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/no_16_altera_o_anexo_unico_da_lei_municipal_no._413_de_28_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/no_17_altera_dispositivos_da_lei_no_311_de_14_de_janeiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/no_18_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/no_19_define_as_areas_de_expansao_urbana_sob_a_influencia_da_br-116.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/no_20_denomina_a_rua_na_localidade_palmeirinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/no_21_institui_o_tributo_de_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/no_22_denomina_rosalina_carvalho_de_paula_a_unidade_de_saude_do_bairro_canelinha_neste_municipio_conforme_especifica..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/no_23_dispoe_sobre_a_isencao_do_pagamento_de_taxa_de_inscricao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/no_24_denomina_o_cmei_do_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/no_25_desafetacao_do_imovel.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/no_26_denominada_rua_francisco_ferrarini_a_via_publica_que_especifica_na_localidade_roseira_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/no_28_denominada_travessa_zenobio_alexandrino_de_oliveira_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/no_29_denominada_travessa_beliziario_de_oliveira_neto_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/no_30_denominada_rua_altamir_antonio_adad_a_via_publica_que_especifica_na_localidade_coxo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/no_31_denominada_rua_affonso_meirelles_ennes_a_via_publica_que_especifica_na_localidade_terra_boa_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/no_32_denominada_rua_pedro_vuiesko_a_via_publica_na_localidade_ribeirao_vermelho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/no_33_denominada_a_rua_bento_pereira_a_via_publica_na_localidade_da_roseira_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/no_34_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_grande_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/no_35_denomina_via_publica_que_especifica_na_localidade_santa_rita_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/no_36_denomina_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/no_37_denomina_a_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/no_38_denomina_via_publica_que_especifica_na_localidade_imbuial_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/no_39_denominada_travessa_aracy_simioni_de_barros_a_via_publica_na_localidade_da_mandacaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/no_40_-_fixa_os_subsidios_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/no_41_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/no_42_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/no_43_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/no_45_institui_o_conselho_municipal_do_trabalho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/no_46_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/no_47_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_estrada_municipal_antonio_nunes_cafe.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/no_48_denomina_a_via_publica_que_especifica_no_bairro_jardim_paulista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/no_49_altera_a_lei_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/no_50_denomina_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/no_51_autoriza_o_executivo_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/no_52_institui_o_programa_auxilio_gas_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/no_53_denomina_a_praca_bairro_moradias_timbu_neste_municipio_conforme_especifica..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/no_54_dispoe_sobre_a_proibicao_do_plantio_de_arvores_exoticas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/no_01_inclui_o_art._98-a_na_resolucao_no._01_de_02_de_junho_de_2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/no_01_anderson_e_venicio_-_solicitam_informacoe_xIGrcrf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/no_02_venicio_-_solicita_o_fechamento_na_estrut_rJGuV3m.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/no_03_venicio_-_solicita__que__inicie_o_program_PPS6kQj.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/no_04_cleverson_-_solicita_que__utilize_o_predi_AVs09cf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/no_05_cleverson_-_solicita_que_o_municipio_firm_42BIOLZ.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/no_06_venicio_-_solicita_conclusao_das_obras_da_kVEMfk0.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/no_07_cleverson_-solicitando__localidades_o_pro_Ee4nw2v.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/no_08_lucas_-_solicita_a_regularizacao_dos_lote_9sHTzv0.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1112/no_09_anderson_-_solicita_o_atendimento_ao_publ_01RyD2r.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1113/no_10_ana_carolina_-_solicita_providencias_para_x6MxLbg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1114/no_11_ana_c._e_lucas_-_solicitam_providencias_d_KswoFwB.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/no_12_ana_carolina_e_lucas_-_solicitam_providen_KLbHh4l.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/no_13_eugenio_-_solicitando_a_implantacao_de_du_QPMf02e.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/no_14_-_cleverson_-solicita_antipo_em_algumas_l_wEB8u8y.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/no_15_cleverson_-_solicitando_antipo_na_barragem.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/no_16_cleverson_-_solicitando_antipo_cemiterio__6niVW1D.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/no_17_anderson_e_venicio_-_solicitando_reconhec_3hCalTl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1121/no_18_eugenio_-_censo_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/no_19_anderson__-_solicitando_o_cadastro_no_pro_0euYkcK.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/no_20__venicio__-_laboratorio_de_roobotica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/no_21_felipe_-_solicita_levantamento_das_leis_o_odig1iJ.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/no_22_venicio_-_solicitando_que_seja_verificado_dDHTSOb.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/no_23_lucas_-_solicitando_a_extensao_da_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/no_24_venicio_-_solicitando_obra_de_acessibilid_DPPdujj.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/no_25_ana_carolina_-_soliciando__novo_local_par_FdKYLqh.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/no_26_felipe_-_solicita_as_empresas_prestadoras_Wc8MUeL.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/no_27_venicio_-_solicita_a_abertura_do_ginasio__ZKiuJpg.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/no_28_cleverson_-_solicita_a_criacao_de_rota_do_4CWeQjW.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/no_29_cleverson_-_solicita_obra_de_ampliacao_do_KdeIZaY.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/no_30_ana_carolina_-_solicita_realizacao_de_ges_a5VTxBP.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/no_44_requer_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/no_03_institui_o_programa_de_incentivo_economico_e_social_no_combate_a_pandemia_covid_-_19_no_ambito_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/mocao_de_aplausos_no_01_-_pesque_e_pague_crozetta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2168/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2621/no_04_declara_o_impedimento_do_presidente_da_camara_municipal_de_campina_grande_do_sul_em_assumir_a_chefia_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/no_001_revoga_a_lei_complementar_municipal_no_43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2175/no_002_altera_o_anexo_i_da_lei_complementar_no._07_de_23_de_maio_de_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/no_003_retirado_-__altera_dispositivos_da_lei_complementar_municipal_no._03_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/no_04_altera_a_lei_complementar_no._22_de_22_de_julho_de_2015_que_dispoe_sobre_o_uso_e_a_ocupacao_do_solo_no_municipio_de_campina_grande_do_sul_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/no_005__altera_dispositivos_da_lei_complementar_no_03.2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/no_006_altera_dispositivos_da_lei_complementar_municipal_no._03_de_21_de_dezembro_de_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/no_07_altera_a_lei_municipal_complementar_no.21_de_22_de_julho_de_2015_que_dispoe_sobre_o_parcelamento_e_remembramento_do_solo_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/876/no_01_contratacao_por_tempo_determinado_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/no_02_altera_a_lei_no_461_..._que_institui_o_fundo_municipl_de_politicas_publicas_sobre_drogas_cria_o_conselho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/no_03_plano_de_carreira_dos_profissionais_do_magisterio_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/no_04_altera_a_lei_municipal_no._432_..._que_denomina_centro_municipal_de_educacao_infantil_elca_ramos_de_ataide.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/no_05_denomina_norival_pedro_fabris_a_via_publica_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/no_07_utilidade_publica_assoc._pesquisa_e_conservacao_da_vida_silvestres.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/no_09_cria_o_programa_campina_digital_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/no_10_revoga_a_lei_municipal_n.o_695_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/no_11_revoga_a_lei_municipal_n.o_696_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/no_12_reposicao_inflacionaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/no_13_dispoe_sobre_a_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/no_15_projeto_de_lei_do_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/no_16_altera_o_anexo_unico_da_lei_municipal_no._413_de_28_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/no_17_altera_dispositivos_da_lei_no_311_de_14_de_janeiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/no_18_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/no_19_define_as_areas_de_expansao_urbana_sob_a_influencia_da_br-116.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/no_20_denomina_a_rua_na_localidade_palmeirinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/no_21_institui_o_tributo_de_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/no_22_denomina_rosalina_carvalho_de_paula_a_unidade_de_saude_do_bairro_canelinha_neste_municipio_conforme_especifica..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/no_23_dispoe_sobre_a_isencao_do_pagamento_de_taxa_de_inscricao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/no_24_denomina_o_cmei_do_bairro_jardim_diamante.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/no_25_desafetacao_do_imovel.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/no_26_denominada_rua_francisco_ferrarini_a_via_publica_que_especifica_na_localidade_roseira_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/no_28_denominada_travessa_zenobio_alexandrino_de_oliveira_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/no_29_denominada_travessa_beliziario_de_oliveira_neto_a_via_publica_que_especifica_na_localidade_canelinha_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/no_30_denominada_rua_altamir_antonio_adad_a_via_publica_que_especifica_na_localidade_coxo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/no_31_denominada_rua_affonso_meirelles_ennes_a_via_publica_que_especifica_na_localidade_terra_boa_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/no_32_denominada_rua_pedro_vuiesko_a_via_publica_na_localidade_ribeirao_vermelho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/no_33_denominada_a_rua_bento_pereira_a_via_publica_na_localidade_da_roseira_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/no_34_denomina_a_via_publica_que_especifica_na_localidade_do_ribeirao_grande_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/no_35_denomina_via_publica_que_especifica_na_localidade_santa_rita_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/no_36_denomina_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/no_37_denomina_a_via_publica_que_especifica_na_localidade_timbu_velho_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/no_38_denomina_via_publica_que_especifica_na_localidade_imbuial_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/no_39_denominada_travessa_aracy_simioni_de_barros_a_via_publica_na_localidade_da_mandacaia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/no_40_-_fixa_os_subsidios_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/no_41_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campina_grande_do_sul_para_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/no_42_altera_os_anexos_da_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/no_43_altera_o_plano_plurianual_para_os_exercicios_financeiros_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/no_45_institui_o_conselho_municipal_do_trabalho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/no_46_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/no_47_denomina_a_via_publica_que_especifica_na_localidade_ribeirao_grande_estrada_municipal_antonio_nunes_cafe.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/no_48_denomina_a_via_publica_que_especifica_no_bairro_jardim_paulista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/no_49_altera_a_lei_no_434_que_dispoe_sobre_a_reestruturacao_administrativa_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/no_50_denomina_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/no_51_autoriza_o_executivo_efetuar_a_abertura_de_credito_adicional_especial_no_orcamento_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/no_52_institui_o_programa_auxilio_gas_no_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/no_53_denomina_a_praca_bairro_moradias_timbu_neste_municipio_conforme_especifica..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/no_54_dispoe_sobre_a_proibicao_do_plantio_de_arvores_exoticas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/no_01_inclui_o_art._98-a_na_resolucao_no._01_de_02_de_junho_de_2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/no_01_anderson_e_venicio_-_solicitam_informacoe_xIGrcrf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/no_02_venicio_-_solicita_o_fechamento_na_estrut_rJGuV3m.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/no_03_venicio_-_solicita__que__inicie_o_program_PPS6kQj.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/no_04_cleverson_-_solicita_que__utilize_o_predi_AVs09cf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/no_05_cleverson_-_solicita_que_o_municipio_firm_42BIOLZ.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/no_06_venicio_-_solicita_conclusao_das_obras_da_kVEMfk0.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/no_07_cleverson_-solicitando__localidades_o_pro_Ee4nw2v.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/no_08_lucas_-_solicita_a_regularizacao_dos_lote_9sHTzv0.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1112/no_09_anderson_-_solicita_o_atendimento_ao_publ_01RyD2r.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1113/no_10_ana_carolina_-_solicita_providencias_para_x6MxLbg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1114/no_11_ana_c._e_lucas_-_solicitam_providencias_d_KswoFwB.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/no_12_ana_carolina_e_lucas_-_solicitam_providen_KLbHh4l.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/no_13_eugenio_-_solicitando_a_implantacao_de_du_QPMf02e.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/no_14_-_cleverson_-solicita_antipo_em_algumas_l_wEB8u8y.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/no_15_cleverson_-_solicitando_antipo_na_barragem.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/no_16_cleverson_-_solicitando_antipo_cemiterio__6niVW1D.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/no_17_anderson_e_venicio_-_solicitando_reconhec_3hCalTl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1121/no_18_eugenio_-_censo_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/no_19_anderson__-_solicitando_o_cadastro_no_pro_0euYkcK.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/no_20__venicio__-_laboratorio_de_roobotica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/no_21_felipe_-_solicita_levantamento_das_leis_o_odig1iJ.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/no_22_venicio_-_solicitando_que_seja_verificado_dDHTSOb.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/no_23_lucas_-_solicitando_a_extensao_da_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/no_24_venicio_-_solicitando_obra_de_acessibilid_DPPdujj.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/no_25_ana_carolina_-_soliciando__novo_local_par_FdKYLqh.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/no_26_felipe_-_solicita_as_empresas_prestadoras_Wc8MUeL.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/no_27_venicio_-_solicita_a_abertura_do_ginasio__ZKiuJpg.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/no_28_cleverson_-_solicita_a_criacao_de_rota_do_4CWeQjW.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/no_29_cleverson_-_solicita_obra_de_ampliacao_do_KdeIZaY.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/no_30_ana_carolina_-_solicita_realizacao_de_ges_a5VTxBP.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/no_44_requer_prorrogacao_do_prazo_para_conclusao_dos_trabalhos_da_comissao_especial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>