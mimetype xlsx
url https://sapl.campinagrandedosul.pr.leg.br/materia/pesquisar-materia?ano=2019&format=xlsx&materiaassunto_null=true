--- v0 (2026-02-17)
+++ v1 (2026-05-31)
@@ -54,4049 +54,4049 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDPL</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/no_01_centro_de_referencia_da_saude_do_homem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/no_01_centro_de_referencia_da_saude_do_homem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar e implantar o Centro de Referência da Saúde do Homem, e dá outras providencias.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1855/no_02_instalacao_de_cameras_de_vigilancia_em_transportes_coletivos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1855/no_02_instalacao_de_cameras_de_vigilancia_em_transportes_coletivos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Câmeras de Vigilância em transportes coletivos municipais e intermunicipais.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1856/no_03_planejamento_familiar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1856/no_03_planejamento_familiar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de acesso ao planejamento familiar no momento do pós-parto ou pós-abortamento em hospitais e maternidades, para todas as mulheres que tenham a ocorrência do parto ou aborto, no âmbito do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/no_04_planejamento_familiar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/no_04_planejamento_familiar.pdf</t>
   </si>
   <si>
     <t>Institui o "Abril Marrom" como mês de conscientização e prevenção à cegueira no âmbito do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson Cardoso, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1858/no_05_isencao_da_taxa_de_emissao_da_licenca_de_estacionamento_para_idosos_e_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1858/no_05_isencao_da_taxa_de_emissao_da_licenca_de_estacionamento_para_idosos_e_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção no pagamento da taxa da licença de estacionamento preferencial aos idosos e/ou pessoas com deficiência, no âmbito do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1859/no_06_programa_adolescente_aprendiz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1859/no_06_programa_adolescente_aprendiz.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Adolescente Aprendiz no âmbito do Município de Campina Grande do Sul e dá outras providencias.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1860/no_07_institui_o_programa_cuidador_cidadao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1860/no_07_institui_o_programa_cuidador_cidadao.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Campina Grande do Sul, o Programa Cuidador Cidadão, destinado a promover a figura o Cuidador voluntário de pessoas com deficiência, idosos ou com mobilidade reduzida, estimular essa atividade e fornecer o respectivo treinamento, e dá outras providencias.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1861/no_08_incentivo_fiscal_para_apoio_a_realizacao_de_projetos_esportivos_no_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1861/no_08_incentivo_fiscal_para_apoio_a_realizacao_de_projetos_esportivos_no_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>"Institui o incentivo fiscal para apoio à realização de projetos esportivos no Município de Campina Grande do Sul e dá outras providencias."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1862/no_10_programa_horta_comunitaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1862/no_10_programa_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Horta Comunitária com parceria entre a Prefeitura e Comunidade.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1863/no_12_criacao_do_fumaf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1863/no_12_criacao_do_fumaf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo Municipal de apoio à Agricultura Familiar (FUMAF) e dá outras providencias.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1864/no_13_conselho_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1864/no_13_conselho_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura e Fundo Municipal de Cultura do Município de Campina Grande do Sul e dá outras providencias.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1865/n_14_programa_pro_mulher.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1865/n_14_programa_pro_mulher.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "PRO-MULHER" de qualificação de mão-de-obra feminina no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1866/indicativo_de_projeto_15-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1866/indicativo_de_projeto_15-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo, denominado IPTU VERDE no âmbito do munícipio de Campina Grande do Sul e da outras providencias.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1867/n_16_conselho_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1867/n_16_conselho_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPCD e o Fundo Municipal de Apoio ao Deficiente - FAD, e dá outas providencias.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/no_17_centro_referencia_da_saude_do_homem.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/no_17_centro_referencia_da_saude_do_homem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar e implantar o "Centro de Referência da Saúde do Homem", e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/no_18_reestruturacao_administrativa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/no_18_reestruturacao_administrativa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 434, de 10 de janeiro de 2017, que dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Campina Grande do Sul, na forma que especifica.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2142/mocao_de_aplausos_no_03_aluna_destaque_esther.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2142/mocao_de_aplausos_no_03_aluna_destaque_esther.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à aluna destaque Esther Kuchpil Bocian.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2143/mocao_de_aplausos_no_04_ao_nucleo_de_custura_eli_martins.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2143/mocao_de_aplausos_no_04_ao_nucleo_de_custura_eli_martins.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Núcleo de Costura Eli Martins da Rosa, representado pela senhora Maria Salete da Rosa Berlanda.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2144/mocao_de_aplausos_no_06_luiz_eduardo_pimentel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2144/mocao_de_aplausos_no_06_luiz_eduardo_pimentel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Luiz Eduardo Pimentel de Freitas.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2145/no_07_vereador_anderson_-_escola_super_ativa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2145/no_07_vereador_anderson_-_escola_super_ativa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Super Ativa, aos Professores e Alunos Premiados em Concursos Educacionais e Internacionais.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2146/no_08_anderson_-_projeto_rap_in_cristo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2146/no_08_anderson_-_projeto_rap_in_cristo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Social RAP IN CRISTO.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2147/no_09_vereadora_ana_carolina_-_vera_andreatta_pereira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2147/no_09_vereadora_ana_carolina_-_vera_andreatta_pereira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Vera Andreata Pereira.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2148/no_10_lucas_-_atleta_nelson_muniz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2148/no_10_lucas_-_atleta_nelson_muniz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Atleta Nelson Muniz.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do Município de Campina Grande do Sul ao Senhor Edilson Luiz Magalhães Pinto.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1872/no_03_titulo_cidada_kazuco_akamine.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1872/no_03_titulo_cidada_kazuco_akamine.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Campina Grande do Sul a Senhora Kazuco Akamine.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/projeto_de_decreto_04-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/projeto_de_decreto_04-2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao Exercício Financeiro de 2013.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cilon Junior, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Lucas Sehnem, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/no_05_convenio_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/no_05_convenio_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio entre a Associação de Pais e Amigos dos Excepcionais (APAE) de Campina Grande do Sul e a Câmara Municipal de Campina Grande do Sul, a dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1875/no_06_titulo_de_cidadao_ben._francisco_trajano_simioni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1875/no_06_titulo_de_cidadao_ben._francisco_trajano_simioni.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito no Município de Campina Grande do Sul ao Senhor Francisco Trajano Simioni.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1876/no_07_aprova_as_contas_do_executivo_201429112019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1876/no_07_aprova_as_contas_do_executivo_201429112019.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Campina Grande do Sul, Estado do Paraná, relativas ao Exercício de 2014.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/no_08_aprova_as_contas_do_executivo_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/no_08_aprova_as_contas_do_executivo_2016.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do município de Campina Grande do Sul, Estado do Paraná, relativas ao exercício de 2016.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/no_9_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_antonio_carlos_banzzatto.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/no_9_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_antonio_carlos_banzzatto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor Antonio Carlos Banzzatto.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Adilsom Filho do Seu Bruno, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1878/no_10_titulo_de_cidadao_honorario_jair_perboni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1878/no_10_titulo_de_cidadao_honorario_jair_perboni.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Campina Grande do Sul, Estado do Paraná, ao Senhor JAIR PERBONI.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/no_01_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/no_01_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>"Cria a "Patrulha Maria da Penha" no Município de Campina Grande do Sul e estabelece os mecanismos e diretrizes de atuação da Guarda Municipal para coibir violência doméstica e familiar contra a mulher e dá outras providências."</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/projeto_de_lei_complementar_no_002.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/projeto_de_lei_complementar_no_002.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar Municipal n° 31, de 20 de outubro de 2017, que dispõe sobre o Estatuto da Guarda Civil Municipal de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_lei_complementar_no_003.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_lei_complementar_no_003.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento inicial do cargo de provimento efetivo de médico, com carga horária semanal de 40 horas, previsto no Anexo II da Lei Complementar nº. 07, de 23 de maio de 2012.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_complementar_no_004.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_complementar_no_004.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso III ao artigo 43 da Lei Complementar Municipal nº 01, de 05 de dezembro de 2005, que dispõe sobre o Código Tributário Municipal de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_complementar_no_05_de_2020.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_complementar_no_05_de_2020.pdf</t>
   </si>
   <si>
     <t>Acresce e altera dispositivos na Lei Complementar nº. 07, de 23 de maio de 2012, altera dispositivo da Lei Municipal nº. 09, de 08 de junho de 2004, altera dispositivo da Lei Complementar nº. 31, de 20 de outubro de 2017, altera dispositivo da Lei nº. 518, de 18 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1765/no_01_institui_o_ppd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1765/no_01_institui_o_ppd.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento de Débitos - PPD e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1766/no_02_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r100_mil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1766/no_02_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r100_mil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2019.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1767/no_03_altera_as_leis_municipais_no_594_de_04_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1767/no_03_altera_as_leis_municipais_no_594_de_04_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 594, de 04 de dezembro de 2018 e nº 599, de 18 de dezembro de 2018, que autorizam o Poder Executivo Municipal a realizar o parcelamento dos débitos referentes à conferência de carga de iluminação pública junto à Companhia de Energia Elétrica do Paraná - COPEL.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1768/no_04_altera_a_lei_municipal_no_93_de_18_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1768/no_04_altera_a_lei_municipal_no_93_de_18_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 93, de 18 de dezembro de 2009 que dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/no_05_denomina_estrada_emerson_braz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/no_05_denomina_estrada_emerson_braz.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Municipal Emerson Braz Ferreira a via Pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/no_06__denomina_espaco_recreativo_ivo_custel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/no_06__denomina_espaco_recreativo_ivo_custel.pdf</t>
   </si>
   <si>
     <t>Denomina Ivo Alves Custel Espaço Recreativo localizado no Bairro Jardim Santa Angelina, conforme especifica.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/no_07_institui_o_dia_da_alcoolica_fetal_no_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/no_07_institui_o_dia_da_alcoolica_fetal_no_municipio.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Campina Grande do Sul do Estado do Paraná o Dia da Conscientização e Prevenção da Síndrome Alcoólica Fetal.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/no_08_proibe_taxa_da_sanepar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/no_08_proibe_taxa_da_sanepar.pdf</t>
   </si>
   <si>
     <t>Proíbe a concessionaria do serviço municipal de abastecimento de água e esgoto sanitário a fixação e cobrança de valor ou outra taxa mínima do consumidor neste Município.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1773/no_09_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r_539_mil.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1773/no_09_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r_539_mil.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Eugênio Zanona, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1774/no_10_reposicao_inflacionaria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1774/no_10_reposicao_inflacionaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária e sobre concessão de aumento real ao vencimento base dos servidores efetivos dos Poder Legislativo do município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1775/no_11_estrutura_organizacional.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1775/no_11_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº 454, de 25 de abril de 2017, que dispõe sobre a estrutura organizacional e administrativa da Câmara Municipal de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1776/no_12_dispooe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_publica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1776/no_12_dispooe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias no âmbito da Administração Pública Direta e Indireta do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com o Banco Regional de Desenvolvimento do Extremo Sul - BRDE, e dá outas providências.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1778/no_14_utilidade_publica_crejer.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1778/no_14_utilidade_publica_crejer.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1779/no_17_estabelece_normas_para_utilizacao_racional_e_eficiente_da_agua_disponibilizada_para_consumo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1779/no_17_estabelece_normas_para_utilizacao_racional_e_eficiente_da_agua_disponibilizada_para_consumo.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para utilização racional e eficiente da água disponibilizada para consumo e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>Denomina a Estrada Municipal  que especifica.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/no_19_altera_a_tabela_i_do_anexo_unico_da_lei_municipal_no_438_de_13_de_janeiro_de_2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/no_19_altera_a_tabela_i_do_anexo_unico_da_lei_municipal_no_438_de_13_de_janeiro_de_2017.pdf</t>
   </si>
   <si>
     <t>Altera a tabela I do anexo único da Lei Municipal nº 438, de 13 de janeiro de 2017.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/no_20_rejeitado_autoriza_o_poder_executivo_a_realizar_a_outorga.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/no_20_rejeitado_autoriza_o_poder_executivo_a_realizar_a_outorga.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a outorga, sob o regime jurídico de concessão, da implantação e operação dos serviços públicos de remoção, guarda, depósito e leilão de veiculos e demais bens móveis automotores de correntes do cometimento de infrações às normas de trânsito e às posturas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/no_21_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/no_21_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária nos salários dos servidores públicos do Poder Executivo do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/no_23_altera_o_artigo_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/no_23_altera_o_artigo_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 27 da Lei Municipal nº 177, de 15 de dezembro de 2011 que redefine a estrutura e funcionamento do Conselho Tutelar do Município de Campina Grande do Sul e dá outra providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/no_24_proibi_o_manuseio_de_fogos_artificios.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/no_24_proibi_o_manuseio_de_fogos_artificios.pdf</t>
   </si>
   <si>
     <t>Proíbe a aquisição, o manuseio, a utilização, a queima e a soltura de fogos de artifício em eventos realizados pelo Poder Público Municipal em todo o território do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/no_25_informacao_profissionais_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/no_25_informacao_profissionais_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da fixação em local visível  nos estabelecimentos de saúde, da  lista de médicos, odontólogos, enfermeiros, outros profissionais da saúde e demais colaboradores, que estejam lotados no respectivo estabelecimento de saúde e que prestem atendimento à população.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/no_26_denomina_a_estrada_municipal_que_especifica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/no_26_denomina_a_estrada_municipal_que_especifica.pdf</t>
   </si>
   <si>
     <t>Denomina a Estrada Municipal  que especifica</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/no_27_transtorno_tea.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/no_27_transtorno_tea.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Paragrafo único no artigo 2º da Lei Municipal nº 472, de 03 de julho de 2017 que institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista - TEA.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/no_28_tradicoes_gauchas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/no_28_tradicoes_gauchas.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Campina Grande do Sul a Semana Municipal em comemoração às tradições gaúchas e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1791/no_29_denomina_maria_cristina_zanon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1791/no_29_denomina_maria_cristina_zanon.pdf</t>
   </si>
   <si>
     <t>Denomina  Rua Maria Cristina Zanon a via pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1793/no_31_denomina_a_rua_que_especifica_na_localidade_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1793/no_31_denomina_a_rua_que_especifica_na_localidade_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua que especifica, na Localidade Ribeirão Grande, neste Município.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Lucas Sehnem</t>
   </si>
   <si>
     <t>Denomina a Estrada Municipal Arlindo Inácio Mombach a Via Pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Escola Municipal João Assunção, na localidade Jaguatirica, neste Município.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da lei orçamentária para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1794/no_35__denomina_unidade_saude_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1794/no_35__denomina_unidade_saude_terra_boa.pdf</t>
   </si>
   <si>
     <t>Denomina Jacira Paulina Balbino Ferreira a Unidade de Saúde do Bairro Paiol de Baixo, neste Município.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1795/no_36_altera_o_anexo_unico_da_lei_municipal_no_413_de_28_de_junho_de_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1795/no_36_altera_o_anexo_unico_da_lei_municipal_no_413_de_28_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal Nº 413, de 28 de junho de 2016, que dispõe sobre o estágio de estudantes no âmbito do Poder Executivodo Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1796/no_38_denomina_as_ruas_que_especifica_na_localidade_ribeirao_grande.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1796/no_38_denomina_as_ruas_que_especifica_na_localidade_ribeirao_grande.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas que especifica, na Localidade Ribeirão Grande, neste Município.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1797/no_39_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1797/no_39_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 398, de 25 de janeiro de 2016, que dispõe sobre a reformulação dos cargos de provimento em comissão, função gratificada, gratificação e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1798/n_40_institui_o_dia_da_conscientizacao_da_escloredermia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1798/n_40_institui_o_dia_da_conscientizacao_da_escloredermia.pdf</t>
   </si>
   <si>
     <t>Instituí o Dia da Conscientização da Esclerodermia ou Esclerose Sistêmica no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento Geral do Município de Campina Grande do Sul, para o exercício de 2019</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/no_42_denomina_o_cmei_do_bairro_jardim_paulista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/no_42_denomina_o_cmei_do_bairro_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Municipal de Educação Infantil do bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/no_43_autoriza_a_doacao_da_area_destinada_a_edificacao_da_delegacia_de_policia_civil_ao_estado_do_parana.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/no_43_autoriza_a_doacao_da_area_destinada_a_edificacao_da_delegacia_de_policia_civil_ao_estado_do_parana.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área destinada a edificação de Delegacia de Polícia Civil ao Estado do Paraná.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/no_44_institui_o_ppd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/no_44_institui_o_ppd.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Débitos  - PPD e dá outras providências.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1806/no_45_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_publicos_moveis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1806/no_45_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_publicos_moveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação e alienação dos bens públicos móveis que especifica.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1807/no_46_acrescenta_o_6o_ao_artigo_22_da_lei_municipal_no._09_de_08_de_junho_de_2004_que_dispoe_sobre_o_estatuto_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1807/no_46_acrescenta_o_6o_ao_artigo_22_da_lei_municipal_no._09_de_08_de_junho_de_2004_que_dispoe_sobre_o_estatuto_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §6º ao artigo 22 da Lei Municipal nº. 09 de 08 de junho de 2004, que dispõe sobre o Estatuto dos Servidores Públicos do Município, das Autarquias e das Fundações Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1808/no_47_institui_e_aprova_a_politica_e_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1808/no_47_institui_e_aprova_a_politica_e_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui e aprova a Política e o Plano Municipal de Gestão Integrada de Resíduos Sólidos do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1810/no_49_sanitarios_quimicos_adaptados.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1810/no_49_sanitarios_quimicos_adaptados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de sanitários químicos adaptados para pessoas com deficiência nos eventos realizados no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1811/no_50_cria_a_maratona_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1811/no_50_cria_a_maratona_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Maratona de Campina Grande do Sul - PR e inclui no Calendário Oficial.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Denomina a Rua Angelo Dirceu Gueno a via pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 93,  de 18 de dezembro de 2009, na forma que especifica.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/no_54_programa_de_saude_vocal_dos_professores.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/no_54_programa_de_saude_vocal_dos_professores.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Saúde Vocal dos professores das redes pública de ensino do Município de Campina Grande do Sul, no Estado do Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/no_55_divulgacao_dos_telefones_de_denuncias_e_emergencias_nas_faturas_da_sanepar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/no_55_divulgacao_dos_telefones_de_denuncias_e_emergencias_nas_faturas_da_sanepar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos telefones de denúncias e emergências nas faturas mensais da SANEPAR no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cilon Junior, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Geraldo Vaquinha, Lucas Sehnem, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1816/no_56_extingue_o_fundo_especial_da_camara_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1816/no_56_extingue_o_fundo_especial_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Extingue o Fundo Especial da Câmara Municipal de Campina Grande do Sul, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Retirado Pelo Autor.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1818/no_58_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1818/no_58_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Institui o tributo de contribuição de melhoria decorrente das obras públicas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1821/no_61_equipamentos_e_brinquedos_adaptados.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1821/no_61_equipamentos_e_brinquedos_adaptados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos e brinquedos adaptados para crianças com deficiência e/ou mobilidade reduzida em praças, parques, escolas, centros de educação infantil, espaços públicos de lazer e diversão no âmbito de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Substituído Pelo Projeto, Indicativo de Projeto.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1823/no_63_arborizacao_e_jardins.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1823/no_63_arborizacao_e_jardins.pdf</t>
   </si>
   <si>
     <t>Institui o projeto ”Arborização e Jardins” junto às escolas da Rede Municipal de Ensino no Município de Campina Grande do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1824/no_64_regime_de_adiantamento_de_recursos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1824/no_64_regime_de_adiantamento_de_recursos.pdf</t>
   </si>
   <si>
     <t>Institui o regime de adiantamento de recursos para o pronto pagamento de pequenas despesas, no âmbito da Câmara Municipal de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1825/no_65_autoriza_o_poder_executivo_municipal_a_formalizar_contratacao_cooperacao_tecnica.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1825/no_65_autoriza_o_poder_executivo_municipal_a_formalizar_contratacao_cooperacao_tecnica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a formalizar contratação /cooperação técnica, sem ônus para o Ente Municipal, para prestação  de serviços referentes à consultoria, planejamento e elaboração de estudo técnico preliminar do atual sistema de transporte coletivo municipal, visando subsidiar o Edital para realização de nova licitação para concessão desse serviço público, mediante realização de Chamamento Público.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1826/no_66_atendimento_preferencial_portadores_do_tea.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1826/no_66_atendimento_preferencial_portadores_do_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade dos Estabelecimentos Públicos e Privados do Município a Inserir nas Placas de Atendimento Prioritário o Símbolo Mundial da Conscientização do Transtorno do Espectro Autista – TEA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1827/no_67_utilidade_publica_kazuco_pro-talento.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1827/no_67_utilidade_publica_kazuco_pro-talento.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1828/no_68_campanha_coracao_de_mulher.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1828/no_68_campanha_coracao_de_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha “Coração de Mulher” no Município de Campina Grande do Sul e da outras providencias.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1829/projeto_de_lei_n_69-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1829/projeto_de_lei_n_69-2019.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Encontro de Carros Antigos”, no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1830/no_70_substituido_instalacao_de_sistema_de_energia_solar.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1830/no_70_substituido_instalacao_de_sistema_de_energia_solar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistema de energia solar em prédios públicos do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1831/no_71_substituido_programa_escola_sustentavel.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1831/no_71_substituido_programa_escola_sustentavel.pdf</t>
   </si>
   <si>
     <t>Instituí o “Programa Escola Sustentável” no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1832/no_73_sindrome_de_down.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1832/no_73_sindrome_de_down.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Municipal de Orientação sobre a Síndrome de Down” e inclui no Calendário Oficial de Eventos a “Semana Municipal de Conscientização sobre a Síndrome de Down”, no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1833/no_74_inclui_o_lote_no_18_na_relacao_da_frota_municipal_constante_no_anexo_unico_da_lei_no_652.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1833/no_74_inclui_o_lote_no_18_na_relacao_da_frota_municipal_constante_no_anexo_unico_da_lei_no_652.pdf</t>
   </si>
   <si>
     <t>Inclui o Lote nº 18 na relação da frota municipal constante no anexo único da Lei Municipal nº 652,  de 22 de agosto de 2019, que autoriza o Poder Executivo a proceder à desafetação e alienação dos bens públicos móveis que especifica.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1834/no_75_combate_ao_abuso_e_a_exploracao_sexual_de_crianca29112019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1834/no_75_combate_ao_abuso_e_a_exploracao_sexual_de_crianca29112019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação do Autista, no âmbito do Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1836/no_79_autoriza_o_poder_executivo_a_proceder_a_desafetacao_e_alienacao_dos_bens_imoveis.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1836/no_79_autoriza_o_poder_executivo_a_proceder_a_desafetacao_e_alienacao_dos_bens_imoveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à desafetação e alienação dos bens imóveis públicos que especifica.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1837/no_80_institui_o_ppd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1837/no_80_institui_o_ppd.pdf</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1838/no_81_tempo_de_atendimento_nas_agencias_bancarias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1838/no_81_tempo_de_atendimento_nas_agencias_bancarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo para atendimento nas agências bancárias e dos correios, estabelecidos no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1839/no_82_prazo_de_realizacao_de_exames_de_cancer_de_mama.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1839/no_82_prazo_de_realizacao_de_exames_de_cancer_de_mama.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo para realização de exames relacionados ao diagnóstico de Neoplasia Maligna de Mama (Câncer de Mama), e dá outras providências.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/no_83_altera_o_artigo_1o_da_lei_municipal_no_41_de_14_de_dezembro_de_2004.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/no_83_altera_o_artigo_1o_da_lei_municipal_no_41_de_14_de_dezembro_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 41 de 14 de dezembro de 2004 que denomina a Estrada Ari Cordeiro Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/no_84_institui_o_mes_novembro_azul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/no_84_institui_o_mes_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Institui o mês Novembro Azul e a Política Municipal de prevenção e controle do Câncer de Próstata, e dá outras providências.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1842/no_85_institui_o_projeto_livro_vivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1842/no_85_institui_o_projeto_livro_vivo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Livro Vivo, no Município de Campina Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1843/no_86_ouvidoria_geral_do_municipio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1843/no_86_ouvidoria_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Geral do Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1844/no_87_servico_de_inspecao_municipal_-_sim.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1844/no_87_servico_de_inspecao_municipal_-_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal - SIM no Município de Campina Grande do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1845/no_88_acrescenta_o_art._6o-a_na_lei_municipal_no_311_de_14_de_janeiro_de_2014.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1845/no_88_acrescenta_o_art._6o-a_na_lei_municipal_no_311_de_14_de_janeiro_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 6º-A na Lei Municipal Nº 311, de 14 de janeiro de 2014, que instituiu o Plano de Carreiras, Cargos e Salários Para os Servidores Integrantes dos Grupos Ocupacionais Básico, Médio, Técnico e Superior do Quadro Próprio do Poder Legislativo do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1846/no_89_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1846/no_89_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 40, de 24 de dezembro de 2003, que consolida a legislação sobre a prestação de serviços públicos municipais de transporte coletivo, na forma do inc. V do art. 30 da Constituição Federal e consoante as normas gerais estipuladas pela Lei Federal de concessões e permissões de serviços públicos - Lei Federal 8.987/95, bem como regulamentando os arts. 127, 128, 130, 131, 132, 133, 134, 135 e 136 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1847/no_90_altera_os_artigos_da_2o_e_10o_da_lei_no_649_que_institui_o_ppd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1847/no_90_altera_os_artigos_da_2o_e_10o_da_lei_no_649_que_institui_o_ppd.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º e 10º  da Lei nº 649, de 22 de julho de 2019, que institui o Programa de Parcelamento de débitos - PPD e dá outras providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1848/no_91_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_o_fundo_municipal_de_apoio_ao_deficiente.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1848/no_91_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_o_fundo_municipal_de_apoio_ao_deficiente.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPCD e o Fundo Municipal de Apoio ao Deficiente - FAD, e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1849/no_92_implantacao_do_programa_de_incentivo_a_formacao_dos_profissionais_do_magisterio_e_servidores_da_educacao.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1849/no_92_implantacao_do_programa_de_incentivo_a_formacao_dos_profissionais_do_magisterio_e_servidores_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa de Incentivo a Formação dos Profissionais do Magistério e Servidores da Educação da Rede Pública de Ensino, assim como do Cargo de Auxiliar de Serviços Gerais do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1850/no_93_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1850/no_93_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação e Gestão do Plano de Carreira dos Profissionais do Magistério Público do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1851/no_94_alteracoes_no_estatuto_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1851/no_94_alteracoes_no_estatuto_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Estatuto dos Servidores Públicos do Município de Campina Grande do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1852/no_95_altera_dispositivo_da_lei_municipal_n.o_398.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1852/no_95_altera_dispositivo_da_lei_municipal_n.o_398.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 398, de 25 de Janeiro de 2016, que dispõe sobre a reformulação dos cargos de provimento em comissão, função gratificada, gratificação e dá outras providências.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/no_96_altera_e_revoga_dispositivos_da_lei_municipal_no._550.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/no_96_altera_e_revoga_dispositivos_da_lei_municipal_no._550.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Lei Municipal nº 550, de 26 de abril de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao__no_01.2019__legislativo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao__no_01.2019__legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Concurso Jovem Legislador e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/no_01_lucas_-_implantacao_de_faixa_bairro_jardim_ceccon..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/no_01_lucas_-_implantacao_de_faixa_bairro_jardim_ceccon..pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo do Órgão competente para instalação de faixa elevada na Rua Caetano Ruzenente próximo a Rua Diamiro Olicheski da Silva, Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/no_02_lucas_-_solicitando_faixa_elevada..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/no_02_lucas_-_solicitando_faixa_elevada..pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo do Órgão competente para instalação de faixa elevada na Rua Julio Guidolin em frente ao Supermercado Panilar, Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/no_03_amarildo_-_antipo_bairro_barragem..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/no_03_amarildo_-_antipo_bairro_barragem..pdf</t>
   </si>
   <si>
     <t>Solicitando antipó na Vila Esperança Bairro Barragem iniciando as margens da BR 116 Km 36 sentido São Paulo até a propriedade do Sr Sebastião da Silva.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/no_04_amarildo_-_antipo_bairro_barragem..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/no_04_amarildo_-_antipo_bairro_barragem..pdf</t>
   </si>
   <si>
     <t>Solicitando antipó na Vila Esperança no Bairro Barragem, iniciando as margens da BR 116 Km 36, na residencia do Sr Adir da Silva até a propriedade do Sr Zequinha.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2153/requerimento_05-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2153/requerimento_05-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando tratamento superficial duplo TSD antipó em todas as ruas do Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>Eugênio Zanona, Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/no_06_amarildo_e_eugenio_-_reiterando_bairro_jag_s55oQa6.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/no_06_amarildo_e_eugenio_-_reiterando_bairro_jag_s55oQa6.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimentos anteriores vem solicitar que seja construída uma Capela Mortuária no Bairro da Jaguatirica.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/no_07_amarildo_e_eugenio_-_solitando_pavimentaca_OnnwZGw.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/no_07_amarildo_e_eugenio_-_solitando_pavimentaca_OnnwZGw.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na Rua Principal da Canelinha, iniciando na BR 116 Km 53 em um percurso de 1.500 metros.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Solicitando a construção de um poço artesiano  na localidade do Cocho para atender aproximadamente 50 famílias.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/no_09__lucas_-_tratamento_duplo_tsd..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/no_09__lucas_-_tratamento_duplo_tsd..pdf</t>
   </si>
   <si>
     <t>Solicitando tratamento superficial duplo TSD antipó em todas as ruas do Jardim Daher.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/no_10_anderson_-_cais_marli_castro_gomes..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/no_10_anderson_-_cais_marli_castro_gomes..pdf</t>
   </si>
   <si>
     <t>Solicitando que o CAIS Marli Castro Gomes no Bairro Santa Rita seja transformado em uma  Unidade de Saúde ou Centro de Fisioterapia.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2154/requerimento_12-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2154/requerimento_12-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza no leito do Rio Timbú da Avenida Lindolfo Henrique Ferreira Eugenia Maria até o Parque Linear do Timbú no Jardim Paulista.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/no_13_cleverson_-_melhorias_na_rodovia_jose_taverna..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/no_13_cleverson_-_melhorias_na_rodovia_jose_taverna..pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Rodovia José Taverna, no trecho que liga a PR-506 ao município de Colombo, localidade Cacaiguera/Roseira. Se possível colocar anti-pó ou outro material que melhore as condições da via, ou até mesmo a pavimentação asfáltica._x000D_
 Solicita também, que seja feita a manutenção nas ruas que fazem "ramais" e as que fazem ligação às outras localidades até a referida Rodovia, entre elas:_x000D_
 - Estrada do Rio de Baixo;_x000D_
 - Estrada da Lomba;_x000D_
 - Estrada do Cacaiguera;_x000D_
 - Estradas do Saltinho.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/no_14_cleverson_-_solicitando_lombada..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/no_14_cleverson_-_solicitando_lombada..pdf</t>
   </si>
   <si>
     <t>Solicitando lombada de acordo com o Código de Transito Brasileiro, Art 90, da Lei 9503/97, § 1º e Resolução 600 de 24 de maio de 2016 do COTRAN, na Estrada Maria Vidolin Dalprá (antiga Estrada do Cupim), entre os números 1000 e 1100. Com toda a sinalização horizontal e vertical necessária e em hipótese alguma sejam colocadas tachões.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/no_15_cleverson_-_realizacao_de_concurso..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/no_15_cleverson_-_realizacao_de_concurso..pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer Concurso ou outro tipo de contratação permitido por Lei, para os cargos de Serviços Gerais e Operários.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/no_16_anderson_-_concessao_de_bolsas_de_estudo..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/no_16_anderson_-_concessao_de_bolsas_de_estudo..pdf</t>
   </si>
   <si>
     <t>Solicitação pra que viabilize a concessão de bolsas de estudos aos melhores alunos das escolas estaduais para que tenham oportunidade de adentrarem na Faculdade.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/no_17_venicio_-_solicita_projeto_para_iluminacao_qsmlfec.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/no_17_venicio_-_solicita_projeto_para_iluminacao_qsmlfec.pdf</t>
   </si>
   <si>
     <t>Solicitando um projeto para iluminação ao redor da pista de caminhada do Centro Esportivo Pedro Dalprá Filho na sede do Município.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/no_18_venicio_-_reforma_urgente_no_ginasio..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/no_18_venicio_-_reforma_urgente_no_ginasio..pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma urgente no ginásio, revitalização da pista de caminhada, manutenção nos aparelhos da academia ao ar livre, instalação do parquinho de diversão e iluminação em seu entorno.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2155/requerimento_19-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2155/requerimento_19-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando uma Praça no Bairro Jardim Ceccon, com mesinhas, acentos, parquinho e demais acessórios típicos incluindo academia ao ar livre. Sugestão que seja no terreno do Município localizado no entroncamento da Av. Annibale Ferrarini, Av. Lindolfo Henrique Ferreira e Rua Jacob Ceccon.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/no_20_lucas_-_solicita_praca_com_mesinhas_acento_TuWWU62.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/no_20_lucas_-_solicita_praca_com_mesinhas_acento_TuWWU62.pdf</t>
   </si>
   <si>
     <t>Solicitando uma praça com mesinhas, assentos, parquinho e demais acessórios típicos incluindo academia ao ar livre, na Rua Elísio Gueno, esquina com a Rua Francisco Simioni, localizada entre os bairros Jardim Araçatuba e Jardim Diamante, onde encontra uma área disponível.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/no_21_venicio_-_realizacao_de_concurso..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/no_21_venicio_-_realizacao_de_concurso..pdf</t>
   </si>
   <si>
     <t>Solicitando que a Administração  da Prefeitura faça um estudo para realização de Concurso Publico para o cargo de Agentes da Guarda Municipal e Vigilantes Municipais.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/no_22_amarildo_e_eugenio_-_bairro_branco.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/no_22_amarildo_e_eugenio_-_bairro_branco.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo com a finalidade de construir um poço artesiano na localidade Barro Branco.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/no_23_venicio_-_solicita_campanha_educativa_nas__hGLXKOe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/no_23_venicio_-_solicita_campanha_educativa_nas__hGLXKOe.pdf</t>
   </si>
   <si>
     <t>Solicitando campanha educativa nas escolas para conscientização sobre separação do lixo; descarte de materiais de construção e maus tratos animais domésticos.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/no_24_ana_carolina_-_providencias_quanto_a_alaga_vNOsrUr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/no_24_ana_carolina_-_providencias_quanto_a_alaga_vNOsrUr.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias no sentido de solucionar problema de alagamento na Rua Leonardo Francischelli, próximo ao nº 519, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/no_26_venicio_-_solitando_uso_do_predio_colegio__Se33xeB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/no_26_venicio_-_solitando_uso_do_predio_colegio__Se33xeB.pdf</t>
   </si>
   <si>
     <t>Solicitando o uso do prédio do Colégio Bandeirantes como espaço de educação para crianças e adolescentes.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/no_28_ana_carolina_-_solicitando_a_continuacao_a_XsbOHoc.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/no_28_ana_carolina_-_solicitando_a_continuacao_a_XsbOHoc.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação do asfalto na Rua Nilce Terezinha Zanetti, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/no_29_ana_carolina_-_implantacao_de_lombada.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/no_29_ana_carolina_-_implantacao_de_lombada.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma lombada em frente ao Mercado Barros na Rua Lucídio Florêncio Ribeiro em frente ao nº 539 no Bairro Flórida.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/no_30__venicio_-_projetos_sejam_tramitados_de_fo_bDq68Zk.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/no_30__venicio_-_projetos_sejam_tramitados_de_fo_bDq68Zk.pdf</t>
   </si>
   <si>
     <t>Solicitando que os projetos de Lei do Executivo e Legislativo que entrarem na secretaria da Casa sejam tramitados de forma digital.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/no_31_lucas_-_solicita_implantacao_de_transporte_1gzWWXc.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/no_31_lucas_-_solicita_implantacao_de_transporte_1gzWWXc.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de transporte coletivo em, no minimo, dois horários diários nos bairros da Zona Rural.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2156/requerimento_32-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2156/requerimento_32-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando que ônibus "Linhão da Saúde" passe nos bairros Canelinha, Cocho e Taquari, da Zona Rural, no mínimo uma vez por semana.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/no_33_lucas_-_solicita_que_seja_oferecido_tratam_iaF1S1h.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/no_33_lucas_-_solicita_que_seja_oferecido_tratam_iaF1S1h.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja oferecido tratamento odontológico na Unidade de Saúde do Taquari, no minimo uma vez por semana.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/no_34_geraldo_-_unidade_de_saude_atender_ate_as__YC8eBO0.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/no_34_geraldo_-_unidade_de_saude_atender_ate_as__YC8eBO0.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Unidade de Saúde do Jardim Paulista atenda até as 21 horas ou 24 horas por dia.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/no_35_felipe_-_estudo_uso_parque_de_eventos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/no_35_felipe_-_estudo_uso_parque_de_eventos.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo acerca da possibilidade de delegar o uso para a exploração do Parque Quielse Crisóstomo da Silva, mais conhecido como Parque de Eventos de Campina Grande do Sul, à iniciativa privada, mediante concessão administrativa, devendo ser precedida obrigatoriamente, de Licitação pública, nos termos da Lei nº 8987/95.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/no_36_ana_carolina_e_felipe_-_melhorias_nos_pont_XORbXNa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/no_36_ana_carolina_e_felipe_-_melhorias_nos_pont_XORbXNa.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas melhorias no Ponto de Ônibus na Rodovia do Caqui, 1150, em frente ao Hospital Angelina Caron.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/no_37_ana_carolina_-_asfalto_nas_ruas_agostinho__shb6ymf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/no_37_ana_carolina_-_asfalto_nas_ruas_agostinho__shb6ymf.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação de asfalto nas ruas Agostinho Dalprá, Henrique Florentin Happel e Nilton Luiz Bernardi, ambas no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/no_38_geraldo_-_troca_de_placas..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/no_38_geraldo_-_troca_de_placas..pdf</t>
   </si>
   <si>
     <t>Solicitando aplicação ou troca das placas de ruas do Município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/no_39_venicio_-_solicita_a_contratacao_de_interp_AKkTOUQ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/no_39_venicio_-_solicita_a_contratacao_de_interp_AKkTOUQ.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao poder executivo juntamente coma Secretaria de Educação, realizar a contratação de um interprete e mais um auxiliar da área de Libras.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/no_40_venicio_-_solicita_melhorias_na_sala_dispo_cDflIqh.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/no_40_venicio_-_solicita_melhorias_na_sala_dispo_cDflIqh.pdf</t>
   </si>
   <si>
     <t>Solicitando ao poder executivo que sejam feitas melhorias na sala disponibilizada para atenção aos alunos de Educação Especial no Colégio Estadual Campos Salles.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/no_41_sergio_-_solicita_construcao_de_travessia__CbPqqbU.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/no_41_sergio_-_solicita_construcao_de_travessia__CbPqqbU.pdf</t>
   </si>
   <si>
     <t>Solicita construção de travessia elevada com urgência, na Rua Marcos Nicolau Strapassoni esquina coma Rua José das Neves, na Área Industrial do Município.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/no_42_sergio_-_solicita_manutencao_na_sinalizaca_d2oyHZN.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/no_42_sergio_-_solicita_manutencao_na_sinalizaca_d2oyHZN.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na sinalização de transito da Rua Leonardo Franschischelle, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/no_43_venicio_-_solicita_ao_executivo_a_contrata_gyVTxuX.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/no_43_venicio_-_solicita_ao_executivo_a_contrata_gyVTxuX.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam contratados junto ao Executivo os médicos aprovados no concurso público de 2018.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/no_44_cleverson_-_solicita_que_o_projeto_castra__9B3q8G8.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/no_44_cleverson_-_solicita_que_o_projeto_castra__9B3q8G8.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência o "Projeto Castra Móvel" seja transferido para a Secretaria de Saúde e o Veterinário do Departamento do Meio Ambiente que acompanha o Projeto", também seja remanejado para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/no_45_sergio_-_solicitando_luz_na_av_anibale_ferrarini..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/no_45_sergio_-_solicitando_luz_na_av_anibale_ferrarini..pdf</t>
   </si>
   <si>
     <t>Solicitando a Colocação de 7 braços de luz na Avenida Anibale Ferrarini, sentido Timbu/Colombo.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/no_46_ana_carolina_-_solicitando_parceria__com_p_kOWVu7q.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/no_46_ana_carolina_-_solicitando_parceria__com_p_kOWVu7q.pdf</t>
   </si>
   <si>
     <t>Solicitando parceria ao Poder Executivo Municipal com o Centro Regional de Atendimento Integrado ao Deficiente - CRAID.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/no_48_ana_carolina_-_solicitando_ouvidoria_municipal..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/no_48_ana_carolina_-_solicitando_ouvidoria_municipal..pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação da Ouvidoria Municipal para que a nossa população possa ter um espaço e um canal aberto para se expressar e se informar a cerca de todos os assuntos relacionados à administração pública.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/no_49_anderson_-_solicitando_criacao_de_projeto__3nwoOXs.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/no_49_anderson_-_solicitando_criacao_de_projeto__3nwoOXs.pdf</t>
   </si>
   <si>
     <t>Solicitando a  Criação de Projeto de Engenharia que elabore a expansão do Centro Esportivo do Bairro Santa Rosa para modalidades de Atletismo.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/no_50_ana_carolina_-_solicitando_implantacao_de__yPcv4FC.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/no_50_ana_carolina_-_solicitando_implantacao_de__yPcv4FC.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, a implantação de Academia ao Ar Livre, no Bairro Araçatuba.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/no_51_ana_carolina_-_contratacao_de_profissionai_bMnv4oj.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/no_51_ana_carolina_-_contratacao_de_profissionai_bMnv4oj.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimentos, solicito a possibilidade da contratação de profissionais competentes para produzir projetos que venham com intuito de angariar recursos para os conselhos do município.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/no_52_cleverson_-_solicitando_um_medico_neuropediatra..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/no_52_cleverson_-_solicitando_um_medico_neuropediatra..pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade de um médico "neuropediatra" para fazer acompanhamento com prioridade aos alunos das escolas municipais e as crianças do município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitando  cobertura para o ponto de ônibus do transporte escolar na Estrada Catarina Taverna dos Santos, em frente a Empresa Cimenbloc no Bairro do Cerne.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura para o ponto de ônibus  do transporte escolar na Estrada Catarina Taverna dos Santos, em frente a Empresa Cimenbloc no Bairro do Cerne.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/no_55_sergio_-_solicitando_contratacao_de_um_imo_Zuulz9D.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/no_55_sergio_-_solicitando_contratacao_de_um_imo_Zuulz9D.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Educação contrate a locação de um imóvel adequado para a instalação de Cmeis, que irá atender a lista de espera e suprir a necessidade do município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/no_56_geraldo_-_implantacao_de_asfalto_bairro_santa_rita.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/no_56_geraldo_-_implantacao_de_asfalto_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação do asfalto em ruas do Bairro Santa Rita.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/no_57_ana_carolina_-_reinterando_o_requerimento_68.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/no_57_ana_carolina_-_reinterando_o_requerimento_68.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando O requerimento Nº 68/2018, solicito a implantação de Sistema de Sonorização para área externa nas escolas do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/no_58__ana_carolina_-_solicitando_mudanca_do_loc_Rly6WS4.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/no_58__ana_carolina_-_solicitando_mudanca_do_loc_Rly6WS4.pdf</t>
   </si>
   <si>
     <t>Solicitando mudança no local da Secretaria de Desenvolvimento Econômico, para que esta passe a funcionar aonde hoje esta a Secretaria de Saúde (Rodovia do Caqui, 540, Recanto Verde), que devera ser realocada para aonde seja mais apropriado, bem como para que no mesmo local passe a funcionar um  Posto para Informações Turísticas do município, assim como a construção de um Portal na entrada e saída de Campina Grande do Sul, reiterando requerimento Nº 74/2018 com copia anexa.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/no_59_ana_carolina_-_solicitando_calcadas_rua_ma_QOWg0p1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/no_59_ana_carolina_-_solicitando_calcadas_rua_ma_QOWg0p1.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias ao Executivo no sentido de fazer calçadas para pedestres na Rua Manoel Martins da Cruz em toda sua extensão.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/no_60_eugenio_-_sinalizacao_viaria_em_toda_escol_PWi0fRO.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/no_60_eugenio_-_sinalizacao_viaria_em_toda_escol_PWi0fRO.pdf</t>
   </si>
   <si>
     <t>Solicitando que torne obrigatório a implantação de infraestrutura básica de saneamento, fornecimento de água, adequação na largura de ruas, asfaltamento e sinalização viária em toda e qualquer Escola (Municipal e Estadual), Creche e Posto de Saúde do Município.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/no_62_anderson_e_venicio_-_construcao_da_delegacia.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/no_62_anderson_e_venicio_-_construcao_da_delegacia.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja designado terreno para construção de Nova Delegacia de Policia Civil no Município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/no_63_venicio_-_placa_de_simbolo_do_autismo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/no_63_venicio_-_placa_de_simbolo_do_autismo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Município inclua nas Placas de Preferência o simbolo do Autismo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/no_64_venicio_-_transtorno_espectro_autista.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/no_64_venicio_-_transtorno_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Solicitando que  seja feito levantamento do cadastro de moradores do Município portadores do TEA (Transtorno Espectro Autista).</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/no_65_sergio_-_estudo_para_a_criacao_de_departam_3BW2fnV.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/no_65_sergio_-_estudo_para_a_criacao_de_departam_3BW2fnV.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a criação de Departamento Anti Drogas, especializado na educação social junto a juventude do nosso município.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/no_66_amarildo_e_sergio_-_vigilante_para_o_caps.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/no_66_amarildo_e_sergio_-_vigilante_para_o_caps.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um Guarda Municipal ou vigilante da iniciativa privada no período em que o CAPS do Jardim Paulista está em atividades, (horário de expediente).</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/936/no_67_amarildo_e_sergio_-_numero_de_atendimento_no_caps..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/936/no_67_amarildo_e_sergio_-_numero_de_atendimento_no_caps..pdf</t>
   </si>
   <si>
     <t>Solicitando a informação no número de pessoas que estão sendo atendidas no CAPS do Jardim Paulista.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cilon Junior, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Geraldo Vaquinha, Lucas Sehnem, Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/no_68_todos_os_vereadores_-_asfalto_na_rua_leona_dlkpF6d.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/no_68_todos_os_vereadores_-_asfalto_na_rua_leona_dlkpF6d.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração do projeto de asfalto na Rua Leonardo Sehnem na Sede do Município e incluir a via na programação e execução da obra.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/no_69_venicio_-_veiculo_adaptado_para_apae.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/no_69_venicio_-_veiculo_adaptado_para_apae.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente ao processo de compra de veiculo adaptado para uso da APAE do município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas, Venício Ferreira</t>
   </si>
   <si>
     <t>Solicitando padronização dos Pontos de Ônibus, lixeiras e formas de propagandas publicitárias.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/no_71_anderson_e_venicio_-_aquisicao_veiculo_par_6EXm2yB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/no_71_anderson_e_venicio_-_aquisicao_veiculo_par_6EXm2yB.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento do processo de aquisição de um veículo para a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/no_72_amarildo_-_rotatoria_rua_augusto_staben.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/no_72_amarildo_-_rotatoria_rua_augusto_staben.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada uma rotatória na esquina da Rua Augusto Staben com Aniballe Ferrarini, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/no_73__sergio_-_fechamento_com_grade_do_espaco_r_1NjCl8y.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/no_73__sergio_-_fechamento_com_grade_do_espaco_r_1NjCl8y.pdf</t>
   </si>
   <si>
     <t>Solicitando o fechamento com grade do Espaço Recreativo Belmiro Carvalho de Avelar, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/no_74_venicio_-_solicitando_a_secretaria_de_infr_wBpNpzD.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/no_74_venicio_-_solicitando_a_secretaria_de_infr_wBpNpzD.pdf</t>
   </si>
   <si>
     <t>Solicitando junto a Secretaria de Infraestrutura que seja realizada a instalação de um ponto de ônibus na entrada do Bairro Canelinha, próximo à BR 116.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/no_75_felipe_-__transporte_publico_realizar_manu_NCwNAk4.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/no_75_felipe_-__transporte_publico_realizar_manu_NCwNAk4.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão no Contrato de Concessão do Transporte Publico, a responsabilidade por parte da empresa contratada, para realizar as implementações e manutenções dos terminais rodoviários e pontos de ônibus necessários dentro do município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/no_76_anderson_-_criacao_do_fundo_dos_recursos_p_wvGgxf0.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/no_76_anderson_-_criacao_do_fundo_dos_recursos_p_wvGgxf0.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do fundo especial para Gestão dos recursos provenientes de honorários de Sucumbência.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/no_77_anderson_e_venicio_-__cadastro_do_municipi_RydlDGE.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/no_77_anderson_e_venicio_-__cadastro_do_municipi_RydlDGE.pdf</t>
   </si>
   <si>
     <t>Solicitando através da Secretaria de Desenvolvimento Social que seja feito o cadastro do Município no Programa Família Paranaense (PFP), junto ao Governo do Estado.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/no_78_felipe_-_solicitando_estudo_tecnico_p_cria_SrAodZd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/no_78_felipe_-_solicitando_estudo_tecnico_p_cria_SrAodZd.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo técnico para eventual criação de uma Secretaria de Inovação e Tecnologia no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/no_79_venicio_-_solicitando__a_manutencao_e_cons_ux9kZhu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/no_79_venicio_-_solicitando__a_manutencao_e_cons_ux9kZhu.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita, com urgência, a manutenção e construção de calçadas em alguns pontos do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/no_80_cleverson_-_solicitando__nova_instalacao_d_UzoMxsf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/no_80_cleverson_-_solicitando__nova_instalacao_d_UzoMxsf.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada uma nova instalação de água na localidade da Vila Esperança.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/no_81_lucas_-_solicitando_que_seja_feito_um_aces_zbvS7nD.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/no_81_lucas_-_solicitando_que_seja_feito_um_aces_zbvS7nD.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um acesso para cadeirantes em frente ao Banco Bradesco na Sede do Município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/no_82_solicitando_informacao_quanto_a_aquisicao__hwIvRLF.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/no_82_solicitando_informacao_quanto_a_aquisicao__hwIvRLF.pdf</t>
   </si>
   <si>
     <t>Solicitando informação quanto à aquisição do veiculo para o uso do castra-móvel.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/no_83_anderson_felipe_e_venicio_-_solicita_prorr_9XnwuSj.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/no_83_anderson_felipe_e_venicio_-_solicita_prorr_9XnwuSj.pdf</t>
   </si>
   <si>
     <t>Solicitando prorrogação do prazo, por igual período, para conclusão dos trabalhos da Comissão Especial para revisão e atualização do Regimento Interno e da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/no_84_felipe__reunioes_dos_conselhos_municipais__fqTglDP.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/no_84_felipe__reunioes_dos_conselhos_municipais__fqTglDP.pdf</t>
   </si>
   <si>
     <t>Solicitando que as reuniões ordinárias realizadas por Conselhos Municipais e as Audiências Públicas sejam realizadas fora do período considerado "horário comercial".</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/no_85_pedido_de_licenca_por_90_dias_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/no_85_pedido_de_licenca_por_90_dias_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita  licença, sem remuneração pelo período de 90 dias, contando à partir de 03/05/2019.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/no_86_lucas_-_solicitando_projeto_e_construcao_d_J0fZOey.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/no_86_lucas_-_solicitando_projeto_e_construcao_d_J0fZOey.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade de projetar e construir um Centro Esportivo no Bairro Jardim Nova Campina, entre os Loteamentos Nova Campina, Chácara Bela Vista e Chácaras Campina Verde, contemplando com Praça, Parquinho, Academia ao Ar Livre e Cancha de Esportes.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/no_89_venicio_-_solicitando_que_o_dep_de_transit_5MzZlLz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/no_89_venicio_-_solicitando_que_o_dep_de_transit_5MzZlLz.pdf</t>
   </si>
   <si>
     <t>Solicitando que o departamento de trânsito do Município realize estudo e tome providencias quanto aos escapamentos de motos.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/no_90_cleverson_-_atendimento_unidade_de_saude_aracatuba.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/no_90_cleverson_-_atendimento_unidade_de_saude_aracatuba.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de uma atenção melhor na Unidade de Saúde do Araçatuba.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/no_91_amarildo_e_sergio_-rotatoria_bairro_jardim_florida.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/no_91_amarildo_e_sergio_-rotatoria_bairro_jardim_florida.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria responsável um estudo para implantação de uma rotatória ou travessia elevada na ligação das Ruas Lucidio Florêncio Ribeiro, Luiz Colere, Inácia Valin Rossi e Antonio Colere no Bairro Jardim Florida. Também solicitamos informações a respeito da Emenda destes Vereadores ao Orçamento do Município, referente a esta rotatória que não foi executada, conforme cópia em Anexo.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/no_92_sergio_-_terminal_solucao_para_os_pombos.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/no_92_sergio_-_terminal_solucao_para_os_pombos.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providencias nos Terminais do Jardim Paulista e da Sede do Município na questão dos pombos, é necessário urgente uma solução, os pombos se alojaram nos terminais, sendo uma questão de saúde.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/no_93_sergio_-_estacionamento_em_frente_colegio_timbu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/no_93_sergio_-_estacionamento_em_frente_colegio_timbu.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Projetos e Engenharia elabore um projeto para estacionamento do tipo bolsão em frente ao Colégio Estadual Timbu Velho.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/no_94_sergio_-_manutencao_cmei_laura.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/no_94_sergio_-_manutencao_cmei_laura.pdf</t>
   </si>
   <si>
     <t>Reiteramos a solicitação feita através do Requerimento 278/2017, para manutenção urgente no CMEI Laura Bertoni Zanchettin, localizado na Rua Augusto Campanha nº 347, Eugênia Maria.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/no_95_sergio_-_obras_rua_mario_perboni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/no_95_sergio_-_obras_rua_mario_perboni.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de reparação na Rua Mario Perboni, localizada no Bairro Vila Chacrinhas, com urgência.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/no_97_sergio_-_obras_rua_mario_perboni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/no_97_sergio_-_obras_rua_mario_perboni.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja oferecido aos professores e funcionários dos Colégios Estaduais do Município o curso de Primeiros Socorros como preparação para o trabalho em sala de aula.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/no_98_sergio_-_manutencao_marcelino_zanon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/no_98_sergio_-_manutencao_marcelino_zanon.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Rua Marcelino Zanon, com manilhamento, operação tapa-buracos, roçada, sinalização, placas com o nome da rua, (conforme fotos em anexo). Solicita também um estudo para que seja incluído no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/no_99_anderson_-_abertura_das_unidades_de_saude.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/no_99_anderson_-_abertura_das_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura das unidades de saúde pela Guarda Patrimonial.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Adilsom Filho do Seu Bruno</t>
   </si>
   <si>
     <t>Requerimento retirado pelo autor.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/970/no_101_adilsom_-_manutencao_na_leopoldino_figuei_YfkiEnm.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/970/no_101_adilsom_-_manutencao_na_leopoldino_figuei_YfkiEnm.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita manutenção na Rua Leopoldino Figueira e na Estrada Municipal Silvio Simioni, ambas no bairro Canelinha.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/971/no_102_adilsom_-_solicitando_central_de_remocao__awVOxhw.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/971/no_102_adilsom_-_solicitando_central_de_remocao__awVOxhw.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Central de remoção de pacientes e liberação da FAF (liberação de falecidos) seja remanejada para local mais próximo do Hospital Angelina Caron e do Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/972/no_103_adilsom_-_5_luminarias_-_canelinha.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/972/no_103_adilsom_-_5_luminarias_-_canelinha.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam colocadas cinco luminárias na Estrada principal da Canelinha, próximo a Igreja Católica.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/973/no_104_anderson_-_venicio_-_projeto_horta_na_escola.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/973/no_104_anderson_-_venicio_-_projeto_horta_na_escola.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo crie um projeto "Horta na Escola", para as Escolas e Instituições de Ensino do Município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/974/no_105_venicio_-_veiculo_para_transporte_de_auti_Zl080JH.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/974/no_105_venicio_-_veiculo_para_transporte_de_auti_Zl080JH.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo disponibilize um veiculo para o transporte das crianças portadoras de transtorno, autistas, entre outras deficiências para tratamento dentro e fora do Município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/975/no_106_geraldo_-_rede_protetora_para_campo_futebol.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/975/no_106_geraldo_-_rede_protetora_para_campo_futebol.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca da rede protetora no campo de futebol do Centro Esportivo Ricieri Bernardi - Jardim Paulista.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/no_107__venicio_-_solicitando_bolsao_de_estacion_HnC8CNB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/no_107__venicio_-_solicitando_bolsao_de_estacion_HnC8CNB.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo tomar providencias junto a Concessionária Arteris para elaborar bolsão de estacionamento na Rua Pedro Pasa, ao longo da via.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/no_108_adilsom_-_solicitando_travessia_elevada_r_rYMQiaI.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/no_108_adilsom_-_solicitando_travessia_elevada_r_rYMQiaI.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita uma travessia elevada na Rua Professora Nilce Terezinha Zanetti, esquina com Rua Caetano Scalabrim.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/no_109_cleverson_-_solicitando_cobertura_unidade_mM5jhVv.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/no_109_cleverson_-_solicitando_cobertura_unidade_mM5jhVv.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a cobertura em frente a Unidade de Saúde do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/no_110_lucas_-_solicitando_site_oficial__o_calen_EfWqEDB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/no_110_lucas_-_solicitando_site_oficial__o_calen_EfWqEDB.pdf</t>
   </si>
   <si>
     <t>Solicitando a vinculação no Site do Município o calendário de eventos oficiais, bem como os demais eventos realizados no Município, seja de carater cultural, artístico, religioso e outros.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/no_111_cleverson_-_reabertura_da_entrada_no_km_42_br_116.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/no_111_cleverson_-_reabertura_da_entrada_no_km_42_br_116.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores solicito ao Executivo que intervenha junto a Empresa Autopista Grupo Arteris, para que seja feito a reabertura da entrada no Km 42 da BR 116, na localidade do Paiol de Baixo.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/no_112_cleverson_-_limpeza_dos_rios_e_corregos_terra_boa.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/no_112_cleverson_-_limpeza_dos_rios_e_corregos_terra_boa.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência a limpeza dos rios e córregos que passam no bairro Terra Boa.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/no_113_cleverson_-_substituicao_de_manilhas_por__TqBwHeh.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/no_113_cleverson_-_substituicao_de_manilhas_por__TqBwHeh.pdf</t>
   </si>
   <si>
     <t>Solicito a substituição das manilhas por uma galeria 3 x 2 na extensão de 25 metros na localidade da Terra Boa nas proximidades da "Panificadora De Bortoli".</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/no_114_venicio_-_reiterando_requerimento__solici_C7hhgRL.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/no_114_venicio_-_reiterando_requerimento__solici_C7hhgRL.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento anterior solicito abertura de mais vagas no tratamento da equoterapia, para atender as crianças da APAE, autistas e entre outras que necessitam de terapias para auxiliar na saúde.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/no_115_venicio_-_solicitando_a_sec_de_saude_sobr_vIJeru2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/no_115_venicio_-_solicitando_a_sec_de_saude_sobr_vIJeru2.pdf</t>
   </si>
   <si>
     <t>Solicitando informação junto a Secretaria de Saúde sobre fila de espera para o ecoterapia com apresentação da lista.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/no_116__adilsom_-_projeto_pavimentacao_rua_luiz__mJJJqKu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/no_116__adilsom_-_projeto_pavimentacao_rua_luiz__mJJJqKu.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Projetos e Engenharia inclua ao projeto de pavimentação as Ruas Luiz Garcia, José Milton de Paula e Adélio Ferreira do Bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/no_117__anderson_-_projeto_contra_turno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/no_117__anderson_-_projeto_contra_turno.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação dos Projetos em contra turno em todos os bairros do Municipio para atender crianças em vulnerabilidade social.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/no_118__ana_carolina_-_05_barracas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/no_118__ana_carolina_-_05_barracas.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade e montagem de 05 barracas para serem utilizadas pelos feirante do município, devendo permanecer ao lado do terminal do Jardim Paulista na Rua João Trevisan, Jardim Paulista, Campina Grande do Sul/PR dos dias 07/06 à 09/06.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/no_119__ana_carolina_-_paralelepipedo_na_nilce_t_xYhVXnX.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/no_119__ana_carolina_-_paralelepipedo_na_nilce_t_xYhVXnX.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para viabilizar a revitalização em paralelepípedo na continuação sem asfalto da Rua Nilce Terezinha Zanetti,Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/no_120__ana_carolina_-_manutencao_rua_valdir_mar_Yx3elOf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/no_120__ana_carolina_-_manutencao_rua_valdir_mar_Yx3elOf.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e melhoria na Rua Valdir Marles Bastos, em frente ao Gilmar Veículos, Bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/no_121_geraldo_-_solicitando_a_inclusao_do_proje_gdbeUPf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/no_121_geraldo_-_solicitando_a_inclusao_do_proje_gdbeUPf.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão do Projeto "Meu Campinho" no bairro Cohapar.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/no_122_geraldo_-_solicitando_a_inclusao_do_proje_BgSEdr2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/no_122_geraldo_-_solicitando_a_inclusao_do_proje_BgSEdr2.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão do Projeto "Meu Campinho" no bairro Jardim Santa Angelina.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/no_123_venicio_-_solicitando__programa_habitacio_Ln96A3D.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/no_123_venicio_-_solicitando__programa_habitacio_Ln96A3D.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo crie o Programa Habitacional Casa Popular para atender famílias carentes do Município.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/no_124_adilsom_-_solicitando_uma_travessia_elevada..pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/no_124_adilsom_-_solicitando_uma_travessia_elevada..pdf</t>
   </si>
   <si>
     <t>Solicitando uma Travessia elevada na Rua Marilene Aide Coradin, próximo ao numero 237, Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/994/no_125_ana_carolina_-_solicitando_urgente_manute_0vT1nUh.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/994/no_125_ana_carolina_-_solicitando_urgente_manute_0vT1nUh.pdf</t>
   </si>
   <si>
     <t>Solicitando urgente manutenção nas ruas do Bairro João Paulo.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/995/no_126_ana_carolina_-_solicitando_travessia_elev_ZtU3rc7.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/995/no_126_ana_carolina_-_solicitando_travessia_elev_ZtU3rc7.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente, que sejam realizados estudos para implantação de uma Travessia Elevada, sinalização escolar vertical e horizontal na Rodovia do Caqui - PR 506, nº 3420, em frente a Escola Municipal Anna Ferreira da Costa, Bairro Araçatuba.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/996/no_127_anderson_e_venicio_-_contratacao_de_um_psicologo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/996/no_127_anderson_e_venicio_-_contratacao_de_um_psicologo.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de um profissional de Psicologia para atender os professores e educadores do Município.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/no_128_anderson_e_venicio_-__manutencao_na_quadr_utP9ZCD.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/no_128_anderson_e_venicio_-__manutencao_na_quadr_utP9ZCD.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção geral na Quadra de Esportes do Colégio João Maria de Barros, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/no_129_anderson_e_venicio_-_contratacao_de_profi_W54tNJm.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/no_129_anderson_e_venicio_-_contratacao_de_profi_W54tNJm.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de profissional socorrista ou enfermeiro para destinação no acompanhamento das emergências de remoção do nosso Município.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/no_130_venicio_-_criacao_do_sistema_de_seguranca.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/no_130_venicio_-_criacao_do_sistema_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um sistema de segurança nas principais entradas e saídas da cidade com câmeras de monitoramento.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/no_131_venicio_-_construcao_de_um_estadio_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/no_131_venicio_-_construcao_de_um_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Estádio Municipal na região do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/no_132_felipe_-_realize_um_diagnostico_junto_ao_cm1b2or.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/no_132_felipe_-_realize_um_diagnostico_junto_ao_cm1b2or.pdf</t>
   </si>
   <si>
     <t>Pedido par que se realize um diagnostico junto aos usuários dos serviços públicos municipais, levantando dados e informações para que ocorra o apontamento dos serviços e processos em todo âmbito da Administração Publica Municipal que necessitam de simplificação e desburocratização.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/no_133_venicio_-_instalacao_de_campanhas_publicitarias.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/no_133_venicio_-_instalacao_de_campanhas_publicitarias.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo realize, junto ao Departamento responsável, a instalação de campanhas publicitarias (contra o abuso sexual de crianças, violência contra idosos e violência contra a mulher) nos pontos de ônibus do Município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/no_134_felipe_-_realize_um_diagnostico_junto_ao_bsFppDK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/no_134_felipe_-_realize_um_diagnostico_junto_ao_bsFppDK.pdf</t>
   </si>
   <si>
     <t>Pedido para que se realize um diagnostico junto aos servidores públicos municipais, levantando dados e informações par que ocorra o apontamento dos serviços e processos em todo âmbito da Administração Pública Municipal que necessitam de simplificação e desburocratização.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/no_135_cleverson_-_inclusao_de_disponibilidade__ctZLQNv.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/no_135_cleverson_-_inclusao_de_disponibilidade__ctZLQNv.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão de disponibilidade de insalubridade para Técnicos de Enfermagem, Psicólogos, Enfermeiro, Farmacêutico, Dentista,Atendentes das unidades de Saúde, Motoristas das Ambulâncias e Auxiliar de Serviços Gerais, que atendem as Unidades de Saúde do  Município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/no_136_cleverson_-_solicita_a_secretaria_de_edu_JjMyTIt.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/no_136_cleverson_-_solicita_a_secretaria_de_edu_JjMyTIt.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria de Educação que forneça um tablete para cada CMEI do Município ou, se possível para cada educador.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/no_137_cleverson_-_solicitando_adaptacao_de_ele_RMOqd9Q.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/no_137_cleverson_-_solicitando_adaptacao_de_ele_RMOqd9Q.pdf</t>
   </si>
   <si>
     <t>Solicito a adaptação de elevadores em veículos da Secretaria de Saúde (ambulância) e veículos da Educação para transporte escolar.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/no_138_ana_carolina_-_solicita_a_substituicao_d_baeNzPA.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/no_138_ana_carolina_-_solicita_a_substituicao_d_baeNzPA.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente, a substituição de lâmpadas queimadas na Rua Jandira Rosa Henemann, bairro Jardim Daher.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/no_139_geraldo_-_solicitando_o_retorno_do_progr_6jo3Uni.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/no_139_geraldo_-_solicitando_o_retorno_do_progr_6jo3Uni.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno do programa "Praça da Cidadania" em todos os Bairros.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/no_141_cleverson_-_solicitacao__um_aterro_para__sLG1Ddk.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/no_141_cleverson_-_solicitacao__um_aterro_para__sLG1Ddk.pdf</t>
   </si>
   <si>
     <t>Solicito, reiterando os diversos pedidos deste vereador, que seja feito um aterro para aumentar a altura da Estrada da Volta Grande, em um trecho de aproximadamente 60 metros (trecho que margeia o Rio Capivari, após o Pesque &amp; Pague Águas Claras antes da ponte que faz a divisa com o Município de Bocaiúva do Sul).</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/no_142_venicio_-_solicitando__do_poder_executiv_I48CztB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/no_142_venicio_-_solicitando__do_poder_executiv_I48CztB.pdf</t>
   </si>
   <si>
     <t>Solicitando que o chefe do Poder Executivo encaminhe a esta Casa de Leis, com urgência, o Projeto de Lei que trata de castração, zoonoses e cuidados com os animais.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/no_144_lucas_-_solicitando_extensao_de_rede_de__bJ2Gmnf.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/no_144_lucas_-_solicitando_extensao_de_rede_de__bJ2Gmnf.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão da rede de aguá a partir do nº 1500 até o nº 1600 da Estrada Municipal Gingiro Abbe, na localidade da Colônia Japonesa CICAMP.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/no_144_lucas_-_solicitando_extensao_de_rede_de__7skEEAI.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/no_144_lucas_-_solicitando_extensao_de_rede_de__7skEEAI.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede de água a partir do número 1500 até o número 1600 da Estrada Municipal Gingiro Abbe, na localidade da Colônia Japonesa CICAMP.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/no_145_lucas_-_instalacao_de_04_luminarias_na_e_QjeL0Rn.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/no_145_lucas_-_instalacao_de_04_luminarias_na_e_QjeL0Rn.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de 04 luminárias na Estrada Municipal Gingiro Abbe, entre os números 1700 e 2240.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/no_146_venicio_-_solicitando_ao_poder_executivo_rOHVxTz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/no_146_venicio_-_solicitando_ao_poder_executivo_rOHVxTz.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo, através das Secretarias responsáveis elabore o Projeto de Lei de caminhadas na natureza dentro do Município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/no_147_ana_carolina_-_solicitando_a_base_fazend_GCdbEV7.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/no_147_ana_carolina_-_solicitando_a_base_fazend_GCdbEV7.pdf</t>
   </si>
   <si>
     <t>Solicitando que Base Fazenda Lagoa seja incluída no mapa turístico do município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/no_148_ana_carolina_-_solicitando___intensifica_tSE3oph.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/no_148_ana_carolina_-_solicitando___intensifica_tSE3oph.pdf</t>
   </si>
   <si>
     <t>Solicitando que se providencie, através de setor competente, a intensificação do patrulhamento policial nos bairros Jardim Daher e Jardim Araçatuba.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/no_149_ana_carolina_-_melhorias_nas_sinalizacoe_i9qDm2F.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/no_149_ana_carolina_-_melhorias_nas_sinalizacoe_i9qDm2F.pdf</t>
   </si>
   <si>
     <t>Solicitando que se providencie, através do setor competente, melhorias nas sinalizações de transito dos cruzamentos no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/no_151_solicita_ao_executivo__um_estudo_de__are_JX5Hejy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/no_151_solicita_ao_executivo__um_estudo_de__are_JX5Hejy.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que junto ao departamento responsável, elaborem um estudo verificando algumas áreas para carga e descarga nas vias que existem grande fluxo de comércio, pessoas, carros e caminhões, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/no_152_solicitando_a_colocacao_de_lixeiras_nos__n96wOrJ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/no_152_solicitando_a_colocacao_de_lixeiras_nos__n96wOrJ.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de lixeiras nos pontos de ônibus do Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/no_153_solicitando_que_todas_as_ubs_possuam_cil_WzNJw7N.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/no_153_solicitando_que_todas_as_ubs_possuam_cil_WzNJw7N.pdf</t>
   </si>
   <si>
     <t>Solicitando que todas as UBS possuam cilindro de oxigênio para situações emergenciais.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Solicitando cronograma de instalação de lombadas emergenciais.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/no_155_ana_carolina_-_solicitando__audiencia_pu_ADvtYGQ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/no_155_ana_carolina_-_solicitando__audiencia_pu_ADvtYGQ.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Audiência Publica para discussão do tema: "Qualidade do transporte coletivo municipal".</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/no_156_ana_carolina_-___lixeiras_em_locais_estr_XuXuDZ6.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/no_156_ana_carolina_-___lixeiras_em_locais_estr_XuXuDZ6.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam providenciadas instalações de lixeiras em locais estratégicos e pontos turísticos da área rural do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/no_157_ana_carolina_-_transporte_idoso.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/no_157_ana_carolina_-_transporte_idoso.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo Municipal através de sua secretaria competente, realize estudo e viabilize recursos para aquisição de um ônibus adequado para uso exclusivo do transporte de idosos do Grupo Melhor Idade, um ônibus que disponha de banheiro e que também ofereça condições de acessibilidade a pessoas com deficiência física ou problemas de mobilidade.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/no_158_geraldo_-_solicitando_reforma_nos_banheiros.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/no_158_geraldo_-_solicitando_reforma_nos_banheiros.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma dos banheiros do Complexo Esportivo Prefeito Mario Strapasson no Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/no_159_venicio_-_solicitando_a_criacao_de_cep_p_GuP5Gyw.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/no_159_venicio_-_solicitando_a_criacao_de_cep_p_GuP5Gyw.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de CEP (Código de Endereçamento Postal) para cada Rua do Município, no intuito de facilitar os serviços de entregas tanto dos Correios, como de empresas particulares.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/no_160_geraldo_-_solicitando_a_instalacao_de_il_bKt13mA.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/no_160_geraldo_-_solicitando_a_instalacao_de_il_bKt13mA.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação pública nas academias ao ar-livre existentes em todo Município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/no_161_adilsom_-_solicito_a_instalacao_de_5_lum_m8cBCsI.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/no_161_adilsom_-_solicito_a_instalacao_de_5_lum_m8cBCsI.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de 5 luminárias na Avenida Lindolfo Henrique Ferreira, entre os nº 198 e 215.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/no_162_ana_carolina_-_solicitando_a_implantacao_dPZwv7J.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/no_162_ana_carolina_-_solicitando_a_implantacao_dPZwv7J.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da Patrulha Rural diurna no Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/no_163_ana_carolina_-__solicitando_ao_executivo_dLUN0gL.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/no_163_ana_carolina_-__solicitando_ao_executivo_dLUN0gL.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo Municipal através de sua secretaria competente, realize estudo e viabilize o reparo em construção existente na Praça Céu, para criar um ponto de apoio da Guarda Municipal, no Bairro Jardim Florida.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/no_164_ana_carolina_-_solicitando_a_aquisicao_d_69ZtxcT.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/no_164_ana_carolina_-_solicitando_a_aquisicao_d_69ZtxcT.pdf</t>
   </si>
   <si>
     <t>Solicitando que se realizem estudos e viabilize a aquisição de tabletes para trabalho de agentes comunitários conforme Projeto de Lei nº 7079/17 da Câmara dos Deputados Federais.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/no_165_solicitando_lampadas_de_led_nos_arredore_fpo7DtG.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/no_165_solicitando_lampadas_de_led_nos_arredore_fpo7DtG.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lampadas de LED aos arredores dos Campos de Futebol tanto do Centro Esportivo Pedro Dalprá Filho (na sede), quanto do Centro Esportivo Ricieri Bernardi (no Jardim Paulista).</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/no_166_venicio_solicita_a_construcao_de_bolsoes_hngPHQh.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/no_166_venicio_solicita_a_construcao_de_bolsoes_hngPHQh.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de bolsões de estacionamento em alguns locais estratégicos no bairro Jardim Paulista, Sendo eles: em frente ao Terminal de Ônibus do Jardim Paulista, Na Rua João Trevisan; em frente à Funerária Santa Mônica e ao lado da floricultura da Senhora Simone, ambas na Rua Ângelo A. Zanchettin.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/no_167_anderson_solicitando_que_as_escolas_tenh_2VBzvXZ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/no_167_anderson_solicitando_que_as_escolas_tenh_2VBzvXZ.pdf</t>
   </si>
   <si>
     <t>Solicitando que diretores e equipes pedagógicas de escolas municipais e também estaduais tenham acesso ao acompanhamento de solicitações enviadas através das Escolas, para agendamento de consultas, exames e procedimentos solicitados aos alunos de suas instituições.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/no_168_amarildo_e_eugenio_-_solicitam__capela_m_EjRNyBy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/no_168_amarildo_e_eugenio_-_solicitam__capela_m_EjRNyBy.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma Capela Mortuária no Cemitério Municipal do Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/no_169_anderson_-_solicitando_informacoes_dos_c_Q5qPvym.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/no_169_anderson_-_solicitando_informacoes_dos_c_Q5qPvym.pdf</t>
   </si>
   <si>
     <t>Solicitando informações dos correios quanto a entrega de correspondências no Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/no_170_eugenio_-_solicita__funcionario_para__li_gwX24Mq.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/no_170_eugenio_-_solicita__funcionario_para__li_gwX24Mq.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja designado um funcionário para efetuar a limpeza no bairro Terra Boa, assim como a entrega de sacos verdes para a coleta seletiva de lixos para a comunidade.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/no_171_ana_carolina_-_solicita_que_o_pesque__pa_tktD9uo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/no_171_ana_carolina_-_solicita_que_o_pesque__pa_tktD9uo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Pesque &amp; Pague das Recanto das Águas seja incluído no mapa turístico do Município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/no_172_ana_carolina_-_solicita_alambrado__no_gi_yWruUNx.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/no_172_ana_carolina_-_solicita_alambrado__no_gi_yWruUNx.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização e colocação de alambrado na cancha de areia localizada no Ginásio Esportivo Ricieri Bernardi, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/no_173_cleverson_-_solicitando_a_confeccao_de_bannerso.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/no_173_cleverson_-_solicitando_a_confeccao_de_bannerso.pdf</t>
   </si>
   <si>
     <t>Solicitando a confecção de Banners 1 metro x 1 metro, através do departamento responsável, com o nome do proprietário e Brasão do Município para a exposição do Município em eventos em outras localidades.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/no_174_venicio_solicita_informacoes_quanto_a_re_39HBptR.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/no_174_venicio_solicita_informacoes_quanto_a_re_39HBptR.pdf</t>
   </si>
   <si>
     <t>Solicitando informações quanto à reforma do Ginásio de Esportes do bairro Jardim Paulista e também quanto as solicitações da instalação do Parque de Diversões no local.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/no_175_adilsom_-_solicitiando__academia_ao_ar_l_UrtFUff.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/no_175_adilsom_-_solicitiando__academia_ao_ar_l_UrtFUff.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado Academia ao Ar Livre na localidade da Canelinha, ao lado da Unidade de Saúde.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/no_176_venicio_e_amarildo_-_solicitando_a_imple_oTIhwJv.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/no_176_venicio_e_amarildo_-_solicitando_a_imple_oTIhwJv.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implementação de rotatórias em determinados cruzamentos específicos do Bairro Jardim Paulista, sendo estes: Rua José Sbalquiero co Duílio Calderari; Rua Ângelo A. Zanchettin co Rua Duílio Calderari e o cruzamento da Rua Augusto Staben com a Leonardo Franchischeli.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/no_177_anderson_-_solicitando_reforma_da_escola_1upAkUu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/no_177_anderson_-_solicitando_reforma_da_escola_1upAkUu.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma da Escola Marcos Nicolau Strapassoni com a construção de quadra poliesportiva no bairro Santa  Rosa.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/no_178_anderson_-_solicitando_a_manutencao_da_e_hfUaCqz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/no_178_anderson_-_solicitando_a_manutencao_da_e_hfUaCqz.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Escola Municipal Alessandra Assunção localizada no bairro Jardim Santa Rita, assim como a construção de quadra poliesportiva com parquinho para as crianças.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/no_179_venicio_-_solicitando_informacoes_ref_a__XRBT4R1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/no_179_venicio_-_solicitando_informacoes_ref_a__XRBT4R1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes à construção do Parque Linear, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/no_180_ana_carolina_-_solicitando__rotatoria_na_8VGTPMX.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/no_180_ana_carolina_-_solicitando__rotatoria_na_8VGTPMX.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo Municipal através de sua secretaria competente, realize estudos e viabilize a implantação de rotatória no encontro da Avenida Presidente Juscelino Kubitschek de Oliveira co a Rua Ângelo Antonio Zanchettin, próximo a Agencia da Previdência Social - Jardim Paulista.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/no_181_ana_carolina_-_solicitando_sinalizacao_p_2hX8ZpK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/no_181_ana_carolina_-_solicitando_sinalizacao_p_2hX8ZpK.pdf</t>
   </si>
   <si>
     <t>Solicitando sinalização especial para "área escolar" na Rua Alderico Bandeira de Lima, bairro Jardim Paulista, imediações da Escola Super Ativa.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/no_182_adilsom_-_solicitando_duas_travessias_el_kUpKGLs.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/no_182_adilsom_-_solicitando_duas_travessias_el_kUpKGLs.pdf</t>
   </si>
   <si>
     <t>Solicitando duas travessias elevadas na Rua São Paulo, entre as Ruas Caetano Ruzenente e Professora Marilene Aide Coradin, no Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/no_183_adilsom_-_solicitando__travessia_elevada_quyG8fZ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/no_183_adilsom_-_solicitando__travessia_elevada_quyG8fZ.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de travessia  elevada na Rua João Trevisan, próximo ao nº 747, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/no_184_venicio_-_solicitando__area_de_lazer__na_uX1wa1W.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/no_184_venicio_-_solicitando__area_de_lazer__na_uX1wa1W.pdf</t>
   </si>
   <si>
     <t>Solicitando área de lazer, com parquinho infantil e academia ao ar livre na região da Vila Chacrinha, Vila Tonet e Timbu.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/no_185_venicio_-_solicita_a_casa_de_leis_contra_1QXjQjF.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/no_185_venicio_-_solicita_a_casa_de_leis_contra_1QXjQjF.pdf</t>
   </si>
   <si>
     <t>Solicitando que esta Casa de Leis contrate um Interprete de Libras, para fazer as transmissões das sessões ordinárias, extraordinárias, solenes e eventos realizados pela Câmara Municipal.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/no_186_anderson_e_venicio_-_solicita_dotacao_or_eFE2tzr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/no_186_anderson_e_venicio_-_solicita_dotacao_or_eFE2tzr.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhada, junto à proposta orçamentaria para o Exercício de 2020, dotação orçamentaria específica destinada a atender a criação do Programa Bolsa Atleta e Cultura para munícipes que se destacam tanto em esportes de rendimento quanto no campo artístico.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/no_187_venicio_-_solicita_dotacao_orc___program_VP9EniU.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/no_187_venicio_-_solicita_dotacao_orc___program_VP9EniU.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhada, junto à proposta orçamentaria para o Exercício de 2020, dotação orçamentaria específica destinada a atender a criação do Programa de Castração, Proteção Animal e Zoonose.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Solicitando a contratação, mediante licitação, de empresa especializada na elaboração de Laudo Técnico de Condições Ambientais de Trabalho para que sejam identificados os cargos e ambientes de trabalho que ensejam o pagamento do adicional de insalubridade. Eventualmente, se já houver essa contratação informar a esta Casa Legislativa o nome da empresa e a data determinada para entrega do referido laudo.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/no_189_cleverson_-_solicita_que_seja_feita_a_ma_bnuWNIV.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/no_189_cleverson_-_solicita_que_seja_feita_a_ma_bnuWNIV.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a manutenção das ruas do Bairro Santa Rosa com patrola e colocação de saibro, onde se faça necessário.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/no_190_cleverson_-_solicita__pavimentacao_asfal_LEiBd3w.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/no_190_cleverson_-_solicita__pavimentacao_asfal_LEiBd3w.pdf</t>
   </si>
   <si>
     <t>Solicitando  possibilidade de pavimentação asfáltica na Rua Maria Vidolin Dalprá, no trecho entre a Rua Carlos Rodrigues da Cruz e Avenida São João, e a relocação das pedras de paralelepípedos tiradas para a continuação do calçamento na Estrada do Mandassaia.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/no_191_ana_carolina_-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/no_191_ana_carolina_-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirada pelo autor.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/no_192_felipe_-_solicita_e_a_instalacao_de_cole_YSvi8eQ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/no_192_felipe_-_solicita_e_a_instalacao_de_cole_YSvi8eQ.pdf</t>
   </si>
   <si>
     <t>Solicitando para que viabilize a instalação de coletores de Chorume em caminhões de lixo que trabalham no município.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/no_194_felipe_-_solicitao__criacao_de_faixas_de_JfsOsJ7.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/no_194_felipe_-_solicitao__criacao_de_faixas_de_JfsOsJ7.pdf</t>
   </si>
   <si>
     <t>Solicitando ao órgão ou entidade executivo de transito ou rodoviário, para que faça a circunscrição sobre a via para a criação de Faixas de Travessias Elevadas nas imediações das instituições de ensino no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/no_195_felipe_-_solicitando_a__isencao_no_trans_lkk7ack.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/no_195_felipe_-_solicitando_a__isencao_no_trans_lkk7ack.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo sobre a criação de um bilhete especial, para a isenção de tarifa nas linhas urbanas do sistema de transporte coletivo para acompanhantes de portadores de deficiência física e mental.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/no_196_lucas_-_solicita_a_elaboracao_de_letreir_LEuNQ71.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/no_196_lucas_-_solicita_a_elaboracao_de_letreir_LEuNQ71.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de um letreiro turístico com nome do Município e um simbolo de coração (para simbolizar o amor pela Cidade).</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2157/requerimento_197-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2157/requerimento_197-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando o fechamento dos vãos na estrutura do Terminal do Jardim Paulista, reiterando solicitações anteriores deste e demais Vereadores, devido a grande quantidade de pombos que por ali habitam.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2158/requerimento_198-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2158/requerimento_198-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando intensificação da campanha educativa no Município sobre descarte irregular de lixo através da utilização de outdoor, mídia social e folders explicativos.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1074/n199_venicio_-_solicita_realizacao_do_programa__PwoqcUI.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1074/n199_venicio_-_solicita_realizacao_do_programa__PwoqcUI.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo realize um Programa de Jovem Aprendiz PCD.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/n_200_lucas_-_solicita_sistema_de_tratamento_de_agua.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/n_200_lucas_-_solicita_sistema_de_tratamento_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitando sistema isolado de tratamento de abastecimento com água tratada na comunidade do Saltinho ou Limeira.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2159/requerimento_201-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2159/requerimento_201-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal, através de sua secretaria competente, realize estudo e viabilize o reparo em construção existente para criar um ponto de apoio da Guarda Municipal, no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/n_202_adilsom_-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/n_202_adilsom_-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado pelo Autor.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/n_203_venicio_-_solicita_elevador_no_centro_esp_2Lua3qv.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/n_203_venicio_-_solicita_elevador_no_centro_esp_2Lua3qv.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de elevador na reforma do Ginásio no Centro Esportivo Ricieri Bernardi, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/n_204_felipe_-_solicita_criacao_de_viveiro_municipal.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/n_204_felipe_-_solicita_criacao_de_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um viveiro municipal para semear plantas e árvores, com a finalidade de serem transplantadas por todo município através de um grande plano de manejo das plantas.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/n_205_felipe_-_solicitando_alteracao_no_livro_d_uWXi7Cr.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/n_205_felipe_-_solicitando_alteracao_no_livro_d_uWXi7Cr.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que viabilize a mudança dos livros de chamada utilizados nos CMEIs e Escolas Municipais para os livros de chamadas digitais, tal como já ocorre na maioria das escolas particulares e da rede estadual.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/n_206_anderson__e_venicio_-_reiterando_o_requer_x4JwhWH.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/n_206_anderson__e_venicio_-_reiterando_o_requer_x4JwhWH.pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação efetuada através do Requerimento 288/2017 para a criação do Departamento de Habitação na Administração Municipal, para Regularização Fundiária (urbana e rural) para moradias populares e também realizar um levantamento de quantas famílias estão em situação de vulnerabilidade social, necessitando de uma moradia digna.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/n_207_anderson_-_solicita_reparacao_asfaltica_n_0w38NMB.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/n_207_anderson_-_solicita_reparacao_asfaltica_n_0w38NMB.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuada a reparação asfáltica na saída do Bairro Cicamp (área Industrial) no trecho que dá acesso a BR 116.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1068/n_208_anderson_-_solicitando_bebedouros_em__pra_RrSqVhu.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1068/n_208_anderson_-_solicitando_bebedouros_em__pra_RrSqVhu.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a implantação em praças e parques públicos e área de lazer com bebedouros.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/n_209_anderson_-_solicitando_espaco_fisico_para_wvzCtwq.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/n_209_anderson_-_solicitando_espaco_fisico_para_wvzCtwq.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que verifique a possibilidade do Município disponibilizar salas em recintos públicos que possam sediar as Associações de Bairros.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/n_2010_felipe_-_instituir_projeto_programa_livro_vivo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/n_2010_felipe_-_instituir_projeto_programa_livro_vivo.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo acerca da possibilidade de instituir o programa chamado "Projeto Livro Vivo", que visa disseminar a leitura nas comunidade e para a sociedade em geral, dentro da proposta de humanização e inclusão da atual gestão municipal.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/n_211_lucas_-_solicita_implantacao_de_estaciona_vBC8By7.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/n_211_lucas_-_solicita_implantacao_de_estaciona_vBC8By7.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de estacionamento em 45 graus nas quadras com maior movimento comercial da Rua Professor Duílio Calderari, entre a Rua Ângelo Antonio Francischelli e a Rua José Sbalcheiro, podendo ser implantado a direita em uma quadra e a esquerda em outra quadra, dando mais opções de estacionamento a população.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2160/requerimento_212-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2160/requerimento_212-2019.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/no_213_venicio_-_solicita_ponto_de_onibus_coleg_jaJB4S6.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/no_213_venicio_-_solicita_ponto_de_onibus_coleg_jaJB4S6.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de ponto de ônibus coberto e com proteção lateral em frente ao novo Colégio Estadual Bandeirantes.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1075/no_214_cleverson_-_cobertura_na_quadra_da_escol_8qHzMI7.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1075/no_214_cleverson_-_cobertura_na_quadra_da_escol_8qHzMI7.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura na quadra da Escola Municipal Humberto de Alencar Castelo Branco, no Bairro Barragem.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1076/no_215_cleverson_-_solicitando___convenios_com__OBrfi1e.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1076/no_215_cleverson_-_solicitando___convenios_com__OBrfi1e.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do Poder Executivo fazer convênios com empresas que disponibilizam "cursos" iguais os oferecidos no Jardim Paulista para os bairros da Terra Boa, Barragem, Jaguatirica e Ribeirão Grande.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1077/no_216_adilsom_-_solicitando_a_abertura_do__cen_PeqGG4E.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1077/no_216_adilsom_-_solicitando_a_abertura_do__cen_PeqGG4E.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo, por meio do Departamento Responsável, providencie a abertura do Ginásio do Centro Esportivo Ricieri Bernardi, no bairro Jardim Paulista, às 08 horas.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/no_217_venicio_-_solicita_iluminacao_na_pista_d_0IjkNt1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/no_217_venicio_-_solicita_iluminacao_na_pista_d_0IjkNt1.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação em toda a extensão da pista de caminhada Bráulio Ribeiro, no Centro Esportivo Pedro Dalprá Filho, na Sede.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/no_218_amarildo_-_solicitando_parquinho_infanti_3wg5RCm.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/no_218_amarildo_-_solicitando_parquinho_infanti_3wg5RCm.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Parquinho Infantil ao lado da Quadra Coberta da Jaguatirica, inaugurada recentemente.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2161/requerimento_219-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2161/requerimento_219-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo Municipal através de sua secretaria competente, realize estudo e viabilize o reparo em construção existente, para implantação de uma Unidade de CRAS - Centro de Referencia de Assistência Social, ou que faça como foi antes, no prédio de Unidade de Saúde.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/no_220_venicio_-_solicitando_guias_rebaixadas_n_3KxBypg.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/no_220_venicio_-_solicitando_guias_rebaixadas_n_3KxBypg.pdf</t>
   </si>
   <si>
     <t>Solicitando que, após a conclusão das obras na Rua Duílio Calderari, sejam implementadas as guias rebaixadas ao menos em frente os estabelecimentos que trabalham com autopeças e similares de veículos.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/no_221_cleverson_-_solicita_travessia_elevada_n_IhlQfXg.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/no_221_cleverson_-_solicita_travessia_elevada_n_IhlQfXg.pdf</t>
   </si>
   <si>
     <t>Solicitando uma travessia elevada na Rua Otávio dos Santos Souza (calçamento), entre a entrada do CMEI Guido Irineu Pelanda e o Colégio Estadual Ribeirão Grande, e uma travessia elevada antes do entroncamento que da acesso a Unidade de Saúde e Escola Municipal Santa Letícia, em frente ao Aviário Ribeirão, na mesma Rua.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1082/no_222_cleverson_-_solicitando_a_ampliacao_da_r_skhj8zT.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1082/no_222_cleverson_-_solicitando_a_ampliacao_da_r_skhj8zT.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação da Rede de Água até a parte de Cima do Cemitério São João Batista, na Sede do Município, bem como a possível instalação de postes com luminárias tipo "pétalas" na parte antiga do Cemitério e, se possível, na parte nova ser instalada uma me cada ponto central do Cemitério.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1083/no_223_cleverson_-_solicitando__muro_em_torno_d_IC3jLbq.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1083/no_223_cleverson_-_solicitando__muro_em_torno_d_IC3jLbq.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de se fazer um muro em torno do Cemitério da Jaguatirica, na parte onde foi realizada a ampliação de novas gavetas e a instalação de um poste alto com luminárias tipo pétalas.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/no_224_lucas_-_solicita_tratamento_superficial__PBwxuuG.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/no_224_lucas_-_solicita_tratamento_superficial__PBwxuuG.pdf</t>
   </si>
   <si>
     <t>Solicitando tratamento superficial duplo TSD (antipó) no final das ruas, Benedito Pires Cordeiro, João Vidolin, Francisco Simioni, em toda a extensão da rua Santo Gabriel de Oliveira e na rua marginal a Rodovia do Caqui em frente a unidade de saúde Manoel Alves Kustel no Jardim Diamante.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/no_225_anderson_-_solicita_campo_de_areia_no_ca_Wwh6sRp.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/no_225_anderson_-_solicita_campo_de_areia_no_ca_Wwh6sRp.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de campo de areia no canteiro central da Rua Maria Luiza Zanetti, no Bairro Santa Angelina.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/no_226_venicio_-_solicitando__a_criacao_de_linh_TiCbavK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/no_226_venicio_-_solicitando__a_criacao_de_linh_TiCbavK.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para a  criação e implantação na nova Concessão do Transporte Público, linha de ônibus que ligue o Bairro Terra Boa com a Sede do Município.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/no_227_anderson_e_venicio_-_solicitam_linha_de__fTeY4yE.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/no_227_anderson_e_venicio_-_solicitam_linha_de__fTeY4yE.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de linha Interbairros no Sistema de transporte Público do Município.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1088/no_228__ana_e_lucas_-_setor_turistico.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1088/no_228__ana_e_lucas_-_setor_turistico.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Poder Executivo no sentido de criar um programa de orientação turística municipal, visando à capacitação do setor turístico do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1089/no_229_ana_carolina_-_reiterando_solicitacao_pe_Mfehn9S.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1089/no_229_ana_carolina_-_reiterando_solicitacao_pe_Mfehn9S.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação pela Criação da Ouvidoria Municipal para que nossa população possa ter um espaço e um canal para se expressar e se informar a cerca de todos os assuntos relacionados à administração pública.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1090/no_230_ana_carolina_-_solicitando__paralelepipe_sK7n3Bm.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1090/no_230_ana_carolina_-_solicitando__paralelepipe_sK7n3Bm.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para viabilizar a revitalização em paralelepípedo na continuação sem asfalto da Rua Nilce Terezinha Zanetti, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/no_231_venicio_-_solicitando_a_readequacao_da_c_ctbMprw.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/no_231_venicio_-_solicitando_a_readequacao_da_c_ctbMprw.pdf</t>
   </si>
   <si>
     <t>Solicitando a readequação da Cancha de Futebol existente no Bairro João Paulo.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/no_232_anderson_e_venicio_-_solicitam_informaco_h1xLj9e.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/no_232_anderson_e_venicio_-_solicitam_informaco_h1xLj9e.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o plano de cargos e salários para os funcionários da Educação Municipal.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/no_233_anderson_-_solicita_manutencao_viaria_na_HkO6YlO.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/no_233_anderson_-_solicita_manutencao_viaria_na_HkO6YlO.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Travessa Noraldino Felix Gonçalves, bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1094/no_234_anderson_-_solicita_construcao_de_abrigo_DsNwlk1.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1094/no_234_anderson_-_solicita_construcao_de_abrigo_DsNwlk1.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de abrigo para crianças que se utilizam do transporte escolar no bairro Santa Rita.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/no_235_anderson_e_venicio_-_solicitam_equipamen_fSjYnQZ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/no_235_anderson_e_venicio_-_solicitam_equipamen_fSjYnQZ.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de equipamento multimídia (computadores e datashow) nas salas de aula das escolas municipais.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/no_236_anderson_-_solicita_o_retorno_das_feiras_XVP5wSt.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/no_236_anderson_-_solicita_o_retorno_das_feiras_XVP5wSt.pdf</t>
   </si>
   <si>
     <t>Solicitando que se viabilize o retorno das Feiras de Ciências nas Escolas Municipais.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2162/requerimento_237-2019.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2162/requerimento_237-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza externa, conserto da cerca e pintura do prédio da Unidade de Saúde da Canelinha.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/no_238_anderson_-_solicita_que_seja_colocado_em_l78uDxy.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/no_238_anderson_-_solicita_que_seja_colocado_em_l78uDxy.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado em prática o Projeto Jovem Legislador em 2020.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/no_239_anderson_-_solicita_passe_escolar_aos_es_2cgplQd.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/no_239_anderson_-_solicita_passe_escolar_aos_es_2cgplQd.pdf</t>
   </si>
   <si>
     <t>Solicitando que os estudantes universitários que fazem cursos em instituições fora do Município sejam agraciados com passe escolar.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/no_240_venicio_-_solicita_estudo_para_a_criacao_eOqjvYZ.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/no_240_venicio_-_solicita_estudo_para_a_criacao_eOqjvYZ.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo realize estudo para a criação da Câmara Técnica de Acessibilidade (CTA) e que seja vinculada a Secretaria Municipal de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/n_242_anderson_-_solicita_liberacao_do_transpor_Y9O3TJK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/n_242_anderson_-_solicita_liberacao_do_transpor_Y9O3TJK.pdf</t>
   </si>
   <si>
     <t>Solicitando a liberação do transporte escolar dos Munícipes que comprovadamente estejam frequentando cursos de capacitação ou aperfeiçoamento profissional em nosso Município.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/n_243_venicio_-_solicita_reforma_na_ecola_m._ni_2meEG0v.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/n_243_venicio_-_solicita_reforma_na_ecola_m._ni_2meEG0v.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma geral da Escola Municipal Nilce Terezinha Zanetti, no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/n_244_ana_carolina_-_solicita_rotatoria_na_rua__6nmdgLY.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/n_244_ana_carolina_-_solicita_rotatoria_na_rua__6nmdgLY.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente e ao DER-PR, que sejam realizados estudos que viabilizem a inclusão no projeto, a implantação de rotatória no encontro da Rua Marcos Nicolau Strapassoni com a Rodovia do Caqui - PR 506, próximo a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/no_245_ana_carolina_-_solicitando_a_intensifica_lVbS4Pb.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/no_245_ana_carolina_-_solicitando_a_intensifica_lVbS4Pb.pdf</t>
   </si>
   <si>
     <t>Solicitando que se providencie, através do setor competente, a intensificação do patrulhamento policial nos bairros Santa Rosa, Cohapar, Jardim Paulista e Eugênia Maria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4403,67 +4403,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/no_01_centro_de_referencia_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1855/no_02_instalacao_de_cameras_de_vigilancia_em_transportes_coletivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1856/no_03_planejamento_familiar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/no_04_planejamento_familiar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1858/no_05_isencao_da_taxa_de_emissao_da_licenca_de_estacionamento_para_idosos_e_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1859/no_06_programa_adolescente_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1860/no_07_institui_o_programa_cuidador_cidadao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1861/no_08_incentivo_fiscal_para_apoio_a_realizacao_de_projetos_esportivos_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1862/no_10_programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1863/no_12_criacao_do_fumaf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1864/no_13_conselho_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1865/n_14_programa_pro_mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1866/indicativo_de_projeto_15-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1867/n_16_conselho_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/no_17_centro_referencia_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/no_18_reestruturacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2142/mocao_de_aplausos_no_03_aluna_destaque_esther.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2143/mocao_de_aplausos_no_04_ao_nucleo_de_custura_eli_martins.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2144/mocao_de_aplausos_no_06_luiz_eduardo_pimentel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2145/no_07_vereador_anderson_-_escola_super_ativa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2146/no_08_anderson_-_projeto_rap_in_cristo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2147/no_09_vereadora_ana_carolina_-_vera_andreatta_pereira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2148/no_10_lucas_-_atleta_nelson_muniz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1872/no_03_titulo_cidada_kazuco_akamine.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/projeto_de_decreto_04-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/no_05_convenio_apae.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1875/no_06_titulo_de_cidadao_ben._francisco_trajano_simioni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1876/no_07_aprova_as_contas_do_executivo_201429112019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/no_08_aprova_as_contas_do_executivo_2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/no_9_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_antonio_carlos_banzzatto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1878/no_10_titulo_de_cidadao_honorario_jair_perboni.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/no_01_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/projeto_de_lei_complementar_no_002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_lei_complementar_no_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_complementar_no_004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_complementar_no_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1765/no_01_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1766/no_02_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r100_mil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1767/no_03_altera_as_leis_municipais_no_594_de_04_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1768/no_04_altera_a_lei_municipal_no_93_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/no_05_denomina_estrada_emerson_braz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/no_06__denomina_espaco_recreativo_ivo_custel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/no_07_institui_o_dia_da_alcoolica_fetal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/no_08_proibe_taxa_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1773/no_09_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r_539_mil.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1774/no_10_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1775/no_11_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1776/no_12_dispooe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1778/no_14_utilidade_publica_crejer.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1779/no_17_estabelece_normas_para_utilizacao_racional_e_eficiente_da_agua_disponibilizada_para_consumo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/no_19_altera_a_tabela_i_do_anexo_unico_da_lei_municipal_no_438_de_13_de_janeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/no_20_rejeitado_autoriza_o_poder_executivo_a_realizar_a_outorga.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/no_21_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/no_23_altera_o_artigo_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/no_24_proibi_o_manuseio_de_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/no_25_informacao_profissionais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/no_26_denomina_a_estrada_municipal_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/no_27_transtorno_tea.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/no_28_tradicoes_gauchas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1791/no_29_denomina_maria_cristina_zanon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1793/no_31_denomina_a_rua_que_especifica_na_localidade_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1794/no_35__denomina_unidade_saude_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1795/no_36_altera_o_anexo_unico_da_lei_municipal_no_413_de_28_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1796/no_38_denomina_as_ruas_que_especifica_na_localidade_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1797/no_39_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1798/n_40_institui_o_dia_da_conscientizacao_da_escloredermia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/no_42_denomina_o_cmei_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/no_43_autoriza_a_doacao_da_area_destinada_a_edificacao_da_delegacia_de_policia_civil_ao_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/no_44_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1806/no_45_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_publicos_moveis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1807/no_46_acrescenta_o_6o_ao_artigo_22_da_lei_municipal_no._09_de_08_de_junho_de_2004_que_dispoe_sobre_o_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1808/no_47_institui_e_aprova_a_politica_e_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1810/no_49_sanitarios_quimicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1811/no_50_cria_a_maratona_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/no_54_programa_de_saude_vocal_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/no_55_divulgacao_dos_telefones_de_denuncias_e_emergencias_nas_faturas_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1816/no_56_extingue_o_fundo_especial_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1818/no_58_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1821/no_61_equipamentos_e_brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1823/no_63_arborizacao_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1824/no_64_regime_de_adiantamento_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1825/no_65_autoriza_o_poder_executivo_municipal_a_formalizar_contratacao_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1826/no_66_atendimento_preferencial_portadores_do_tea.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1827/no_67_utilidade_publica_kazuco_pro-talento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1828/no_68_campanha_coracao_de_mulher.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1829/projeto_de_lei_n_69-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1830/no_70_substituido_instalacao_de_sistema_de_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1831/no_71_substituido_programa_escola_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1832/no_73_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1833/no_74_inclui_o_lote_no_18_na_relacao_da_frota_municipal_constante_no_anexo_unico_da_lei_no_652.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1834/no_75_combate_ao_abuso_e_a_exploracao_sexual_de_crianca29112019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1836/no_79_autoriza_o_poder_executivo_a_proceder_a_desafetacao_e_alienacao_dos_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1837/no_80_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1838/no_81_tempo_de_atendimento_nas_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1839/no_82_prazo_de_realizacao_de_exames_de_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/no_83_altera_o_artigo_1o_da_lei_municipal_no_41_de_14_de_dezembro_de_2004.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/no_84_institui_o_mes_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1842/no_85_institui_o_projeto_livro_vivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1843/no_86_ouvidoria_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1844/no_87_servico_de_inspecao_municipal_-_sim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1845/no_88_acrescenta_o_art._6o-a_na_lei_municipal_no_311_de_14_de_janeiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1846/no_89_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1847/no_90_altera_os_artigos_da_2o_e_10o_da_lei_no_649_que_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1848/no_91_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_o_fundo_municipal_de_apoio_ao_deficiente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1849/no_92_implantacao_do_programa_de_incentivo_a_formacao_dos_profissionais_do_magisterio_e_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1850/no_93_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1851/no_94_alteracoes_no_estatuto_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1852/no_95_altera_dispositivo_da_lei_municipal_n.o_398.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/no_96_altera_e_revoga_dispositivos_da_lei_municipal_no._550.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao__no_01.2019__legislativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/no_01_lucas_-_implantacao_de_faixa_bairro_jardim_ceccon..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/no_02_lucas_-_solicitando_faixa_elevada..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/no_03_amarildo_-_antipo_bairro_barragem..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/no_04_amarildo_-_antipo_bairro_barragem..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2153/requerimento_05-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/no_06_amarildo_e_eugenio_-_reiterando_bairro_jag_s55oQa6.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/no_07_amarildo_e_eugenio_-_solitando_pavimentaca_OnnwZGw.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/no_09__lucas_-_tratamento_duplo_tsd..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/no_10_anderson_-_cais_marli_castro_gomes..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2154/requerimento_12-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/no_13_cleverson_-_melhorias_na_rodovia_jose_taverna..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/no_14_cleverson_-_solicitando_lombada..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/no_15_cleverson_-_realizacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/no_16_anderson_-_concessao_de_bolsas_de_estudo..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/no_17_venicio_-_solicita_projeto_para_iluminacao_qsmlfec.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/no_18_venicio_-_reforma_urgente_no_ginasio..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2155/requerimento_19-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/no_20_lucas_-_solicita_praca_com_mesinhas_acento_TuWWU62.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/no_21_venicio_-_realizacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/no_22_amarildo_e_eugenio_-_bairro_branco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/no_23_venicio_-_solicita_campanha_educativa_nas__hGLXKOe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/no_24_ana_carolina_-_providencias_quanto_a_alaga_vNOsrUr.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/no_26_venicio_-_solitando_uso_do_predio_colegio__Se33xeB.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/no_28_ana_carolina_-_solicitando_a_continuacao_a_XsbOHoc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/no_29_ana_carolina_-_implantacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/no_30__venicio_-_projetos_sejam_tramitados_de_fo_bDq68Zk.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/no_31_lucas_-_solicita_implantacao_de_transporte_1gzWWXc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2156/requerimento_32-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/no_33_lucas_-_solicita_que_seja_oferecido_tratam_iaF1S1h.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/no_34_geraldo_-_unidade_de_saude_atender_ate_as__YC8eBO0.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/no_35_felipe_-_estudo_uso_parque_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/no_36_ana_carolina_e_felipe_-_melhorias_nos_pont_XORbXNa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/no_37_ana_carolina_-_asfalto_nas_ruas_agostinho__shb6ymf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/no_38_geraldo_-_troca_de_placas..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/no_39_venicio_-_solicita_a_contratacao_de_interp_AKkTOUQ.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/no_40_venicio_-_solicita_melhorias_na_sala_dispo_cDflIqh.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/no_41_sergio_-_solicita_construcao_de_travessia__CbPqqbU.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/no_42_sergio_-_solicita_manutencao_na_sinalizaca_d2oyHZN.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/no_43_venicio_-_solicita_ao_executivo_a_contrata_gyVTxuX.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/no_44_cleverson_-_solicita_que_o_projeto_castra__9B3q8G8.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/no_45_sergio_-_solicitando_luz_na_av_anibale_ferrarini..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/no_46_ana_carolina_-_solicitando_parceria__com_p_kOWVu7q.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/no_48_ana_carolina_-_solicitando_ouvidoria_municipal..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/no_49_anderson_-_solicitando_criacao_de_projeto__3nwoOXs.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/no_50_ana_carolina_-_solicitando_implantacao_de__yPcv4FC.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/no_51_ana_carolina_-_contratacao_de_profissionai_bMnv4oj.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/no_52_cleverson_-_solicitando_um_medico_neuropediatra..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/no_55_sergio_-_solicitando_contratacao_de_um_imo_Zuulz9D.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/no_56_geraldo_-_implantacao_de_asfalto_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/no_57_ana_carolina_-_reinterando_o_requerimento_68.2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/no_58__ana_carolina_-_solicitando_mudanca_do_loc_Rly6WS4.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/no_59_ana_carolina_-_solicitando_calcadas_rua_ma_QOWg0p1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/no_60_eugenio_-_sinalizacao_viaria_em_toda_escol_PWi0fRO.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/no_62_anderson_e_venicio_-_construcao_da_delegacia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/no_63_venicio_-_placa_de_simbolo_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/no_64_venicio_-_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/no_65_sergio_-_estudo_para_a_criacao_de_departam_3BW2fnV.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/no_66_amarildo_e_sergio_-_vigilante_para_o_caps.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/936/no_67_amarildo_e_sergio_-_numero_de_atendimento_no_caps..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/no_68_todos_os_vereadores_-_asfalto_na_rua_leona_dlkpF6d.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/no_69_venicio_-_veiculo_adaptado_para_apae.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/no_71_anderson_e_venicio_-_aquisicao_veiculo_par_6EXm2yB.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/no_72_amarildo_-_rotatoria_rua_augusto_staben.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/no_73__sergio_-_fechamento_com_grade_do_espaco_r_1NjCl8y.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/no_74_venicio_-_solicitando_a_secretaria_de_infr_wBpNpzD.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/no_75_felipe_-__transporte_publico_realizar_manu_NCwNAk4.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/no_76_anderson_-_criacao_do_fundo_dos_recursos_p_wvGgxf0.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/no_77_anderson_e_venicio_-__cadastro_do_municipi_RydlDGE.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/no_78_felipe_-_solicitando_estudo_tecnico_p_cria_SrAodZd.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/no_79_venicio_-_solicitando__a_manutencao_e_cons_ux9kZhu.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/no_80_cleverson_-_solicitando__nova_instalacao_d_UzoMxsf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/no_81_lucas_-_solicitando_que_seja_feito_um_aces_zbvS7nD.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/no_82_solicitando_informacao_quanto_a_aquisicao__hwIvRLF.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/no_83_anderson_felipe_e_venicio_-_solicita_prorr_9XnwuSj.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/no_84_felipe__reunioes_dos_conselhos_municipais__fqTglDP.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/no_85_pedido_de_licenca_por_90_dias_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/no_86_lucas_-_solicitando_projeto_e_construcao_d_J0fZOey.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/no_89_venicio_-_solicitando_que_o_dep_de_transit_5MzZlLz.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/no_90_cleverson_-_atendimento_unidade_de_saude_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/no_91_amarildo_e_sergio_-rotatoria_bairro_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/no_92_sergio_-_terminal_solucao_para_os_pombos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/no_93_sergio_-_estacionamento_em_frente_colegio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/no_94_sergio_-_manutencao_cmei_laura.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/no_95_sergio_-_obras_rua_mario_perboni.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/no_97_sergio_-_obras_rua_mario_perboni.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/no_98_sergio_-_manutencao_marcelino_zanon.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/no_99_anderson_-_abertura_das_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/970/no_101_adilsom_-_manutencao_na_leopoldino_figuei_YfkiEnm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/971/no_102_adilsom_-_solicitando_central_de_remocao__awVOxhw.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/972/no_103_adilsom_-_5_luminarias_-_canelinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/973/no_104_anderson_-_venicio_-_projeto_horta_na_escola.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/974/no_105_venicio_-_veiculo_para_transporte_de_auti_Zl080JH.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/975/no_106_geraldo_-_rede_protetora_para_campo_futebol.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/no_107__venicio_-_solicitando_bolsao_de_estacion_HnC8CNB.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/no_108_adilsom_-_solicitando_travessia_elevada_r_rYMQiaI.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/no_109_cleverson_-_solicitando_cobertura_unidade_mM5jhVv.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/no_110_lucas_-_solicitando_site_oficial__o_calen_EfWqEDB.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/no_111_cleverson_-_reabertura_da_entrada_no_km_42_br_116.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/no_112_cleverson_-_limpeza_dos_rios_e_corregos_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/no_113_cleverson_-_substituicao_de_manilhas_por__TqBwHeh.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/no_114_venicio_-_reiterando_requerimento__solici_C7hhgRL.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/no_115_venicio_-_solicitando_a_sec_de_saude_sobr_vIJeru2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/no_116__adilsom_-_projeto_pavimentacao_rua_luiz__mJJJqKu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/no_117__anderson_-_projeto_contra_turno.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/no_118__ana_carolina_-_05_barracas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/no_119__ana_carolina_-_paralelepipedo_na_nilce_t_xYhVXnX.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/no_120__ana_carolina_-_manutencao_rua_valdir_mar_Yx3elOf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/no_121_geraldo_-_solicitando_a_inclusao_do_proje_gdbeUPf.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/no_122_geraldo_-_solicitando_a_inclusao_do_proje_BgSEdr2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/no_123_venicio_-_solicitando__programa_habitacio_Ln96A3D.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/no_124_adilsom_-_solicitando_uma_travessia_elevada..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/994/no_125_ana_carolina_-_solicitando_urgente_manute_0vT1nUh.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/995/no_126_ana_carolina_-_solicitando_travessia_elev_ZtU3rc7.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/996/no_127_anderson_e_venicio_-_contratacao_de_um_psicologo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/no_128_anderson_e_venicio_-__manutencao_na_quadr_utP9ZCD.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/no_129_anderson_e_venicio_-_contratacao_de_profi_W54tNJm.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/no_130_venicio_-_criacao_do_sistema_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/no_131_venicio_-_construcao_de_um_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/no_132_felipe_-_realize_um_diagnostico_junto_ao_cm1b2or.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/no_133_venicio_-_instalacao_de_campanhas_publicitarias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/no_134_felipe_-_realize_um_diagnostico_junto_ao_bsFppDK.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/no_135_cleverson_-_inclusao_de_disponibilidade__ctZLQNv.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/no_136_cleverson_-_solicita_a_secretaria_de_edu_JjMyTIt.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/no_137_cleverson_-_solicitando_adaptacao_de_ele_RMOqd9Q.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/no_138_ana_carolina_-_solicita_a_substituicao_d_baeNzPA.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/no_139_geraldo_-_solicitando_o_retorno_do_progr_6jo3Uni.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/no_141_cleverson_-_solicitacao__um_aterro_para__sLG1Ddk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/no_142_venicio_-_solicitando__do_poder_executiv_I48CztB.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/no_144_lucas_-_solicitando_extensao_de_rede_de__bJ2Gmnf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/no_144_lucas_-_solicitando_extensao_de_rede_de__7skEEAI.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/no_145_lucas_-_instalacao_de_04_luminarias_na_e_QjeL0Rn.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/no_146_venicio_-_solicitando_ao_poder_executivo_rOHVxTz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/no_147_ana_carolina_-_solicitando_a_base_fazend_GCdbEV7.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/no_148_ana_carolina_-_solicitando___intensifica_tSE3oph.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/no_149_ana_carolina_-_melhorias_nas_sinalizacoe_i9qDm2F.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/no_151_solicita_ao_executivo__um_estudo_de__are_JX5Hejy.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/no_152_solicitando_a_colocacao_de_lixeiras_nos__n96wOrJ.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/no_153_solicitando_que_todas_as_ubs_possuam_cil_WzNJw7N.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/no_155_ana_carolina_-_solicitando__audiencia_pu_ADvtYGQ.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/no_156_ana_carolina_-___lixeiras_em_locais_estr_XuXuDZ6.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/no_157_ana_carolina_-_transporte_idoso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/no_158_geraldo_-_solicitando_reforma_nos_banheiros.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/no_159_venicio_-_solicitando_a_criacao_de_cep_p_GuP5Gyw.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/no_160_geraldo_-_solicitando_a_instalacao_de_il_bKt13mA.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/no_161_adilsom_-_solicito_a_instalacao_de_5_lum_m8cBCsI.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/no_162_ana_carolina_-_solicitando_a_implantacao_dPZwv7J.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/no_163_ana_carolina_-__solicitando_ao_executivo_dLUN0gL.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/no_164_ana_carolina_-_solicitando_a_aquisicao_d_69ZtxcT.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/no_165_solicitando_lampadas_de_led_nos_arredore_fpo7DtG.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/no_166_venicio_solicita_a_construcao_de_bolsoes_hngPHQh.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/no_167_anderson_solicitando_que_as_escolas_tenh_2VBzvXZ.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/no_168_amarildo_e_eugenio_-_solicitam__capela_m_EjRNyBy.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/no_169_anderson_-_solicitando_informacoes_dos_c_Q5qPvym.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/no_170_eugenio_-_solicita__funcionario_para__li_gwX24Mq.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/no_171_ana_carolina_-_solicita_que_o_pesque__pa_tktD9uo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/no_172_ana_carolina_-_solicita_alambrado__no_gi_yWruUNx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/no_173_cleverson_-_solicitando_a_confeccao_de_bannerso.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/no_174_venicio_solicita_informacoes_quanto_a_re_39HBptR.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/no_175_adilsom_-_solicitiando__academia_ao_ar_l_UrtFUff.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/no_176_venicio_e_amarildo_-_solicitando_a_imple_oTIhwJv.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/no_177_anderson_-_solicitando_reforma_da_escola_1upAkUu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/no_178_anderson_-_solicitando_a_manutencao_da_e_hfUaCqz.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/no_179_venicio_-_solicitando_informacoes_ref_a__XRBT4R1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/no_180_ana_carolina_-_solicitando__rotatoria_na_8VGTPMX.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/no_181_ana_carolina_-_solicitando_sinalizacao_p_2hX8ZpK.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/no_182_adilsom_-_solicitando_duas_travessias_el_kUpKGLs.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/no_183_adilsom_-_solicitando__travessia_elevada_quyG8fZ.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/no_184_venicio_-_solicitando__area_de_lazer__na_uX1wa1W.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/no_185_venicio_-_solicita_a_casa_de_leis_contra_1QXjQjF.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/no_186_anderson_e_venicio_-_solicita_dotacao_or_eFE2tzr.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/no_187_venicio_-_solicita_dotacao_orc___program_VP9EniU.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/no_189_cleverson_-_solicita_que_seja_feita_a_ma_bnuWNIV.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/no_190_cleverson_-_solicita__pavimentacao_asfal_LEiBd3w.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/no_191_ana_carolina_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/no_192_felipe_-_solicita_e_a_instalacao_de_cole_YSvi8eQ.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/no_194_felipe_-_solicitao__criacao_de_faixas_de_JfsOsJ7.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/no_195_felipe_-_solicitando_a__isencao_no_trans_lkk7ack.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/no_196_lucas_-_solicita_a_elaboracao_de_letreir_LEuNQ71.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2157/requerimento_197-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2158/requerimento_198-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1074/n199_venicio_-_solicita_realizacao_do_programa__PwoqcUI.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/n_200_lucas_-_solicita_sistema_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2159/requerimento_201-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/n_202_adilsom_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/n_203_venicio_-_solicita_elevador_no_centro_esp_2Lua3qv.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/n_204_felipe_-_solicita_criacao_de_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/n_205_felipe_-_solicitando_alteracao_no_livro_d_uWXi7Cr.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/n_206_anderson__e_venicio_-_reiterando_o_requer_x4JwhWH.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/n_207_anderson_-_solicita_reparacao_asfaltica_n_0w38NMB.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1068/n_208_anderson_-_solicitando_bebedouros_em__pra_RrSqVhu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/n_209_anderson_-_solicitando_espaco_fisico_para_wvzCtwq.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/n_2010_felipe_-_instituir_projeto_programa_livro_vivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/n_211_lucas_-_solicita_implantacao_de_estaciona_vBC8By7.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2160/requerimento_212-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/no_213_venicio_-_solicita_ponto_de_onibus_coleg_jaJB4S6.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1075/no_214_cleverson_-_cobertura_na_quadra_da_escol_8qHzMI7.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1076/no_215_cleverson_-_solicitando___convenios_com__OBrfi1e.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1077/no_216_adilsom_-_solicitando_a_abertura_do__cen_PeqGG4E.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/no_217_venicio_-_solicita_iluminacao_na_pista_d_0IjkNt1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/no_218_amarildo_-_solicitando_parquinho_infanti_3wg5RCm.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2161/requerimento_219-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/no_220_venicio_-_solicitando_guias_rebaixadas_n_3KxBypg.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/no_221_cleverson_-_solicita_travessia_elevada_n_IhlQfXg.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1082/no_222_cleverson_-_solicitando_a_ampliacao_da_r_skhj8zT.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1083/no_223_cleverson_-_solicitando__muro_em_torno_d_IC3jLbq.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/no_224_lucas_-_solicita_tratamento_superficial__PBwxuuG.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/no_225_anderson_-_solicita_campo_de_areia_no_ca_Wwh6sRp.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/no_226_venicio_-_solicitando__a_criacao_de_linh_TiCbavK.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/no_227_anderson_e_venicio_-_solicitam_linha_de__fTeY4yE.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1088/no_228__ana_e_lucas_-_setor_turistico.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1089/no_229_ana_carolina_-_reiterando_solicitacao_pe_Mfehn9S.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1090/no_230_ana_carolina_-_solicitando__paralelepipe_sK7n3Bm.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/no_231_venicio_-_solicitando_a_readequacao_da_c_ctbMprw.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/no_232_anderson_e_venicio_-_solicitam_informaco_h1xLj9e.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/no_233_anderson_-_solicita_manutencao_viaria_na_HkO6YlO.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1094/no_234_anderson_-_solicita_construcao_de_abrigo_DsNwlk1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/no_235_anderson_e_venicio_-_solicitam_equipamen_fSjYnQZ.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/no_236_anderson_-_solicita_o_retorno_das_feiras_XVP5wSt.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2162/requerimento_237-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/no_238_anderson_-_solicita_que_seja_colocado_em_l78uDxy.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/no_239_anderson_-_solicita_passe_escolar_aos_es_2cgplQd.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/no_240_venicio_-_solicita_estudo_para_a_criacao_eOqjvYZ.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/n_242_anderson_-_solicita_liberacao_do_transpor_Y9O3TJK.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/n_243_venicio_-_solicita_reforma_na_ecola_m._ni_2meEG0v.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/n_244_ana_carolina_-_solicita_rotatoria_na_rua__6nmdgLY.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/no_245_ana_carolina_-_solicitando_a_intensifica_lVbS4Pb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/no_01_centro_de_referencia_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1855/no_02_instalacao_de_cameras_de_vigilancia_em_transportes_coletivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1856/no_03_planejamento_familiar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/no_04_planejamento_familiar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1858/no_05_isencao_da_taxa_de_emissao_da_licenca_de_estacionamento_para_idosos_e_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1859/no_06_programa_adolescente_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1860/no_07_institui_o_programa_cuidador_cidadao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1861/no_08_incentivo_fiscal_para_apoio_a_realizacao_de_projetos_esportivos_no_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1862/no_10_programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1863/no_12_criacao_do_fumaf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1864/no_13_conselho_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1865/n_14_programa_pro_mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1866/indicativo_de_projeto_15-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1867/n_16_conselho_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/no_17_centro_referencia_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/no_18_reestruturacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2142/mocao_de_aplausos_no_03_aluna_destaque_esther.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2143/mocao_de_aplausos_no_04_ao_nucleo_de_custura_eli_martins.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2144/mocao_de_aplausos_no_06_luiz_eduardo_pimentel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2145/no_07_vereador_anderson_-_escola_super_ativa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2146/no_08_anderson_-_projeto_rap_in_cristo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2147/no_09_vereadora_ana_carolina_-_vera_andreatta_pereira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2148/no_10_lucas_-_atleta_nelson_muniz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/no_01_titulo_cidadao_edilson_luiz_magalhaes29112019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1872/no_03_titulo_cidada_kazuco_akamine.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/projeto_de_decreto_04-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/no_05_convenio_apae.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1875/no_06_titulo_de_cidadao_ben._francisco_trajano_simioni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1876/no_07_aprova_as_contas_do_executivo_201429112019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/no_08_aprova_as_contas_do_executivo_2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/no_9_concede_titulo_de_cidadao_honorario_do_municipio_de_campina_grande_do_sul_estado_do_parana_ao_senhor_antonio_carlos_banzzatto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1878/no_10_titulo_de_cidadao_honorario_jair_perboni.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/no_01_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/projeto_de_lei_complementar_no_002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_lei_complementar_no_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_complementar_no_004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_complementar_no_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1765/no_01_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1766/no_02_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r100_mil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1767/no_03_altera_as_leis_municipais_no_594_de_04_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1768/no_04_altera_a_lei_municipal_no_93_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/no_05_denomina_estrada_emerson_braz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/no_06__denomina_espaco_recreativo_ivo_custel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/no_07_institui_o_dia_da_alcoolica_fetal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/no_08_proibe_taxa_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1773/no_09_autoriza_o_executivo_a_efetuar_a_abertura_de_credito_especial_adiocional_valor_r_539_mil.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1774/no_10_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1775/no_11_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1776/no_12_dispooe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1778/no_14_utilidade_publica_crejer.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1779/no_17_estabelece_normas_para_utilizacao_racional_e_eficiente_da_agua_disponibilizada_para_consumo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/no_19_altera_a_tabela_i_do_anexo_unico_da_lei_municipal_no_438_de_13_de_janeiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/no_20_rejeitado_autoriza_o_poder_executivo_a_realizar_a_outorga.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/no_21_reposicao_inflacionaria_nos_salarios_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/no_23_altera_o_artigo_27_da_lei_municipal_no_177_de_15_de_dezembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/no_24_proibi_o_manuseio_de_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/no_25_informacao_profissionais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/no_26_denomina_a_estrada_municipal_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/no_27_transtorno_tea.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/no_28_tradicoes_gauchas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1791/no_29_denomina_maria_cristina_zanon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1793/no_31_denomina_a_rua_que_especifica_na_localidade_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1794/no_35__denomina_unidade_saude_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1795/no_36_altera_o_anexo_unico_da_lei_municipal_no_413_de_28_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1796/no_38_denomina_as_ruas_que_especifica_na_localidade_ribeirao_grande.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1797/no_39_altera_a_lei_municipal_no_398_de_25_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1798/n_40_institui_o_dia_da_conscientizacao_da_escloredermia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/no_42_denomina_o_cmei_do_bairro_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/no_43_autoriza_a_doacao_da_area_destinada_a_edificacao_da_delegacia_de_policia_civil_ao_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/no_44_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1806/no_45_autoriza_o_poder_executivo_municipal_a_proceder_a_desafetacao_e_alienacao_dos_bens_publicos_moveis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1807/no_46_acrescenta_o_6o_ao_artigo_22_da_lei_municipal_no._09_de_08_de_junho_de_2004_que_dispoe_sobre_o_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1808/no_47_institui_e_aprova_a_politica_e_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_do_municipio_de_campina_grande_do_sul_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1810/no_49_sanitarios_quimicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1811/no_50_cria_a_maratona_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/no_54_programa_de_saude_vocal_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/no_55_divulgacao_dos_telefones_de_denuncias_e_emergencias_nas_faturas_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1816/no_56_extingue_o_fundo_especial_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1818/no_58_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1821/no_61_equipamentos_e_brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1823/no_63_arborizacao_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1824/no_64_regime_de_adiantamento_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1825/no_65_autoriza_o_poder_executivo_municipal_a_formalizar_contratacao_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1826/no_66_atendimento_preferencial_portadores_do_tea.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1827/no_67_utilidade_publica_kazuco_pro-talento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1828/no_68_campanha_coracao_de_mulher.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1829/projeto_de_lei_n_69-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1830/no_70_substituido_instalacao_de_sistema_de_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1831/no_71_substituido_programa_escola_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1832/no_73_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1833/no_74_inclui_o_lote_no_18_na_relacao_da_frota_municipal_constante_no_anexo_unico_da_lei_no_652.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1834/no_75_combate_ao_abuso_e_a_exploracao_sexual_de_crianca29112019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1836/no_79_autoriza_o_poder_executivo_a_proceder_a_desafetacao_e_alienacao_dos_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1837/no_80_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1838/no_81_tempo_de_atendimento_nas_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1839/no_82_prazo_de_realizacao_de_exames_de_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/no_83_altera_o_artigo_1o_da_lei_municipal_no_41_de_14_de_dezembro_de_2004.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/no_84_institui_o_mes_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1842/no_85_institui_o_projeto_livro_vivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1843/no_86_ouvidoria_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1844/no_87_servico_de_inspecao_municipal_-_sim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1845/no_88_acrescenta_o_art._6o-a_na_lei_municipal_no_311_de_14_de_janeiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1846/no_89_altera_a_lei_municipal_no_40_de_24_de_dezembro_de_2003.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1847/no_90_altera_os_artigos_da_2o_e_10o_da_lei_no_649_que_institui_o_ppd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1848/no_91_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_o_fundo_municipal_de_apoio_ao_deficiente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1849/no_92_implantacao_do_programa_de_incentivo_a_formacao_dos_profissionais_do_magisterio_e_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1850/no_93_reestruturacao_e_gestao_do_plano_de_carreira_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1851/no_94_alteracoes_no_estatuto_dos_servidores_publicos_do_municipio_de_campina_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1852/no_95_altera_dispositivo_da_lei_municipal_n.o_398.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/no_96_altera_e_revoga_dispositivos_da_lei_municipal_no._550.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2660/projeto_de_resolucao__no_01.2019__legislativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/no_01_lucas_-_implantacao_de_faixa_bairro_jardim_ceccon..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/no_02_lucas_-_solicitando_faixa_elevada..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/no_03_amarildo_-_antipo_bairro_barragem..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/no_04_amarildo_-_antipo_bairro_barragem..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2153/requerimento_05-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/no_06_amarildo_e_eugenio_-_reiterando_bairro_jag_s55oQa6.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/no_07_amarildo_e_eugenio_-_solitando_pavimentaca_OnnwZGw.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/no_09__lucas_-_tratamento_duplo_tsd..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/no_10_anderson_-_cais_marli_castro_gomes..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2154/requerimento_12-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/no_13_cleverson_-_melhorias_na_rodovia_jose_taverna..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/no_14_cleverson_-_solicitando_lombada..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/no_15_cleverson_-_realizacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/no_16_anderson_-_concessao_de_bolsas_de_estudo..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/no_17_venicio_-_solicita_projeto_para_iluminacao_qsmlfec.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/no_18_venicio_-_reforma_urgente_no_ginasio..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2155/requerimento_19-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/no_20_lucas_-_solicita_praca_com_mesinhas_acento_TuWWU62.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/no_21_venicio_-_realizacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/no_22_amarildo_e_eugenio_-_bairro_branco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/no_23_venicio_-_solicita_campanha_educativa_nas__hGLXKOe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/no_24_ana_carolina_-_providencias_quanto_a_alaga_vNOsrUr.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/no_26_venicio_-_solitando_uso_do_predio_colegio__Se33xeB.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/no_28_ana_carolina_-_solicitando_a_continuacao_a_XsbOHoc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/no_29_ana_carolina_-_implantacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/no_30__venicio_-_projetos_sejam_tramitados_de_fo_bDq68Zk.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/no_31_lucas_-_solicita_implantacao_de_transporte_1gzWWXc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2156/requerimento_32-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/no_33_lucas_-_solicita_que_seja_oferecido_tratam_iaF1S1h.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/no_34_geraldo_-_unidade_de_saude_atender_ate_as__YC8eBO0.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/no_35_felipe_-_estudo_uso_parque_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/no_36_ana_carolina_e_felipe_-_melhorias_nos_pont_XORbXNa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/no_37_ana_carolina_-_asfalto_nas_ruas_agostinho__shb6ymf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/no_38_geraldo_-_troca_de_placas..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/no_39_venicio_-_solicita_a_contratacao_de_interp_AKkTOUQ.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/no_40_venicio_-_solicita_melhorias_na_sala_dispo_cDflIqh.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/no_41_sergio_-_solicita_construcao_de_travessia__CbPqqbU.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/no_42_sergio_-_solicita_manutencao_na_sinalizaca_d2oyHZN.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/no_43_venicio_-_solicita_ao_executivo_a_contrata_gyVTxuX.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/no_44_cleverson_-_solicita_que_o_projeto_castra__9B3q8G8.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/no_45_sergio_-_solicitando_luz_na_av_anibale_ferrarini..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/no_46_ana_carolina_-_solicitando_parceria__com_p_kOWVu7q.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/no_48_ana_carolina_-_solicitando_ouvidoria_municipal..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/no_49_anderson_-_solicitando_criacao_de_projeto__3nwoOXs.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/no_50_ana_carolina_-_solicitando_implantacao_de__yPcv4FC.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/no_51_ana_carolina_-_contratacao_de_profissionai_bMnv4oj.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/no_52_cleverson_-_solicitando_um_medico_neuropediatra..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/no_53_sergio_-_solicitando_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/no_55_sergio_-_solicitando_contratacao_de_um_imo_Zuulz9D.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/no_56_geraldo_-_implantacao_de_asfalto_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/no_57_ana_carolina_-_reinterando_o_requerimento_68.2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/no_58__ana_carolina_-_solicitando_mudanca_do_loc_Rly6WS4.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/no_59_ana_carolina_-_solicitando_calcadas_rua_ma_QOWg0p1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/no_60_eugenio_-_sinalizacao_viaria_em_toda_escol_PWi0fRO.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/no_62_anderson_e_venicio_-_construcao_da_delegacia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/no_63_venicio_-_placa_de_simbolo_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/no_64_venicio_-_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/no_65_sergio_-_estudo_para_a_criacao_de_departam_3BW2fnV.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/no_66_amarildo_e_sergio_-_vigilante_para_o_caps.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/936/no_67_amarildo_e_sergio_-_numero_de_atendimento_no_caps..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/no_68_todos_os_vereadores_-_asfalto_na_rua_leona_dlkpF6d.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/no_69_venicio_-_veiculo_adaptado_para_apae.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/no_71_anderson_e_venicio_-_aquisicao_veiculo_par_6EXm2yB.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/no_72_amarildo_-_rotatoria_rua_augusto_staben.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/no_73__sergio_-_fechamento_com_grade_do_espaco_r_1NjCl8y.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/no_74_venicio_-_solicitando_a_secretaria_de_infr_wBpNpzD.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/no_75_felipe_-__transporte_publico_realizar_manu_NCwNAk4.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/no_76_anderson_-_criacao_do_fundo_dos_recursos_p_wvGgxf0.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/no_77_anderson_e_venicio_-__cadastro_do_municipi_RydlDGE.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/no_78_felipe_-_solicitando_estudo_tecnico_p_cria_SrAodZd.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/no_79_venicio_-_solicitando__a_manutencao_e_cons_ux9kZhu.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/no_80_cleverson_-_solicitando__nova_instalacao_d_UzoMxsf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/no_81_lucas_-_solicitando_que_seja_feito_um_aces_zbvS7nD.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/no_82_solicitando_informacao_quanto_a_aquisicao__hwIvRLF.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/no_83_anderson_felipe_e_venicio_-_solicita_prorr_9XnwuSj.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/no_84_felipe__reunioes_dos_conselhos_municipais__fqTglDP.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/no_85_pedido_de_licenca_por_90_dias_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/no_86_lucas_-_solicitando_projeto_e_construcao_d_J0fZOey.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/no_89_venicio_-_solicitando_que_o_dep_de_transit_5MzZlLz.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/no_90_cleverson_-_atendimento_unidade_de_saude_aracatuba.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/no_91_amarildo_e_sergio_-rotatoria_bairro_jardim_florida.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/no_92_sergio_-_terminal_solucao_para_os_pombos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/no_93_sergio_-_estacionamento_em_frente_colegio_timbu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/no_94_sergio_-_manutencao_cmei_laura.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/no_95_sergio_-_obras_rua_mario_perboni.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/no_97_sergio_-_obras_rua_mario_perboni.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/no_98_sergio_-_manutencao_marcelino_zanon.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/no_99_anderson_-_abertura_das_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/970/no_101_adilsom_-_manutencao_na_leopoldino_figuei_YfkiEnm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/971/no_102_adilsom_-_solicitando_central_de_remocao__awVOxhw.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/972/no_103_adilsom_-_5_luminarias_-_canelinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/973/no_104_anderson_-_venicio_-_projeto_horta_na_escola.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/974/no_105_venicio_-_veiculo_para_transporte_de_auti_Zl080JH.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/975/no_106_geraldo_-_rede_protetora_para_campo_futebol.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/no_107__venicio_-_solicitando_bolsao_de_estacion_HnC8CNB.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/no_108_adilsom_-_solicitando_travessia_elevada_r_rYMQiaI.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/no_109_cleverson_-_solicitando_cobertura_unidade_mM5jhVv.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/no_110_lucas_-_solicitando_site_oficial__o_calen_EfWqEDB.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/no_111_cleverson_-_reabertura_da_entrada_no_km_42_br_116.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/no_112_cleverson_-_limpeza_dos_rios_e_corregos_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/no_113_cleverson_-_substituicao_de_manilhas_por__TqBwHeh.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/no_114_venicio_-_reiterando_requerimento__solici_C7hhgRL.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/no_115_venicio_-_solicitando_a_sec_de_saude_sobr_vIJeru2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/no_116__adilsom_-_projeto_pavimentacao_rua_luiz__mJJJqKu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/no_117__anderson_-_projeto_contra_turno.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/no_118__ana_carolina_-_05_barracas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/no_119__ana_carolina_-_paralelepipedo_na_nilce_t_xYhVXnX.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/no_120__ana_carolina_-_manutencao_rua_valdir_mar_Yx3elOf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/no_121_geraldo_-_solicitando_a_inclusao_do_proje_gdbeUPf.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/no_122_geraldo_-_solicitando_a_inclusao_do_proje_BgSEdr2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/no_123_venicio_-_solicitando__programa_habitacio_Ln96A3D.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/no_124_adilsom_-_solicitando_uma_travessia_elevada..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/994/no_125_ana_carolina_-_solicitando_urgente_manute_0vT1nUh.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/995/no_126_ana_carolina_-_solicitando_travessia_elev_ZtU3rc7.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/996/no_127_anderson_e_venicio_-_contratacao_de_um_psicologo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/no_128_anderson_e_venicio_-__manutencao_na_quadr_utP9ZCD.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/no_129_anderson_e_venicio_-_contratacao_de_profi_W54tNJm.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/no_130_venicio_-_criacao_do_sistema_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/no_131_venicio_-_construcao_de_um_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/no_132_felipe_-_realize_um_diagnostico_junto_ao_cm1b2or.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/no_133_venicio_-_instalacao_de_campanhas_publicitarias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/no_134_felipe_-_realize_um_diagnostico_junto_ao_bsFppDK.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/no_135_cleverson_-_inclusao_de_disponibilidade__ctZLQNv.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/no_136_cleverson_-_solicita_a_secretaria_de_edu_JjMyTIt.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/no_137_cleverson_-_solicitando_adaptacao_de_ele_RMOqd9Q.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/no_138_ana_carolina_-_solicita_a_substituicao_d_baeNzPA.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/no_139_geraldo_-_solicitando_o_retorno_do_progr_6jo3Uni.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/no_141_cleverson_-_solicitacao__um_aterro_para__sLG1Ddk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/no_142_venicio_-_solicitando__do_poder_executiv_I48CztB.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/no_144_lucas_-_solicitando_extensao_de_rede_de__bJ2Gmnf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/no_144_lucas_-_solicitando_extensao_de_rede_de__7skEEAI.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/no_145_lucas_-_instalacao_de_04_luminarias_na_e_QjeL0Rn.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/no_146_venicio_-_solicitando_ao_poder_executivo_rOHVxTz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/no_147_ana_carolina_-_solicitando_a_base_fazend_GCdbEV7.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/no_148_ana_carolina_-_solicitando___intensifica_tSE3oph.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/no_149_ana_carolina_-_melhorias_nas_sinalizacoe_i9qDm2F.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/no_151_solicita_ao_executivo__um_estudo_de__are_JX5Hejy.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/no_152_solicitando_a_colocacao_de_lixeiras_nos__n96wOrJ.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/no_153_solicitando_que_todas_as_ubs_possuam_cil_WzNJw7N.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/no_155_ana_carolina_-_solicitando__audiencia_pu_ADvtYGQ.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/no_156_ana_carolina_-___lixeiras_em_locais_estr_XuXuDZ6.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/no_157_ana_carolina_-_transporte_idoso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/no_158_geraldo_-_solicitando_reforma_nos_banheiros.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/no_159_venicio_-_solicitando_a_criacao_de_cep_p_GuP5Gyw.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/no_160_geraldo_-_solicitando_a_instalacao_de_il_bKt13mA.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/no_161_adilsom_-_solicito_a_instalacao_de_5_lum_m8cBCsI.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/no_162_ana_carolina_-_solicitando_a_implantacao_dPZwv7J.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/no_163_ana_carolina_-__solicitando_ao_executivo_dLUN0gL.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/no_164_ana_carolina_-_solicitando_a_aquisicao_d_69ZtxcT.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/no_165_solicitando_lampadas_de_led_nos_arredore_fpo7DtG.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/no_166_venicio_solicita_a_construcao_de_bolsoes_hngPHQh.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/no_167_anderson_solicitando_que_as_escolas_tenh_2VBzvXZ.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/no_168_amarildo_e_eugenio_-_solicitam__capela_m_EjRNyBy.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/no_169_anderson_-_solicitando_informacoes_dos_c_Q5qPvym.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/no_170_eugenio_-_solicita__funcionario_para__li_gwX24Mq.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/no_171_ana_carolina_-_solicita_que_o_pesque__pa_tktD9uo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/no_172_ana_carolina_-_solicita_alambrado__no_gi_yWruUNx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/no_173_cleverson_-_solicitando_a_confeccao_de_bannerso.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/no_174_venicio_solicita_informacoes_quanto_a_re_39HBptR.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/no_175_adilsom_-_solicitiando__academia_ao_ar_l_UrtFUff.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/no_176_venicio_e_amarildo_-_solicitando_a_imple_oTIhwJv.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/no_177_anderson_-_solicitando_reforma_da_escola_1upAkUu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/no_178_anderson_-_solicitando_a_manutencao_da_e_hfUaCqz.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/no_179_venicio_-_solicitando_informacoes_ref_a__XRBT4R1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/no_180_ana_carolina_-_solicitando__rotatoria_na_8VGTPMX.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/no_181_ana_carolina_-_solicitando_sinalizacao_p_2hX8ZpK.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/no_182_adilsom_-_solicitando_duas_travessias_el_kUpKGLs.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/no_183_adilsom_-_solicitando__travessia_elevada_quyG8fZ.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/no_184_venicio_-_solicitando__area_de_lazer__na_uX1wa1W.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/no_185_venicio_-_solicita_a_casa_de_leis_contra_1QXjQjF.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/no_186_anderson_e_venicio_-_solicita_dotacao_or_eFE2tzr.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/no_187_venicio_-_solicita_dotacao_orc___program_VP9EniU.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/no_189_cleverson_-_solicita_que_seja_feita_a_ma_bnuWNIV.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/no_190_cleverson_-_solicita__pavimentacao_asfal_LEiBd3w.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/no_191_ana_carolina_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/no_192_felipe_-_solicita_e_a_instalacao_de_cole_YSvi8eQ.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/no_194_felipe_-_solicitao__criacao_de_faixas_de_JfsOsJ7.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/no_195_felipe_-_solicitando_a__isencao_no_trans_lkk7ack.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/no_196_lucas_-_solicita_a_elaboracao_de_letreir_LEuNQ71.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2157/requerimento_197-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2158/requerimento_198-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1074/n199_venicio_-_solicita_realizacao_do_programa__PwoqcUI.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/n_200_lucas_-_solicita_sistema_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2159/requerimento_201-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/n_202_adilsom_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/n_203_venicio_-_solicita_elevador_no_centro_esp_2Lua3qv.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/n_204_felipe_-_solicita_criacao_de_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/n_205_felipe_-_solicitando_alteracao_no_livro_d_uWXi7Cr.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/n_206_anderson__e_venicio_-_reiterando_o_requer_x4JwhWH.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/n_207_anderson_-_solicita_reparacao_asfaltica_n_0w38NMB.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1068/n_208_anderson_-_solicitando_bebedouros_em__pra_RrSqVhu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/n_209_anderson_-_solicitando_espaco_fisico_para_wvzCtwq.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/n_2010_felipe_-_instituir_projeto_programa_livro_vivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/n_211_lucas_-_solicita_implantacao_de_estaciona_vBC8By7.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2160/requerimento_212-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/no_213_venicio_-_solicita_ponto_de_onibus_coleg_jaJB4S6.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1075/no_214_cleverson_-_cobertura_na_quadra_da_escol_8qHzMI7.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1076/no_215_cleverson_-_solicitando___convenios_com__OBrfi1e.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1077/no_216_adilsom_-_solicitando_a_abertura_do__cen_PeqGG4E.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/no_217_venicio_-_solicita_iluminacao_na_pista_d_0IjkNt1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/no_218_amarildo_-_solicitando_parquinho_infanti_3wg5RCm.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2161/requerimento_219-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/no_220_venicio_-_solicitando_guias_rebaixadas_n_3KxBypg.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/no_221_cleverson_-_solicita_travessia_elevada_n_IhlQfXg.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1082/no_222_cleverson_-_solicitando_a_ampliacao_da_r_skhj8zT.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1083/no_223_cleverson_-_solicitando__muro_em_torno_d_IC3jLbq.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/no_224_lucas_-_solicita_tratamento_superficial__PBwxuuG.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/no_225_anderson_-_solicita_campo_de_areia_no_ca_Wwh6sRp.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/no_226_venicio_-_solicitando__a_criacao_de_linh_TiCbavK.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/no_227_anderson_e_venicio_-_solicitam_linha_de__fTeY4yE.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1088/no_228__ana_e_lucas_-_setor_turistico.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1089/no_229_ana_carolina_-_reiterando_solicitacao_pe_Mfehn9S.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1090/no_230_ana_carolina_-_solicitando__paralelepipe_sK7n3Bm.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/no_231_venicio_-_solicitando_a_readequacao_da_c_ctbMprw.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/no_232_anderson_e_venicio_-_solicitam_informaco_h1xLj9e.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/no_233_anderson_-_solicita_manutencao_viaria_na_HkO6YlO.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1094/no_234_anderson_-_solicita_construcao_de_abrigo_DsNwlk1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/no_235_anderson_e_venicio_-_solicitam_equipamen_fSjYnQZ.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/no_236_anderson_-_solicita_o_retorno_das_feiras_XVP5wSt.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2162/requerimento_237-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/no_238_anderson_-_solicita_que_seja_colocado_em_l78uDxy.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/no_239_anderson_-_solicita_passe_escolar_aos_es_2cgplQd.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/no_240_venicio_-_solicita_estudo_para_a_criacao_eOqjvYZ.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/n_242_anderson_-_solicita_liberacao_do_transpor_Y9O3TJK.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/n_243_venicio_-_solicita_reforma_na_ecola_m._ni_2meEG0v.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/n_244_ana_carolina_-_solicita_rotatoria_na_rua__6nmdgLY.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/no_245_ana_carolina_-_solicitando_a_intensifica_lVbS4Pb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="240.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="239.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>