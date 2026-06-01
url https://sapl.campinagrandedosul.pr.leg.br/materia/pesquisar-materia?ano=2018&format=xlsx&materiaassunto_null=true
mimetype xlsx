--- v0 (2026-02-22)
+++ v1 (2026-06-01)
@@ -54,3175 +54,3175 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDPL</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1886/indicativo_de_projeto_de_lei_02-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1886/indicativo_de_projeto_de_lei_02-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a promover o Curso Extracurricular de Empreendedorismo juntos aos alunos do ensino médio das escolas públicas do Município e da outras providências".</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1887/no_3.2018_-_sergio_cavagni___capoeira.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1887/no_3.2018_-_sergio_cavagni___capoeira.pdf</t>
   </si>
   <si>
     <t>Reconhece a Capoeira, em suas diversas manifestações, como atividade extracurricular, podendo ser adotada pelas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1888/indicativo_de_projeto_de_lei_04-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1888/indicativo_de_projeto_de_lei_04-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Banco Municipal de Alimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1889/no_05_programa_centro_de_referencia_da_assistencia_social.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1889/no_05_programa_centro_de_referencia_da_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Centro de Referência da Assistência Social - CRAS Itinerante no Município de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1890/indicativo_de_projeto_lei_06-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1890/indicativo_de_projeto_lei_06-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Prevenção à Gravidez Precoce nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_decreto_01-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_decreto_01-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Campina Grande do Sul a Senhora Daltiva Betinardi Taverna.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Eugênio Zanona, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_decreto_02-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_decreto_02-2018.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>Cilon Junior, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_decreto_04-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_decreto_04-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul ao Senhor Bernardo Augusto Kuenzer Caron.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_decreto_no_05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_decreto_no_05.2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Campina Grande do Sul ao Senhor João Hamilton Ceccon.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_decreto_no_06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_decreto_no_06.2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município de Campina Grande do Sul ao Senhor Francisco Svierzoski da Cruz.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bihl Elerian Zanetti</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_complementar_01-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_complementar_01-2018.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas destinadas ao cargo de médico, com carga horária de quarenta horas semanais, previsto no Anexo II da Lei Complementar nº 07, de 23 de maio de 2012.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2163/projeto_de_lei_complementar_02-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2163/projeto_de_lei_complementar_02-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 31 da Lei Complementar Municipal nº 07, de 23 de maio de 2012.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2164/projeto_de_lei_complementar_03-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2164/projeto_de_lei_complementar_03-2018.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro 05 do Anexo III da Lei Municipal Complementar nº 22, de 22 de julho de 2015, que dispõe sobre ocupação do solo no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2165/projeto_de_lei_complementar_007-2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2165/projeto_de_lei_complementar_007-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 41-A na Lei Complementar Municipal nº 01 de 05 de dezembro de 2005, que dispõe sobre o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2661/projeto_de_resolucao_no_01.2018.docx</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2661/projeto_de_resolucao_no_01.2018.docx</t>
   </si>
   <si>
     <t>Autoriza  a  Doação  do   bem  "Notebook HP 2000" da Câmara Municipal, para Associação de Pais e Amigos dos Excepcionais - APAE de Campina Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento_no._01_anderson_-_felipe_-_retorno_1F4UeqE.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento_no._01_anderson_-_felipe_-_retorno_1F4UeqE.pdf</t>
   </si>
   <si>
     <t>Solicitando que viabilize o retorno das Feiras de Ciências e conhecimento nas Escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/requerimento_no._02.2018_sergio__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/requerimento_no._02.2018_sergio__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja ampliada a iluminação pública, nas proximidades dos comércios que funcionam no período noturno no Jardim Paulista.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/requerimento_no._03.2018_cleverson__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/requerimento_no._03.2018_cleverson__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o espaço onde era a Escola da Mandassaia, seja aproveitado como posto de Ponto Turístico, com vendas de artesanatos locais e utilizado pelos moradores da região.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/requerimento_no._04.2018_cleverson__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/requerimento_no._04.2018_cleverson__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o termino do calçamento da localidade da Mandassaia até a ponte que faz a divisa com Bocaiúva do sul.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/requerimento_no._05.2018_cleverson__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/requerimento_no._05.2018_cleverson__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do Programa de castração já solicitado no ano passado por este Vereador.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/requerimento_no._06.2018_cleverson__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/requerimento_no._06.2018_cleverson__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão de todos os funcionários que ganham até R$ 1.500,00 (hum mil e quinhentos reais) com o Auxilio Bolsa de Estudo, independente do cargo que exerçam.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/requerimento_no._07.2018_geraldo__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/requerimento_no._07.2018_geraldo__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construir uma praça com Academia ao Ar Livre, com um Parquinho para as crianças e Pista de Caminhada, no Bairro jardim nova Campina.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/requerimento_no._08.2018_geraldo__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/requerimento_no._08.2018_geraldo__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de incluir no projeto da reforma e ampliação do terminal de ônibus do Bairro Jardim Paulista, a inclusão no projeto Acessibilidade o acesso para cadeirantes e pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/requerimento_no._09.2018_geraldo__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/requerimento_no._09.2018_geraldo__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do terminal de ônibus da Sede do Municipio, com acessibilidade para pessoas com deficiência e cadeirantes.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/requerimento_no._10.2018_geraldo__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/requerimento_no._10.2018_geraldo__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar pontos de ônibus com cobertura e com bancos nas novas rotas de transporte coletivo onde houve alteração.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/requerimento_no._11.2018_geraldo__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/requerimento_no._11.2018_geraldo__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua Belizário Armstrong, no Bairro santa Rosa.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Cilon Junior, Eugênio Zanona, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/requerimento_no._12.2018_amarildo_-_cilon_-_eug_HCURx7p.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/requerimento_no._12.2018_amarildo_-_cilon_-_eug_HCURx7p.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instalados pontos de ônibus com cobertura em todos os Bairros do Interior do município para proteção dos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento_no._13.2018_sergio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento_no._13.2018_sergio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizados estudos, para a instalação de um Estúdio Publico Municipal de Ensaios e Gravação, junto ao espaço do prédio do Centro das Artes e Esportes Unificados - CEU no Bairro Eugênia Maria, reiterando requerimento Nº 117/2017 cuja copia segue em anexo.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento_no._14.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento_no._14.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento já solicitado para que seja feito um estudo em parceria com a administradora da Rodovia BR 116, Autopista Regis Bittencourt, para que seja construído um novo viaduto que possibilite o acesso ao bairro Canelinha por ambos os lados da pista.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento_no._15.2018_anderson_-_felipe_-_ve_hXAtL4M.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento_no._15.2018_anderson_-_felipe_-_ve_hXAtL4M.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do CAPS infantil ou Centro de tendimento a crianças e adolescentes no Municipio, onde serão atendidos os seguintes casos:_x000D_
 I - T.E.A = Transtorno do Espectro do Autismo;_x000D_
 II - T.D.A.H = Transtorno do Deficit de Atenção;_x000D_
 III - Síndrome de Tourette;_x000D_
 IV - Depressão Infantil;_x000D_
 V - TEPT = Transtorno de Stress Pós-Traumático;_x000D_
 VI - Outras situações que envolvam o Infantil.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento_no._16.2018_sergio_15.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento_no._16.2018_sergio_15.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para instalação de redutores de velocidade e/ou passagem elevada na Rua Frederico Strapasson, também, que seja verificada e revitalizada a sinalização vertical e horizontal da Rua José Simioni, bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento_no._18.2018_sergio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento_no._18.2018_sergio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando solicitação anterior por meio do Requerimento Nº 115/2017, solicitando parceria entre o Poder Executivo e o Núcleo Regional de Educação Área Metropolitana Norte, no intuito de atender as turmas de ensino médio dos Colégios estaduais, oferendo cursos técnicos e preparando os jovens para o mercado de trabalho, firmando parcerias com as empresas instaladas em nosso município, para receber nossos jovens após serem formados e qualificados para o mercado de trabalho.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento_no._19.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento_no._19.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação para implantar um ponto de ônibus, proteção lateral da via, lombada e sinalização em frente a Facsul, no Bairro Jardim paulista.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento_no._20.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento_no._20.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação para instalação de Laboratório de Robótica Educacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento_no._21.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento_no._21.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação anterior para a instalação de travessias elevadas e frente à Casa Lotérica, terminal de ônibus, gruta da Igreja católica, localizados na Rua João Trevisan e na Rua Alderico Bandeira de Lima em frente ao Cartório no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no._22.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no._22.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que através da Secretaria de infraestrutura, que seja providenciado o conserto das calçadas em geral, do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento_no._23.2018_venicio_22.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento_no._23.2018_venicio_22.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao setor de Vigilância Sanitária para verificar um "P.V" - Ponto de Visita, que pertence a SANEPAR junto a rede de esgoto, na Rua Pedro Dalprá Filho esquina com a Rua Nilce Terezinha Zanetti, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento_no._24.2018_venicio_18.01.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento_no._24.2018_venicio_18.01.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção do Projeto "Meu Campinho" na localidade da Canelinha, reiterando solicitações anteriores.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento_no._25.2018_lucas_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento_no._25.2018_lucas_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando antipó TSD nas ruas Ana Jussara Alves Pereira Simioni, Valfrido Maschio Filho, Ricardo Sbalcheiro, Antonio Taverna Ferreira e Jandira Rosa Heneman no Bairro Jardim Dahier.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento_no._26.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento_no._26.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as devidas providencias quanto ao prédio público onde abrigava o antigo módulo da Policia Militar, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento_no._27.2018_cleverson_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento_no._27.2018_cleverson_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam criados critérios para escolha das ruas a serem asfaltadas em nosso município, tais como:_x000D_
 Ruas com maior fluxo de veículos; concentração de comércios e residencias._x000D_
 Que não sejam priorizadas solicitação de "amigos"; Que sejam contempladas inicialmente os Bairros mais antigos._x000D_
 Cito algumas Ruas que devem ser vistas com carinho:_x000D_
 Jardim Paulista Ruas: Presidente Arthur da Costa e Silva,_x000D_
 Juscelino K. de Oliveira, Caetano Scalabrim, Ângelo Manenti, Pedro Bossardi, Andre Strapasson, Adélio Ferreira._x000D_
 Vila Chacrinhas Ruas: Vili Tonett, Anselmo Ferrarini._x000D_
 Santa Rosa Rua Francisco Creplive._x000D_
 Santa Rita Rua Aurélio Simioni._x000D_
 Jardim Araçatuba Rua Ângelo Casa Grande._x000D_
 Jardim São Cosme Rua Marcelino Zanon._x000D_
 Sede Ruas: Manoel Rodrigues de Oliveira, Antonio Beli._x000D_
 Jardim da Colina Ruas: Jorge Alves Hathy, Esther H. Hathy._x000D_
 Jardim Graciosa Rua Luiz Garcia.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento_no._28.2018_lucas__19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento_no._28.2018_lucas__19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando antipó TSD nas ruas João Vitor Falavinha, Luiz Sbalcheiro, Antonio Colere e Maria de Lourdes de Souza no Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento_no._29.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento_no._29.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias ao Executivo no sentido de fazer calçadas para pedestres na Rua Manoel Martins da Cruz em toda a sua extensão.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento_no._30.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento_no._30.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias ao Executivo, na pessoa do Prefeito Municipal de Campina Grande do Sul, juntamente com as Prefeituras Municipais de Tunas, Adrianópolis, Bocaiuva do Sul, Quatro Barras, Colombo (Bairro Maracanã) e Piraquara, que utilizam dos serviços de pericia medica na Agência da Previdência Social de Campina Grande do Sul, localizada à Rua Juscelino K. de Oliveira, 889, Jardim Paulista, para que este serviço continue em funcionamento nesta agencia.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento_no._31.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento_no._31.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando devidas providencias do Executivo no sentido de consertar a iluminação publica da Juscelino K. de Oliveira entre o Colégio Beraldo e a Rua do Posto de Saúde do Jardim Paulista.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento_no._32.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento_no._32.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de projeto de Ginastica Laboral para os servidores de Serviços Gerais e da Infraestrutura do município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/requerimento_no._33.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/requerimento_no._33.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicita devidas providencias para a implantação de ponto de ônibus na BR 116, em frente à antiga Popasa Potinga Papeis, após o trevo com sentido Curitiba/Pr.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/requerimento_no._34.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/requerimento_no._34.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias junto ao Executivo para que a Prefeitura englobe em seu projeto de implantação de cabo de fibra ótica, as regiões com potencial industrial como a Roseira, Cicamp e Estrada do Japonês.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/requerimento_no._35.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/requerimento_no._35.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo no sentido de realizar estudos junto à Copel, solicitando o alinhamento e mudança dos postes de energia da Travessa Ferrarine, Bairro Timbu Velho.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/requerimento_no._36.2018_anderson_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/requerimento_no._36.2018_anderson_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado pelo autor.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1174/requerimento_no._37.2018_venicio_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1174/requerimento_no._37.2018_venicio_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto à cancha de provas gauchas, localizada dentro do Parque De Exposições Anibal Khoury.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/requerimento_no._38.2018_anderson_-_felipe_-_ve_XSVjFkk.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/requerimento_no._38.2018_anderson_-_felipe_-_ve_XSVjFkk.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de quadra coberta na Escola Municipal Lucidio Florêncio Ribeiro, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/requerimento_no._39.2018_lucas__26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/requerimento_no._39.2018_lucas__26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Lei Nº 149/2011 que "Institui subsidio municipal aos usuários da Rodovia Regis Bittencourt, concernente à praça de pedágio existente no Km 56, no município de Campina Grande do sul - Paraná" seja regulamentada via Decreto.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/requerimento_no._40.2018_anderson_-_felipe_-_ve_v2C6BHm.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/requerimento_no._40.2018_anderson_-_felipe_-_ve_v2C6BHm.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de equipamento multimídia (computadores e datashow) nas salas das escolas municipais.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/requerimento_no._41.2018_amarildo_26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/requerimento_no._41.2018_amarildo_26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a coleta do lixo também no período noturno, bem como a distribuição de sacos para lixo reciclável no Bairro Eugênia Maria e região.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/requerimento_no._42.2018_cleverson_26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/requerimento_no._42.2018_cleverson_26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de luminárias completas na Rua Pedro Baggio Bairro Araçatuba, no trecho da PR-506 em toda sua extensão.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/requerimento_no._43.2018_venicio_26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/requerimento_no._43.2018_venicio_26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que elabore projeto para a terceira idade na região do Interior.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/requerimento_no._44.2018_amarildo_venicio_felip_IIc15VA.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/requerimento_no._44.2018_amarildo_venicio_felip_IIc15VA.pdf</t>
   </si>
   <si>
     <t>Solicitando junto a secretaria de projetos, a reforma da cancha de areia da Barragem com colocação de refletores, reposição de redes, areia e vestiários.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/requerimento_no._45.2018_ana_carolina_26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/requerimento_no._45.2018_ana_carolina_26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídas duas lombadas (redutor de velocidade) no bairro São Cosme, sendo uma após a curva da Rua Bernardo Zanon, próximo ao número 431 e outra mais abaixo.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/requerimento_no._46.2018_ana_carolina_26.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/requerimento_no._46.2018_ana_carolina_26.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Academia ao Ar Livre, no bairro Paiol de Baixo.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/requerimento_no._47.2018_venicio_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/requerimento_no._47.2018_venicio_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando junto a Secretaria Municipal de Infraestrutura e obras manutenções, como troca de lâmpadas, serviço de roçada e tampa buraco na Estrada da Mandassaia.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/requerimento_no._48.2018_lucas__05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/requerimento_no._48.2018_lucas__05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de uma luminária na Rua Brasilio Kiche em frente ao Nº 79 no poste do transformador E, e que se realiza manutenção das luminárias existente no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Anderson Cardoso, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/requerimento_no._49.2018_anderson_e_venicio_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/requerimento_no._49.2018_anderson_e_venicio_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de um micro ônibus equipado com toda segurança para atender as pessoas idosas de nosso município.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/requerimento_no._50.2018_lucas__05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/requerimento_no._50.2018_lucas__05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma passagem elevada na Rua Julio Guidolin próximo ao Mercado Panilar nº 186, bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/requerimento_no._51.2018_venicio__05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/requerimento_no._51.2018_venicio__05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo junto a Secretaria de Saúde realizem estudos para criação de um Centro de Atendimento Odontológico, setor este que atenda a demanda de pacientes que necessitam de próteses.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/requerimento_no._52.2018_lucas__05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/requerimento_no._52.2018_lucas__05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o município em convenio com a Companhia de Saneamento do Paraná, conclua a rede de esgoto de forma a abranger toda extensão do complexo industrial de Campina Grande do Sul (CICAMP).</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/requerimento_no._53.2018_lucas_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/requerimento_no._53.2018_lucas_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a CANALIZAÇÃO da vala compreendendo entre a Avenida Marcos Giovana Strapasson e  a Rua Norival Bernardes (CICAMP).</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/requerimento_no._54.2018_cleverson_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/requerimento_no._54.2018_cleverson_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar em funcionamento a "linha de ônibus do Taquari" que passe pelos bairros: Volta Grande, Marcelinha e Mandassaia.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/requerimento_no._55.2018_cleverson_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/requerimento_no._55.2018_cleverson_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Guarda Civil Municipal retome as rondas com a "Patrulha Escolar", apoiando as escolas municipais, CMEIS e os Colégios Estaduais do município.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_no._56.2018_cleverson_05.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_no._56.2018_cleverson_05.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar grades de ferro em todas as portas das cantinas das escolas e CMEIS, bem como nas salas principais onde ficam os documentos e computadores.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_no._57.2018_anderson_felipe_e_ande_SmB9Ouz.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_no._57.2018_anderson_felipe_e_ande_SmB9Ouz.pdf</t>
   </si>
   <si>
     <t>Solicitando a esta Casa, criação de nova Comissão Especial para os trabalhos da atualização do Regimento Interno e da Lei Orgânica do Município, em continuidade aos trabalhos já desenvolvidos pela Comissão instituída pela portaria nº 67/2017, observando-se o contido no relatório final apresentado. O prazo para funcionamento da Comissão será de 12 meses.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_no._58.2018_anderson_felipe_e_ande_RAyFibo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_no._58.2018_anderson_felipe_e_ande_RAyFibo.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de empresa  visando capacitar os integrantes da Comissão de revisão e atualização do Regimento Interno e Lei Orgânica.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/requerimento_no._59.2018_lucas_12.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/requerimento_no._59.2018_lucas_12.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito o "Projeto Meu Campinho na Comunidade do Taquari com academia ao ar livre.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/requerimento_no._60.2018_anderson_felipe_e_veni_ngmOvEg.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/requerimento_no._60.2018_anderson_felipe_e_veni_ngmOvEg.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam criadas as cotas para o atendimento da Ecoterapia direcionada aos atendimentos dos alunos da APAE do município.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/requerimento_no._61.2018_anderson_-_felipe_-_ve_9fAz7Ii.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/requerimento_no._61.2018_anderson_-_felipe_-_ve_9fAz7Ii.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a criação e construção do "Centro Municipal de Recreação e Convivência do Idoso".</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1199/requerimento_no._63.2018_geraldo_08.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1199/requerimento_no._63.2018_geraldo_08.03.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento 371/2015, solicito providencias quanto ao problema com o rio que divide a Sede do município e a localidade Engenho Velho na Rua Antonio Meireles Sobrinho.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1200/requerimento_no._64.2018_venicio__12.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1200/requerimento_no._64.2018_venicio__12.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo junto a Secretaria Municipal de Saúde, atendimento prioritário nas consultas e exames com médicos Neuropediatra e/ou Neurologista para crianças que apresentam Autismo ou alunos que apresentam dificuldade de aprendizagem nas escolas.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1201/requerimento_no._65.2018_venicio_12.03.2018_0001.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1201/requerimento_no._65.2018_venicio_12.03.2018_0001.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo junto a Secretaria Municipal de Educação, que seja feito uma obra de reforma na Escola Municipal Augusto Staben, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no._66.2018_ana_carolina_12.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no._66.2018_ana_carolina_12.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando parceria do Poder Executivo com o Centro Regional de Atendimento Integrado ao Deficiente - CRAID&gt;</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1203/requerimento_no._68.2018_ana_carolina_12.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1203/requerimento_no._68.2018_ana_carolina_12.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Sistema de Sonorização para área externa das escolas do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1204/requerimento_no._69.2018_ana_carolina_-_lucas_1_KBBvrIW.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1204/requerimento_no._69.2018_ana_carolina_-_lucas_1_KBBvrIW.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Excelentíssimo Senhor Prefeito Municipal, diante da Emenda Parlamentar ao Projeto de Lei nº 49/2017, no valor de R$ 40.000,00 (quarenta mil reais), a reforma e aquisição de equipamentos para o Teatro Municipal de Campina Grande do Sul, para que o mesmo também funcione como um cinema.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1205/requerimento_no._70.2018_felipe_19.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1205/requerimento_no._70.2018_felipe_19.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um posto da Guarda Civil Municipal no Parque Linear do Rio Timbú.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Eugênio Zanona, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1206/requerimento_no._71.2018_eugenio_-_sergio__19.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1206/requerimento_no._71.2018_eugenio_-_sergio__19.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instalados sistemas de segurança com alarme e monitoramento eletrônico em todas as escolas e CMEIS do município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1207/requerimento_no._72.2018_eugenio_-_sergio__19.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1207/requerimento_no._72.2018_eugenio_-_sergio__19.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar cobertura e bancos nos pontos de ônibus do transporte escolar nos Bairros Santa Rita e Santa Rosa.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Felipe Veiga, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1208/requerimento_no._73.2018_felipe_-_sergio_19.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1208/requerimento_no._73.2018_felipe_-_sergio_19.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o poder Executivo Municipal intervenha junto a COPEL - Companhia Paranaense de Energia, solicitando ampliação da Rede de Iluminação Publica na Rua José Newton de Paula, bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no._74.2018_ana_carolina_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no._74.2018_ana_carolina_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitar que haja a mudança do local da Secretaria de Desenvolvimento Econômico, para que a mesma passe a funcionar aonde hoje esta situada a Secretaria de Saúde (Rodovia do Caqui, 540, Recanto Verde), que devera ser realocada para aonde seja mais apropriado, bem como para que no mesmo local passe a funcionar um Posto para Informações Turísticas do município, assim como a construção de um portal na entrada e saída de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no._75.2018_geraldo_26.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no._75.2018_geraldo_26.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Esportes, responsabilize-se pela segurança e ambulância, nos campos de futebol do Município, por ocasião da realização de jogos de Campeonatos e Amistosos.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1211/requerimento_no._76.2018_cleverson_26.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1211/requerimento_no._76.2018_cleverson_26.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que em parceria com a Secretaria de Educação a Secretaria de Saúde forneça "Kit de primeiros socorros" nos Cmeis, escolas municipais e estaduais do Município, com itens básicos gases, soro fisiológico, álcool em gel, algodão, faixas, luvas cirúrgicas e demais itens necessário.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/requerimento_no._77.2018_venicio_26.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/requerimento_no._77.2018_venicio_26.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo junto a Secretaria Municipal de Ordem Pública a inclusão do serviço para credenciamento para vaga especial (idoso e pessoas com deficiência), junto ao Detran de nosso Município.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/requerimento_no._78.2018_venicio__26.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/requerimento_no._78.2018_venicio__26.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja feito uma área de "escape e recuo" na PR 506, em frente a Chácara Três Sinos.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/requerimento_no._79.2018_felipe__26.03.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/requerimento_no._79.2018_felipe__26.03.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a criação de um "SERVIÇO DE PLANEJAMENTO FAMILIAR", destinado a prestar assistência educacional às pessoas e casais que desejarem planejar suas famílias.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/requerimento_no._80.2018_geraldo__02.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/requerimento_no._80.2018_geraldo__02.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo Municipal efetive parcerias para construção de uma Mini Arena no Bairro João Paulo.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/requerimento_no._81.2018_geraldo__02.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/requerimento_no._81.2018_geraldo__02.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído um banheiro no Campinho do bairro Santa Rita, e que sejam realizados estudos para instalação de redutores de velocidade nas ruas que dão acesso ao mesmo</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/requerimento_no._82.2018_amarildo_-_geraldo_02.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/requerimento_no._82.2018_amarildo_-_geraldo_02.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada uma "boca de lobo" gralha de sarjeta nas proximidades da Cancha de areia do Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no._83.2018_lucas__02.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no._83.2018_lucas__02.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Município em convênio e a Companhia de Saneamento do Paraná - SANEPAR, realize um estudo de viabilidade técnica para atender com água tratada as comunidades Coruja, Saltinho e Limeira, extensão de rede em torno de 4000 metros e atenderá próximo de 50 famílias.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no._84.2018_anderson_-_felipe_02.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no._84.2018_anderson_-_felipe_02.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo firme parcerias com a Secretaria de Estado da Educação e o Governo Federal, para que sejam construídos em todas as Escolas municipais espaços (salas) destinados a organização dos materiais destinados as aulas de Educação Física.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no._85.2018_felipe__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no._85.2018_felipe__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de mutirões de limpeza nas escolas municipais que estiverem com déficit de funcionários para executarem tal função.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no._86.2018_cleverson__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no._86.2018_cleverson__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Prefeitura fazer parceria com o órgão competente para realizar os "casamentos coletivos". E convidar as Igrejas Católicas e Evangélicas do Município, para dar a benção aos casais.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no._87.2018_sergio__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no._87.2018_sergio__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada nas Ruas Miguel Repinoski e Manoel Caillet de Souza no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no._88.2018_sergio__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no._88.2018_sergio__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua Julio Guidolin esquina com a Rua João Mangi no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/requerimento_no._89.2018_venicio__89.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/requerimento_no._89.2018_venicio__89.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, fornecer a capacitação na especialidade em Transtorno do Espectro de Autista - TEA para professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/requerimento_no._90.2018_venicio__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/requerimento_no._90.2018_venicio__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através da Secretaria de Saúde, oferecer encontro mensal entre famílias de autistas e profissionais da saúde nas US, para aprimoramento e conhecimento da causa.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/requerimento_no._91.2018_felipe__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/requerimento_no._91.2018_felipe__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo para que se crie um programa de incentivo à leitura no âmbito do município.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/requerimento_no._92.2018_felipe__09.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/requerimento_no._92.2018_felipe__09.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo para que autorize todas as Unidades de Saúde do Município a realizarem o exame corpo de delito em mulheres, crianças e adolescentes vítimas de violência.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/requerimento_no._93.2018_cleverson__16.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/requerimento_no._93.2018_cleverson__16.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de o Poder Executivo firmar convenio com o Ministério da Ciência Tecnologia, Inovações e Comunicação (METIC) para o termo de adesão do programa "Internet para todos".</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Geraldo Vaquinha, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1230/requerimento_no._94.2018_geraldo_-_sergio_16.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1230/requerimento_no._94.2018_geraldo_-_sergio_16.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo efetive parcerias para construção de uma Mini Arena no Bairro Araçatuba.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1231/requerimento_no._95.2018_anderson_-_venicio_16.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1231/requerimento_no._95.2018_anderson_-_venicio_16.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo para criar o futebol Fut 7 Feminino junto à secretaria municipal de esportes.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no._96.2018_anderson_-_venicio_16.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no._96.2018_anderson_-_venicio_16.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo para criar o futebol Sub 21 junto à secretaria municipal de esportes.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no._97.2018_cleverson__16.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no._97.2018_cleverson__16.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de interligar com sistema de Internet as Unidades de Saúde com a Secretaria de Saúde, e também se possível a população agendar consultas médicas e dentistas nas regiões onde tem cobertura para tal serviço.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no._98.2018_ana_carolina__23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no._98.2018_ana_carolina__23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Poder Executivo para que proponha acordo com a ARTERIS, no intuito de conceder passagem gratuita pelo pedágio aos munícipes que residem nas áreas dos bairros: Terra Boa, Barragem, Ribeirão Grande, Jaguatirica, Divisa, Lagoa Vermelha e Taquari.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/requerimento_no._99.2018_ana_carolina_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/requerimento_no._99.2018_ana_carolina_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Poder Executivo no sentido de verificar a possibilidade da contratação de profissionais competentes para produzir projetos que venham com intuito de angariar recursos para os conselhos do município.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/requerimento_no._100.2018_sergio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/requerimento_no._100.2018_sergio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolagem, saibro de boa qualidade, roçada e troca de lâmpadas queimadas na Rua Valdir Marles Bastos, no Bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/requerimento_no._101.2018_sergio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/requerimento_no._101.2018_sergio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção com patrolagem, saibro de boa qualidade, roçada e troca de lâmpadas queimadas em todas as ruas do Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no._102.2018_sergio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no._102.2018_sergio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o Poder Executivo por meio da pasta responsável elabore projeto de pavimentação asfáltica na Rua Nevito de Paula, Bairro Jardim Graciosa com urgência.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no._103.2018_sergio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no._103.2018_sergio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando projeto de pavimentação asfáltica para a Rua Dalagrana Loteamento Recanto Verde, Área Industrial.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no._105.2018_geraldo_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no._105.2018_geraldo_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instalados na Praça Bento Munhoz da Rocha brinquedos destinados a pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no._106.2018_geraldo_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no._106.2018_geraldo_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo Municipal por meio da pasta responsável efetue aquisição de um kit móvel de Brinquedos para pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no._107.2018_anderson_-_venicio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no._107.2018_anderson_-_venicio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Projetos e Engenharia estudo e elaboração de projeto viário e sinalização para PR 506 - Rodovia do Caqui para acesso aos bairros.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/requerimento_no._108.2018_eugenio_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/requerimento_no._108.2018_eugenio_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para expandir a localidade denominada Terra Boa de forma a abranger a região conhecida como Samambaia reconhecendo-a igualmente como Unidade de Urbanização Específica nos termos da Lei nº 390/2015</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no._109.2018_anderson_23.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no._109.2018_anderson_23.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de atividades esportivas e ginastica dirigida a crianças, mulheres e idosos no Espaço Recreativo Belmiro Carvalho de Avelar no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/requerimento_no._110.2018_venicio_24.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/requerimento_no._110.2018_venicio_24.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que nos prédios públicos sejam hasteadas as bandeiras do Brasil, Estado e Município diariamente.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/requerimento_no._111.2018_venicio_24.04.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/requerimento_no._111.2018_venicio_24.04.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias no sentido dos proprietários dos imóveis com comercio, farmácias, escolas e demais segmentos do Bairro Jardim Paulista, possam usar guias rebaixadas para uso de estacionamento, respeitando as calçadas para uso de pedestres.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/requerimento_no._112.2018_lucas_07.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/requerimento_no._112.2018_lucas_07.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Setor de Urbanismo a correção da Lei nº 51/2001, que denomina via pública do loteamento Chácaras Olhos D'Água e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/requerimento_no._113.2018_venicio_07.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/requerimento_no._113.2018_venicio_07.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que intervenha junta as agencias bancarias ao município pra que estas disponibilizem álcool gel nas proximidades dos caixas automáticos para uso dos clientes.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/requerimento_no._114.2018_felipe__07.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/requerimento_no._114.2018_felipe__07.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que nos próximos anos letivos seja adotado sistema de voucher para uniformes escolares.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/requerimento_no._116.2018_sergio_07.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/requerimento_no._116.2018_sergio_07.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que por meio da pasta responsável sejam instaladas lixeiras comunitárias no Portal da Graciosa Km 2, nas proximidades da Congregação Cristã do Brasil, Filhos da Promessa e Lanchonete Boa Vista, reiterando solicitações anteriores encaminhadas por meio dos Requerimentos 27 e 388/2016</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/requerimento_no._117.2018_amarildo_-_sergio_07.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/requerimento_no._117.2018_amarildo_-_sergio_07.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo intervenha junto a Empresa Castelo Branco para que esta efetue estudos no intuito de atender em determinados horários as proximidades das Empresas Brandel e PLM Plásticos.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1252/requerimento_no._118.2018__sergio___14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1252/requerimento_no._118.2018__sergio___14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de base de apoio para a Guarda Municipal, inclusive com central de monitoramento com câmeras na Avenida Augusto Staben, nº 1.330, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/requerimento_no._119.2018__sergio___14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/requerimento_no._119.2018__sergio___14.05.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando Requerimento Nº 390/2017 e Ofício Nº 84/2017, solicito a manutenção viária com patrolagem, saibro de boa qualidade, redutores de velocidade na Avenida Lindolfo Henrique Ferreira e que a mesma seja inclusa no projeto de pavimentação.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/requerimento_no._120.2018__sergio___14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/requerimento_no._120.2018__sergio___14.05.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando Requerimentos anteriores nº 49/2011 - 336/2015 - 19/2017, solicito um estudo e projeto da Secretaria responsável, para instalação de câmeras de monitoramento nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/requerimento_no._121.2018__venicio___14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/requerimento_no._121.2018__venicio___14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo por meio da pasta responsável realize campanha de vacinação contra raiva em animais domésticos (cães e gatos) e que estas sejam realizadas em frente às unidades de saúde do município.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/requerimento_no._122.2018_geraldo_de_souza__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/requerimento_no._122.2018_geraldo_de_souza__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção dos vestiários e manutenção na iluminação da Quadra da Cidadania Vereador Jacob Dalprá no Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/requerimento_no._123.2018__lucas__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/requerimento_no._123.2018__lucas__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede elétrica baixa tensão para instalação de iluminação pública na Rua José Carlos dos Santos, bairro Rancho Alegre. Em parte da rua já existe a iluminação, faltando uma extensão de 290 metros, correspondente a oito luminárias e no final da rua será necessário a instalação de mais duas luminárias em frente aos números 581 e 602.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1258/requerimento_no._124.2018__anderson__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1258/requerimento_no._124.2018__anderson__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a utilização do terreno ao lado da Unidade de Saúde João Hamilton Belo no Bairro Santa Rosa para a construção de espaço recreativo com Parquinho e Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/requerimento_no._125.2018_ana_carolina_14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/requerimento_no._125.2018_ana_carolina_14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo no sentido de realizar melhoria na iluminação da Praça do Conjunto Nichelle.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/requerimento_no._126.2018_ana_carolina__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/requerimento_no._126.2018_ana_carolina__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a devida divulgação do Programa "Telefone Popular Bolsa Família", que tem como principal objetivo, ampliar o acesso ao telefone fixo entre os beneficiários de programas sociais do Governo Federal (Bolsa Família).</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/requerimento_no._127.2018__ana_carolina__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/requerimento_no._127.2018__ana_carolina__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das calçadas do município alcançando todos os bairros, para proporcionar melhor trânsito e segurança dos que transitam nestas vias.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1262/requerimento_no._128.2018_venicio__14.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1262/requerimento_no._128.2018_venicio__14.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo crie um "cartão" para substituir os trabalhos de fornecimento de Cesta Básica para as famílias carentes que residem no município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Geraldo Vaquinha, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/requerimento_no._129.2018_sergio_-_amarildo_-_g_V3Yk693.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/requerimento_no._129.2018_sergio_-_amarildo_-_g_V3Yk693.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Projetos e Engenharia que elabore projeto de pavimentação asfáltica para a Rua Norival Bernardi, na localidade CICAMP.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/requerimento_no._130.2018_sergio_-_amarildo_-_g_t2bYsuc.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/requerimento_no._130.2018_sergio_-_amarildo_-_g_t2bYsuc.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Projetos e Engenharia à elaboração de um projeto de pavimentação asfáltica para Rua Luiz De Bortoli, localidade Cicamp.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1265/requerimento_no._131.2018_venicio_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1265/requerimento_no._131.2018_venicio_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que em parceria com o Governo do Estado, seja feito o "Projeto Meu Campinho", nos bairros Jardim Nezita e Moradias Timbu, com academia ao ar livre, pista de caminhada e parquinho infantil, com as devidas adaptações para pessoas com necessidades especiais, cadeirantes e com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/requerimento_no._132.2018_cleverson_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/requerimento_no._132.2018_cleverson_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência que seja feito extensão da distribuição de água na localidade do Cerne, a pedido de muitas famílias e reiterando solicitações anteriores.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento_no._133.2018_venicio_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento_no._133.2018_venicio_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de um projeto junto ao setor de Urbanismo para regularização de obras antigas no Município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento_no._134.2018_sergio_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento_no._134.2018_sergio_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de placas de identificação e sinalização em toda Área Industrial do Município. reiterando requerimento nº 170/2017 cuja cópia segue em anexo.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento_no._135.2018_sergio_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento_no._135.2018_sergio_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a pasta responsável firme parcerias com o Governo do Estado para distribuir mudas de caqui aos agricultores do município, reiterando requerimento nº 159/2017.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1270/requerimento_no._136.2018_anderson_21.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1270/requerimento_no._136.2018_anderson_21.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a contratação de estagiários de enfermagem para auxilio nos procedimentos e orientações nas unidades de saúde.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no._137.2018_anderson_-_venicio_28.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no._137.2018_anderson_-_venicio_28.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando abertura de concurso público das especialidades de fonoaudiologia, psicologia, fisioterapia e oftalmologia.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no._138.2018_sergio_28.05.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no._138.2018_sergio_28.05.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo realize estudos para implantação de um reservatório de combustível na Secretaria  de Infraestrutura e Logística, no intuito de atender os veículos oficiais (Guarda Civil Municipal, Ambulância e caminhão de coleta de lixo).</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Retirado pela autora.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/requerimento_no._141.2018_venicio_11.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/requerimento_no._141.2018_venicio_11.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção das calçadas e ponto de parada de ônibus do transporte coletivo e escolar, na Rua Atanazildo Bonfim, bairro João Paulo II.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Anderson Cardoso, Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/requerimento_no._142.2018_anderson_-_geraldo_11.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/requerimento_no._142.2018_anderson_-_geraldo_11.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de projetos e Engenharia a elaboração de projeto para pavimentação asfáltica na Rua Pedro Stelmack no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Eugênio Zanona, Felipe Veiga, Geraldo Vaquinha, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1276/requerimento_no._143.2018_amarildo_-_anderson_-_4kca07E.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1276/requerimento_no._143.2018_amarildo_-_anderson_-_4kca07E.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que por meio da pasta responsável realize o cadastramento das costureiras e incentive a criação da Cooperativa de Costureiras do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/requerimento_no._144.2018_cleverson_18.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/requerimento_no._144.2018_cleverson_18.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer manutenção, abertura de valetas e colocação de saibro na Estrada Ozair de Jesus Ribeiro (antiga estrada do Caraguatá), em toda sua extensão e ramais.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/requerimento_no._145.2018_cleverson_18.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/requerimento_no._145.2018_cleverson_18.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando 2 lombadas de saibro e a sinalização necessária na Rua Antonio Meireles Sobrinho, a 1ª em frente o nº 210 nas proximidades da Mercearia Jean localidade do Engenho Velho, a 2ª em frente o nº 571 nas proximidades da Serraria do Nascimento.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no._146.2018_cleverson_18.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no._146.2018_cleverson_18.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construir banheiro em torno da pista de caminhada da Sede e fazer a instalação de iluminação.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no._147.2018_ana_carolina_18.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no._147.2018_ana_carolina_18.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação da Ouvidoria Municipal para que nossa população possa ter um espaço e um canal aberto para se expressar e se informar a cerca de todos os assuntos relacionados à administração pública.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Anderson Cardoso, Geraldo Vaquinha, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no._148.2018_-_anderson_-_geraldo__07hjjbt.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no._148.2018_-_anderson_-_geraldo__07hjjbt.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo poe meio da pasta responsável, realize manutenção viária na Rua Elizio Gueno, bairro Araçatuba, bem como que sejam concluídas a manutenção na rede de baixa tensão com troca de lâmpadas e instalação de braço de luz onde foram instalados novos postes.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no._149.2018_sergio_18.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no._149.2018_sergio_18.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para que Algumas Unidades de Saúde passem a oferecer atendimento médico e de enfermagem de urgência, emergência e pronto-atendimento para adultos e crianças sob demanda espontânea. Leitos de internamento adulto e infantil, com suporte ininterrupto para a realização de exames de emergência, assim como, retaguarda hospitalar para os casos de maior gravidade, tornando-se uma Unidade de Pronto Atendimento, reduzindo as demandas do Hospital Angelina Caron.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no._150.2018_venicio_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no._150.2018_venicio_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ampliação do Cmei Nairele Zanetti na Sede.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/requerimento_no._151.2018_anderson_-_venicio_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/requerimento_no._151.2018_anderson_-_venicio_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando obra de pavimentação asfáltica na Rua José de Andrade em frente a Escola Municipal Marcos Nicolau Strapassoni no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/requerimento_no._152.2018_anderson_-_venicio_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/requerimento_no._152.2018_anderson_-_venicio_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma da Escola Marcos Strapassoni e construção da quadra coberta, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no._153.2018_anderson_-_venicio_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no._153.2018_anderson_-_venicio_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação da Casa do Produtor Rural em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no._154.2018_anderson_-_venicio_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no._154.2018_anderson_-_venicio_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Ruas abaixo relacionadas sejam inclusas no Projeto de Pavimentação asfáltica: Rua Maria Esperanceta; Professora Maria Mota e Angélica Ribas Cordeiro, no Bairro Santa Angelina.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/requerimento_no._155.2018_ana_carolina_22.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/requerimento_no._155.2018_ana_carolina_22.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação do asfalto na Rua Luvizotto, Bairro Eugenia Maria.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/requerimento_no._156.2018_cleverson_25.06.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/requerimento_no._156.2018_cleverson_25.06.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer parcerias com a Funasa ou Sanepar para fazer fossas sépticas biodigestora, através do Programa Social Saneamento Rural da Funasa em parceria com o Ministério das Cidades, nas localidades do Ribeirão Grande, Jaguatirica e Barragem.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/requerimento_no._157.2018_ana_carolina_-_lucas__b9Fufji.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/requerimento_no._157.2018_ana_carolina_-_lucas__b9Fufji.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Município de Campina Grande do Sul firme convenio com a Secretaria Municipal de Abastecimento de Curitiba, com o objetivo de reabrir o Armazém da Família em nosso Municipio, se possível duas unidades</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/requerimento_no._158.2018_lucas_02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/requerimento_no._158.2018_lucas_02.07.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do Rio do Engenho com prioridade entre as ruas Manoel Martins da Cruz e  Leonardo Sehnem no jardim da Campina Sede, a partir da rua Vicente Machado seguindo pela Rua Antonio Sobrinho em todo seu leito no perímetro urbano.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/requerimento_no._159.2018_lucas_02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/requerimento_no._159.2018_lucas_02.07.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição de tubos de concreto, e construir duas bocas de lobo em frente o número 77 da Rua Aristides Dantas no Jardim da Campina, Sede.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no._160.2018__lucas_-_ana_carolina_eNJKarb.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no._160.2018__lucas_-_ana_carolina_eNJKarb.pdf</t>
   </si>
   <si>
     <t>Solicitando que a construção do Centro de Convivência para Idosos já mencionada pelo Poder Executivo Municipal, seja construído na Rua José Romagnani esquina com a Rua João Trevisan no Bairro Jardim Paulista sob os lotes, 21, 23, 24 quadra 41 da Planta Jardim Paulista.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no._161.2018__lucas__02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no._161.2018__lucas__02.07.2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas, vem solicitar à Mesa Diretiva da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração; para tratar de interesse particular, pelo período de 90 dias, com termo inicial em 01 de agosto de 2018.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no._162.2018__cleverson__02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no._162.2018__cleverson__02.07.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer projetos e após, a captação de recursos para asfalto, nas seguintes ruas do Bairro Jardim da Colina:_x000D_
 - Rua Esther Haenisch Hathy,_x000D_
 - Rua Virginia Alves Hathy,_x000D_
 - Aristides João Hathy,_x000D_
 - Rua Jorge Alves Hathy (continuação) e_x000D_
 - João de Assunção.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no._163.2018__sergio__02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no._163.2018__sergio__02.07.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo, por meio da pasta responsável, realize estudos para construção ou adaptação dos banheiros nas residencias de famílias carentes, nas quais um dos familiares faça uso de cadeira de rodas ou tenha mobilidade reduzida da qual dependa de um banheiro adaptado.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1297/requerimento_no._164.2018__sergio__02.07.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1297/requerimento_no._164.2018__sergio__02.07.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando informação, se o município possui um levantamento que constate a quantidade de pessoas com necessidades especiais, cadeirantes, idosos e com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Anderson Cardoso, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1298/requerimento_no._165.2018__anderson_-_sergio__0_Zmvxgsi.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1298/requerimento_no._165.2018__anderson_-_sergio__0_Zmvxgsi.pdf</t>
   </si>
   <si>
     <t>Solicitando a entrega de sacos de lixo reciclável para os bairros Santa Rita, Santa Rosa, Cohapar e Santa Angelina.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1299/requerimento_no._166.2018__anderson_06.08.2018__FV3rZ2v.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1299/requerimento_no._166.2018__anderson_06.08.2018__FV3rZ2v.pdf</t>
   </si>
   <si>
     <t>Retirado pelo Autor.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1300/requerimento_no._167.2018__sergio__06.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1300/requerimento_no._167.2018__sergio__06.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria Municipal de Cultura analise o Edital do Ministério da Cultura lançado mês de junho deste ano ainda em vigência, com o Programa Leitura Gera Futuro, que estará prevendo a destinação de milhões para iniciativas de bibliotecas e museus estaduais e municipais.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Cilon Junior</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1301/requerimento_no._168.2018__cilon__06.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1301/requerimento_no._168.2018__cilon__06.08.2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas, vem solicitar à Mesa Diretiva da Câmara Municipal de Campina Grande do Sul, que seja submetido ao Plenário o pedido de licença, sem remuneração; para tratar de interesse particular, pelo período de 60 dias, com termo inicial em 01 de setembro de 2018.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1302/requerimento_no._169.2018__anderson_-_venicio___fFW22WU.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1302/requerimento_no._169.2018__anderson_-_venicio___fFW22WU.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, a criação de um local onde os alunos do Município possam receber orientações educativas de trânsito.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1303/requerimento_no._170.2018__ana_caroline__13.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1303/requerimento_no._170.2018__ana_caroline__13.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de projetos de Ginástica Laboral para os servidores de serviços gerais e da infraestrutura do município.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1304/requerimento_no._171.2018__ana_caroline__13.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1304/requerimento_no._171.2018__ana_caroline__13.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicita providencias para a implantação de ponto de ônibus na BR 116, em frente à antiga Popasa Potinga Papeis, após o trevo com sentido Curitiba/PR.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1305/requerimento_no._172.2018__ana_carolina__13.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1305/requerimento_no._172.2018__ana_carolina__13.08.2018.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1306/requerimento_no._173.2018__venicio_-_amarildo___W6Gu3sS.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1306/requerimento_no._173.2018__venicio_-_amarildo___W6Gu3sS.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Escola Municipal João Assunção na localidade Jaguatirica.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/requerimento_no__174_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/requerimento_no__174_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito para que viabilize o retorno das aulas de Yoga no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1307/requerimento_no._175.2018_venicio_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1307/requerimento_no._175.2018_venicio_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as devidas providências quanto ao prédio público onde abrigava o antigo módulo da Policia Militar, no Jardim Paulista reiterando solicitação anterior.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1308/requerimento_no._176.2018_venicio_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1308/requerimento_no._176.2018_venicio_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo co urgência a abertura de Edital de Concurso Público para contratação de Agentes da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Rene Henemann</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no._177.2018_rene__20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no._177.2018_rene__20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Secretaria de Infraestrutura fazer uma passagem para pedestre as margens da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1310/requerimento_no._178.2018_venicio__20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1310/requerimento_no._178.2018_venicio__20.08.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a solicitação para implantar um ponto de ônibus, recuo da via, sinalização e iluminação pública em frente a Facsul, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/requerimento_no__179_sergio_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/requerimento_no__179_sergio_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção com urgência no Cmei Alcebíades Cooper, Rua celestino Ferrarini, 427 Jardim Graciosa.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1311/requerimento_no._180_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1311/requerimento_no._180_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento das obras do Município:_x000D_
 - Praça do Céu no Bairro Jardim Florida;_x000D_
 - Ginásio de Esportes Pedro Dalprá Filho na Sede;_x000D_
 - Unidade de Saúde no Bairro Jardim Florida.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1312/requerimento_no._181.2018_ana_carolina_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1312/requerimento_no._181.2018_ana_carolina_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente, reparos na boca de lobo em frente ao nº 777, na Rua Nilce Terezinha Zanetti, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1313/requerimento_no._182.2018_ana_carolina_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1313/requerimento_no._182.2018_ana_carolina_20.08.2018.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/requerimento_no__183_ana_carolina_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/requerimento_no__183_ana_carolina_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias ao Executivo no sentido de fazer calçadas para pedestres na Rua Manoel Martins da Cruz em toda sua extensão.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1314/requerimento_no._184.2018_anderson_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1314/requerimento_no._184.2018_anderson_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando  que o prédio do CAIS Marli de Castro no Bairro Santa Rita seja utilizado como CEMAC (Centro Municipal de Atendimento Especializado Educacional).</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1315/requerimento_no._185.2018_anderson_20.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1315/requerimento_no._185.2018_anderson_20.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando projeto e construção de uma piscina no terreno ao lado do CAIS Santa Rita, para uso terapêutico e de reabilitação.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1316/requerimento_no._186.2018_venicio_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1316/requerimento_no._186.2018_venicio_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providências para "tapar" os vãos das colunas onde os pombos se alojam, no terminal de ônibus Ary Alves Bandeira no Jardim Paulista.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no._187.2018_geraldo_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no._187.2018_geraldo_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicito estudo com urgência para a implantação de uma lombada elevada na Avenida Marcos Geovani Strapasson com a esquina Rua  Antonio Elizeu Belo Praça Cohapar.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no._188.2018_geraldo_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no._188.2018_geraldo_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicito cobertura em todos os campos de futebol de Campina Grande do Sul e também nos bancos de reserva.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/requerimento_no._189.2018_sergio_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/requerimento_no._189.2018_sergio_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam firmadas parcerias entre a Secretaria de Infraestrutura Logística e Meio Ambiente com SANEPAR, Centro Estadual de Educação Profissional Newton Freire Maia e a comunidade local, para que seja feita dragagem e recuperação da Mata Ciliar do Rio Timbu nos bairros Eugênia Maria e Joana Olímpia.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/requerimento_no._190.2018_cleverson_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/requerimento_no._190.2018_cleverson_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar antipó ou asfalto na frente das Unidades de Saúde da Terra Boa e Ribeirão Grande.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/requerimento_no._191.2018_cleverson_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/requerimento_no._191.2018_cleverson_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar antipó ou asfalto na rua que dá acesso à BR 116 até a Escola Municipal Nilce Terezinha Zanetti e o CMEI Ernesto Zanona na Terra Boa.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1322/requerimento_no._192.2018_sergio_27.08.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1322/requerimento_no._192.2018_sergio_27.08.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção viária e da iluminação pública na Rua Leonardo Sehnem, Jardim da Campina, com roçada e colocação de saibro de boa qualidade, e que a mesma seja inclusa no Projeto de Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/requerimento_no._193.2018_sergio_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/requerimento_no._193.2018_sergio_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para que seja realizada abertura de via pública para interligação dos Bairros Jardim Daher e Jardim Diamante, fazendo a ligação das Ruas Antonio Taverna Ferreira e Rua Francisco Simioni reiterando solicitações anteriores por intermédio dos Requerimentos Nº 185/2015 e Nº 289/2017 cuja cópia segue em anexo.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/requerimento_no._194.2018_sergio_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/requerimento_no._194.2018_sergio_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um espaço recreativo com parquinho e academia ao ar livre no Portal da Serra, inclusive com adaptações às pessoas com necessidades especiais, cadeirantes e com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no._195.2018_felipe_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no._195.2018_felipe_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a criação de um Centro de Educação Ambiental em nosso município.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/requerimento_no._196.2018_sergio_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/requerimento_no._196.2018_sergio_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada proteção lateral (guard rail) e placas de sinalização na Estrada Municipal do Cerne.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no._197.2018_felipe_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no._197.2018_felipe_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que se crie um programa para a melhoria do transporte coletivo (Programa de Melhoria do Transporte Coletivo).</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1328/requerimento_no._198.2018_ana_carolina_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1328/requerimento_no._198.2018_ana_carolina_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando parceria do Poder Executivo Municipal com o Centro Regional de Atendimento Integrado ao Deficiente - CRAID.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1329/requerimento_no._199.2018_amarildo_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1329/requerimento_no._199.2018_amarildo_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construir calçadas em todas as ruas do Bairro Água Doce.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/requerimento_no._200.2018_ana_carolina_03.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/requerimento_no._200.2018_ana_carolina_03.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Academia ao Ar Livre, no Bairro Paiol de Baixo.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/requerimento_no._201.2018_ana_carolina_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/requerimento_no._201.2018_ana_carolina_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando requisição anterior por intermédio do Requerimento Nº 68/2018 (cópia anexa), solicitando a implantação de Sistema de Sonorização para área externa das escolas do município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/requerimento_no._202.2018_ana_carolina_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/requerimento_no._202.2018_ana_carolina_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a devida divulgação do Programa "Telefone Popular Bolsa Família", que tem como principal objetivo, ampliar o acesso ao telefone fixo entre os beneficiários de programas sociais do Governo Federal, reiterando requerimento Nº 126/2018 (cópia anexa).</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1333/requerimento_no._203.2018_ana_carolina_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1333/requerimento_no._203.2018_ana_carolina_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando mudança do local da Secretaria de Desenvolvimento Econômico, para que a mesma passe a funcionar aonde hoje esta situada a Secretaria de Saúde (Rodovia do Caqui, 540, Recanto Verde), que devera ser realocada para aonde seja mais apropriado, bem como para que no mesmo local passe a funcionar um Posto para Informações Turísticas do município, assim como a construção de um portal na entrada e saída de Campina Grande do Sul, reiterando requerimento Nº 74/2018 com cópia anexa.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/requerimento_no._204.2018_ana_carolina_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/requerimento_no._204.2018_ana_carolina_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento Nº 99/2018 (cópia anexo) solicitando a possibilidade de contratação de profissionais competentes para produzir projetos que venham com intuito de angariar recursos para os conselhos do município.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/requerimento_no._205.2018_ana_carolina_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/requerimento_no._205.2018_ana_carolina_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias do Poder Executivo para que proponha acordo com a ARTERIS, no intuito de conceder passagem gratuita pelo pedágio aos munícipes que residem nas áreas dos bairros: Terra Boa, Barragem, Ribeirão Grande, Jaguatirica, Divisa, Lagoa Vermelha e Taquari, reiterando requerimento Nº 98/2018 com cópia em anexo.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/requerimento_no._206.2018_geraldo_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/requerimento_no._206.2018_geraldo_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para readequar a travessia elevada na Rodovia do Caqui próximo ao Terminal de Ônibus da Sede, a travessia deverá ser em frente a passagem do canteiro. Reiterando requerimento nº 80/2017.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/requerimento_no._207.2018_cleverson_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/requerimento_no._207.2018_cleverson_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos anteriores deste Vereador, solicito que seja instalado Academia ao Ar Livre na localidade da Canelinha.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/requerimento_no._208.2018_cleverson_10.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/requerimento_no._208.2018_cleverson_10.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Prédio Público na Avenida São João na Sede do Município, se transforme na medida do possível na Casa de Memória do Município. Tendo em vista que os funcionários da Vigilância de Saúde desocuparam o prédio.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/requerimento_no._209.2018_rene_17.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/requerimento_no._209.2018_rene_17.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando 2 travessias elevadas na Rua Ernesto Cortelet Belli na Sede do Município, uma travessia próximo a esquina da Rua Alfredo Varela Martins e uma travessia próximo a Rua Raul Capilé.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/requerimento_no._210.2018_felipe_17.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/requerimento_no._210.2018_felipe_17.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o órgão competente do Poder Executivo Municipal disponibilize no site e  nas redes sociais da Prefeitura uma agenda de eventos promovidos por entidades situadas no Município, a qual deverá ser constantemente atualizada. Para tanto, a Prefeitura deverá fornecer um e-mail para que as entidades possam enviar as informações referentes aos seus eventos.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/requerimento_no._211.2018_cleverson_17.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/requerimento_no._211.2018_cleverson_17.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Prefeitura colocar em pratica o contrato com a Sanepar, passando a rede de água da Barragem e Ribeirão Grande para a Sanepar.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/requerimento_no._212.2018_geraldo_24.09.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/requerimento_no._212.2018_geraldo_24.09.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção no Centro Esportivo Ricieri Bernardi, Jardim Paulista.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no._213.2018_anderson_-_venicio_01.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no._213.2018_anderson_-_venicio_01.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada a entrega de medicamentos aos postos de saúde através do sistema de moto/entrega, primando assim para que haja agilidade no atendimento ao Munícipe.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/requerimento_no._214.2018_ana_carolina_-_clever_ij1qjaG.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/requerimento_no._214.2018_ana_carolina_-_clever_ij1qjaG.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada em frente à Praça do Céu na Rua Lucídio Florêncio Ribeiro, 699 - Jardim Florida.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/requerimento_no._215.2018_ana_carolina_-_sergio_GmpFjnV.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/requerimento_no._215.2018_ana_carolina_-_sergio_GmpFjnV.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente, para que haja alteração no horário de funcionamento do Centro de Artes e Esportes Unificados (CEU), no Jardim Flórida, e que passe a funcionar aos finais de semana._x000D_
 RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/requerimento_no._216.2018_ana_carolina_01.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/requerimento_no._216.2018_ana_carolina_01.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie, através do setor competente, que seja averiguado a razão pela qual o asfalto está cedendo na Rua Esmênia Rosa Mottin, em frente ao nº 09, bairro Jardim Florida.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/requerimento_no._217.2018_anderson_-_sergio_01.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/requerimento_no._217.2018_anderson_-_sergio_01.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando alteração da LEI N] 72/2009 "Institui isenção do IPTU para imóveis utilizados por idosos em situação de risco pessoal e social e dá outras providencias". No artigo 1º Inciso II - "Ser possuidor ou utilizar um único imóvel, com área inferior a 600  m² de terreno e construção inferior a 70,00 m²".Ampliando par 100,00 m² área construída.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/requerimento_no._218.2018_rene_08.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/requerimento_no._218.2018_rene_08.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias quanto ao estacionamento na Avenida Professor Duílio Calderari esquina com a Rua Angelo Antonio Zanchetin, onde deveria ser calçada para pedestres.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/requerimento_no._219.2018_sergio_15.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/requerimento_no._219.2018_sergio_15.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção do recapeamento asfáltico na Rua Teodorico Rodrigues dos Santos, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_220_2018_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_220_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Travessa Noraldino Felix Gonçalves, bairro Eugênia Maria, e que a mesma seja inclusa no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no._221.2018_cleverson_08.10.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no._221.2018_cleverson_08.10.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer melhorias nos passeios das ruas do Bairro Nova Campina e se possível fazer a ligação entre os Bairros, Jardim Nova Campina com as Chácaras Bela Vista, pelas ruas Tanasildo Gonçalves e Elena Giacomitti Ceccon.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento_n_o_222__eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento_n_o_222__eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídas lombadas na Rua João Florêncio dos Reis, bairro Terra Boa.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Carolina Mascarenhas, Cleverson Dalprá, Eugênio Zanona, Felipe Veiga, Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/requerimento_no_223__amarildo_ana_anderson_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/requerimento_no_223__amarildo_ana_anderson_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado no município de Campina Grande do Sul o Domingo da Família levando recreação aos Bairros da cidade.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/requerimento_no_224__venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/requerimento_no_224__venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Escola Municipal desativada da Localidade Cacaiguera seja transformada em um Espaço Multiuso para a Comunidade.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/requerimento_no_225__anderson_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/requerimento_no_225__anderson_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando projeto de pavimentação asfáltica na Travessa Francisco Creplive no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_226__sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_226__sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos por meio das secretarias responsáveis para implantação de Hortas Comunitária, nos bairros formando parceria com os alunos das escolas Municipais, comunidade local, ONG's e instituições religiosas.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/requerimento_no_228_sergio_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/requerimento_no_228_sergio_2.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para a implantação de travessia elevada na Rua Maria Luiza Zanetti, Bairro Santa Angelina.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/requerimento_no_229_2018_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/requerimento_no_229_2018_sergio.pdf</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/requerimento_no_230_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/requerimento_no_230_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que por meio da pasta responsável seja efetuada reforma da Capela Mortuária João Lazarotto Sobrinho, na Avenida São João, nº 126, Sede do Município, reiterando solicitação anterior por meio do Ofício Nº 153/2017 GAB/VER com cópia em anexo.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/requerimento_no_231_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/requerimento_no_231_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando adequação dos horários de transporte ofertado aos idosos que frequentam o Centro de Convivência dos Idosos, sito a Estrada da Colônia Japonesa, 2, Jardim Araçatuba com horário ampliado de atividades.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Cleverson Dalprá, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/requerimento_no_232__cleverson_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/requerimento_no_232__cleverson_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando o término do calçamento na Estrada da Mandassaia até a ponte que faz a divisa com Bocaiúva do Sul.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/requerimento_no_233_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/requerimento_no_233_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando uma avaliação técnica para verificar a possibilidade de construção de abrigo para crianças que se utilizam do transporte escolar no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/requerimento_no_234__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/requerimento_no_234__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído um ponto de ônibus coberto na esquina da Rua Lídia Bochnia com a Rua Apolinário de Souza Loyola no Jardim Nova Campina.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1363/requerimento_no_235__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1363/requerimento_no_235__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que por meio do setor responsável seja efetuada reforma geral do terminal da Sede e pintura da Secretaria de Esporte.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/requerimento_no_236__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/requerimento_no_236__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de vias de passeio no trecho entre a Praça de Bíblia até o Rancho Dalprá, na Sede do Município.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/requerimento_no_237_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/requerimento_no_237_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instaladas cobertura no ponto de ônibus (instalação completa) nas seguintes localidades:_x000D_
 - Entrada do Taquari;_x000D_
 - Entrada da Canelinha e _x000D_
 - Entrada de Vila Bonfim.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/requerimento_no_238__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/requerimento_no_238__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura nos pontos de ônibus da Avenida Vereador Walfrido Máschio, sendo uma nas proximidades da loja STHILL e outra na esquina com a Avenida Aniballe Ferrarini no Bairro Jardim Ipanema.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/requerimento_no_239__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/requerimento_no_239__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja pintado faixa de estacionamento somente em um dos lados das Ruas Miguel Tomeu e Inácio Valin Rossi, em frente a Unidade de Saúde e na entrada do estacionamento da Unidade Adelque Bossardi no Bairro Jardim Florida.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/requerimento_no_240__cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/requerimento_no_240__cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de o Poder Executivo firmar convênio com o Hospital Angelina Caron para que Médicos pagos pela Prefeitura atendam exclusivamente moradores que comprovem com cartão SUS e comprovante de residência que são moradores do município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/requerimento_no_241_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/requerimento_no_241_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando informação sobre aquisição do castramóvel o qual o município foi contemplado através de emenda parlamentar do Deputado Osmar Bertoldi.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/requerimento_no_242_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/requerimento_no_242_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria de Projetos e Engenharia para transformar a quadra de areia do Centro Esportivo Pedro Dalprá Filho em campo de grama sintética.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/requerimento_no_244_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/requerimento_no_244_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de duas lombadas na Estrada Catarina Taverna dos Santos, próximas ao nº 1.701, localidade do Cerne.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1885/no_01__ana_carol_e_felipe__iptu_verde.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1885/no_01__ana_carol_e_felipe__iptu_verde.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo, denominado IPTU VERDE no âmbito do município de Campina Grande do Sul e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3529,67 +3529,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1886/indicativo_de_projeto_de_lei_02-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1887/no_3.2018_-_sergio_cavagni___capoeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1888/indicativo_de_projeto_de_lei_04-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1889/no_05_programa_centro_de_referencia_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1890/indicativo_de_projeto_lei_06-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_decreto_01-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_decreto_02-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_decreto_04-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_decreto_no_05.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_decreto_no_06.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2163/projeto_de_lei_complementar_02-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2164/projeto_de_lei_complementar_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2165/projeto_de_lei_complementar_007-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2661/projeto_de_resolucao_no_01.2018.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento_no._01_anderson_-_felipe_-_retorno_1F4UeqE.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/requerimento_no._02.2018_sergio__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/requerimento_no._03.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/requerimento_no._04.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/requerimento_no._05.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/requerimento_no._06.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/requerimento_no._07.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/requerimento_no._08.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/requerimento_no._09.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/requerimento_no._10.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/requerimento_no._11.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/requerimento_no._12.2018_amarildo_-_cilon_-_eug_HCURx7p.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento_no._13.2018_sergio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento_no._14.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento_no._15.2018_anderson_-_felipe_-_ve_hXAtL4M.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento_no._16.2018_sergio_15.02.2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento_no._18.2018_sergio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento_no._19.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento_no._20.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento_no._21.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no._22.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento_no._23.2018_venicio_22.02.2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento_no._24.2018_venicio_18.01.2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento_no._25.2018_lucas_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento_no._26.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento_no._27.2018_cleverson_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento_no._28.2018_lucas__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento_no._29.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento_no._30.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento_no._31.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento_no._32.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/requerimento_no._33.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/requerimento_no._34.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/requerimento_no._35.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/requerimento_no._36.2018_anderson_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1174/requerimento_no._37.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/requerimento_no._38.2018_anderson_-_felipe_-_ve_XSVjFkk.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/requerimento_no._39.2018_lucas__26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/requerimento_no._40.2018_anderson_-_felipe_-_ve_v2C6BHm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/requerimento_no._41.2018_amarildo_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/requerimento_no._42.2018_cleverson_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/requerimento_no._43.2018_venicio_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/requerimento_no._44.2018_amarildo_venicio_felip_IIc15VA.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/requerimento_no._45.2018_ana_carolina_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/requerimento_no._46.2018_ana_carolina_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/requerimento_no._47.2018_venicio_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/requerimento_no._48.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/requerimento_no._49.2018_anderson_e_venicio_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/requerimento_no._50.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/requerimento_no._51.2018_venicio__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/requerimento_no._52.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/requerimento_no._53.2018_lucas_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/requerimento_no._54.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/requerimento_no._55.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_no._56.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_no._57.2018_anderson_felipe_e_ande_SmB9Ouz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_no._58.2018_anderson_felipe_e_ande_RAyFibo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/requerimento_no._59.2018_lucas_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/requerimento_no._60.2018_anderson_felipe_e_veni_ngmOvEg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/requerimento_no._61.2018_anderson_-_felipe_-_ve_9fAz7Ii.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1199/requerimento_no._63.2018_geraldo_08.03.2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1200/requerimento_no._64.2018_venicio__12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1201/requerimento_no._65.2018_venicio_12.03.2018_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no._66.2018_ana_carolina_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1203/requerimento_no._68.2018_ana_carolina_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1204/requerimento_no._69.2018_ana_carolina_-_lucas_1_KBBvrIW.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1205/requerimento_no._70.2018_felipe_19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1206/requerimento_no._71.2018_eugenio_-_sergio__19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1207/requerimento_no._72.2018_eugenio_-_sergio__19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1208/requerimento_no._73.2018_felipe_-_sergio_19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no._74.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no._75.2018_geraldo_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1211/requerimento_no._76.2018_cleverson_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/requerimento_no._77.2018_venicio_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/requerimento_no._78.2018_venicio__26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/requerimento_no._79.2018_felipe__26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/requerimento_no._80.2018_geraldo__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/requerimento_no._81.2018_geraldo__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/requerimento_no._82.2018_amarildo_-_geraldo_02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no._83.2018_lucas__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no._84.2018_anderson_-_felipe_02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no._85.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no._86.2018_cleverson__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no._87.2018_sergio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no._88.2018_sergio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/requerimento_no._89.2018_venicio__89.04.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/requerimento_no._90.2018_venicio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/requerimento_no._91.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/requerimento_no._92.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/requerimento_no._93.2018_cleverson__16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1230/requerimento_no._94.2018_geraldo_-_sergio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1231/requerimento_no._95.2018_anderson_-_venicio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no._96.2018_anderson_-_venicio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no._97.2018_cleverson__16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no._98.2018_ana_carolina__23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/requerimento_no._99.2018_ana_carolina_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/requerimento_no._100.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/requerimento_no._101.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no._102.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no._103.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no._105.2018_geraldo_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no._106.2018_geraldo_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no._107.2018_anderson_-_venicio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/requerimento_no._108.2018_eugenio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no._109.2018_anderson_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/requerimento_no._110.2018_venicio_24.04.2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/requerimento_no._111.2018_venicio_24.04.2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/requerimento_no._112.2018_lucas_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/requerimento_no._113.2018_venicio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/requerimento_no._114.2018_felipe__07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/requerimento_no._116.2018_sergio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/requerimento_no._117.2018_amarildo_-_sergio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1252/requerimento_no._118.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/requerimento_no._119.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/requerimento_no._120.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/requerimento_no._121.2018__venicio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/requerimento_no._122.2018_geraldo_de_souza__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/requerimento_no._123.2018__lucas__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1258/requerimento_no._124.2018__anderson__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/requerimento_no._125.2018_ana_carolina_14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/requerimento_no._126.2018_ana_carolina__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/requerimento_no._127.2018__ana_carolina__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1262/requerimento_no._128.2018_venicio__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/requerimento_no._129.2018_sergio_-_amarildo_-_g_V3Yk693.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/requerimento_no._130.2018_sergio_-_amarildo_-_g_t2bYsuc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1265/requerimento_no._131.2018_venicio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/requerimento_no._132.2018_cleverson_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento_no._133.2018_venicio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento_no._134.2018_sergio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento_no._135.2018_sergio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1270/requerimento_no._136.2018_anderson_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no._137.2018_anderson_-_venicio_28.05.2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no._138.2018_sergio_28.05.2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/requerimento_no._141.2018_venicio_11.06.2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/requerimento_no._142.2018_anderson_-_geraldo_11.06.2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1276/requerimento_no._143.2018_amarildo_-_anderson_-_4kca07E.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/requerimento_no._144.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/requerimento_no._145.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no._146.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no._147.2018_ana_carolina_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no._148.2018_-_anderson_-_geraldo__07hjjbt.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no._149.2018_sergio_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no._150.2018_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/requerimento_no._151.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/requerimento_no._152.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no._153.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no._154.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/requerimento_no._155.2018_ana_carolina_22.06.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/requerimento_no._156.2018_cleverson_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/requerimento_no._157.2018_ana_carolina_-_lucas__b9Fufji.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/requerimento_no._158.2018_lucas_02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/requerimento_no._159.2018_lucas_02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no._160.2018__lucas_-_ana_carolina_eNJKarb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no._161.2018__lucas__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no._162.2018__cleverson__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no._163.2018__sergio__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1297/requerimento_no._164.2018__sergio__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1298/requerimento_no._165.2018__anderson_-_sergio__0_Zmvxgsi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1299/requerimento_no._166.2018__anderson_06.08.2018__FV3rZ2v.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1300/requerimento_no._167.2018__sergio__06.08.2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1301/requerimento_no._168.2018__cilon__06.08.2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1302/requerimento_no._169.2018__anderson_-_venicio___fFW22WU.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1303/requerimento_no._170.2018__ana_caroline__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1304/requerimento_no._171.2018__ana_caroline__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1305/requerimento_no._172.2018__ana_carolina__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1306/requerimento_no._173.2018__venicio_-_amarildo___W6Gu3sS.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/requerimento_no__174_anderson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1307/requerimento_no._175.2018_venicio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1308/requerimento_no._176.2018_venicio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no._177.2018_rene__20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1310/requerimento_no._178.2018_venicio__20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/requerimento_no__179_sergio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1311/requerimento_no._180_venicio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1312/requerimento_no._181.2018_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1313/requerimento_no._182.2018_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/requerimento_no__183_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1314/requerimento_no._184.2018_anderson_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1315/requerimento_no._185.2018_anderson_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1316/requerimento_no._186.2018_venicio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no._187.2018_geraldo_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no._188.2018_geraldo_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/requerimento_no._189.2018_sergio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/requerimento_no._190.2018_cleverson_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/requerimento_no._191.2018_cleverson_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1322/requerimento_no._192.2018_sergio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/requerimento_no._193.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/requerimento_no._194.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no._195.2018_felipe_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/requerimento_no._196.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no._197.2018_felipe_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1328/requerimento_no._198.2018_ana_carolina_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1329/requerimento_no._199.2018_amarildo_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/requerimento_no._200.2018_ana_carolina_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/requerimento_no._201.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/requerimento_no._202.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1333/requerimento_no._203.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/requerimento_no._204.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/requerimento_no._205.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/requerimento_no._206.2018_geraldo_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/requerimento_no._207.2018_cleverson_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/requerimento_no._208.2018_cleverson_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/requerimento_no._209.2018_rene_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/requerimento_no._210.2018_felipe_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/requerimento_no._211.2018_cleverson_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/requerimento_no._212.2018_geraldo_24.09.2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no._213.2018_anderson_-_venicio_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/requerimento_no._214.2018_ana_carolina_-_clever_ij1qjaG.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/requerimento_no._215.2018_ana_carolina_-_sergio_GmpFjnV.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/requerimento_no._216.2018_ana_carolina_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/requerimento_no._217.2018_anderson_-_sergio_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/requerimento_no._218.2018_rene_08.10.2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/requerimento_no._219.2018_sergio_15.10.2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_220_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no._221.2018_cleverson_08.10.2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento_n_o_222__eugenio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/requerimento_no_223__amarildo_ana_anderson_eugenio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/requerimento_no_224__venicio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/requerimento_no_225__anderson_venicio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_226__sergio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/requerimento_no_228_sergio_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/requerimento_no_229_2018_sergio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/requerimento_no_230_sergio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/requerimento_no_231_sergio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/requerimento_no_232__cleverson_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/requerimento_no_233_anderson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/requerimento_no_234__cleverson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1363/requerimento_no_235__cleverson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/requerimento_no_236__cleverson.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/requerimento_no_237_cleverson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/requerimento_no_238__cleverson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/requerimento_no_239__cleverson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/requerimento_no_240__cleverson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/requerimento_no_241_sergio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/requerimento_no_242_geraldo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/requerimento_no_244_eugenio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1885/no_01__ana_carol_e_felipe__iptu_verde.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1886/indicativo_de_projeto_de_lei_02-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1887/no_3.2018_-_sergio_cavagni___capoeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1888/indicativo_de_projeto_de_lei_04-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1889/no_05_programa_centro_de_referencia_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1890/indicativo_de_projeto_lei_06-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_decreto_01-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_decreto_02-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_decreto_04-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_decreto_no_05.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_decreto_no_06.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2163/projeto_de_lei_complementar_02-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2164/projeto_de_lei_complementar_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2165/projeto_de_lei_complementar_007-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/2661/projeto_de_resolucao_no_01.2018.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento_no._01_anderson_-_felipe_-_retorno_1F4UeqE.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/requerimento_no._02.2018_sergio__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/requerimento_no._03.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/requerimento_no._04.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/requerimento_no._05.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/requerimento_no._06.2018_cleverson__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/requerimento_no._07.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/requerimento_no._08.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/requerimento_no._09.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/requerimento_no._10.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/requerimento_no._11.2018_geraldo__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/requerimento_no._12.2018_amarildo_-_cilon_-_eug_HCURx7p.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento_no._13.2018_sergio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento_no._14.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento_no._15.2018_anderson_-_felipe_-_ve_hXAtL4M.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento_no._16.2018_sergio_15.02.2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento_no._18.2018_sergio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento_no._19.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento_no._20.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento_no._21.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no._22.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento_no._23.2018_venicio_22.02.2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento_no._24.2018_venicio_18.01.2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento_no._25.2018_lucas_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento_no._26.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento_no._27.2018_cleverson_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento_no._28.2018_lucas__19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento_no._29.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento_no._30.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento_no._31.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento_no._32.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/requerimento_no._33.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/requerimento_no._34.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/requerimento_no._35.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/requerimento_no._36.2018_anderson_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1174/requerimento_no._37.2018_venicio_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/requerimento_no._38.2018_anderson_-_felipe_-_ve_XSVjFkk.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/requerimento_no._39.2018_lucas__26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/requerimento_no._40.2018_anderson_-_felipe_-_ve_v2C6BHm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/requerimento_no._41.2018_amarildo_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/requerimento_no._42.2018_cleverson_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/requerimento_no._43.2018_venicio_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/requerimento_no._44.2018_amarildo_venicio_felip_IIc15VA.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/requerimento_no._45.2018_ana_carolina_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/requerimento_no._46.2018_ana_carolina_26.02.2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/requerimento_no._47.2018_venicio_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/requerimento_no._48.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/requerimento_no._49.2018_anderson_e_venicio_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/requerimento_no._50.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/requerimento_no._51.2018_venicio__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/requerimento_no._52.2018_lucas__05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/requerimento_no._53.2018_lucas_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/requerimento_no._54.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/requerimento_no._55.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_no._56.2018_cleverson_05.03.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_no._57.2018_anderson_felipe_e_ande_SmB9Ouz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_no._58.2018_anderson_felipe_e_ande_RAyFibo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/requerimento_no._59.2018_lucas_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/requerimento_no._60.2018_anderson_felipe_e_veni_ngmOvEg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/requerimento_no._61.2018_anderson_-_felipe_-_ve_9fAz7Ii.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1199/requerimento_no._63.2018_geraldo_08.03.2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1200/requerimento_no._64.2018_venicio__12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1201/requerimento_no._65.2018_venicio_12.03.2018_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no._66.2018_ana_carolina_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1203/requerimento_no._68.2018_ana_carolina_12.03.2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1204/requerimento_no._69.2018_ana_carolina_-_lucas_1_KBBvrIW.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1205/requerimento_no._70.2018_felipe_19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1206/requerimento_no._71.2018_eugenio_-_sergio__19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1207/requerimento_no._72.2018_eugenio_-_sergio__19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1208/requerimento_no._73.2018_felipe_-_sergio_19.03.2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no._74.2018_ana_carolina_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no._75.2018_geraldo_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1211/requerimento_no._76.2018_cleverson_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/requerimento_no._77.2018_venicio_26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/requerimento_no._78.2018_venicio__26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/requerimento_no._79.2018_felipe__26.03.2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/requerimento_no._80.2018_geraldo__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/requerimento_no._81.2018_geraldo__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/requerimento_no._82.2018_amarildo_-_geraldo_02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no._83.2018_lucas__02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no._84.2018_anderson_-_felipe_02.04.2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no._85.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no._86.2018_cleverson__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no._87.2018_sergio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no._88.2018_sergio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/requerimento_no._89.2018_venicio__89.04.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/requerimento_no._90.2018_venicio__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/requerimento_no._91.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/requerimento_no._92.2018_felipe__09.04.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/requerimento_no._93.2018_cleverson__16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1230/requerimento_no._94.2018_geraldo_-_sergio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1231/requerimento_no._95.2018_anderson_-_venicio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no._96.2018_anderson_-_venicio_16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no._97.2018_cleverson__16.04.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no._98.2018_ana_carolina__23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/requerimento_no._99.2018_ana_carolina_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/requerimento_no._100.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/requerimento_no._101.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no._102.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no._103.2018_sergio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no._105.2018_geraldo_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no._106.2018_geraldo_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no._107.2018_anderson_-_venicio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/requerimento_no._108.2018_eugenio_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no._109.2018_anderson_23.04.2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/requerimento_no._110.2018_venicio_24.04.2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/requerimento_no._111.2018_venicio_24.04.2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/requerimento_no._112.2018_lucas_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/requerimento_no._113.2018_venicio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/requerimento_no._114.2018_felipe__07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/requerimento_no._116.2018_sergio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/requerimento_no._117.2018_amarildo_-_sergio_07.05.2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1252/requerimento_no._118.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/requerimento_no._119.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/requerimento_no._120.2018__sergio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/requerimento_no._121.2018__venicio___14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/requerimento_no._122.2018_geraldo_de_souza__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/requerimento_no._123.2018__lucas__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1258/requerimento_no._124.2018__anderson__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/requerimento_no._125.2018_ana_carolina_14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/requerimento_no._126.2018_ana_carolina__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/requerimento_no._127.2018__ana_carolina__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1262/requerimento_no._128.2018_venicio__14.05.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/requerimento_no._129.2018_sergio_-_amarildo_-_g_V3Yk693.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/requerimento_no._130.2018_sergio_-_amarildo_-_g_t2bYsuc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1265/requerimento_no._131.2018_venicio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/requerimento_no._132.2018_cleverson_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento_no._133.2018_venicio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento_no._134.2018_sergio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento_no._135.2018_sergio_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1270/requerimento_no._136.2018_anderson_21.05.2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no._137.2018_anderson_-_venicio_28.05.2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no._138.2018_sergio_28.05.2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/requerimento_no._141.2018_venicio_11.06.2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/requerimento_no._142.2018_anderson_-_geraldo_11.06.2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1276/requerimento_no._143.2018_amarildo_-_anderson_-_4kca07E.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/requerimento_no._144.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/requerimento_no._145.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no._146.2018_cleverson_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no._147.2018_ana_carolina_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no._148.2018_-_anderson_-_geraldo__07hjjbt.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no._149.2018_sergio_18.06.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no._150.2018_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/requerimento_no._151.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/requerimento_no._152.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no._153.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no._154.2018_anderson_-_venicio_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/requerimento_no._155.2018_ana_carolina_22.06.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/requerimento_no._156.2018_cleverson_25.06.2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/requerimento_no._157.2018_ana_carolina_-_lucas__b9Fufji.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/requerimento_no._158.2018_lucas_02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/requerimento_no._159.2018_lucas_02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no._160.2018__lucas_-_ana_carolina_eNJKarb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no._161.2018__lucas__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no._162.2018__cleverson__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no._163.2018__sergio__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1297/requerimento_no._164.2018__sergio__02.07.2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1298/requerimento_no._165.2018__anderson_-_sergio__0_Zmvxgsi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1299/requerimento_no._166.2018__anderson_06.08.2018__FV3rZ2v.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1300/requerimento_no._167.2018__sergio__06.08.2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1301/requerimento_no._168.2018__cilon__06.08.2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1302/requerimento_no._169.2018__anderson_-_venicio___fFW22WU.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1303/requerimento_no._170.2018__ana_caroline__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1304/requerimento_no._171.2018__ana_caroline__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1305/requerimento_no._172.2018__ana_carolina__13.08.2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1306/requerimento_no._173.2018__venicio_-_amarildo___W6Gu3sS.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/requerimento_no__174_anderson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1307/requerimento_no._175.2018_venicio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1308/requerimento_no._176.2018_venicio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no._177.2018_rene__20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1310/requerimento_no._178.2018_venicio__20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/requerimento_no__179_sergio_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1311/requerimento_no._180_venicio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1312/requerimento_no._181.2018_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1313/requerimento_no._182.2018_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/requerimento_no__183_ana_carolina_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1314/requerimento_no._184.2018_anderson_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1315/requerimento_no._185.2018_anderson_20.08.2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1316/requerimento_no._186.2018_venicio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no._187.2018_geraldo_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no._188.2018_geraldo_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/requerimento_no._189.2018_sergio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/requerimento_no._190.2018_cleverson_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/requerimento_no._191.2018_cleverson_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1322/requerimento_no._192.2018_sergio_27.08.2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/requerimento_no._193.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/requerimento_no._194.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no._195.2018_felipe_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/requerimento_no._196.2018_sergio_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no._197.2018_felipe_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1328/requerimento_no._198.2018_ana_carolina_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1329/requerimento_no._199.2018_amarildo_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/requerimento_no._200.2018_ana_carolina_03.09.2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/requerimento_no._201.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/requerimento_no._202.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1333/requerimento_no._203.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/requerimento_no._204.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/requerimento_no._205.2018_ana_carolina_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/requerimento_no._206.2018_geraldo_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/requerimento_no._207.2018_cleverson_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/requerimento_no._208.2018_cleverson_10.09.2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/requerimento_no._209.2018_rene_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/requerimento_no._210.2018_felipe_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/requerimento_no._211.2018_cleverson_17.09.2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/requerimento_no._212.2018_geraldo_24.09.2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no._213.2018_anderson_-_venicio_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/requerimento_no._214.2018_ana_carolina_-_clever_ij1qjaG.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/requerimento_no._215.2018_ana_carolina_-_sergio_GmpFjnV.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/requerimento_no._216.2018_ana_carolina_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/requerimento_no._217.2018_anderson_-_sergio_01.10.2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/requerimento_no._218.2018_rene_08.10.2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/requerimento_no._219.2018_sergio_15.10.2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_220_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no._221.2018_cleverson_08.10.2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento_n_o_222__eugenio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/requerimento_no_223__amarildo_ana_anderson_eugenio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/requerimento_no_224__venicio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/requerimento_no_225__anderson_venicio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_226__sergio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/requerimento_no_228_sergio_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/requerimento_no_229_2018_sergio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/requerimento_no_230_sergio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/requerimento_no_231_sergio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/requerimento_no_232__cleverson_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/requerimento_no_233_anderson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/requerimento_no_234__cleverson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1363/requerimento_no_235__cleverson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/requerimento_no_236__cleverson.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/requerimento_no_237_cleverson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/requerimento_no_238__cleverson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/requerimento_no_239__cleverson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/requerimento_no_240__cleverson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/requerimento_no_241_sergio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/requerimento_no_242_geraldo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/requerimento_no_244_eugenio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1885/no_01__ana_carol_e_felipe__iptu_verde.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>