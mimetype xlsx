--- v0 (2026-02-20)
+++ v1 (2026-05-31)
@@ -54,4891 +54,4891 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Amarildo Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2152/mocao_01.2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2152/mocao_01.2017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Elizio Jacy Siqueira Junior.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1372/requerimento_no._1_20.02.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1372/requerimento_no._1_20.02.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível criação do número 153 para ligações na Guarda Municipal.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1373/requerimento_no._2_20.02.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1373/requerimento_no._2_20.02.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível criação do "Grupo Tático" da Guarda Municipal.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1374/requerimento_no._3_20.02.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1374/requerimento_no._3_20.02.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer convênio com o "Projeto da Prefeitura de Curitiba Castra Móvel" e outro convênio com Universidades e Clínicas, a fim de tomar providências decorrentes do aumento de caninos em nosso município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1375/requerimento_no._4_20.02.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1375/requerimento_no._4_20.02.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um sistema de Protocolo para agendamento de exames e interligação das Unidades de Saúde coma a Secretaria de Saúde via internet.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1376/requerimento_no._5_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1376/requerimento_no._5_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação da cancha de areia da Jaguatirica, com revisão na iluminação, troca das redes e vestiários.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1377/requerimento_no._6_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1377/requerimento_no._6_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da cancha de areia da Barragem, colocação de refletores, reposição de redes, areia e vestiários.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1378/requerimento_no._7_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1378/requerimento_no._7_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um ponto para caminhões que fazem carretos e que sejam devidamente cadastrados no Município, em frente ao Centro Esportivo Ricieri Bernardi, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1379/requerimento_no._8_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1379/requerimento_no._8_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando um projeto para a construção de um Centro Esportivo no Bairro Jardim Água Doce, incluindo um campo de futebol oficial co arquibancadas, vestiários e demais dependências, pista de caminhada e academia ao ar livre.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1380/requerimento_no._9_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1380/requerimento_no._9_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação da Linha do Estudante, saindo do Bairro da Jaguatirica às 17:30, sentido Ribeirão Grande  - São Sebastião - BR 116 - Barragem - Paiol de Baixo - Taquari - Colégio Campo Sales com destino ao Jardim Paulista e retornando às 23:00 horas</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Anderson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1381/requerimento_no._10_20.02.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1381/requerimento_no._10_20.02.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando o atendimento na modalidade berçário (crianças de 0 a 1 ano) no CMEI Iara de Jesus Hathy Medeiros, Bairro João Paulo II.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1382/requerimento_no._11_20.02.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1382/requerimento_no._11_20.02.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na rua Bortolo Baggio e continuação pele Travessa Luiz Esperanceta, com recursos próprios do município ou com recursos federais.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1383/requerimento_no._12_20.02.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1383/requerimento_no._12_20.02.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando mudança de sentido de mão dupla para sentido único a Rua João Mangi no sentido PR-506 Rodovia do Caqui - Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Eugênio Zanona, Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1384/requerimento_no._13_20.02.2017_ana_carolina_eug_U2xNriW.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1384/requerimento_no._13_20.02.2017_ana_carolina_eug_U2xNriW.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho de Turismo do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1385/requerimento_no._14_20.02.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1385/requerimento_no._14_20.02.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma no Ginásio de Esportes Pedro Dalprá Filho, na Sede.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1386/requerimento_no._15_20.02.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1386/requerimento_no._15_20.02.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 351/2015 o qual não foi atendido, requer que seja colocada cobertura nos bancos de reserva dos campos de futebol do Município.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1387/requerimento_no._16_20.02.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1387/requerimento_no._16_20.02.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídas calçadas na Rua São João na sede do município em toda sua extensão e também a manutenção dos trechos em que as mesmas já existem, pois encontram-se em péssimas condições.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1388/requerimento_no._17_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1388/requerimento_no._17_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede d'água num percurso de 2 (dois) mil metros, iniciando-se próximo à propriedade do Senhor Isaltino, prolongando-se até as famílias Alegro, situado no Bairro Coxo.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento_no._18_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento_no._18_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando que a capacidade da caixa d'água do poço semi-artesiano da Figueira seja ampliada para 5.000 (cinco mil) litros.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento_no._19_20.02.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento_no._19_20.02.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimentos anteriores nºs 49/2011 e 336/2015, solicito um estudo e projeto da Secretaria responsável, para instalação de câmeras de monitoramento nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento_no._20_20.02.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento_no._20_20.02.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo e projeto da Secretaria responsável para construção do Portal na entrada do Município na PR 506, que ficará entre os municípios de Campina Grande do Sul e Quatro Barras.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento_no._21_20.02.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento_no._21_20.02.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria responsável um estudo para implantação de uma rotatória ou travessia elevada na ligação das Ruas Lucidio Florêncio Ribeiro, Luiz Colere, Inácia Valin Rossi e Antonio Colere no Bairro Jardim Flórida.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento_no._22_20.02.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento_no._22_20.02.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a obra de pavimentação asfáltica na Rua Presidente Arthur Costa e Silva, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento_no._23_20.02.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento_no._23_20.02.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando obra de pavimentação asfáltica da Rua Juscelino K. de Oliveira, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento_no._24_20.02.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento_no._24_20.02.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação da obra de pavimentação asfáltica na Rua Celestino Ferrarine, no Bairro Jardim Flórida.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento_no._25_20.02.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento_no._25_20.02.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providencias quanto ao prédio público onde abrigava o antigo módulo da Polícia Militar, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento_no._26_20.02.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento_no._26_20.02.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Rua José Sbalchieiro no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando a obra de pavimentação da Rua Marcelino Zanon, no Bairro Jardim São Cosme.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimento_no._28_20.02.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimento_no._28_20.02.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja enviado a esta Casa de Leis justificativa do custo elevado da obra de pavimentação asfáltica, bem como recálculo da contribuição de melhoria que está sendo cobrado dos moradores da Rua Guido Vidolin no Bairro Jardim Santa Rosa, composta no Edital 9 da planilha de pavimentação desse município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimento_no._29_20.02.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimento_no._29_20.02.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a reavaliação do valor cobrado pela pavimentação asfáltica nos Bairros Jardim Araçatuba e Jardim Diamante.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimento_no._30_20.02.2017_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimento_no._30_20.02.2017_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando reparação com aditivo químico Iônico (sistema CON-AID tratamento permanente de solo) nas estradas municipais, na Rua João Scucato Coradin, na localidade Timbú Velho em ligação com a localidade Roseira e a Rua Leonardo Sehnem, na localidade do Rancho Alegre.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Solicitando um estudo para verificar a possibilidade de desobstruir a passagem dos veículos próximo a trincheira do Jardim Paulista, para que o tráfego de veículos siga em frente pela Rua Leonardo Francischeli, ligando os Bairros Joana Olímpia e Água Doce. Solicito também que a mesma seja contemplada com asfalto em um percurso de 1.300 metros.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Anderson Cardoso, Geraldo Vaquinha, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimento_no._33_06.03.2017_anderson_geraldo_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimento_no._33_06.03.2017_anderson_geraldo_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias para o uso da área e lotes onde se encontra o campinho de areia na Rua Carlos Alves Custel, no Bairro Santa Rita para a prática de esporte e lazer.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimento_no._34_06.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimento_no._34_06.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Retirado pelo autor.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1405/requerimento_no._35_06.03.2017_felipe_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1405/requerimento_no._35_06.03.2017_felipe_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Mesa Diretiva a transmissão ao vivo em audiovisual, via internet de todas as Sessões Ordinárias, realizadas na Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1406/requerimento_no._36_06.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1406/requerimento_no._36_06.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Municipal de Esporte e Lazer de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1407/requerimento_no._37_06.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1407/requerimento_no._37_06.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento 229/2015, solicito que seja determinado um espaço público para abrigar os Conselhos Municipais em atividade no município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1408/requerimento_no._38_06.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1408/requerimento_no._38_06.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Municipal de Cultura no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1409/requerimento_no._39_13.03.2017_amarildo_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1409/requerimento_no._39_13.03.2017_amarildo_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o programa Sexta na Praça o qual será destinado à instalação de feiras, com exposições de produtos orgânicos, comércio ambulante, praça de alimentação, artesanatos e apresentação de shows para divulgar a cultura local.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1410/requerimento_no._40_06.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1410/requerimento_no._40_06.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em caráter de urgência, em toda extensão da Estrada da Mandassaia, com roçada, patrolamento e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Felipe Veiga</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1411/requerimento_no._41_01.03.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1411/requerimento_no._41_01.03.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para que se crie um posto de atendimento do PROCON em nosso município, em respeito às varias solicitações de munícipes, que ao precisarem de amparo desse importante órgão, não encontram atendimento no município.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1412/requerimento_no._42_06.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1412/requerimento_no._42_06.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas manutenção e roçada na Rodovia José Taverna, (antiga estrada da Roseira).</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1413/requerimento_no._43_06.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1413/requerimento_no._43_06.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitas duas passagens elevadas na Rua Darvil José Caron, no  Bairro Santa Rosa, sendo uma em frente ao Colégio Estadual João Maria de Barros e a outra e frente à Igreja Católica.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1414/requerimento_no._44_06.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1414/requerimento_no._44_06.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que em parceria com o Governo do Estado, seja feito o "Projeto Meu Campinho", nos Bairros João Paulo II e no Jardim Água Doce.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1415/requerimento_no._45_06.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1415/requerimento_no._45_06.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam colocadas 20 (vinte) manilhas de 0,60 cm e 15 (quinze) manilhas de 0,40 cm na lateral da Rua da Barra, ao lado do Bar do Luiz Bota, na localidade de Ribeirão Grande, nas proximidades da residencia da Srª. Edimara Amaro.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1416/requerimento_no._46_06.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1416/requerimento_no._46_06.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de cobertura na quadra esportiva da Escola Municipal José Eurípedes  Gonçalves, na sede do Município.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1417/requerimento_no._47_06.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1417/requerimento_no._47_06.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Municipal de Proteção aos Animais.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimento_no._48_06.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimento_no._48_06.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um parquinho ou praça nos lotes da Rua Pedro Dalprá Filho esquina com a Rua Valdomiro Batista, no Bairro Jardim Paulista. Ver também juridicamente a doação por parte dos moradores, para a Prefeitura poder executar a obra pública.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1419/requerimento_no._49_06.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1419/requerimento_no._49_06.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando sinalização vertical e horizontal em todas as ruas do Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1420/requerimento_no._50_13.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1420/requerimento_no._50_13.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento 255/2016 (copia em anexo), solicita qualificação, treinamento, equipamento e melhor estrutura de trabalho especializado, aos agentes e bombeiros da defesa civil, para facilitar o atendimento contra ataques de abelhas aos agentes.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1421/requerimento_no._51_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1421/requerimento_no._51_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento 386/2015 (copia em anexo), solicita que seja efetuado um estudo para implantação de uma ciclovia em um dos lados da Rodovia do Caqui, PR-506, desde o trevo de Quatro Barras/Campina Grande do Sul até a sede do município, numa extensão de aproximadamente 8 km.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1422/requerimento_no._52_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1422/requerimento_no._52_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Reiterando Requerimento 79/2016 (cópia em anexo), solicita a construção de calçadas no início da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1423/requerimento_no._53_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1423/requerimento_no._53_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando treinamento e equipamentos especializados para os Agentes da Defesa Civil ou Guarda Municipal, para a captura de cães de rua no município.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1424/requerimento_no._54_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1424/requerimento_no._54_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção do "Projeto Meu Campinho" na localidade da Canelinha.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1425/requerimento_no._55_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1425/requerimento_no._55_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçadas no inicio da Estrada Vereador Julio Ferreira Filho, na localidade Cacaiguera.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1426/requerimento_no._56_08.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1426/requerimento_no._56_08.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de travessias elevadas em frente à Casa Lotérica, Terminal de ônibus e a gruta da Igreja Católica, localizados na Rua João Trevisan no Jardim Paulista.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1427/requerimento_no._57_13.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1427/requerimento_no._57_13.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Secretaria de Projetos, Engenharia e Urbanismo, elaborar um projeto para reforma do prédio ou uma nova construção da Escola Municipal Marcos Nicolau Strapassoni, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1428/requerimento_no._58_13.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1428/requerimento_no._58_13.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer projeto e futuramente calçamento ou asfalto, na Estrada Vereador Julio Ferreira Filho, na localidade do Cacaiguerra.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1429/requerimento_no._59_13.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1429/requerimento_no._59_13.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de remover o canteiro central da Rodovia do Caqui, nos trechos entre a Rua Valdomiro de Souza Hathy até a Rua Dr. João Cândido e após a remoção, fazer duas passagens elevadas, uma na esquina da Rodovia do Caqui com a Rua Dr. João Cândido e outra na Rua Dr. João Cândido esquina com a Rua Vicente Machado, na Sede do Município.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1430/requerimento_no._60_13.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1430/requerimento_no._60_13.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer asfalto ou calçamento na Rodovia José Taverna, no trecho da Estrada Júlio Ferreira Filho até a divisa com Colombo.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1431/requerimento_no._61_13.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1431/requerimento_no._61_13.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer calçamento ou asfalto na Rua Gengiro Abe (antiga Estrada do Japonês), no trecho da Unidade de Saúde até a BR 116.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1432/requerimento_no._62_13.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1432/requerimento_no._62_13.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando o término do calçamento da Estrada do Mandassaia até a divisa com Bacaiuva do sul.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1433/requerimento_no._63_13.03.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1433/requerimento_no._63_13.03.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação de um médico para atendimento de meio período por unidade de saúde do Município.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1434/requerimento_no._64_20.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1434/requerimento_no._64_20.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que em parceria com o Governo do Estado, seja feito o "Projeto Meu Campinho", no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1435/requerimento_no._65_13.03.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1435/requerimento_no._65_13.03.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão da rede de luz, iniciando-se na Igreja Católica da Jaguatirica até a propriedade da Srª Rosa Medeiros, num percurso de 200 metros, sendo necessários 05 (cinco) postes, para que posteriormente sejam instaladas as luminárias.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1436/requerimento_no._66_13.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1436/requerimento_no._66_13.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado em prática o Indicativo de Projeto sob nº 2/2016 de 07 de março de 2016, que dispõe sobre a criação do Vale Leitura, bem como a concessão de bolsas de estudo para pós-graduação lato sensu (especializado) stricto sensu (mestrado e doutorado) aos profissionais do magistério municipal.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1437/requerimento_no._67_20.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1437/requerimento_no._67_20.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão de Laboratório de Robótica Educacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Eugênio Zanona, Geraldo Vaquinha, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1438/requerimento_no._68_20.03.2017_amarildo_anderso_6x4KQeT.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1438/requerimento_no._68_20.03.2017_amarildo_anderso_6x4KQeT.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de empresa para atualizar o Regimento Interno e a Lei Orgânica.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1439/requerimento_no._69_20.03.2017_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1439/requerimento_no._69_20.03.2017_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que em parceria com o Governo do Estado, seja feito o "Projeto Meu Campinho", no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1440/requerimento_no._70_20.03.2017_amarildo_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1440/requerimento_no._70_20.03.2017_amarildo_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma capela mortuária no Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1441/requerimento_no._71_20.03.2017_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1441/requerimento_no._71_20.03.2017_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Escola Municipal Professora Nilce Terezinha Zanetti, no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1442/requerimento_no._72_20.03.2017_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1442/requerimento_no._72_20.03.2017_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado manutenção no CMEI Ernesto Zanona no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1443/requerimento_no._73_20.03.2017_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1443/requerimento_no._73_20.03.2017_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação da Academia ao Ar Livre nos Bairros Canelinha e Taquari.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1444/requerimento_no._74_20.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1444/requerimento_no._74_20.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um aterro de aproximadamente 01 (um) metro de altura, na localidade da Volta Grande no trecho após o Pesque Pague Águas Claras, antes da ponte da divisa com Bocaiuva do Sul, numa extensão de aproximadamente 100 (cem) metros.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1445/requerimento_no._75_20.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1445/requerimento_no._75_20.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criada a Casa de Cultura/Memória e/ou Museu, onde era o antigo Fórum na Sede do Município.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1446/requerimento_no._76_20.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1446/requerimento_no._76_20.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a reabertura da Biblioteca Artur Alves Cordeiro na Sede do Município.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1447/requerimento_no._77_20.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1447/requerimento_no._77_20.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível construção de CMEI nas localidades do Jardim Nesita/São Cosme, Araçatuba e Barragem e também ampliação do CMEI Assis Bossardi, localizado ao lado do Teatro no Jardim Paulista.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1448/requerimento_no._78_20.03.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1448/requerimento_no._78_20.03.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de braços de luz Rua Marcos Geovane Strapasson, no Bairro Cohapar.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1449/requerimento_no._79_20.03.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1449/requerimento_no._79_20.03.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Academia ao Ar Livre e parque para as crianças no Bairro Cohapar, na esquina das Ruas Everaldo Mocelin Ferreira com a Avenida Marcos Geovane Strapasson.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1450/requerimento_no._80_20.03.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1450/requerimento_no._80_20.03.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para que seja feita uma readequação da lombada com a passagem para cadeirantes, na Rodovia do Caqui próximo ao Terminal da Sede.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1451/requerimento_no._81_20.03.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1451/requerimento_no._81_20.03.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do Linhão do Esporte entre os Bairros e os Centros Esportivos nesse Município.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1452/requerimento_no._82_20.03.2017_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1452/requerimento_no._82_20.03.2017_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja prestado atendimento odontológico na Unidade de Saúde do Taquari, no mínimo uma vez por semana.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1453/requerimento_no._83_20.03.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1453/requerimento_no._83_20.03.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando que dentro de nossas bibliotecas e locais similares ou de interesses da população, sejam criadas bibliotecas técnicas, contendo livros que atendam aos estudantes universitários residentes em nosso município.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1454/requerimento_no._84_20.03.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1454/requerimento_no._84_20.03.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando viabilizar a criação de um curso pré-vestibular para atender estudantes da rede pública de ensino em nosso município.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1455/requerimento_no._85_20.03.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1455/requerimento_no._85_20.03.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando que a agência do CRAS no Jardim Santa Rita, transforme-se em Posto de Saúde com atendimento duas vezes por semana, nas modalidades Odontologia e Clínica Geral.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1456/requerimento_no._86_20.03.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1456/requerimento_no._86_20.03.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias pelo Executivo, no sentido de melhorar o sinal de  internet nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1457/requerimento_no._87_27.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1457/requerimento_no._87_27.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo, através da Secretaria de Esportes, estudo e projeto para a criação no futebol do município, a Categoria Sub-21.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1458/requerimento_no._88_27.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1458/requerimento_no._88_27.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicito estudo pelo Executivo e Secretaria de Esportes, para a criação do Projeto Futebol Feminino no Município.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1459/requerimento_no._89_27.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1459/requerimento_no._89_27.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um parquinho, pista de caminhadas e revitalização do bosque ao lado do Centro Esportivo Ricieri Bernardi, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1460/requerimento_no._90_27.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1460/requerimento_no._90_27.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de criar uma linha de ônibus Municipal, que passe nas seguintes localidades: Roseira, Saltinho, Palmeirinha, Imbuial, Marcelinha, Volta Grande e Cerne.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1461/requerimento_no._91_27.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1461/requerimento_no._91_27.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do "Programa Vale Verde", em que o morador troca lixos recicláveis, que é a maior incidência de poluição de rios e matas, possa trocar por verduras que sejam produzidas por agricultores locais, em parceria com os responsáveis pela Agricultura do Município.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1462/requerimento_no._92_27.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1462/requerimento_no._92_27.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado o "Programa Vale Brinquedo" em parceria com a Secretaria de Educação e departamento de Agricultura Municipal em que troca-se lixo reciclável nas escolas por brinquedo. A cada número X de lixo reciclável que os alunos e moradores onde não tem coleta de lixo reciclável trazer no dia e local marcado pelas Secretarias responsáveis, o aluno poderá escolher o brinquedo.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1463/requerimento_no._93_27.03.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1463/requerimento_no._93_27.03.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão da rede d'água na localidade do Cerne, na Estrada Catarina Taverna no trecho entre a Estrada Roberto Crozetta e a ponte e nos ramais que margeiam a referida estrada e também na Estrada Alex Ennes.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1464/requerimento_no._94_27.03.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1464/requerimento_no._94_27.03.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal de Campina Grande do Sul faça um convenio com a concessionaria Auto Pista Regis Bittencourt, solicitando a isenção do pedágio para médicos e dentistas que atendem a população na Área Rural.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1465/requerimento_no._95_27.03.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1465/requerimento_no._95_27.03.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de catadióptricos na rua Pedro Pasa no Bairro Jardim Paulista, de forma a impedir que o automóvel que está entrando no Município pela trincheira não invada a pista de quem trafega na mesma via na pista adjacente.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1466/requerimento_no._96_27.03.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1466/requerimento_no._96_27.03.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando a renovação da licitação para contratação de empresa que preste serviço de Equoterapia no Município.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1467/requerimento_no._97_27.03.2017_amarildo_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1467/requerimento_no._97_27.03.2017_amarildo_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo, com a finalidade de construir um poço artesiano na localidade Barro Branco.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1468/requerimento_no._98_27.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1468/requerimento_no._98_27.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um braço de luz na Rua Leonardo Francischelli, esquina com a Rua Juscelino K. Oliveira no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1469/requerimento_no._99_27.03.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1469/requerimento_no._99_27.03.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Reiterando os requerimentos anteriores e ainda não atendidos, solicita que sejam colocadas placas como nome das ruas em todo Município, bem como a substituição das placas existentes que estão ilegíveis.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1470/requerimento_no._100_27.03.2017_ana_carolina_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1470/requerimento_no._100_27.03.2017_ana_carolina_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Município de Campina Grande do Sul firme convenio com a Secretaria Municipal de Abastecimento de Curitiba, com o objetivo de reabrir o Armazém da Família em nosso Município, se possível duas unidades.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1471/requerimento_no._101_27.03.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1471/requerimento_no._101_27.03.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Municipal Religioso no Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1472/requerimento_no._102_27.03.2017_anderson_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1472/requerimento_no._102_27.03.2017_anderson_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo e Secretaria responsável, informações sobre a vacinação contra raiva e febre aftosa.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1473/requerimento_no._103_03.04.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1473/requerimento_no._103_03.04.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede de luz em um percurso de 150 metros, no bairro Barragem, para que posteriormente sejam colocadas as luminárias.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1474/requerimento_no._104_03.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1474/requerimento_no._104_03.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura na quadra da Escola Municipal Humberto de Alencar Castelo Branco, no Bairro Barragem.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1475/requerimento_no._105_03.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1475/requerimento_no._105_03.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível ligação dos Bairros Jardim Daher com o Bairro Jardim Diamante.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1476/requerimento_no._106_03.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1476/requerimento_no._106_03.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de baixa tensão, bem como a colocação de luminária no trecho que liga o Jardim Diamante até o Bairro João Paulo II, na Rua Elizio Gueno.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1477/requerimento_no._107_03.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1477/requerimento_no._107_03.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer calçamento ou asfalto na Avenida Lindolfo Henrique Ferreira, antiga Estrada do Corredor que liga a PR 506 ao Bairro Eugenia Maria.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1478/requerimento_no._108_03.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1478/requerimento_no._108_03.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que seja aplicada a Lei 019/98 Art. 9º (em anexo) em que foi criado o Fundo Municipal de Desenvolvimento Urbano e Meio Ambiente.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1479/requerimento_no._109_03.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1479/requerimento_no._109_03.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal e Secretaria da Educação, a reforma da Escola Municipal Lucídio Florêncio Ribeiro, localizado no Bairro Jardim Palista.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1480/requerimento_no._110_03.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1480/requerimento_no._110_03.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um ônibus, proteção lateral da via, lombada elevada e sinalização em frente a Facsul, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1481/requerimento_no._111_03.04.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1481/requerimento_no._111_03.04.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção do calçamento na Rua Manoel Martins da Cruz na sede do Município.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1482/requerimento_no._112_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1482/requerimento_no._112_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno do Programa Casa Fácil no Municipio de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1483/requerimento_no._113_03.04.2017_ana_carolina__lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1483/requerimento_no._113_03.04.2017_ana_carolina__lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de projeto para captação recursos para implantação da atividade de turismo no município de Campina Grande do Sul. A elaboração deste projeto poderá ser realizado através de servidores do quadro do Município bem como a contratação terceirizada.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1484/requerimento_no._114_03.04.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1484/requerimento_no._114_03.04.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de placas indicativas no ponto de ônibus próximo ao Hospital  Angelina Caron, na PR - 506 Rodovia do Caqui.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1485/requerimento_no._115_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1485/requerimento_no._115_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma parceria entre o Executivo e Colégios Estaduais, para alunos de ensino médio, oferecendo cursos técnicos e preparando os jovens para o mercado de trabalho, aproveitando as empresas instaladas em nosso município, para receber nossos jovens após serem formados e qualificados no mercado de trabalho.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1486/requerimento_no._116_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1486/requerimento_no._116_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do SIC - Sistema de Informações pelo Telefone 156 - (FALA CAMPINA).</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1487/requerimento_no._117_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1487/requerimento_no._117_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para a instalação de um Estúdio Público Municipal de Ensaios e Gravação, junto ao espaço do prédio da Praça do CEU no Bairro Eugenia Maria.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1488/requerimento_no._118_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1488/requerimento_no._118_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando o recolhimento de entulhos, roçada e troca de lâmpadas na esquina das Ruas Loreni Rosner com Miguel Thomeu, nas proximidades do Colégio Bandeirantes.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1489/requerimento_no._119_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1489/requerimento_no._119_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação da Banda Municipal de Campina Grande do Sul, para representar a cidade em eventos e demais ocasiões especiais.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1490/requerimento_no._120_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1490/requerimento_no._120_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando adequação e alargamento, roçada, coleta de entulhos e troca de lâmpadas da Rua Mario Perboni em toda a sua extensão.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1491/requerimento_no._121_03.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1491/requerimento_no._121_03.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolagem, roçada e troca de lâmpadas queimadas na Rua Anselmo Ferrarini, no Bairro santa Cecilia.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1492/requerimento_no._122_03.04.2017_amarildoandersonfelipevenicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1492/requerimento_no._122_03.04.2017_amarildoandersonfelipevenicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a retomada de atividades culturais de grande porte (em moldes semelhantes a "Kakifest"), que façam uso das estruturas já existentes no município para tais eventos.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1493/requerimento_no._123_03.04.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1493/requerimento_no._123_03.04.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que se inclua à merenda dos alunos da rede municipal de educação uma porcentagem de produtos orgânicos oriundos de produção familiar de produtores cadastrados em nosso município - em caso de não existência de tal cadastro, se faz necessário a criação do mesmo.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1494/requerimento_no._124_03.04.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1494/requerimento_no._124_03.04.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para a criação recorrente de uma feira voltada para a agricultura familiar e à agricultura orgânica.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1495/requerimento_no._125_04.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1495/requerimento_no._125_04.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo e a Secretaria de Esportes a criação da bocha e malha juntamente com mesas de xadrez no ginásio de esportes Ricieri Bernardi no Jardim Paulista.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_no._126_10.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_no._126_10.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de um Centro de Lazer com praça, academia ao ar livre, parquinho para crianças, pista de caminhada, campo de futebol e de areia na Região da Cohapar.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_no._127_10.04.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_no._127_10.04.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Academia ao Ar Livre e parque com brinquedos para as crianças, incluindo casinha do Tarzan no Bairro João Paulo II, na Rua Gilberto Mauricio de Oliveira, entre as Ruas Waldomiro Crozetta e Carlos Mocelin.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_no._128_10.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_no._128_10.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo e Secretaria Municipal de Projetos/Engenharia e Planejamento, providencias e um projeto para criação de calçadas e urbanização da Rua Manoel Martins da Cruz, na Sede do Município.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_no._130_10.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_no._130_10.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer uma revisão na lei de gratificações dos funcionários e que a mesma se estenda a todos que não recebem tal beneficio.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1500/requerimento_no._131_10.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1500/requerimento_no._131_10.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do município atender a Sede, Terra Boa, Barragem, Jaguatirica e Ribeirão Grande com aulas de informatica para crianças, adolescentes e idosos.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_no._132_10.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_no._132_10.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade dos funcionários  da Secretaria de Saúde (motoristas de ambulância), receberem insalubridade.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_no._133_10.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_no._133_10.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando sentido de mão única nas Ruas Duílio Calderari, João Trevisan, Alderico Bandeira de Lima, Nilce Terezinha Zanetti, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_no._134_10.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_no._134_10.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de ser criado um "Centro de Reabilitação de Ortopedia e Traumatologia", no Município, que tenha ortopedista, neurologista e fisioterapeuta.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Geraldo Vaquinha, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1504/requerimento_no._135_10.04.2017_geraldolucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1504/requerimento_no._135_10.04.2017_geraldolucas.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantado sistema de rede de água potável na localidade do Saltinho, através de extensão de rede ou perfuração de poço conforme tecnicamente viável.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1505/requerimento_no._136_17.04.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1505/requerimento_no._136_17.04.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo e implantação de pontos de ônibus nas linhas do transporte escolar desse município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1506/requerimento_no._137_13.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1506/requerimento_no._137_13.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade do aumento do salário base dos professores das escolas públicas municipais.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1507/requerimento_no._138_13.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1507/requerimento_no._138_13.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível criação da função "Bombeiro Comunitário" ou "Agente da Defesa Civil".</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1508/requerimento_no._139_13.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1508/requerimento_no._139_13.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível ligação asfáltica do bairro Jardim Diamante ao bairro João Paulo II e do bairro João Paulo II ao bairro Jardim santa Angelina e PR - 506 no Araçatuba.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1509/requerimento_no._140_13.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1509/requerimento_no._140_13.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de reforma da área destinada à lanchonete e banheiros do Centro Esportivo Pedro Dalprá Filho, ou a total remoção do prédio referido.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1510/requerimento_no._141_13.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1510/requerimento_no._141_13.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de refletores em torno da quadra de areia e da nova pista de caminhada no Centro Esportivo Pedro Dalprá Filho na sede do município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1511/requerimento_no._142_17.04.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1511/requerimento_no._142_17.04.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando aproveitamento da estrutura do Teatro Municipal, para a instalação de sistema de projeção de imagens e vídeo no formato cinema.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1512/requerimento_no._143_17.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1512/requerimento_no._143_17.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar mais um ônibus na Rota 1 (criando somente Linha Cerne).</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1513/requerimento_no._144_24.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1513/requerimento_no._144_24.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de aulas de inglês nas escolas municipais como matéria obrigatória para alunos do 4º e 5º ano do ensino fundamental.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1514/requerimento_no._145_24.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1514/requerimento_no._145_24.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantado nas Escolas Municipais e Estaduais, conforme parcerias, o Programa de Prevenção ao uso de Drogas e a Violencia, nos moldes do PROERD  - Programa educacional de Resistência às Drogas e à Violência.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1515/requerimento_no._146_24.04.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1515/requerimento_no._146_24.04.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgentes quanto ao fornecimento de uniformes completos e EPIs, para o desempenho das atividades de trabalho dos funcionários da Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1516/requerimento_no._147_24.04.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1516/requerimento_no._147_24.04.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que Prefeitura tome providências, no sentido de que seja efetuada a retirada de um poste de luz que se encontra instalado em frente ao portão de entrada e saída de carros (conforme foto em anexo), da residencia localizada na Rua Humberto de Alencar Castelo Branco, nº 777, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1517/requerimento_no._148_24.04.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1517/requerimento_no._148_24.04.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídas duas lombadas no bairro São Cosme, sendo uma após a curva da Rua Bernardo Zanon próximo ao numero 431 e outra mais abaixo.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1518/requerimento_no._149_24.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1518/requerimento_no._149_24.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do CAPS Infantil no Município, onde serão atendidos os seguintes casos:_x000D_
 _x000D_
 I - T.E.A = Transtorno do Espectro do Autismo;_x000D_
 II - T.D.A.H = Transtorno do Deficit de Atenção e Hiperatividade;_x000D_
 III - Síndrome de Tourette;_x000D_
 IV - Depressão Infantil;_x000D_
 V - TEPT = Transtorno de Stress Pós- Traumático;_x000D_
 VI - Outras situações que envolvam o Infantil.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1519/requerimento_no._150_24.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1519/requerimento_no._150_24.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade de contratar Fisioterapeuta para as localidades Terra Boa, Sede, Jardim Paulista e Caic.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1520/requerimento_no._151_24.04.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1520/requerimento_no._151_24.04.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo, tome as devidas providencias para solucionar definitivamente a seguinte situação: Nos períodos de chuva de forte intensidade, a água da chuva entra na residencia da Sra Elenice Rodrigues dos Santos, situado na Rua jorge Calisto de Andrade, 163, casa 02, no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1521/requerimento_no._152_24.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1521/requerimento_no._152_24.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando Medico Pediatra na localidade da Terra Boa e Caic.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1522/requerimento_no._153_24.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1522/requerimento_no._153_24.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível inclusão de disponibilidade de insalubridade, para os Técnicos de Enfermagem, Psicólogos, Enfermeiro, Farmacêutico, Dentista, Atendentes das Unidades de Saúde e Auxiliar de Serviços Gerais. que atendem as Unidades de Saúde do Município. Também verificar a possibilidade da redução carga horaria semanal do Psicólogo, conforme Lei em vigência.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1523/requerimento_no._154_24.04.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1523/requerimento_no._154_24.04.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que não sejam realizadas no município, as famosas "Feira do Brás e Feira da Madrugada".</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1524/requerimento_no._155_24.04.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1524/requerimento_no._155_24.04.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento anterior solicito a colocação de iluminação no campo de futebol Pedro Dalprá Filho na Sede.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1525/requerimento_no._156_24.04.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1525/requerimento_no._156_24.04.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de iluminação no Campo de Futebol e melhoria no acesso ao estacionamento do Complexo Esportivo Prefeito Mario Strapasson, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1526/requerimento_no._157_24.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1526/requerimento_no._157_24.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando atendimento prioritário e especializado as vítimas do jogo "Baleia Azul", através das pastas responsáveis as crianças, adolescentes e as famílias.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1527/requerimento_no._158_24.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1527/requerimento_no._158_24.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Educação realize ações para orientação e prevenção quanto ao perigo do jogo "Baleia Azul".</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1528/requerimento_no._159_24.04.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1528/requerimento_no._159_24.04.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Desenvolvimento Econômico por meio do setor de Agricultura efetue a distribuição de mudas de Caqui aos munícipes.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1529/requerimento_no._160_24.04.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1529/requerimento_no._160_24.04.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para incluir no orçamento de 2018 da Secretaria de Esportes e Juventude, a modalidade Judo e Jiu-Jiu-jitsu para nossas crianças, jovens e adolescentes.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1530/requerimento_no._161_24.04.2017_anderson.felipe.lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1530/requerimento_no._161_24.04.2017_anderson.felipe.lucas.pdf</t>
   </si>
   <si>
     <t>Comissão de Educação, Saúde, Cultura e Desporto, pede extensão de prazo para analise do Projeto de Lei 09/2019.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1531/requerimento_no._162_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1531/requerimento_no._162_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de voltar as aulas de Yoga na Sede.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1532/requerimento_no._163_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1532/requerimento_no._163_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de folders e divulgação na página da Prefeitura dos locais turísticos e de grande beleza em nosso município poe exemplo: pesque-pague, cachoeiras, represa, rios, Pico do Paraná, hotéis, pousadas, restaurantes entre outros</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1533/requerimento_no._164_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1533/requerimento_no._164_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuidade do asfalto na Rua Loreni Rosner que passa a denominar-se Rua Anselmo Ferrarini, no Bairro Santa Cecilia e a possível inclusão da Rua Vili Tonetti no mesmo Bairro,</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1534/requerimento_no._165_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1534/requerimento_no._165_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de oferecer merenda (lanche) para os  alunos do EJA, que estudam no Bairro Santa Rosa no período noturno e a possível ronda da Guarda Municipal.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1535/requerimento_no._166_08.05.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1535/requerimento_no._166_08.05.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a esta casa, criar uma Comissão Especial para auxiliar nos trabalhos da atualização do regimento Interno e a Lei Orgânica do Municipio, quando efetivamente iniciarem-se os respectivos trabalhos solicitados no Requerimento 68/2017.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1536/requerimento_no._167_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1536/requerimento_no._167_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia dos documentos em que foi doada a escola (terreno), em permuta com os proprietários do Posto Cupim (documentos assinados pelo Prefeito).</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1537/requerimento_no._168_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1537/requerimento_no._168_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência, que seja feita uma licitação para roçadas nas estradas rurais do município e área urbana.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1538/requerimento_no._169_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1538/requerimento_no._169_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicita e reitera pedidos anteriores para que sejam feitas algumas mudanças no transporte do município:_x000D_
 - Retorno da linha Taquari passando por dentro da localidade Taquari/Canelinha;_x000D_
 - Solicitando que a linha Ribeirão passe pelo Terminal da Sede e entre no Terminal do Jardim Paulista;_x000D_
 - Solicitando que a linha Campina passe somente via BR-116;_x000D_
 - Solicitando mais horários na linha Mandassaia como era antigamente, inclusive sábados, domingos e feriados;_x000D_
 - Solicitando a Linha Integração Campina/Jardim Paulista/Quatro Barras.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1539/requerimento_no._170_08.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1539/requerimento_no._170_08.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instaladas placas de identificação em toda Área Industrial do Município.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1540/requerimento_no._171_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1540/requerimento_no._171_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que cada funcionário trabalhe de acordo com o concurso que fez e não em desvio de função.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1541/requerimento_no._172_08.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1541/requerimento_no._172_08.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência, que seja feito concurso público no município para todas as profissões necessárias que estão com falta de funcionários.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1542/requerimento_no._173_08.05.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1542/requerimento_no._173_08.05.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o horário de atendimento de Dentista e Clinico Geral seja prolongado até as 22 h, na Unidade de Saúde Conceição Maria de Andrade, do Bairro Jardim paulista.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1543/requerimento_no._174_15.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1543/requerimento_no._174_15.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para adaptação do Prédio onde funcionava o Módulo da Policia Militar, cito a Avenida Augusto Staben, nº 1330, bairro Jardim Paulista em um Módulo da Guarda Municipal.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1544/requerimento_no._175_08.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1544/requerimento_no._175_08.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura de Concurso Público para cargo de Agente da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1545/requerimento_no._176_22.05.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1545/requerimento_no._176_22.05.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando o manilhamento num total de 50 metros, na Rua Manoel Paulino Ribeiro, no Bairro Jardim Santa Rosa, onde existe valeta a céu aberto.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1546/requerimento_no._177_15.05.2017_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1546/requerimento_no._177_15.05.2017_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja mudado o acesso ao CMEI Alcebíades Cooper no CAIC, da Rua Celestino Ferrarine para a Rua Ercílio Alves Ferreira e que seja isolado com muro ou alambrado entre a Unidade de Saúde e o CMEI.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1547/requerimento_no._178_15.05.2017_anderson.felipe.venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1547/requerimento_no._178_15.05.2017_anderson.felipe.venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a criação da Secretaria Municipal de Trânsito ou um Departamento de Trânsito vinculado à alguma Secretaria já existente.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1548/requerimento_no._179_15.05.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1548/requerimento_no._179_15.05.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações do departamento responsável da Secretaria de Ordem Pública, quanto ao projeto de instalação de fibra ótica desde o bairro Sede até as proximidades do Timbú.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1549/requerimento_no._180_15.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1549/requerimento_no._180_15.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de que seja alterado na Lei do Plano de Cargos e Carreiras o nome da função "Escriturário" para "Assistente Administrativo", alterando também o salário para que seja compatível com a função atualizada.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1550/requerimento_no._181_15.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1550/requerimento_no._181_15.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de criação do cargo "Auxiliar de Merendeira" e "Merendeira" no quadro dos funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1551/requerimento_no._182_15.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1551/requerimento_no._182_15.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Praça Bento Munhoz da Rocha Neto, incluindo a instalação de bancos em torno do parquinho, bebedouro, postes com lâmpadas de led com altura minima de 3 metros, chafariz, mudança nas calçadas e estacionamento em 45º (quarenta e cinco graus), com rampas de acesso para cadeirantes e outras mobilidades,</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1552/requerimento_no._183_15.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1552/requerimento_no._183_15.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja firmado convênio com o Detran para emitir o Cartão de Estacionamento em Vaga Especial para idosos, pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1553/requerimento_no._184_22.05.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1553/requerimento_no._184_22.05.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando o registro ad Rua Manoel Paulino Ribeiro, no Bairro Jardim Santa Rosa, junto a Sanepar, Copel e Correios através de comunicação do Executivo através do órgão responsável.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1554/requerimento_no._185_22.05.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1554/requerimento_no._185_22.05.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando o alargamento das vias de acesso as empresas localizadas na região industrial do Município.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1555/requerimento_no._187_22.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1555/requerimento_no._187_22.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e pintura no parquinho da Praça Bento Munhoz da Rocha Neto, na Sede do município.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1556/requerimento_no._188_22.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1556/requerimento_no._188_22.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na iluminação pública com troca de lâmpadas na Rua Augusto Campanha, bairro Eugênia Maria nas proximidades do nº 386 em direção ao final da rua.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1557/requerimento_no._189_22.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1557/requerimento_no._189_22.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível extensão da rede de baixa tensão na Rua Guiomar Moura Arruda Abreu, que liga o Bairro Jardim Paulista ao Bairro Joana Olímpia, entre o trecho das Ruas João Falavinha até a Humberto de Alencar Castelo Branco e a colocação de luminárias para iluminação pública.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1558/requerimento_no._190_22.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1558/requerimento_no._190_22.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando parceria entre o Município e a Empresa do Pedágio, para a colocação de poste com luminárias na BR 116, entre o Posto O Cupim km 68 até a Empresa Possonic km 70. E possível reativação das lampadas do lado pertinente a Campina Grande do Sul no trecho da Empresa Possonic até a divisa com Colombo (Ponte Rio Canguiri).</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1559/requerimento_no._192_22.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1559/requerimento_no._192_22.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura em todas as passagens elevadas nos diversos bairros do Município, cito em especial na Rua Augusto Staben, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1560/requerimento_no._193_29.05.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1560/requerimento_no._193_29.05.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando o possível alargamento da Estrada Municipal Zeferino Anibal Ferrarini, nos trechos entre a Rodovia José Taverna e João Scucato Coradin, no Bairro Roseira e seus ramais.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1561/requerimento_no._194_22.05.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1561/requerimento_no._194_22.05.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criada uma equipe da Secretaria de Infraestrutura e Logística para atender as demandas de urgência em decorrência das chuvas torrenciais nas ruas pavimentadas do município.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1562/requerimento_no._195_22.05.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1562/requerimento_no._195_22.05.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a criação de um Centro de Educação Ambiental em nosso município.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1563/requerimento_no._201_29.05.2017_clever...pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1563/requerimento_no._201_29.05.2017_clever...pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da implantação do SIATE, através de convênio uma vez que já existe a Base dos Bombeiros e um Hospital de referência no Municipio.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1564/requerimento_no._206_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1564/requerimento_no._206_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas em frente aos nº 148 e 304, na Rua Tereza Buzzi Bernardi, Jardim Santa Angelina.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1565/requerimento_no._207_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1565/requerimento_no._207_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas na Rua Gilberto Simioni, na Sede.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1566/requerimento_no._208_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1566/requerimento_no._208_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de luminárias na Rua Antonio Mocelin, em frente ao nº 300, Bairro João Paulo II, em dois postes.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1567/requerimento_no._209_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1567/requerimento_no._209_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de luminária em frente ao nº 3450, Estrada da Marcelinha, residência do Sr. Izidoro Lumikovski.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1568/requerimento_no._210_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1568/requerimento_no._210_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocação de manilhas ao lado da Igreja Católica do Bairro Santa Rosa, esquina das Ruas Darvil José Caron com a Rua Stanislau Zielonka.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1569/requerimento_no._211_05.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1569/requerimento_no._211_05.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar um toldo na entrada e saída de alunos do CMEI Nairele Zanetti, na Sede do Município.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Geraldo Vaquinha, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1570/requerimento_no._212_05.06.2017_anderson_felipe_geraldo_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1570/requerimento_no._212_05.06.2017_anderson_felipe_geraldo_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal o levantamento e execução da recuperação de crédito do INSS descontado em folha de pagamento.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1571/requerimento_no._213_05.06.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1571/requerimento_no._213_05.06.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de abertura de uma turma de berçário no CMEI  Itália Gheno Vidolin, localizado no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1572/requerimento_no._214_05.06.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1572/requerimento_no._214_05.06.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluído no plano de obras do município a aplicação de anti-pó em todas as ruas do Bairro Barragem.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1573/requerimento_no._215_05.06.2017_anderson_felipe_geraldo_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1573/requerimento_no._215_05.06.2017_anderson_felipe_geraldo_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer um estudo e posterior planejamento para viabilizar a integração digital do INSS com a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1574/requerimento_no._216_05.06.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1574/requerimento_no._216_05.06.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção na Rua José Carlos Pereira dos Santos, Bairro Rancho Alegre, com a colocação de saibro de boa qualidade e patrolagem, necessário também postes de iluminação pública.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1575/requerimento_no._217_05.06.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1575/requerimento_no._217_05.06.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma travessia elevada na Rua Antonio Collere, próximo ao nº 100, Bairro Jardim Florida.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1576/requerimento_no._218_05.06.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1576/requerimento_no._218_05.06.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma travessia elevada na Rua Sebastião Leandro Rocha, próximo a esquina com a Rua Augusto Campanha, no Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1577/requerimento_no._219_12.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1577/requerimento_no._219_12.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão da Rua Ery Martins da Rosa, do Bairro Joana Olímpia, no plano de obras de manilhamento e pavimentação do município.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas, Felipe Veiga, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1578/requerimento_no._220_12.06.2017_ana_carolina_anderson_felipe_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1578/requerimento_no._220_12.06.2017_ana_carolina_anderson_felipe_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja enviado pedido ao órgão ou entidade executivo de trânsito ou rodoviário, com circunscrição sobre as vias, para que se faça a criação de Faixas de Travessias Elevadas nas imediações das instituições de ensino no município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1579/requerimento_no._221_12.06.2017_anderson_felipe_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1579/requerimento_no._221_12.06.2017_anderson_felipe_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do órgão responsável, inclua no plano de obras de pavimentação do município as ruas nas quais há passagem de uma ou mais linhas de ônibus.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Cilon Junior</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1580/requerimento_no._222_13.06.2017_cilon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1580/requerimento_no._222_13.06.2017_cilon.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura, através das suas secretarias de meio ambiente e infraestrutura, busque junto aos órgãos estaduais responsáveis uma autorização para executar uma limpeza e um aumento de vazão no leito do Rio Timbú principalmente na localidade do bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1581/requerimento_no._223_13.06.2017_cilon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1581/requerimento_no._223_13.06.2017_cilon.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da iluminação pública na Rua Leonardo Sehnem e a colocação de braços de luz nos pontos ainda não existentes, por exemplo, próximo ao número 1438.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Solicitando a manutenção e higienização dos terminais de passageiros da cidade.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1583/requerimento_no._225_13.06.2017_anderson_felipe_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1583/requerimento_no._225_13.06.2017_anderson_felipe_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da consulta direta da comunidade escolar, para a escolha da direção e supervisão dos CMEIs e Escolas Municipais.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1584/requerimento_no._226_19.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1584/requerimento_no._226_19.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a reparação das placas indicadoras de localização com os nomes das ruas e instalação de novas placas se necessário, nos bairros Jardim Nesita, Jardim Nossa Senhora das Graças, Jardim Água Doce e Vila Chacrinhas.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1585/requerimento_no._227_19.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1585/requerimento_no._227_19.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de reparação na Rua Mario Perboni, localizada no Bairro Vila Chacrinhas, com urgência.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/requerimento_no._228_19.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/requerimento_no._228_19.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão da Rua Carlos Ferrarine no plano de obras de pavimentação do município.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/requerimento_no._229_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/requerimento_no._229_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão da obra de pavimentação e manilhamento na Rua São João Batista, localizada no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1588/requerimento_no._230_19.06.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1588/requerimento_no._230_19.06.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas com urgência as devidas providências, junto a Sanepar, quanto ao bueiro localizado na Rua Luiz Collere, esquina com a Rua Sebastião Leonardo Rocha.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1589/requerimento_no._231_19.06.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1589/requerimento_no._231_19.06.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o Fomento Paraná em Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1590/requerimento_no._232_19.06.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1590/requerimento_no._232_19.06.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência a continuidade da obra de revitalização da Rua Professor Duílio Calderari entre as Ruas Caetano Scalabrin e José Sbalcheiro, todas localizadas no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1591/requerimento_no._233_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1591/requerimento_no._233_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as providencias necessárias de patrolagem e melhoria do escoamento de água na Rua José Botelho Filho, localizada no bairro Jardim Nossa Senhora das Graças, mais precisamente entre as ruas Constantino Ferrarini e Amâncio Antonio Ferrarini.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1592/requerimento_no._234_26.06.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1592/requerimento_no._234_26.06.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um estudo em parceria com a administradora da Rodovia BR 116, Autopista Regis Bittencourt, para que seja construído um novo viaduto que possibilite o acesso ao bairro Canelinha por ambos os lados da pista.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1593/requerimento_no._235_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1593/requerimento_no._235_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de fios de baixa tensão na Travessa Baggio, localizada no Bairro Araçatuba e também a colocação de saibro em toda a extensão da via.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1594/requerimento_no._236_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1594/requerimento_no._236_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação da Capela Mortuária João Lazarotto Sobrinho na Sede.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1595/requerimento_no._237_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1595/requerimento_no._237_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluída no plano de obras do município a Rua Aurélio Simioni, localizada no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1596/requerimento_no._238_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1596/requerimento_no._238_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a manutenção da iluminação pública, com trocas de lâmpada, na Rua Ângelo Manenti, localizada no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1597/requerimento_no._239_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1597/requerimento_no._239_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de para fins de concessão do Benefício Eventual de Kit-Lanche para velórios.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1598/requerimento_no._240_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1598/requerimento_no._240_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando um Módulo para Guarda Civil municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1599/requerimento_no._241_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1599/requerimento_no._241_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação gradativa do auxilio de sinalização horizontal denominado tachas, sendo elas pequenas e reflexivas, em todos os cruzamentos mais movimentados do município.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1600/requerimento_no._242_26.06.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1600/requerimento_no._242_26.06.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que faça um estudo, junto à empresa de transporte atuante no município, para que seja instaurada uma nova linha de ônibus que tenha como ponto final o Hospital Angelina Caron.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1601/requerimento_no._243_26.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1601/requerimento_no._243_26.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de gavetas no Cemitério São João Batista, localizado no Bairro Sede, para sepultamento e ossário.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1602/requerimento_no._245_26.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1602/requerimento_no._245_26.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que volte a ser feita a Patrulha Escolar pela Guarda Municipal, bem como as rondas em frente às escolas municipais, colégios estaduais, CMEIs, bibliotecas públicas e afins. Além disso faço o pedido de que a ambulância que foi doada ao município para fins de atendimento escolar seja destinada apenas a essa função.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1603/requerimento_no._246_26.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1603/requerimento_no._246_26.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que o departamento responsável da administração entre em contato com a Associação de Moradores do  bairro Terra Boa para verificar o motivo pelo qual o prédio onde funcionava o módulo policial está sendo utilizado para fins particulares, e se há autorização para isso.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1604/requerimento_no._247_26.06.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1604/requerimento_no._247_26.06.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Mesa Executiva desta Casa de Leis a instalação de Sessão Especial, conforme previsto no art. 97 inciso VI e no art. 115 do Regimento Interno da Casa.  A Sessão Especial será realizada no Teatro Municipal localizado na Rua Pres. Juscelino K. de Oliveira, 975, Jardim Paulista, Campina Grande do Sul no segundo período do primeiro exercício do mandato, às 18h30mim.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1605/requerimento_no._248_26.06.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1605/requerimento_no._248_26.06.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo providencie nova Licitação para compra de sacos de lixo para serem distribuídos à população, incentivando a separação do lixo reciclável.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1606/requerimento_no._249_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1606/requerimento_no._249_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo elabore um projeto para sinalização turística do Município, seguindo o Guia Brasileiro de Sinalização Turística. Com o objetivo de tornar a comunicação dos destinos adequada aos padrões internacionais.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1607/requerimento_no._250_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1607/requerimento_no._250_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que 25% das vagas licitadas para o tratamento de Equoterapia no Rancho Dalprá sejam destinadas as crianças da APAE. E solicitar também uma nova avaliação dos alunos da APAE para ver quantos dos 107 alunos estão aptos ao tratamento. Esta avaliação pode ser feita pela fisioterapeuta da prefeitura.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1608/requerimento_no._251_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1608/requerimento_no._251_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o novo ônibus com adaptação para cadeirantes seja usado para transportar os alunos da APAE, que fazem o tratamento de Equoterapia no Rancho Dalprá.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1609/requerimento_no._252_03.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1609/requerimento_no._252_03.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que o trecho da Rua Pedro Dalprá Filho, compreendido entre as Ruas João Trevisan e Augusto Staben, localizada no Bairro Jardim Paulista, seja incluído no plano de pavimentação que já está sendo executado no restante da citada via.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1610/requerimento_no._253_03.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1610/requerimento_no._253_03.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que por meio do seu setor responsável pela fiscalização, tome as cabíveis providências quanto aos caminhões que circulam e estacionam nas vias do município de forma irregular.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1611/requerimento_no._254_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1611/requerimento_no._254_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizada fisioterapeuta e fonoaudióloga para a APAE do município, pelo menos duas vezes por semana, já que são 107 alunos e praticamente todos dependem deste tipo de atendimento.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1612/requerimento_no._255_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1612/requerimento_no._255_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo faça um estudo para possível contratação de Médicos Veterinários que possam fazer um atendimento gratuito para os munícipes, tanto dá região urbana rural.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1613/requerimento_no._256_03.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1613/requerimento_no._256_03.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reformadas algumas travessias elevadas, localizadas no Bairro Jardim Paulista, que têm acumulação de água nos dias chuvosos.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1614/requerimento_no._257_03.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1614/requerimento_no._257_03.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Valdir Marles Bastos, localizada no Bairro Jardim Nossa Senhora das Graças, seja incluída no plano de pavimentação do município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1615/requerimento_no._258_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1615/requerimento_no._258_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja firmado novo convênio com o Armazém da Família, e posterior cadastramento dos munícipes para que  possam usufruir desse benefício.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1616/requerimento_no._259_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1616/requerimento_no._259_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a reparação de todos os letreiros que indicam os nomes das Escolas Municipais, CMEIs e Unidade de Saúde do município, e a colocação de letreiro nos prédios que ainda não os possuem.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1617/requerimento_no._260_03.07.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1617/requerimento_no._260_03.07.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de se fazer a instalação de rede de baixa tensão e luminárias na Estrada da Marcelinha, por todo trecho entre a Estrada do Mandassaia até o início da Estrada Roberto Crozetta.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1618/requerimento_no._261_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1618/requerimento_no._261_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do Terminal Prefeito Ary Alves Bandeira no bairro Jardim Paulista, com pintura, colocação de lâmpadas, lixeiras, reforma no telhado, limpeza e manutenção dos banheiros e nos bancos.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1619/requerimento_no._262_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1619/requerimento_no._262_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que através da Secretaria de Infraestrutura e Logística seja realizado um mutirão no Bairro João Paulo II, atendendo a muitas solicitações dos moradores da região.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1620/requerimento_no._263_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1620/requerimento_no._263_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudo para instalação de redutores de velocidade ao longo da Rua Bernardo Zanon, bairro Jardim São Cosme.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1621/requerimento_no._264_03.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1621/requerimento_no._264_03.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Requerimento Cancelado.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1622/requerimento_no._265_03.07.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1622/requerimento_no._265_03.07.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam abertos bueiros e seja feita também a patrolagem na estrada que liga a Comunidade da Canelinha até a Estrada do Coxo/Benfaz.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/requerimento_no._266_03.07.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/requerimento_no._266_03.07.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a manutenção e patrolagem de todas as ruas do Bairro Vila Bonfim.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/requerimento_no._267_03.07.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/requerimento_no._267_03.07.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito manutenção com patrolagem nas vias localizadas na Vila da Paulina que margeiam a BR-116, na Estrada da Família Santiago e na Estrada Guaricana.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimento_no._268_10.07.2017_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimento_no._268_10.07.2017_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando a ligação da Rua Miguel Ferreira, localizada no Jardim Araçatuba, à Estrada do Japonês, que se faz ligação aos bairros João Paulo II, Santa Angelina, Santa Rosa e outros.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimento_no._269_10.07.2017_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimento_no._269_10.07.2017_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de tubos de concreto para condução de águas fluviais (manilhas) junto à entrada do bairro Jardim Daher, ao lado da Rodovia do Caqui, mais precisamente na altura do número 3882.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimento_no._270_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimento_no._270_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providências do Executivo para que o município faça a integração do transporte público com Curitiba via terminal do Santa Cândida.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimento_no._271_10.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimento_no._271_10.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitas periodicamente limpeza e drenagem de todos os rios e córregos do bairro Terra Boa.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimento_no._272_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimento_no._272_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que se faça um estudo a respeito da possível disponibilização de um ônibus aos Colégios Estaduais do Município, para que os mesmos possam fazer o transporte de alunos para a Câmara Municipal em dias de sessão ordinária.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimento_no._273_10.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimento_no._273_10.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita uma vistoria em toda a iluminação pública do bairro Terra Boa, e posteriormente seja feita a correção de todos os problemas que forem encontrados, tais como lâmpadas queimadas e fios frouxos ou soltos.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Sergio Cavagni, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimento_no._274_10.07.2017_sergio_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimento_no._274_10.07.2017_sergio_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de pavimentação nas Ruas do Bairro Jardim Nesita, Rua Odete Cincora Pereira da Cunha, João Lipk, José Nelson Rosa e Adelina Ferreira Alegro.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizada integralmente uma ambulância para atender o bairro Terra Boa e entorno, de maneira que ela fique disponível para atender apenas essa região.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimento_no._276_10.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimento_no._276_10.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo faça uma analise conjunta com a Guarda Municipal e Policia Militar para que sejam feitas patrulhas mais frequentes no bairro Terra Boa.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimento_no._277_10.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimento_no._277_10.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo em conjunto com as Secretarias de Educação e Saúde, a criação de um "Centro de Atendimento à criança e adolescente", no Município com atendimento de Psicólogo, neurologista, psiquiatra, assistente social, pediatra, fonoaudiólogo, oftalmológico, nutricionista e fisioterapeuta.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimento_no._278_10.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimento_no._278_10.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção urgente no CMEI Laura Bertoni Zanchettin, cito a Rua Augusto Campanha nº 347, Eugênia Maria.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimento_no._279_10.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimento_no._279_10.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que se faça um estudo de viabilização de atividades de entretenimento diversas (como ginástica, dança e similares) para as crianças, adolescentes e idosos no bairro Terra Boa.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/requerimento_no._280_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/requerimento_no._280_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção geral em toda a extensão da Rua Constantino Ferrarine, localizada no bairro Jardim Nossa Senhora das Graças, incluindo manilhamento no começo da rua, limpeza dos canteiros, que sejam tapados os bueiros, e posteriormente seja feita a inclusão da citada via no plano de obras de pavimentação do município.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1638/requerimento_no._281_17.07.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1638/requerimento_no._281_17.07.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo junto a Secretaria de Saúde executar o "Projeto Acolhimento" nas Unidades de Saúde, para melhor atender a população e principalmente as pessoas que precisam dos serviços da saúde pública.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/requerimento_no._282_17.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/requerimento_no._282_17.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua José Botelho Filho, Jardim Nossa Senhora das Graças seja inclusa no projeto de pavimentação asfáltica, reiterando Requerimento nº 349/2016 cuja cópia segue em anexo.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1640/requerimento_no._283_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1640/requerimento_no._283_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitas obras de manutenção, reparação e melhorias no Centro de Eventos e Casa do Patrão, localizados no Bairro Sede, e também no Teatro Municipal, localizado no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/requerimento_no._285_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/requerimento_no._285_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária, com patrolagem, colocação de saibro de boa qualidade e roçada, bem como manutenção na rede de baixa tensão com trocas de lâmpadas na Rua Vereador Hildo Ribeiro dos Santos, Jardim Ipanema.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/requerimento_no._286_17.07.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/requerimento_no._286_17.07.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária e na rede de baixa tensão da Rua Francisco de Castro Figueira, Rio Bonito.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Anderson Cardoso, Eugênio Zanona, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/requerimento_no._288_17.07.2017_anderson....pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/requerimento_no._288_17.07.2017_anderson....pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Departamento de Habitação na Administração Municipal, para Regularização Fundiária (urbana e rural) e moradias populares em nosso Município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/requerimento_no._289_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/requerimento_no._289_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para junção dos Bairros Jardim Daher e Jardim Diamante, fazendo a ligação das Ruas Antonio Taverna Ferreira e Rua Francisco Simioni.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/requerimento_no._291_07.08.2017_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/requerimento_no._291_07.08.2017_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implementado nos planejamentos das obras públicas, que versem sobre políticas urbanas, a realização de debates, audiências e consultas públicas, a fim de garantir a gestão democrática da Cidade, nos termos do art. 43 inciso II da Lei 10.257/01, assim como prevê a Lei Orgânica Municipal em seu art. 72 e o Plano Diretor na Lei 18/2015 em seu art. 48, para que os moradores dos bairros onde a Prefeitura for efetuar obras possam participar.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1646/requerimento_no._292_07.08.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1646/requerimento_no._292_07.08.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Executivo e Departamento de Meio Ambiente, de como está o andamento o projeto de castração de cães e gatos de rua e de família do Município.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/requerimento_no._293_07.08.2017_sergio_-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/requerimento_no._293_07.08.2017_sergio_-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado pelo Autor.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/requerimento_no._294_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/requerimento_no._294_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um levantamento de todas as ruas pavimentadas nos bairros Jardim Graciosa, Eugênia Maria e Moradias Timbú que não possuem as faixas para estacionamento devidamente sinalizadas, para que posteriormente sejam pintadas adequadamente.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/requerimento_no._295_07.08.2017_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/requerimento_no._295_07.08.2017_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo em parceria com o conselho de Transporte, COMEC e Empresa Viação Castelo Branco, façam um estudo e elaboração do projeto para instalação de câmeras de monitoramento nos ônibus do Transporte Público do Município.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/requerimento_no._296_07.08.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/requerimento_no._296_07.08.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo providências junto a Empresa Auto Pista Regis Bittencourt "Grupo Arteris", um estudo e projeto para implantação de um retorno no Km 36 da BR 116 - Bairro Barragem, sentido São Paulo/Curitiba.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/requerimento_no._297_07.08.2017_sergio_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/requerimento_no._297_07.08.2017_sergio_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1652/requerimento_no._298_07.08.2017_anderson_-_felipe_-_geraldo_-_venicio_-_retirado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1652/requerimento_no._298_07.08.2017_anderson_-_felipe_-_geraldo_-_venicio_-_retirado.pdf</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/requerimento_no._299_27.07.2017_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/requerimento_no._299_27.07.2017_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do telefone 151 para atendimento do PROCON do município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1654/requerimento_no._300_07.08.2017_anderson_-_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1654/requerimento_no._300_07.08.2017_anderson_-_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras nas vias e nos espaços públicos do Município.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/requerimento_no._301_07.08.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/requerimento_no._301_07.08.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de oferecimento de uma linha de ônibus gratuita que inicie seu trajeto por volta das 6h30min no Bairro Taquari, passando pelo Cocho, Canelinha, Lagoa Vermelha e Barro Branco, com destino final à Unidade de Saúde Paiol de Baixo.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1656/requerimento_no._302_07.08.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1656/requerimento_no._302_07.08.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a reativação da Unidade de Saúde localidade do Rio do Cedro, próxima à Divisa com Estado de São Paulo, para que possam ser oferecidos os serviços de profissional de medicina e odontologia no mínimo duas vezes ao mês.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1657/requerimento_no._303_07.08.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1657/requerimento_no._303_07.08.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de oferecer marmitex aos funcionários de serviços em geral, da Secretaria de Infraestrutura, que trabalham em obras externas.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1658/requerimento_no._304_07.08.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1658/requerimento_no._304_07.08.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando que através da Secretaria de Saúde, seja realizado um mutirão de saúde, para atender as principais especialidades que encontram-se em defasagem</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/requerimento_no._305_07.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/requerimento_no._305_07.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de um Centro de Lazer com praça, academia ao ar livre, parquinho para crianças, pista de caminhada e campo de futebol de areia no "Bosque do CAIC", localizado no final da Rua Celestino Ferrarini no entroncamento com a Rua Ery Martins da Rosa, no limite do bairro Moradias Timbú e Joana Olímpia.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/requerimento_no._306_07.08.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/requerimento_no._306_07.08.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de academia ao ar livre e parque infantil na Rua Sete de Setembro ao lado do CAIS localizado no bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1661/requerimento_no._307_07.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1661/requerimento_no._307_07.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja tomada as devidas providencias pelo Executivo quanto a compra e disponibilização de fraldas geriátricas nas Unidades de Saúde.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1662/requerimento_no._308_14.08.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1662/requerimento_no._308_14.08.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de atender os idosos do Município com recreação e atividades físicas em piscinas, melhorando a saúde e qualidade de vida.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1663/requerimento_no._309_14.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1663/requerimento_no._309_14.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providências ao Executivo, na pessoa do Prefeito Municipal de Campina Grande do Sul, juntamente com as Prefeituras Municipais de Tunas, Adrianópolis, Bocaiúva do Sul, Quatro Barras, Colombo (Bairro do Maracanã) e Piraquara, que utilizam dos serviços de perícia médica na Agência da Previdência Social de Campina Grande do Sul, localizada à Rua Juscelino K. de Oliveira, 899, Jardim Paulista, para que este serviço continue em funcionamento nesta agência.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1664/requerimento_no._310_14.08.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1664/requerimento_no._310_14.08.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação da passagem elevadas em frente as Unidades de Saúde do Município, em especial nas Unidades de Saúde do CAIC e Jardim Florida.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1665/requerimento_no._311_14.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1665/requerimento_no._311_14.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizados estudos, para determinar faixa de estacionamento somente em um dos sentidos da Rua Alderico Bandeira de Lima, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1666/requerimento_no._312_14.08.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1666/requerimento_no._312_14.08.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando lombadas ou passagens elevadas nas seguintes ruas:_x000D_
 - Rua Ernesto Cortelete Belli esquina com as ruas Aristides Dantas e Valdemir Kiche, bairro Jardim da Campina._x000D_
 - Rua Manoel Alves Kustel esquina com a Rua Telemaco Crisostono da Silva._x000D_
 - Rua Walfrido Ribeiro de Souza esquina com a Rua Telemaco Crisostono da Silva, ambas no centro.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1667/requerimento_no._313_14.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1667/requerimento_no._313_14.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitas com urgência obras de melhoria e organização do transito na Rua Maria Augusta de Oliveira Santana, localizada no bairro Moradias Timbú. Destacando-se e necessidade de pintura de faixas de estacionamento, reforço da sinalização vertical e instalação de uma faixa de travessia elevada em frente à Escola Municipal Ulisses Guimarães.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1668/requerimento_no._314_14.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1668/requerimento_no._314_14.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma Capela Mortuária no Cemitério Municipal do bairro Jaguatirica.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Felipe Veiga, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/requerimento_no._315_14.08.2017_ana_carolina_-_felipe_-_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/requerimento_no._315_14.08.2017_ana_carolina_-_felipe_-_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que se altere o código tributário, para que a arrecadação do ISS sobre operações de cartão de crédito passe a ser feita pelo município.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/requerimento_no._316_21.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/requerimento_no._316_21.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a revisão da alíquota de ISS sobre a construção civil no município.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimento_no._317_21.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimento_no._317_21.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a revisão da Outorga Onerosa em relação aos valores praticados atualmente na Construção civil municipal.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimento_no._318_21.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimento_no._318_21.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias do Executivo no sentido de verificar a falta de funcionários na agência da Sanepar do Jardim Paulista, para o atendimento básico normal da agência.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Anderson Cardoso, Felipe Veiga, Lucas Sehnem, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimento_no._319_21.08.2017_anderson_-_felipe_-_lucas_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimento_no._319_21.08.2017_anderson_-_felipe_-_lucas_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de um Projeto de Lei para concessão de Bolsas de Estudos no valor mínimo de 50% (cinquenta por cento), para Graduação, aos Educadores Infantis do Município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimento_no._320_21.08.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimento_no._320_21.08.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de projeto para pavimentação asfáltica na Rua Luiz Garcia, no bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Carolina Mascarenhas, Cilon Junior, Lucas Sehnem</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimento_no._321_21.08.2017_ana_carolina_-_cilon_-_lucas.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimento_no._321_21.08.2017_ana_carolina_-_cilon_-_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias junto ao Executivo para que a Prefeitura englobe em seu projeto de implantação de cabo de fibra ótica, as regiões com potencial industrial como a Roseira, Cicamp e Estrada do Japonês.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimento_no._322_28.08.2017_anderson_-_geraldo_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimento_no._322_28.08.2017_anderson_-_geraldo_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de restaurar o serviço de internet no CRAS Marli de Castro, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimento_no._323_28.08.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimento_no._323_28.08.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolagem e colocação de saibro de boa qualidade nas Ruas Osvaldo Cruz e Leônidas Estevan da Costa, no Bairro Granja Centenário.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimento_no._324_28.08.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimento_no._324_28.08.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo no sentido de verificar a possibilidade de retirar o depósito de areia e pedra do terreno em frente ao posto de saúde do Bairro Terra Boa e transferir para outro local.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimento_no._325_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimento_no._325_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimento_no._327_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimento_no._327_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando um projeto para a construção de um Centro Esportivo no Bairro Jardim Água Doce, incluindo um campo de futebol oficial com arquibancadas, vestiários e demais dependências, pista de caminhada a academia ao ar livre.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimento_no._328_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimento_no._328_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede d'água num percurso de dois mil metros, iniciando-se próximo à propriedade do Senhor Isaltino, prolongando-se até as famílias Alegro, situado no Bairro Coxo.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimento_no._329_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimento_no._329_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando que a capacidade da caixa d'água do poço semi-artesiano da Figueira seja ampliada para 5.000 (cinco mil litros).</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimento_no._330_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimento_no._330_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimento_no._331_04.09.2017_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimento_no._331_04.09.2017_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para verificar a possibilidade de desobstruir a passagem dos veículos próximo a trincheira do Jardim Paulista, para que o tráfego de veículos siga em frente pela Rua Leonardo Francischeli, ligando os Bairros Joana Olímpia e Água Doce. Solicito que a mesma seja contemplada com asfalto em um percurso de 1.300 metros.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimento_no._333_04.09.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimento_no._333_04.09.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar um toldo no CMEI Guido Irineu Pelanda no Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimento_no._334_04.09.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimento_no._334_04.09.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo estabeleça convênio com o Governo do Estado do Paraná para que o Município seja contemplado com o Projeto Arena Multiuso a ser instalado no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimento_no._335_04.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimento_no._335_04.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de incluir nos projetos de asfalto ou calçamento a Rua Antonio Meireles Sobrinho e nas Ruas do Bairro Chácaras Bela Vista e após a elaboração dos projetos a execução da obra.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimento_no._336_04.09.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimento_no._336_04.09.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que se crie um sistema de Atendimento ao Cidadão com Coleta de Informação e Solicitações de Serviço.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimento_no._337_11.09.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimento_no._337_11.09.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a criação de placas informativas, contendo número de telefone para denúncias sobre o Crime de Violência Contra Mulher.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas, Cilon Junior</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimento_no._338_11.09.2017_ana_carolina_-_anderson_-_cilon.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimento_no._338_11.09.2017_ana_carolina_-_anderson_-_cilon.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias do Executivo no sentido da construção de parque de recreação na Terra Boa, no formato do projeto que vem sendo desenvolvido para o Jardim Paulista e Sede.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimento_no._339_11.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimento_no._339_11.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possível instalação de água na localidade do Rio das Pedras (Família Fracaro).</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimento_no._340_11.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimento_no._340_11.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de rede de baixa tensão e luminárias nas seguintes estradas do município:_x000D_
 - Estrada da Palmeirinha (trecho Rua Antonio Meireles Sobrinho até a antiga grameira do Zinco);_x000D_
 - Estrada do Imbuial (trecho  entre Estrada da Mandassaia até dentro da Comunidade Imbuial);_x000D_
 - Estrada da Marcelinha;_x000D_
 - Rodovia José Taverna até a Roseira.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimento_no._341_11.09.2017_ana_carolina_-_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimento_no._341_11.09.2017_ana_carolina_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias do Executivo no sentido de verificar a possibilidade de pintar o Ginásio de Esporte do Terra Boa antes da formatura deste ano que será realizada no local.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimento_no._342_18.09.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimento_no._342_18.09.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo transferir os postes padrão Copel das residencias localizadas na Rua Francisco Simioni, instalando-os na Rua Santos Gabriel de Oliveira, no Bairro Jardim Diamante.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimento_no._343_18.09.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimento_no._343_18.09.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instaladas placas informativas no Municipio contra o crime de Violência à Criança e Adolescente.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimento_no._344_18.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimento_no._344_18.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da Secretaria responsável da Prefeitura que atende com o trator, arados e outros equipamentos, façam uma lei para regulamentar os serviços.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimento_no._345_18.09.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimento_no._345_18.09.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias ao Executivo no sentido de fazer calçadas para pedestres na Rua Manoel Martins da Cruz em toda a sua extensão.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimento_no._346_18.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimento_no._346_18.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento da rua em frente à antiga fábrica da Popasa.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimento_no._347_18.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimento_no._347_18.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando novamente a construção de um bueiro na localidade do Ribeirão Grande, em frente ao Bar do Luiz Bota.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimento_no._348_18.09.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimento_no._348_18.09.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que a casa da Memória, que será provavelmente um espaço para documentação, pesquisa, preservação e conservação do acervo documental referente à história de Campina Grande do Sul, faça um resgate histórico, também sobre questões da fitogeografia da fauna associada aos aspectos fitogeográficos da região que é ocupada pela Floresta Atlântica (Floresta Pluvial Tropical da Costa Atlântica Brasileira).</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimento_no._349_18.09.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimento_no._349_18.09.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que se efetive a entrega de sacos para  lixo reciclável as residências do Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimento_no._350_25.09.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimento_no._350_25.09.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Estrada da Rancharia, com roçada e colocação de saibro de boa qualidade e também o conserto do panchão da ponte existente no local, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Anderson Cardoso, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimento_no._351_25.09.2017_venicio_-_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimento_no._351_25.09.2017_venicio_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a ligação da rede de esgoto em todas as ruas do Município, que ainda não foram contempladas com essa benfeitoria.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimento_no._352_25.09.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimento_no._352_25.09.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de disponibilizar médico(a) ginecologista, quinzenal ou mensal nas Unidades de Saúde da Jaguatirica, Barragem e Ribeirão Grande.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimento_no._353_02.10.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimento_no._353_02.10.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de parque e área recreativa no canteiro central da Rua Maria Luiza Zanetti, no Bairro Santa Angelina, assim como estudo para criação de Projeto espaço horta comunitária.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimento_no._354_02.10.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimento_no._354_02.10.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando devidas providencias do Executivo no sentido de consertar a iluminação pública da rua Juscelino K. de Oliveira entre o Colégio Beraldo e a Rua do Posto de Saúde do Jardim Paulista.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimento_no._355_02.10.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimento_no._355_02.10.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo no sentido de refazer a limpeza da valeta da Rua Hercílio Batista, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimento_no._356_02.10.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimento_no._356_02.10.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao departamento responsável a instalação de uma lixeira comunitária próximo ao Colégio Municipal Ulisses Guimarães.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimento_no._357_02.10.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimento_no._357_02.10.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Projetos elabore e inclua no Plano de obras a pavimentação asfáltica na rua Aurélio Simioni no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimento_no._358_02.10.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimento_no._358_02.10.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento responsável que notifique os munícipes, para que atualizem a numeração de suas residências, conforme a numeração que consta no carne de IPTU.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimento_no._359_02.10.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimento_no._359_02.10.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no antipó e manilhamento na Rua Antonio Belli, iniciando na Avenida São João até o rio.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimento_no._362_02.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimento_no._362_02.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Terminal Rodoviário da Sede e a Secretaria de Esporte receba pintura igual as cores do Ginásio de Esporte.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimento_no._363_09.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimento_no._363_09.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo junto ao Setor responsável por Habitação ou Família, a realização de cadastro com famílias que se encontram em situação de risco ou carentes, para que possam solicitar sua casa própria ou moradia em um Programa habitacional que seja desenvolvido no município.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimento_no._364_09.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimento_no._364_09.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal,  a implementação junto a Agencia do Trabalhador de uma ampla divulgação em todos os meios de comunicação e mídia social, visando a utilização do aplicativo SINE Fácil lançado pelo Ministério do Trabalho, cuja ferramenta permite ao trabalhador encontrar, de  forma prática e rápida, vagas de emprego adequadas ao seu perfil.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimento_no._365_09.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimento_no._365_09.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal crie o Programa SINE NOS BAIRROS ou SINE ATÉ VOCÊ, visando deixar a população mais próxima da Agencia do Trabalhador em busca de empregos.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimento_no._366_09.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimento_no._366_09.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que o ônibus escolar que passa no Jardim da Campina, faça a rota pela Rua Vereador Ernesto Cotelet Belli.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimento_no._367_09.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimento_no._367_09.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando uma travessia elevada na Avenida São João na esquina com a Rua Francisco José Belo, bem como as sinalizações horizontais e verticais.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimento_no._368_09.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimento_no._368_09.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um banheiro, anexo à Secretaria de Esporte, para as pessoas que utilizam a pista de caminhada na Sede do Município.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimento_no._369_16.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimento_no._369_16.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Setor de Vigilância Sanitária para verificar um "P.V" - Ponto de Visita, que pertence a Sanepar junto a rede de esgoto, situado no final da Rua Raul Capilé, na Sede do Município.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimento_no._370_16.10.2017_anderson_-_amarildo_-_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimento_no._370_16.10.2017_anderson_-_amarildo_-_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando a prorrogação do prazo para emissão de parecer sobre os processos legislativos em trâmite nesta Casa, que versam sobre o orçamento do município, por mais 10 (dez) dias a contar da eventual aprovação deste requerimento, considerando a complexidade da matéria e as tratativas que envolvem os membros desta Comissão e os demais parlamentares, no tocante ao orçamento impositivo.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimento_no._373_16.10.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimento_no._373_16.10.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de projeto de Ginástica Laboral para os servidores de serviços gerais e da infraestrutura do município.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimento_no._374_16.10.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimento_no._374_16.10.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicita devidas providencias para a implantação de ponto de ônibus na BR 116, em frente à antiga Popasa Potinga Papeis, após o trevo com sentido Curitiba/PR.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimento_no._375_23.10.2017_amarildo_-_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimento_no._375_23.10.2017_amarildo_-_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da retirada da cerca no Km 32 na localidade da Jaguatirica, em frente à Vila dos Paulistas e também no Km 49 em frente a Estrada Pública da Benfaz, na localidade da Vila Bonfim sentido Sul.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimento_no._376_23.10.2017_venicio_-_amarildo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimento_no._376_23.10.2017_venicio_-_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo estudo para a mudança de sentido da Rua José Sbalchieiro, Bairro Jardim Paulista, passando a ter mão dupla.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1727/requerimento_no._377_23.10.2017_venicio_-_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1727/requerimento_no._377_23.10.2017_venicio_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo junto a Secretaria Municipal de Ordem Pública, um estudo para que seja criado um canil para a Guarda Civil Municipal de nosso Município.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1728/requerimento_no._378_23.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1728/requerimento_no._378_23.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca das pranchas na Ponte sobre o Rio Araçá na Estrada da Barra da Cruz.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Amarildo Bandeira, Carolina Mascarenhas, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/requerimento_no._379_23.10.2017_amarildo_-_ana_carolina_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/requerimento_no._379_23.10.2017_amarildo_-_ana_carolina_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a prorrogação do prazo para emissão de parecer, com fundamento do art. 56 do Regimento Interno desta Casa, em relação ao Projeto de Decreto Legislativo nº 06/2017, sobre concessão de Honraria.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1730/requerimento_no._380_30.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1730/requerimento_no._380_30.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Setor de Vigilância Sanitária para verificar um "P.V" - Ponto de Visita, que pertence a Sanepar junto a rede de esgoto, na Rua Pedro Dalprá Filho esquina com a Rua Valdemira Batista, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1731/requerimento_no._381_06.11.2017_felipe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1731/requerimento_no._381_06.11.2017_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal para que revise a Lei Nº 36/2009 que estabelece normas para o funcionamento de bares, no âmbito do município.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1732/requerimento_no._382_30.10.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1732/requerimento_no._382_30.10.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno das linhas de ônibus da Viação Castelo Branco no Bairro João Paulo II aos domingos. E que a linha Nova Campina volte nos horáris das 18h e 19h com saída do Terminal Guadalupe.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/requerimento_no._383_06.11.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/requerimento_no._383_06.11.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura e placas para estacionamento de idosos e pessoas com necessidades especiais na Rua José Sbalcheiro, em frente ao Supermercado Cabral no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/requerimento_no._384_20.11.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/requerimento_no._384_20.11.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo a intervenção junto a Empresa Concessionária Autopista Regis Bittencourt Arteris, a execução do projeto de pavimentação na localidade da BR 116, 1440, Campo Fundo - Campina Grande do Sul, em frente a empresa BMR Medical e entrada da Empresa Bosch, com aproximadamente 100 metros para conclusão.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/requerimento_no._385_30.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/requerimento_no._385_30.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal uma reavaliação urgente dos carnês de contribuição de melhorias dos proprietários, que além do novo parcelamento em até 120 vezes, seja retirado os juros e multas.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/requerimento_no._386_30.10.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/requerimento_no._386_30.10.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que na elaboração de um futuro projeto de lei sobre cobrança da contribuição de melhoria decorrente de pavimentação de vias urbanas, seja cobrado por parte dos proprietários o valor de  40%, a vista com desconto e se o caso de parcelamento, efetuar em até 120 vezes sem juros.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/requerimento_no._387_30.10.2017_venicio_-_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/requerimento_no._387_30.10.2017_venicio_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo providencias para que seja feita a complementação de obra de pavimentação asfáltica para a rua Bortolo  Baggio no bairro Santa Rosa, com aproximadamente 55 metros, no fim da via.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1738/requerimento_no._388_30.10.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1738/requerimento_no._388_30.10.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de ser colocado asfalto nas Ruas da Vila Paulina e duas viagens na subida na rua da Barragem, que dá acesso à casa da Srª Roseana Lima Camargo e vizinhos (cerca de 10 famílias).</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1739/requerimento_no._389_30.10.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1739/requerimento_no._389_30.10.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção urgente no Bairro Chácaras Olhos D'água, com saibro de boa qualidade, patrolamento, roçadas e manutenção na iluminação pública.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/requerimento_no._391_20.11.2017_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/requerimento_no._391_20.11.2017_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo junto a Secretaria Municipal de Desenvolvimento Social a criação do Senso de quantas pessoas com deficiência existem em nosso Município.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1741/requerimento_no._392_20.11.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1741/requerimento_no._392_20.11.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer, construir um Salão Comunitário e uma praça com brinquedos (escorregador, balanço e demais), na localidade de Terra Boa.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/requerimento_no._393_20.11.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/requerimento_no._393_20.11.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de transformar o CAIS do Bairro Santa Rita, em um Centro de Reabilitação de Campina Grande do Sul, com fisioterapia, terapia ocupacional, psicologia, assistência social e psiquiatria infantil e adulto.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1743/requerimento_no._394_20.11.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1743/requerimento_no._394_20.11.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam retomados os mutirões de melhorias nos bairros, também que seja elaborado um calendário público para realização dos mesmos.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1744/requerimento_no._395_20.11.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1744/requerimento_no._395_20.11.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que por meio da pasta responsável sejam efetuada adaptação com elevador para acesso de cadeirantes a quadra do Centro Esportivo Pedro Dalprá Filho, na Sede do Município.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/requerimento_no._396_27.11.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/requerimento_no._396_27.11.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo firme parcerias com o Governo do Estado, por meio das Secretarias de Estado da Saúde e SEDPcD - Secretaria Especial da Pessoa com Deficiência, para aquisição de veículo para o transporte especial da pessoa com deficiência, usuária de cadeira de rodas.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1746/requerimento_no._397_27.11.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1746/requerimento_no._397_27.11.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada reforma na academia ao ar livre e no campinho de areia e também que seja instalado um parque infantil ao lado do Centro Esportivo Ricieri Bernardi, Jardim Paulista.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1747/requerimento_no._398_27.11.2017_anderson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1747/requerimento_no._398_27.11.2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita aprovação para realização de Sessão Solene de entrega de Título de Cidadã Honorária A Senhora Paula Priscila Candeo Haddad Figueira, aprovado por meio da Lei Nº 45/2004.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1748/requerimento_no._399_27.11.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1748/requerimento_no._399_27.11.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias no sentido de reparar a estrada da Roseira.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1749/requerimento_no._400_11.12.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1749/requerimento_no._400_11.12.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de ciclovia e pista de caminhada às margens da Estrada da Mandassaia, reiterando requerimento nº 390/2016</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1750/requerimento_no._401_11.12.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1750/requerimento_no._401_11.12.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de colocar lixeiras nos locais públicos praça da Sede, em frente as escolas, igrejas, cemitérios, cmeis, terminal rodoviário entre outros que necessitar.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1751/requerimento_no._402_11.12.2017_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1751/requerimento_no._402_11.12.2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Elisio Gheno, bairro Araçatuba no trecho onde não há recapeamento asfáltico. Na oportunidade solicita-se também, que  a mesma seja inclusa no projeto de pavimentação asfáltica com alargamento da via.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1752/requerimento_no._403_11.12.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1752/requerimento_no._403_11.12.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando parceria de cooperação entre a Prefeitura e a Associação das Federações Esportivas do Paraná.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1753/requerimento_no._404_11.12.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1753/requerimento_no._404_11.12.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de fazer pinturas de faixas na Estrada da Mandassaia em toda a extensão bem como melhorias na sinalização vertical.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1754/requerimento_no._405_11.12.2017_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1754/requerimento_no._405_11.12.2017_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando que após o término do recape da Rua Maria Vidolin Dalprá (Estrada do Cupim), seja feito as sinalizações horizontais e verticais conforme as leis de trânsito, canaletas e bueiros necessários.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1755/requerimento_no._406_11.12.2017_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1755/requerimento_no._406_11.12.2017_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam efetuadas reformas e adaptações na Quadra da Cidadania Vereador Jacob Dalprá, bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/requerimento_no._407_11.12.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/requerimento_no._407_11.12.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias do Executivo no sentido de realizar a instalação de placas de "proibido fumar" em toda a extensão dos terminais de Ônibus do município (Sede e Jardim Paulista), tendo em vista a inexistência das mesmas.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1757/requerimento_no._408_11.12.2017_ana_carolina.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1757/requerimento_no._408_11.12.2017_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas providencias do Executivo no sentido de realizar estudos junto à Copel, solicitando o alinhamento e mudança dos postes de energia da Travessa Ferrarine, Bairro Timbu Velho.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/requerimento_no._409_11.12.2017_anderson_-_felipe_-_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/requerimento_no._409_11.12.2017_anderson_-_felipe_-_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma linha de ônibus INTERBAIRROS que faça a ligação entre os bairros e os terminais de ônibus da cidade.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1759/requerimento_no._410_18.12.2017_venicio_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1759/requerimento_no._410_18.12.2017_venicio_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas informativas para vagas de estacionamento de idosos, cadeirantes ou pessoas com deficiência em frente a Casa Lotérica, agencias bancarias, terminal de ônibus e igrejas.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1760/requerimento_no._411_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1760/requerimento_no._411_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção viária e da iluminação pública na Chácara Olhos D'água, com roçada e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/requerimento_no._412_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/requerimento_no._412_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam colocadas manilhas na Rua Leonardo Francischelli no trecho de Estrada ainda não pavimentada entre as Ruas Humberto de Alencar Castelo Branco e Antonio Collere, bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/requerimento_no._413_18.12.2017_anderson_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/requerimento_no._413_18.12.2017_anderson_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que o CAIS do Bairro Santa Rita possa efetuar a entrega de resultados de exames assim como de medicamentos.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1763/requerimento_no._414_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1763/requerimento_no._414_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma sala de recursos multifuncionais para alunos com altas habilidades com  o propósito de atender os educandos matriculados no sistema público municipal de ensino.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/requerimento_no._415_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/requerimento_no._415_18.12.2017_sergio_aprovado_em_19.02.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que a faixa de pedestre da Rua Pedro Pasa, nas proximidades do Supermercado Cabral seja realocada para o entroncamento com a Rua Leonardo Francischeli.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2149/indicativo_de_projeto_de_lei_no._06.2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2149/indicativo_de_projeto_de_lei_no._06.2017.pdf</t>
   </si>
   <si>
     <t>Concede isenção do imposto predial e territorial urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves, elencadas nesta Lei, ou que tenham dependentes nesta condição, e dá outras providencias.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>Anderson Cardoso, Carolina Mascarenhas, Felipe Veiga, Lucas Sehnem, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2150/indicativo_de_projeto_14.2017.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2150/indicativo_de_projeto_14.2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos dispositivos da Lei nº 325/2014, de 05 de junho de 2014.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>Anderson Cardoso, Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2151/indicativo_de_projeto_no_16.2017_-_sergio_e_anderson14032018.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2151/indicativo_de_projeto_no_16.2017_-_sergio_e_anderson14032018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a segurança e a proteção à infância e à juventude no ambiente educacional como escolas e CMEIS no Município de Campina Grande do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5245,67 +5245,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2152/mocao_01.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1372/requerimento_no._1_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1373/requerimento_no._2_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1374/requerimento_no._3_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1375/requerimento_no._4_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1376/requerimento_no._5_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1377/requerimento_no._6_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1378/requerimento_no._7_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1379/requerimento_no._8_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1380/requerimento_no._9_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1381/requerimento_no._10_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1382/requerimento_no._11_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1383/requerimento_no._12_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1384/requerimento_no._13_20.02.2017_ana_carolina_eug_U2xNriW.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1385/requerimento_no._14_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1386/requerimento_no._15_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1387/requerimento_no._16_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1388/requerimento_no._17_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento_no._18_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento_no._19_20.02.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento_no._20_20.02.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento_no._21_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento_no._22_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento_no._23_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento_no._24_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento_no._25_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento_no._26_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimento_no._28_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimento_no._29_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimento_no._30_20.02.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimento_no._33_06.03.2017_anderson_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimento_no._34_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1405/requerimento_no._35_06.03.2017_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1406/requerimento_no._36_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1407/requerimento_no._37_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1408/requerimento_no._38_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1409/requerimento_no._39_13.03.2017_amarildo_venicio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1410/requerimento_no._40_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1411/requerimento_no._41_01.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1412/requerimento_no._42_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1413/requerimento_no._43_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1414/requerimento_no._44_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1415/requerimento_no._45_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1416/requerimento_no._46_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1417/requerimento_no._47_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimento_no._48_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1419/requerimento_no._49_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1420/requerimento_no._50_13.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1421/requerimento_no._51_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1422/requerimento_no._52_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1423/requerimento_no._53_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1424/requerimento_no._54_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1425/requerimento_no._55_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1426/requerimento_no._56_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1427/requerimento_no._57_13.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1428/requerimento_no._58_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1429/requerimento_no._59_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1430/requerimento_no._60_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1431/requerimento_no._61_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1432/requerimento_no._62_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1433/requerimento_no._63_13.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1434/requerimento_no._64_20.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1435/requerimento_no._65_13.03.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1436/requerimento_no._66_13.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1437/requerimento_no._67_20.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1438/requerimento_no._68_20.03.2017_amarildo_anderso_6x4KQeT.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1439/requerimento_no._69_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1440/requerimento_no._70_20.03.2017_amarildo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1441/requerimento_no._71_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1442/requerimento_no._72_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1443/requerimento_no._73_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1444/requerimento_no._74_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1445/requerimento_no._75_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1446/requerimento_no._76_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1447/requerimento_no._77_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1448/requerimento_no._78_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1449/requerimento_no._79_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1450/requerimento_no._80_20.03.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1451/requerimento_no._81_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1452/requerimento_no._82_20.03.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1453/requerimento_no._83_20.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1454/requerimento_no._84_20.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1455/requerimento_no._85_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1456/requerimento_no._86_20.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1457/requerimento_no._87_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1458/requerimento_no._88_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1459/requerimento_no._89_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1460/requerimento_no._90_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1461/requerimento_no._91_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1462/requerimento_no._92_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1463/requerimento_no._93_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1464/requerimento_no._94_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1465/requerimento_no._95_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1466/requerimento_no._96_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1467/requerimento_no._97_27.03.2017_amarildo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1468/requerimento_no._98_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1469/requerimento_no._99_27.03.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1470/requerimento_no._100_27.03.2017_ana_carolina_lucas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1471/requerimento_no._101_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1472/requerimento_no._102_27.03.2017_anderson_venicio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1473/requerimento_no._103_03.04.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1474/requerimento_no._104_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1475/requerimento_no._105_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1476/requerimento_no._106_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1477/requerimento_no._107_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1478/requerimento_no._108_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1479/requerimento_no._109_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1480/requerimento_no._110_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1481/requerimento_no._111_03.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1482/requerimento_no._112_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1483/requerimento_no._113_03.04.2017_ana_carolina__lucas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1484/requerimento_no._114_03.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1485/requerimento_no._115_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1486/requerimento_no._116_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1487/requerimento_no._117_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1488/requerimento_no._118_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1489/requerimento_no._119_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1490/requerimento_no._120_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1491/requerimento_no._121_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1492/requerimento_no._122_03.04.2017_amarildoandersonfelipevenicio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1493/requerimento_no._123_03.04.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1494/requerimento_no._124_03.04.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1495/requerimento_no._125_04.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_no._126_10.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_no._127_10.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_no._128_10.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_no._130_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1500/requerimento_no._131_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_no._132_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_no._133_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_no._134_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1504/requerimento_no._135_10.04.2017_geraldolucas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1505/requerimento_no._136_17.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1506/requerimento_no._137_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1507/requerimento_no._138_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1508/requerimento_no._139_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1509/requerimento_no._140_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1510/requerimento_no._141_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1511/requerimento_no._142_17.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1512/requerimento_no._143_17.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1513/requerimento_no._144_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1514/requerimento_no._145_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1515/requerimento_no._146_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1516/requerimento_no._147_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1517/requerimento_no._148_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1518/requerimento_no._149_24.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1519/requerimento_no._150_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1520/requerimento_no._151_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1521/requerimento_no._152_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1522/requerimento_no._153_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1523/requerimento_no._154_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1524/requerimento_no._155_24.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1525/requerimento_no._156_24.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1526/requerimento_no._157_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1527/requerimento_no._158_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1528/requerimento_no._159_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1529/requerimento_no._160_24.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1530/requerimento_no._161_24.04.2017_anderson.felipe.lucas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1531/requerimento_no._162_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1532/requerimento_no._163_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1533/requerimento_no._164_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1534/requerimento_no._165_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1535/requerimento_no._166_08.05.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1536/requerimento_no._167_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1537/requerimento_no._168_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1538/requerimento_no._169_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1539/requerimento_no._170_08.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1540/requerimento_no._171_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1541/requerimento_no._172_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1542/requerimento_no._173_08.05.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1543/requerimento_no._174_15.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1544/requerimento_no._175_08.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1545/requerimento_no._176_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1546/requerimento_no._177_15.05.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1547/requerimento_no._178_15.05.2017_anderson.felipe.venicio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1548/requerimento_no._179_15.05.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1549/requerimento_no._180_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1550/requerimento_no._181_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1551/requerimento_no._182_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1552/requerimento_no._183_15.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1553/requerimento_no._184_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1554/requerimento_no._185_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1555/requerimento_no._187_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1556/requerimento_no._188_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1557/requerimento_no._189_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1558/requerimento_no._190_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1559/requerimento_no._192_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1560/requerimento_no._193_29.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1561/requerimento_no._194_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1562/requerimento_no._195_22.05.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1563/requerimento_no._201_29.05.2017_clever...pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1564/requerimento_no._206_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1565/requerimento_no._207_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1566/requerimento_no._208_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1567/requerimento_no._209_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1568/requerimento_no._210_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1569/requerimento_no._211_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1570/requerimento_no._212_05.06.2017_anderson_felipe_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1571/requerimento_no._213_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1572/requerimento_no._214_05.06.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1573/requerimento_no._215_05.06.2017_anderson_felipe_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1574/requerimento_no._216_05.06.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1575/requerimento_no._217_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1576/requerimento_no._218_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1577/requerimento_no._219_12.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1578/requerimento_no._220_12.06.2017_ana_carolina_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1579/requerimento_no._221_12.06.2017_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1580/requerimento_no._222_13.06.2017_cilon.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1581/requerimento_no._223_13.06.2017_cilon.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1583/requerimento_no._225_13.06.2017_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1584/requerimento_no._226_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1585/requerimento_no._227_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/requerimento_no._228_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/requerimento_no._229_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1588/requerimento_no._230_19.06.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1589/requerimento_no._231_19.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1590/requerimento_no._232_19.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1591/requerimento_no._233_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1592/requerimento_no._234_26.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1593/requerimento_no._235_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1594/requerimento_no._236_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1595/requerimento_no._237_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1596/requerimento_no._238_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1597/requerimento_no._239_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1598/requerimento_no._240_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1599/requerimento_no._241_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1600/requerimento_no._242_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1601/requerimento_no._243_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1602/requerimento_no._245_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1603/requerimento_no._246_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1604/requerimento_no._247_26.06.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1605/requerimento_no._248_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1606/requerimento_no._249_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1607/requerimento_no._250_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1608/requerimento_no._251_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1609/requerimento_no._252_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1610/requerimento_no._253_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1611/requerimento_no._254_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1612/requerimento_no._255_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1613/requerimento_no._256_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1614/requerimento_no._257_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1615/requerimento_no._258_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1616/requerimento_no._259_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1617/requerimento_no._260_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1618/requerimento_no._261_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1619/requerimento_no._262_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1620/requerimento_no._263_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1621/requerimento_no._264_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1622/requerimento_no._265_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/requerimento_no._266_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/requerimento_no._267_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimento_no._268_10.07.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimento_no._269_10.07.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimento_no._270_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimento_no._271_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimento_no._272_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimento_no._273_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimento_no._274_10.07.2017_sergio_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimento_no._276_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimento_no._277_10.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimento_no._278_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimento_no._279_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/requerimento_no._280_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1638/requerimento_no._281_17.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/requerimento_no._282_17.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1640/requerimento_no._283_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/requerimento_no._285_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/requerimento_no._286_17.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/requerimento_no._288_17.07.2017_anderson....pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/requerimento_no._289_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/requerimento_no._291_07.08.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1646/requerimento_no._292_07.08.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/requerimento_no._293_07.08.2017_sergio_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/requerimento_no._294_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/requerimento_no._295_07.08.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/requerimento_no._296_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/requerimento_no._297_07.08.2017_sergio_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1652/requerimento_no._298_07.08.2017_anderson_-_felipe_-_geraldo_-_venicio_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/requerimento_no._299_27.07.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1654/requerimento_no._300_07.08.2017_anderson_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/requerimento_no._301_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1656/requerimento_no._302_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1657/requerimento_no._303_07.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1658/requerimento_no._304_07.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/requerimento_no._305_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/requerimento_no._306_07.08.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1661/requerimento_no._307_07.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1662/requerimento_no._308_14.08.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1663/requerimento_no._309_14.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1664/requerimento_no._310_14.08.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1665/requerimento_no._311_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1666/requerimento_no._312_14.08.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1667/requerimento_no._313_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1668/requerimento_no._314_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/requerimento_no._315_14.08.2017_ana_carolina_-_felipe_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/requerimento_no._316_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimento_no._317_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimento_no._318_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimento_no._319_21.08.2017_anderson_-_felipe_-_lucas_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimento_no._320_21.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimento_no._321_21.08.2017_ana_carolina_-_cilon_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimento_no._322_28.08.2017_anderson_-_geraldo_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimento_no._323_28.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimento_no._324_28.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimento_no._325_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimento_no._327_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimento_no._328_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimento_no._329_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimento_no._330_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimento_no._331_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimento_no._333_04.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimento_no._334_04.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimento_no._335_04.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimento_no._336_04.09.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimento_no._337_11.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimento_no._338_11.09.2017_ana_carolina_-_anderson_-_cilon.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimento_no._339_11.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimento_no._340_11.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimento_no._341_11.09.2017_ana_carolina_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimento_no._342_18.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimento_no._343_18.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimento_no._344_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimento_no._345_18.09.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimento_no._346_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimento_no._347_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimento_no._348_18.09.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimento_no._349_18.09.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimento_no._350_25.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimento_no._351_25.09.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimento_no._352_25.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimento_no._353_02.10.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimento_no._354_02.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimento_no._355_02.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimento_no._356_02.10.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimento_no._357_02.10.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimento_no._358_02.10.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimento_no._359_02.10.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimento_no._362_02.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimento_no._363_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimento_no._364_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimento_no._365_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimento_no._366_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimento_no._367_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimento_no._368_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimento_no._369_16.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimento_no._370_16.10.2017_anderson_-_amarildo_-_eugenio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimento_no._373_16.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimento_no._374_16.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimento_no._375_23.10.2017_amarildo_-_cleverson.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimento_no._376_23.10.2017_venicio_-_amarildo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1727/requerimento_no._377_23.10.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1728/requerimento_no._378_23.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/requerimento_no._379_23.10.2017_amarildo_-_ana_carolina_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1730/requerimento_no._380_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1731/requerimento_no._381_06.11.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1732/requerimento_no._382_30.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/requerimento_no._383_06.11.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/requerimento_no._384_20.11.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/requerimento_no._385_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/requerimento_no._386_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/requerimento_no._387_30.10.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1738/requerimento_no._388_30.10.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1739/requerimento_no._389_30.10.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/requerimento_no._391_20.11.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1741/requerimento_no._392_20.11.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/requerimento_no._393_20.11.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1743/requerimento_no._394_20.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1744/requerimento_no._395_20.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/requerimento_no._396_27.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1746/requerimento_no._397_27.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1747/requerimento_no._398_27.11.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1748/requerimento_no._399_27.11.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1749/requerimento_no._400_11.12.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1750/requerimento_no._401_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1751/requerimento_no._402_11.12.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1752/requerimento_no._403_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1753/requerimento_no._404_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1754/requerimento_no._405_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1755/requerimento_no._406_11.12.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/requerimento_no._407_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1757/requerimento_no._408_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/requerimento_no._409_11.12.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1759/requerimento_no._410_18.12.2017_venicio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1760/requerimento_no._411_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/requerimento_no._412_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/requerimento_no._413_18.12.2017_anderson_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1763/requerimento_no._414_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/requerimento_no._415_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2149/indicativo_de_projeto_de_lei_no._06.2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2150/indicativo_de_projeto_14.2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2151/indicativo_de_projeto_no_16.2017_-_sergio_e_anderson14032018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2152/mocao_01.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1372/requerimento_no._1_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1373/requerimento_no._2_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1374/requerimento_no._3_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1375/requerimento_no._4_20.02.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1376/requerimento_no._5_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1377/requerimento_no._6_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1378/requerimento_no._7_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1379/requerimento_no._8_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1380/requerimento_no._9_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1381/requerimento_no._10_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1382/requerimento_no._11_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1383/requerimento_no._12_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1384/requerimento_no._13_20.02.2017_ana_carolina_eug_U2xNriW.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1385/requerimento_no._14_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1386/requerimento_no._15_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1387/requerimento_no._16_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1388/requerimento_no._17_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento_no._18_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento_no._19_20.02.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento_no._20_20.02.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento_no._21_20.02.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento_no._22_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento_no._23_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento_no._24_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento_no._25_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento_no._26_20.02.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimento_no._28_20.02.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimento_no._29_20.02.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimento_no._30_20.02.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimento_no._33_06.03.2017_anderson_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimento_no._34_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1405/requerimento_no._35_06.03.2017_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1406/requerimento_no._36_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1407/requerimento_no._37_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1408/requerimento_no._38_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1409/requerimento_no._39_13.03.2017_amarildo_venicio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1410/requerimento_no._40_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1411/requerimento_no._41_01.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1412/requerimento_no._42_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1413/requerimento_no._43_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1414/requerimento_no._44_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1415/requerimento_no._45_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1416/requerimento_no._46_06.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1417/requerimento_no._47_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimento_no._48_06.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1419/requerimento_no._49_06.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1420/requerimento_no._50_13.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1421/requerimento_no._51_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1422/requerimento_no._52_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1423/requerimento_no._53_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1424/requerimento_no._54_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1425/requerimento_no._55_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1426/requerimento_no._56_08.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1427/requerimento_no._57_13.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1428/requerimento_no._58_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1429/requerimento_no._59_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1430/requerimento_no._60_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1431/requerimento_no._61_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1432/requerimento_no._62_13.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1433/requerimento_no._63_13.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1434/requerimento_no._64_20.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1435/requerimento_no._65_13.03.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1436/requerimento_no._66_13.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1437/requerimento_no._67_20.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1438/requerimento_no._68_20.03.2017_amarildo_anderso_6x4KQeT.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1439/requerimento_no._69_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1440/requerimento_no._70_20.03.2017_amarildo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1441/requerimento_no._71_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1442/requerimento_no._72_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1443/requerimento_no._73_20.03.2017_eugenio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1444/requerimento_no._74_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1445/requerimento_no._75_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1446/requerimento_no._76_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1447/requerimento_no._77_20.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1448/requerimento_no._78_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1449/requerimento_no._79_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1450/requerimento_no._80_20.03.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1451/requerimento_no._81_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1452/requerimento_no._82_20.03.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1453/requerimento_no._83_20.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1454/requerimento_no._84_20.03.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1455/requerimento_no._85_20.03.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1456/requerimento_no._86_20.03.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1457/requerimento_no._87_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1458/requerimento_no._88_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1459/requerimento_no._89_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1460/requerimento_no._90_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1461/requerimento_no._91_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1462/requerimento_no._92_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1463/requerimento_no._93_27.03.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1464/requerimento_no._94_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1465/requerimento_no._95_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1466/requerimento_no._96_27.03.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1467/requerimento_no._97_27.03.2017_amarildo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1468/requerimento_no._98_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1469/requerimento_no._99_27.03.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1470/requerimento_no._100_27.03.2017_ana_carolina_lucas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1471/requerimento_no._101_27.03.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1472/requerimento_no._102_27.03.2017_anderson_venicio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1473/requerimento_no._103_03.04.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1474/requerimento_no._104_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1475/requerimento_no._105_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1476/requerimento_no._106_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1477/requerimento_no._107_03.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1478/requerimento_no._108_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1479/requerimento_no._109_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1480/requerimento_no._110_03.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1481/requerimento_no._111_03.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1482/requerimento_no._112_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1483/requerimento_no._113_03.04.2017_ana_carolina__lucas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1484/requerimento_no._114_03.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1485/requerimento_no._115_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1486/requerimento_no._116_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1487/requerimento_no._117_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1488/requerimento_no._118_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1489/requerimento_no._119_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1490/requerimento_no._120_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1491/requerimento_no._121_03.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1492/requerimento_no._122_03.04.2017_amarildoandersonfelipevenicio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1493/requerimento_no._123_03.04.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1494/requerimento_no._124_03.04.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1495/requerimento_no._125_04.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_no._126_10.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_no._127_10.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_no._128_10.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_no._130_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1500/requerimento_no._131_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_no._132_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_no._133_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_no._134_10.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1504/requerimento_no._135_10.04.2017_geraldolucas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1505/requerimento_no._136_17.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1506/requerimento_no._137_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1507/requerimento_no._138_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1508/requerimento_no._139_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1509/requerimento_no._140_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1510/requerimento_no._141_13.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1511/requerimento_no._142_17.04.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1512/requerimento_no._143_17.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1513/requerimento_no._144_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1514/requerimento_no._145_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1515/requerimento_no._146_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1516/requerimento_no._147_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1517/requerimento_no._148_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1518/requerimento_no._149_24.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1519/requerimento_no._150_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1520/requerimento_no._151_24.04.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1521/requerimento_no._152_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1522/requerimento_no._153_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1523/requerimento_no._154_24.04.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1524/requerimento_no._155_24.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1525/requerimento_no._156_24.04.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1526/requerimento_no._157_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1527/requerimento_no._158_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1528/requerimento_no._159_24.04.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1529/requerimento_no._160_24.04.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1530/requerimento_no._161_24.04.2017_anderson.felipe.lucas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1531/requerimento_no._162_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1532/requerimento_no._163_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1533/requerimento_no._164_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1534/requerimento_no._165_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1535/requerimento_no._166_08.05.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1536/requerimento_no._167_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1537/requerimento_no._168_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1538/requerimento_no._169_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1539/requerimento_no._170_08.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1540/requerimento_no._171_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1541/requerimento_no._172_08.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1542/requerimento_no._173_08.05.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1543/requerimento_no._174_15.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1544/requerimento_no._175_08.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1545/requerimento_no._176_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1546/requerimento_no._177_15.05.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1547/requerimento_no._178_15.05.2017_anderson.felipe.venicio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1548/requerimento_no._179_15.05.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1549/requerimento_no._180_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1550/requerimento_no._181_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1551/requerimento_no._182_15.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1552/requerimento_no._183_15.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1553/requerimento_no._184_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1554/requerimento_no._185_22.05.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1555/requerimento_no._187_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1556/requerimento_no._188_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1557/requerimento_no._189_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1558/requerimento_no._190_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1559/requerimento_no._192_22.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1560/requerimento_no._193_29.05.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1561/requerimento_no._194_22.05.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1562/requerimento_no._195_22.05.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1563/requerimento_no._201_29.05.2017_clever...pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1564/requerimento_no._206_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1565/requerimento_no._207_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1566/requerimento_no._208_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1567/requerimento_no._209_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1568/requerimento_no._210_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1569/requerimento_no._211_05.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1570/requerimento_no._212_05.06.2017_anderson_felipe_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1571/requerimento_no._213_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1572/requerimento_no._214_05.06.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1573/requerimento_no._215_05.06.2017_anderson_felipe_geraldo_venicio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1574/requerimento_no._216_05.06.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1575/requerimento_no._217_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1576/requerimento_no._218_05.06.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1577/requerimento_no._219_12.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1578/requerimento_no._220_12.06.2017_ana_carolina_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1579/requerimento_no._221_12.06.2017_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1580/requerimento_no._222_13.06.2017_cilon.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1581/requerimento_no._223_13.06.2017_cilon.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1583/requerimento_no._225_13.06.2017_anderson_felipe_venicio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1584/requerimento_no._226_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1585/requerimento_no._227_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/requerimento_no._228_19.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/requerimento_no._229_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1588/requerimento_no._230_19.06.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1589/requerimento_no._231_19.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1590/requerimento_no._232_19.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1591/requerimento_no._233_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1592/requerimento_no._234_26.06.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1593/requerimento_no._235_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1594/requerimento_no._236_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1595/requerimento_no._237_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1596/requerimento_no._238_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1597/requerimento_no._239_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1598/requerimento_no._240_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1599/requerimento_no._241_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1600/requerimento_no._242_26.06.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1601/requerimento_no._243_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1602/requerimento_no._245_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1603/requerimento_no._246_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1604/requerimento_no._247_26.06.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1605/requerimento_no._248_26.06.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1606/requerimento_no._249_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1607/requerimento_no._250_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1608/requerimento_no._251_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1609/requerimento_no._252_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1610/requerimento_no._253_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1611/requerimento_no._254_03.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1612/requerimento_no._255_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1613/requerimento_no._256_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1614/requerimento_no._257_03.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1615/requerimento_no._258_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1616/requerimento_no._259_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1617/requerimento_no._260_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1618/requerimento_no._261_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1619/requerimento_no._262_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1620/requerimento_no._263_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1621/requerimento_no._264_03.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1622/requerimento_no._265_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/requerimento_no._266_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/requerimento_no._267_03.07.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimento_no._268_10.07.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimento_no._269_10.07.2017_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimento_no._270_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimento_no._271_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimento_no._272_10.07.2017_ana_carolina_-_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimento_no._273_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimento_no._274_10.07.2017_sergio_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimento_no._276_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimento_no._277_10.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimento_no._278_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimento_no._279_10.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/requerimento_no._280_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1638/requerimento_no._281_17.07.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/requerimento_no._282_17.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1640/requerimento_no._283_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/requerimento_no._285_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/requerimento_no._286_17.07.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/requerimento_no._288_17.07.2017_anderson....pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/requerimento_no._289_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/requerimento_no._291_07.08.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1646/requerimento_no._292_07.08.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/requerimento_no._293_07.08.2017_sergio_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/requerimento_no._294_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/requerimento_no._295_07.08.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/requerimento_no._296_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/requerimento_no._297_07.08.2017_sergio_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1652/requerimento_no._298_07.08.2017_anderson_-_felipe_-_geraldo_-_venicio_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/requerimento_no._299_27.07.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1654/requerimento_no._300_07.08.2017_anderson_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/requerimento_no._301_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1656/requerimento_no._302_07.08.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1657/requerimento_no._303_07.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1658/requerimento_no._304_07.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/requerimento_no._305_07.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/requerimento_no._306_07.08.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1661/requerimento_no._307_07.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1662/requerimento_no._308_14.08.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1663/requerimento_no._309_14.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1664/requerimento_no._310_14.08.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1665/requerimento_no._311_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1666/requerimento_no._312_14.08.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1667/requerimento_no._313_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1668/requerimento_no._314_14.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/requerimento_no._315_14.08.2017_ana_carolina_-_felipe_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/requerimento_no._316_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimento_no._317_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimento_no._318_21.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimento_no._319_21.08.2017_anderson_-_felipe_-_lucas_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimento_no._320_21.08.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimento_no._321_21.08.2017_ana_carolina_-_cilon_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimento_no._322_28.08.2017_anderson_-_geraldo_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimento_no._323_28.08.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimento_no._324_28.08.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimento_no._325_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimento_no._327_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimento_no._328_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimento_no._329_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimento_no._330_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimento_no._331_04.09.2017_amarildo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimento_no._333_04.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimento_no._334_04.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimento_no._335_04.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimento_no._336_04.09.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimento_no._337_11.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimento_no._338_11.09.2017_ana_carolina_-_anderson_-_cilon.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimento_no._339_11.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimento_no._340_11.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimento_no._341_11.09.2017_ana_carolina_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimento_no._342_18.09.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimento_no._343_18.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimento_no._344_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimento_no._345_18.09.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimento_no._346_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimento_no._347_18.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimento_no._348_18.09.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimento_no._349_18.09.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimento_no._350_25.09.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimento_no._351_25.09.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimento_no._352_25.09.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimento_no._353_02.10.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimento_no._354_02.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimento_no._355_02.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimento_no._356_02.10.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimento_no._357_02.10.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimento_no._358_02.10.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimento_no._359_02.10.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimento_no._362_02.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimento_no._363_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimento_no._364_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimento_no._365_09.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimento_no._366_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimento_no._367_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimento_no._368_09.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimento_no._369_16.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimento_no._370_16.10.2017_anderson_-_amarildo_-_eugenio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimento_no._373_16.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimento_no._374_16.10.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimento_no._375_23.10.2017_amarildo_-_cleverson.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimento_no._376_23.10.2017_venicio_-_amarildo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1727/requerimento_no._377_23.10.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1728/requerimento_no._378_23.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/requerimento_no._379_23.10.2017_amarildo_-_ana_carolina_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1730/requerimento_no._380_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1731/requerimento_no._381_06.11.2017_felipe.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1732/requerimento_no._382_30.10.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/requerimento_no._383_06.11.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/requerimento_no._384_20.11.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/requerimento_no._385_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/requerimento_no._386_30.10.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/requerimento_no._387_30.10.2017_venicio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1738/requerimento_no._388_30.10.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1739/requerimento_no._389_30.10.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/requerimento_no._391_20.11.2017_venicio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1741/requerimento_no._392_20.11.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/requerimento_no._393_20.11.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1743/requerimento_no._394_20.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1744/requerimento_no._395_20.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/requerimento_no._396_27.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1746/requerimento_no._397_27.11.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1747/requerimento_no._398_27.11.2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1748/requerimento_no._399_27.11.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1749/requerimento_no._400_11.12.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1750/requerimento_no._401_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1751/requerimento_no._402_11.12.2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1752/requerimento_no._403_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1753/requerimento_no._404_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1754/requerimento_no._405_11.12.2017_cleverson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1755/requerimento_no._406_11.12.2017_sergio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/requerimento_no._407_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1757/requerimento_no._408_11.12.2017_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/requerimento_no._409_11.12.2017_anderson_-_felipe_-_venicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1759/requerimento_no._410_18.12.2017_venicio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1760/requerimento_no._411_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/requerimento_no._412_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/requerimento_no._413_18.12.2017_anderson_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1763/requerimento_no._414_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/requerimento_no._415_18.12.2017_sergio_aprovado_em_19.02.2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2149/indicativo_de_projeto_de_lei_no._06.2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2150/indicativo_de_projeto_14.2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2017/2151/indicativo_de_projeto_no_16.2017_-_sergio_e_anderson14032018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>