--- v0 (2026-02-18)
+++ v1 (2026-05-31)
@@ -54,4384 +54,4384 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/761/requerimento_no._01.2016_sergio_15.01.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/761/requerimento_no._01.2016_sergio_15.01.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando providências e maior fiscalização em frente à Escola do CAIC, onde os moradores da região estão jogando entulhos, restos de construção, pedaços de móveis, inclusive, nesses últimos dias ocorreram duas situações: Em primeiro lugar, após efetuarem a poda de árvores, os galhos foram jogados em frente da escola, obrigando aos alunos e pedestres transitarem pelo meio da rua, por não ter espaço na calçada. A segunda situação é que chegaram ao cúmulo de jogar um animal morto no meio dos entulhos, ficando um mau cheiro insuportável.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/762/requerimento_no._02.2016__todos__15.01.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/762/requerimento_no._02.2016__todos__15.01.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação da Capela Mortuária da Sede do Município, com a construção de 02 (duas) cozinhas, espaço para a realização de 02 (dois) velórios simultâneos e banheiro adaptado para pessoas com deficiência, atendendo ao pedido da população local que reclamam por melhorias.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/763/requerimento_no._03.2016_todos_15.01.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/763/requerimento_no._03.2016_todos_15.01.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria de Infraestrutura um estudo de viabilidade para tornar a Av. São João, a principal via de acesso a Sede do Município de Campina Grande do Sul, melhorando o acesso e saída para a Rodovia do Caqui.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/764/requerimento_no._04.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/764/requerimento_no._04.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria competente, informações sobre o atraso nas obras de asfaltamento da Rua Antônio Machado e ruas próximas no Bairro Eugenia Maria, bem como agilidade na conclusão da mesma.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/765/requerimento_no._05.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/765/requerimento_no._05.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Rua Ana Jussara Alves Pereira Simioni, principal via de acesso ao Bairro Jardim Daher, que faz entroncamento com a PR-506 Rodovia do Caqui, bem como a patrolagem, roçada e trocas das lâmpadas.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/766/requerimento_no._06.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/766/requerimento_no._06.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçadas de passeio na Rua Vinte e dois de Março, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/767/requerimento_no._07.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/767/requerimento_no._07.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de reconstrução com patrolamento e colocação de saibro de boa qualidade na Estrada Lindolfo Henrique Ferreira (antiga estrada do corredor),  no trecho da PR-506, a partir do Bairro Santa Rita até o Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/768/requerimento_no._08.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/768/requerimento_no._08.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de reconstrução com patrolamento e colocação de saibro de boa qualidade na Estrada do Butiá.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/769/requerimento_no._09.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/769/requerimento_no._09.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de reconstrução, bem como roçadas às margens, substituição de lâmpadas queimadas, patrolamento e colocação de saibro de boa qualidade, em todas as ruas do Bairro Chácaras Olhos D'Água.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/770/requerimento_no._10.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/770/requerimento_no._10.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza das valetas e substituição de manilhas em frente às casas que estão com esgoto a céu aberto na Rua Esmenia Rosa Montin, Bairro Santa Cecília.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/771/requerimento_no._11.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/771/requerimento_no._11.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de reconstrução bem como roçadas às margens, patrolamento e colocação de saibro de boa qualidade na Estrada Catarina Taverna dos Santos, Bairro Cerne.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/772/requerimento_no._12.2016_renato_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/772/requerimento_no._12.2016_renato_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de rede de energia e colocação de luminárias na Rua Pedro Dalprá Filho, entre as Ruas Maria Vidolin Dalprá e a PR-506 (Rodovia do Caqui).</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/773/requerimento_no._13.2016_sergio_11.01.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/773/requerimento_no._13.2016_sergio_11.01.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos e pintura da quadra esportiva do Bairro Terra Boa, localizado ao lado da Unidade de Saúde.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/774/requerimento_no._14.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/774/requerimento_no._14.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja acrescentado mais duas quadras no projeto de pavimentação asfáltica nas Ruas Sete de Setembro, Pedro Stelmak e Antônio Speranceta no Jardim Santa Rita de Cassia.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/775/requerimento_no._16.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/775/requerimento_no._16.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Rua Ery Martins da Rosa, Bairro Joana Olímpia Nº 30, que a mesma seja incluída nos planos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/776/requerimento_no._17.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/776/requerimento_no._17.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando em conjunto com o Município de Quatro Barras a aquisição de mais (1) um caminhão para o Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/777/requerimento_no._18.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/777/requerimento_no._18.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização para que uma das Unidades Básicas de Saúde Timbú Velho, CAIC e Jardim Paulista, possam retirar os medicamentos de uso controlado e outros, através de malotes lacrados, os quais atualmente ficam centralizados no posto de saúde da sede, para posterior distribuição aos pacientes.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/778/requerimento_no._19.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/778/requerimento_no._19.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a implantação de travessia elevada para pedestres na Rua João Furman N° 214 em frente a Igreja Quadrangular, Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/779/requerimento_no._20.2016_geraldo_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/779/requerimento_no._20.2016_geraldo_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura nos pontos de ônibus, localizados nos novos trajetos das linhas que atendem o  Município.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/780/requerimento_no._21.2016_geraldo_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/780/requerimento_no._21.2016_geraldo_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Executivo,  a implementação de um Programa de Desligamento Voluntário - PDV, a fim de beneficiar  os servidores  da Prefeitura Municipal de Campina Grande do Sul, que tem interesse em seu desligamento.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Bruno Andrade</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/781/requerimento_no._22.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/781/requerimento_no._22.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação dos últimos quarteirões das Ruas Alderico Bandeira de Lima, Professora Nilce Terezinha Zanetti, Pedro Pasa, Pedro Dalprá Filho e São João Batista, do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/782/requerimento_no._23.2016__jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/782/requerimento_no._23.2016__jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica em toda a extensão das Ruas Waldomiro Batista e Maria Prestes Falavinha, no Jardim Paulista.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/783/requerimento_no._24.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/783/requerimento_no._24.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de infraestrutura a adequação das travessias elevadas na Rua Augusto Staben de tal forma que as mesmas ofereçam uma passagem mais suave aos veículos e menos desconforto aos condutores e passageiros.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/784/requerimento_no._25.2016__sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/784/requerimento_no._25.2016__sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/785/requerimento_no._26.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/785/requerimento_no._26.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na Rua Esther  Haenisch Hathy, no centro do Município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/786/requerimento_no._27.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/786/requerimento_no._27.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instaladas lixeiras em toda a extensão da PR-410 (Estrada da Graciosa) que é de responsabilidade do Município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/787/requerimento_no._28.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/787/requerimento_no._28.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede de baixa tensão com instalação de luminárias na Travessa João Ruzenente N° 54, Bairro Timbu Velho.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Sidnei Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/788/requerimento_no._29.2016_sidnei_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/788/requerimento_no._29.2016_sidnei_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo por parte da Prefeitura, para que os ônibus do interior voltem a entrar no terminal do Jardim Paulista para fazer a integração com as linhas que vão até Curitiba.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/789/requerimento_no._30.2016_sidnei_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/789/requerimento_no._30.2016_sidnei_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja iniciado as obras de calçamento na Estrada Leopoldo Figueira (estrada principal) Bairro Canelinha.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/790/requerimento_no._31.2016_sidnei_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/790/requerimento_no._31.2016_sidnei_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o término das obras da rede de água no Bairro Cerne.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/791/requerimento_no._34.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/791/requerimento_no._34.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito uma vistoria na obra do CEUs – Centros de Artes e Esportes Unificados, segundo a informação da agente comunitária o local apresenta acumulo de água parada e consequentemente procriando mosquitos.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/792/requerimento_no._35.2016_venicio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/792/requerimento_no._35.2016_venicio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão da obra da Rua Hildo Ribeiro dos Santos, Bairro Jardim Ipanema.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/793/requerimento_no._36.2016_venicio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/793/requerimento_no._36.2016_venicio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente da Secretaria de Infraestrutura na Rua Leonardo Franchiskeli, esquina com a Rua Alderico Bandeira de Lima, Bairro Jardim Paulista,  em dias de chuva alaga a rua e calçada dificultando a passagem dos pedestres.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/794/requerimento_no._37.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/794/requerimento_no._37.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja efetuado patrolamento e colocado saibro de boa qualidade, também que sejam abertas as bocas de lobo e as saídas de águas fluviais na Rua Valdir Marles Bastos no Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/795/requerimento_no._39.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/795/requerimento_no._39.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja patrolado e colocado saibro de boa qualidade na Rua que dá acesso a residência dos Senhores Nerico Bandeira e José Deola no Rio Pardinho próximo a Divisa com o município da Barra do Turvo com São Paulo.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/796/requerimento_no._39.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/796/requerimento_no._39.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para implantação de duas travessias elevadas na Rua Vereador Ernesto Cortelleti Belli, na sede do município.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/797/requerimento_no._40.2016_venicio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/797/requerimento_no._40.2016_venicio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito sinalização e instalação de uma lombada elevada na Rua Lucidio Florencio Ribeiro, em frente ao Caic entre as Ruas José Simioni e Maria T. Santana.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/798/requerimento_no._41.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/798/requerimento_no._41.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pavimentação asfáltica em toda a extensão da Rua Presidente Arthur Costa e Silva.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/799/requerimento_no._42.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/799/requerimento_no._42.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja patrolado e colocado saibro de boa qualidade na estrada da Lomba, pois com o excesso de chuvas encontra-se sem condições de trafego.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/800/requerimento_no._43.2016_jose_bruno_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/800/requerimento_no._43.2016_jose_bruno_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam efetuados reparos nas passagens elevadas localizadas nas Ruas Presidente Juscelino k. de Oliveira e Avenida Augusto Staben no Jardim Paulista.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/801/requerimento_no._44.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/801/requerimento_no._44.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pavimentação asfáltica na Rua Basílio Kiche na localidade do bairro Santa Rosa.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/802/requerimento_no._45.2016_sergio_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/802/requerimento_no._45.2016_sergio_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pavimentação asfáltica em toda a extensão da Av. Presidente Juscelino Kubitschek de Oliveira.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/803/requerimento_no._46.2016_sidnei_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/803/requerimento_no._46.2016_sidnei_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de manutenção, bem como roçadas às margens, patrolamento, abertura para saídas de água e colocação de saibro de boa qualidade nas Ruas Sagrado coração de Jesus, Elísio Gueno e Estrada do Japonêns localizadas no Bairro Jardim João Paulo II.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/804/requerimento_no._47.2016_sidnei_15.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/804/requerimento_no._47.2016_sidnei_15.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado um reforço na segurança do Bairro Cerne, com maior patrulhamento da Polícia Militar ou da Guarda Municipal.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/805/requerimento_no._48.2016_sergio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/805/requerimento_no._48.2016_sergio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua José Nelson Rosa, Bairro Jardim Nesita.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/806/requerimento_no._49.2016_jose_bruno_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/806/requerimento_no._49.2016_jose_bruno_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de manutenção das vias, com roçadas das margens, abertura para saídas de água e limpeza de todas as valetas de todo Município .</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/807/requerimento_no._50.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/807/requerimento_no._50.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das ruas e limpeza das valetas do Bairro Joana Olimpia.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/808/requerimento_no._51.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/808/requerimento_no._51.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua Agostinho Dalprá no Bairro Moradias Timbú.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/809/requerimento_no._52.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/809/requerimento_no._52.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a cobertura do ponto de ônibus e a manutenção do asfalto no Bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/810/requerimento_no._53.2016_jose_bruno_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/810/requerimento_no._53.2016_jose_bruno_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita uma vistoria nos terrenos baldios de todo Município, e a notificação do proprietário para ser cobrado no IPTU.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/811/requerimento_no._54.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/811/requerimento_no._54.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a respeito da obra de pavimentação asfáltica e urbanização da Rua Duílio Calderari, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/812/requerimento_no._55.2016_sidnei_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/812/requerimento_no._55.2016_sidnei_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência, a manutenção da Estrada Gingiro Abe com patrolamento, colocação de saibro de boa qualidade, limpeza dos bueiros e roçada, em toda a sua extensão.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/813/requerimento_no._56.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/813/requerimento_no._56.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Rua Osmario Alves dos Santos no Bairro Canelinha.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/814/requerimento_no._58.2016_sidnei_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/814/requerimento_no._58.2016_sidnei_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura, a ampliação do manilhamento do Rio Samambaia, Rua João Florêncio dos Reis,  próximo a Panificadora Biscoito, Bairro Terra Boa.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/815/requerimento_no._59.2016_sidnei_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/815/requerimento_no._59.2016_sidnei_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Prefeitura junto a Empresa Viação Castelo Branco, para isentar ou reduzir a passagem dos ônibus para estudantes do Município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/816/requerimento_no._61.2016_venicio_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/816/requerimento_no._61.2016_venicio_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Rua Jorge Bonn Filho, em frente à propriedade do Senhor Perboni, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/817/requerimento_no._62.2016_jose_bruno_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/817/requerimento_no._62.2016_jose_bruno_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja incluso na relação de ruas a serem contempladas com a pavimentação asfaltica as ruas: Andre Strapasson e a Rua Pres. Humberto de Alencar Castelo Branco no Bairro Jardim Paulista em toda a sua extensão.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/818/requerimento_no._63.2016_jose_bruno_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/818/requerimento_no._63.2016_jose_bruno_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam colocadas placas de identificação do transito: Pare, preferencial, nos cruzamentos das ruas e placas de identificação de lombadas em todas as Ruas das Áreas Urbanas do Município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/819/requerimento_no._64.2016_jose_bruno_22.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/819/requerimento_no._64.2016_jose_bruno_22.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito Ao Senhor Prefeito que viabilize para que a Secretaria de Infra estrutura realize roçadas, limpeza de calçadas e colocação de grelhas em todas as ruas do Jardim Água Doce.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/820/requerimento_no._65.2016_pedro_29.02.2016_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/820/requerimento_no._65.2016_pedro_29.02.2016_2.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de internet sem fio nas localidades da Terra Boa, Barragem, Jaguatirica, Ribeirão Grande, Taquari, Lagoa Vermelha e Canelinha.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/821/requerimento_no._66.2016_sergio_24.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/821/requerimento_no._66.2016_sergio_24.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Seguro de Vida aos integrantes da Guarda Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/822/requerimento_no._67.2016_sidnei_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/822/requerimento_no._67.2016_sidnei_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência a substituição de três lâmpadas na Rua Augusto Staben em frente à Igreja Universal ao lado da distribuidora de gás, na esquina da Academia, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/823/requerimento_no._68.2016_sidnei_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/823/requerimento_no._68.2016_sidnei_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando mais segurança no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/824/requerimento_no._69.2016_sidnei_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/824/requerimento_no._69.2016_sidnei_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a limpeza e drenagem nos rios do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/825/requerimento_no._70.2016_sidnei_29.02_2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/825/requerimento_no._70.2016_sidnei_29.02_2016.pdf</t>
   </si>
   <si>
     <t>Solicitando agilidade na conclusão das obras na Rua Prof. Duílio Calderari, no Bairro Jardim Paulista com a maior urgência.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/826/requerimento_no._71.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/826/requerimento_no._71.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência para Vigilância Sanitária que, por favor, verifiquem a Rua Caetano Scalabrini próximo ao numero 891 no bairro Jardim Paulista (final da rua) onde existe uma grande possa de água acumulada que pode vir a proliferar mosquitos transmissor da dengue.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/827/requerimento_no._72.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/827/requerimento_no._72.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando abertura no canteiro central da Rod. do Caqui em frente ao acesso da Rua São João Batista com o Cemitério Municipal.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/828/requerimento_no._73.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/828/requerimento_no._73.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando cobertura no ponto de ônibus da Rua Angelo Luiz Trevisan no centro.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/829/requerimento_no._74.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/829/requerimento_no._74.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na Rua São Paulo no Jardim Cecon  e também a limpeza das valetas.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/830/requerimento_no._75.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/830/requerimento_no._75.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na Rua Mario Perboni, no Jardim Florida.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/831/requerimento_no._76.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/831/requerimento_no._76.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica na Rua Humberto de Alencar Castelo Branco no Jardim Paulista, em toda a sua extensão.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/832/requerimento_no._77.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/832/requerimento_no._77.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua Natal Ferrarini no Jardim Nesita.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/833/requerimento_no._78.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/833/requerimento_no._78.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o término das obras na Rua Augusto Staben no Jardim Paulista.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/834/requerimento_no._79.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/834/requerimento_no._79.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçadas no início da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/835/requerimento_no._80.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/835/requerimento_no._80.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito pavimentação asfáltica para Rua Pedro Stelmack no bairro Santa Rita.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/836/requerimento_no._81.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/836/requerimento_no._81.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito estudo para construção de um campo de futebol no bairro Santa Rita.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/837/requerimento_no._82.2016_venicio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/837/requerimento_no._82.2016_venicio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma lombada elevada na Rua Hildo Ribeiro Santos no Jardim Ipanema.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/838/requerimento_no._83.2016_jose_bruno_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/838/requerimento_no._83.2016_jose_bruno_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam incluídas no projeto de pavimentação asfaltica as Ruas Ville Tonetti e Felipe Hadinosk no bairro Santa Cecilia em toda a sua extensão.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/839/requerimento_no._84.2016_jose_bruno_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/839/requerimento_no._84.2016_jose_bruno_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja patrolado e feito limpeza nas valetas desentupindo as manilhas e colocado saibro de boa qualidade na Rua João Rozenente e travessa  Pedro Rozente no bairro Timbu.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/840/requerimento_no._85.2016_sergio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/840/requerimento_no._85.2016_sergio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito resposta aos ofícios 12/2016, 13/2016 e 16/2016 referentes aos seguintes assuntos: Projeto Câmara na Escola; Projeto Valorização do Magistério e Transporte dos alunos para o projeto Câmara na escola.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/841/requerimento_no._86.2016_sergio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/841/requerimento_no._86.2016_sergio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar que seja reformado o ponto de ônibus localizado na PR-506 (Rodovia do Caqui), defronte à igreja do Araçatuba.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/842/requerimento_no._87.2016_sergio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/842/requerimento_no._87.2016_sergio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, requerer que seja refeita a calçada na rua Conceição Maria de Andrade e João Furmann, no Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/843/requerimento_no._88.2016_sergio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/843/requerimento_no._88.2016_sergio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Infraestrutura uma atenção especial ao Bairro Jardim Nossa Senhora das Graças, como manutenção das ruas, roçadas e recolhimento do lixo.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/844/requerimento_no._89.2016_sergio_29.02.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/844/requerimento_no._89.2016_sergio_29.02.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído no município, um centro cultural contendo um estúdio de gravação e ensaios, musicais ou teatrais.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/845/requerimento_no._90.2016_pedro_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/845/requerimento_no._90.2016_pedro_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um consultório odontológico completo para as Unidades de Saúde:   Pedro Casemiro Rodrigues Bairro Barragem,  Zacarias Sant`Ana do Nascimento Bairro Ribeirão Grande e Professora Elvira Tavares de Sant`Anna de Camargo Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/846/requerimento_no._91.2016_geraldo_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/846/requerimento_no._91.2016_geraldo_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma passagem elevada no bairro Jardim Diamante na Rua Francisco Simione entre as Ruas Miguel Gueno e Elizio Gueno.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/847/requerimento_no._92.2016_geraldo_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/847/requerimento_no._92.2016_geraldo_07.03.2016.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/848/requerimento_no._93.2016_geraldo_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/848/requerimento_no._93.2016_geraldo_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuada limpeza de bueiros e colocado manilhas nas valetas na Rua Antonio Belli entre a Rua Manoel Alves Kustel até as margens do rio.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/849/requerimento_no._93.2016_geraldo_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/849/requerimento_no._93.2016_geraldo_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a reformada da antiga lanchonete no Campo de Futebol Pedro Dalprá Filho, na Sede do Município.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/850/requerimento_no._96.2016_jose_bruno_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/850/requerimento_no._96.2016_jose_bruno_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma travessia elevada na Rua João Trevisan nas proximidades do numero 1767.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/851/requerimento_no._97.2016_jose_bruno_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/851/requerimento_no._97.2016_jose_bruno_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a manutenção da estrada do corredor, a mesma encontra-se intransitável.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/852/requerimento_no._98.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/852/requerimento_no._98.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de redutor de velocidade na Av. São João, em frente ao Material de Construção Vicentin.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/853/requerimento_no._99.2016_sidnei_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/853/requerimento_no._99.2016_sidnei_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Reiterando Requerimentos anteriores, solicito a destinação por parte da Prefeitura Municipal  de um espaço adequado no Jardim Paulista,  para os veículos de aluguel, devidamente cadastrados, que fazem pequenos carretos.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/854/requerimento_no._100.2016_sidnei_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/854/requerimento_no._100.2016_sidnei_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura retorne os contatos com a empresa responsável pelo pedágio da BR-116, para que se encontre uma maneira de isentar os moradores dos bairros localizados após o pedágio do Taquari, até a divisa com o Estado de São Paulo.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/855/requerimento_no._201.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/855/requerimento_no._201.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura realize uma vistoria na numeração das moradias, em todos os bairros de nosso município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/856/requerimento_no._102.2016_renato_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/856/requerimento_no._102.2016_renato_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre do local onde foram depositadas as lousas que foram retiradas via de passeio em frente à Câmara Municipal.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/857/requerimento_no._103.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/857/requerimento_no._103.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o valor arrecadado em 2015 com IPTU no bairro Olhos D’água.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/858/requerimento_no._104.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/858/requerimento_no._104.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a reconstrução da Estrada Rosa de Jesus Camargo, no Taquari.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/859/requerimento_no._105.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/859/requerimento_no._105.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura que entre em contato com a COMEC e solicite uma linha saindo do bairro Araçatuba para Curitiba.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/860/requerimento_no._106.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/860/requerimento_no._106.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo promova acessibilidade em todos os prédios públicos do município. De acordo com a Legislação Federal, Constituição da República Federativa do Brasil – 05/10/1988. LEI Nº 10.098 - 19/12/2000. Em Legislação Estadual, LEI Nº 13.126 - 10/04/2001, LEI Nº 15.499 - 16/05/2006.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/861/requerimento_no._107.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/861/requerimento_no._107.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição de lâmpadas na Rua Alfredo Bertolli, atrás da Panificadora Bruneto, no Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/862/requerimento_no._108.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/862/requerimento_no._108.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o “Mutirão nos Bairros”, envolvendo as secretarias de meio ambiente, Infraestrutura, Guarda Municipal, Saúde e entre outras, focando esforços na resolução dos principais problemas de cada bairro.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/863/requerimento_no._108.2016_sergio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/863/requerimento_no._108.2016_sergio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/864/requerimento_no._111.2016_venicio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/864/requerimento_no._111.2016_venicio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito melhorias e manutenção em todas as ruas que não possuem asfalto, onde passam as linhas de ônibus.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/865/requerimento_no._111.2016_venicio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/865/requerimento_no._111.2016_venicio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção no manilhamento da Rua Belizário Armistrong no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/866/requerimento_no._112.2016_venicio_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/866/requerimento_no._112.2016_venicio_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito sinalização horizontal e vertical nas Ruas José Sbalcheiro e Rua Angelo Antonio Zanchetin no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/867/requerimento_no._113.2016_geraldo_07.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/867/requerimento_no._113.2016_geraldo_07.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando asfalto na Avenida Antonio Belli e na Rua Manoel R. de Oliveira na Sede.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/868/requerimento_no._114.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/868/requerimento_no._114.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a pavimentação asfáltica na continua da Rua Pedro Dalpra Filho.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/869/requerimento_no._115.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/869/requerimento_no._115.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica e canalização na Rua São Paulo, no bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/870/requerimento_no._116.2016_geraldo_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/870/requerimento_no._116.2016_geraldo_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com roçada, limpeza dos bueiros e patrolamento na Rua Vereador Julio Ferreira Filho, na antiga estrada do Rio Abaixo em toda a sua extensão.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/871/requerimento_no._117.2016_geraldo_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/871/requerimento_no._117.2016_geraldo_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído uma proteção do tipo guard rail e colocação de meio fio em frente a Facsul, na Rua Duilio Calderari, no Jardim Paulista.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/872/requerimento_no._118.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/872/requerimento_no._118.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitanto o fechamento do buraco localizado na Rua Alselmo Ferrarini, número 502.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/873/requerimento_no._119.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/873/requerimento_no._119.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua João Mange tenha a preferencial à Rua Julio Guiddin.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/874/requerimento_no._120.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/874/requerimento_no._120.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado o patrolamento e colocação de saibro de boa qualidade em toda a extensão da Rua Jorge Calixto, localizada no bairro João Paulo II.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/875/requerimento_no._121.2016_sidnei_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/875/requerimento_no._121.2016_sidnei_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no Bairro João Paulo II, com patrolamento e colocação de saibro de boa qualidade, limpeza de bueiros e roçada em todas as ruas deste bairro.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1897/requerimento_no._122.2016_sidnei_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1897/requerimento_no._122.2016_sidnei_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando maior patrulhamento por parte da Polícia Militar ou Guarda Municipal, no Bairro Jaguatirica.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1898/requerimento_no._123.2016_sidnei_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1898/requerimento_no._123.2016_sidnei_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparo com saibro, em um buraco causado pela erosão na Rua Valdir Marles Bastos, no Bairro Nossa Senhora da Graça.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1899/requerimento_no._124.2016_sidnei_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1899/requerimento_no._124.2016_sidnei_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuada a colocação de manilhas na Rua Anselmo Ferrarini, 71 Casas 01, 02 e 03, no bairro Santa Cecilia.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1900/requerimento_no._125.2016_sidnei_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1900/requerimento_no._125.2016_sidnei_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação das manilhas na Rua Mario Perboni, 726-A, no Bairro Santa Cecilia.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1901/requerimento_no._126.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1901/requerimento_no._126.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando aos órgãos competentes que façam a vistoria e as obras necessárias na Rua Leonildo Zanona para eliminar os pontos de alagamento.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1902/requerimento_no._127.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1902/requerimento_no._127.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando obras imediatas na Rua Luis Santos Bueno, no bairro Santa Rosa para eliminar pontos de alagamentos no bairro.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1903/requerimento_no._128.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1903/requerimento_no._128.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que intervenha junto ao Governo do Estado para a retomada do trabalho da Polícia Militar em Campina Grande do Sul, da mesma maneira que vinha sendo feita em época da última eleição Estadual.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1904/requerimento_no._129.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1904/requerimento_no._129.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na via de passeio, sito a Rua Leonardo Francischelli esquina com a Rua Presidente Humberto de Alencar Castelo Branco.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1905/requerimento_no._131.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1905/requerimento_no._131.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a reconstrução da Rua Júlio Luvisotto, na parte ainda não pavimentada e a sua inclusão no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1906/requerimento_no._133.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1906/requerimento_no._133.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio do Executivo Municipal na realização do concurso Miss Campina.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1907/requerimento_no._134.2016_jose_bruno_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1907/requerimento_no._134.2016_jose_bruno_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construídas calçadas na Rua Aniballi Ferrarini em toda a sua extensão.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1908/requerimento_no._135.2016_renato_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1908/requerimento_no._135.2016_renato_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado quem é o Engenheiro responsável pela obra concluída, na Rua Professor Duílio Calderari nas proximidades da FACSUL, onde foi substituído o meio fio com sarjeta por blocos porosos de concreto.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1909/requerimento_no._136.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1909/requerimento_no._136.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicito a demarcação e sinalização da Rua Ernesto Cortelete Beli.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1910/requerimento_no._137.2016_sergio_14.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1910/requerimento_no._137.2016_sergio_14.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam revistas as alterações realizadas na trincheira do Jardim Paulista.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Rubens Kolinsk</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1911/requerimento_no._138.2016_rubens_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1911/requerimento_no._138.2016_rubens_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Coordenação de Meio Ambiente e Agricultura, juntamente com a EMATER através de seus engenheiros, convoque os agricultores que cultivam caqui para estudar uma solução. Pois em outras localidades se deu continuidade a produção, com plantação de novas mudas e tratamento das árvores doentes.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1912/requerimento_no._139.2016_rubens_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1912/requerimento_no._139.2016_rubens_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Meio Ambiente e Agricultura, juntamente com a EMATER um estudo para criação e comércio do peixe, como alternativa aos agricultores.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1913/requerimento_no._141.2016_sidnei_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1913/requerimento_no._141.2016_sidnei_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado com urgência, uma viatura da Guarda Municipal para fazer a patrulha rural.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1914/requerimento_no._141.2016_sidnei_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1914/requerimento_no._141.2016_sidnei_21.03.2016.pdf</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1915/requerimento_no._142.2016_sidnei_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1915/requerimento_no._142.2016_sidnei_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja sinalizado um novo ponto para os taxistas na PR-506 Rodovia do Caqui, em frente ao Hospital Angelina Caron.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1916/requerimento_no._143.2016_sidnei_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1916/requerimento_no._143.2016_sidnei_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Escola Municipal Nicolau no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1917/requerimento_no._144.2016_geraldo_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1917/requerimento_no._144.2016_geraldo_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído uma travessia elevada em frente a Escola Municipal Alessandra Cristina Assunção e colocar faixa de estacionamento somente em um lado da Rua Benedito Giacomiti Brito, no Bairro Santa Rosa de Cassia.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1918/requerimento_no._145.2016_venicio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1918/requerimento_no._145.2016_venicio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação do asfalto até o final da Rua João Trevisan, entre as Ruas São João Batista e Pedro Dalprá Filho.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1919/requerimento_no._146.2016_venicio_21.03.2016_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1919/requerimento_no._146.2016_venicio_21.03.2016_2.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção das calçadas que encontram-se quebradas, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1920/requerimento_no._147.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1920/requerimento_no._147.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a colocação de pavimentação asfáltica na Rua Bortolo Trevisan, no Bairro Moradias Timbú.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1921/requerimento_no._148.2016_venicio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1921/requerimento_no._148.2016_venicio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura, que seja efetuada a manutenção nas valetas no final da Rua Ângelo Manenti, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1922/requerimento_no._149.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1922/requerimento_no._149.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de lombada na Rua José Alzamora Junior, próximo ao número 237, no Bairro Olhos D'água.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1923/requerimento_no._151.2016_venicio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1923/requerimento_no._151.2016_venicio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a reforma do Ginásio de Esportes da Sede.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1924/requerimento_no._152.2016_venicio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1924/requerimento_no._152.2016_venicio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informação sobre o antigo módulo policial da Rua José Sbalcheiro no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1925/requerimento_no._153.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1925/requerimento_no._153.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando desobstrução dos bueiros da Rua Luis Santos Gheno em toda sua extensão, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1926/requerimento_no._154.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1926/requerimento_no._154.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando roçada, limpeza das valetas, patrolamento e colocação de saibro de boa qualidade nas Ruas: Luiz Garcia, Luiz Vagner, Celestino Ferrarini, Adelio Ferreira, José Newton de Paula e Olivério Correia, todas no Jardim Graciosa.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1927/requerimento_no._155.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1927/requerimento_no._155.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de pessoal especializado para analisar e propor melhorias no sistema de trânsito municipal.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1928/requerimento_no._157.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1928/requerimento_no._157.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando revitalização das calçadas e implantação do padrão de acessibilidade na Rua Leonardo Francischelli, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1929/requerimento_no._158.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1929/requerimento_no._158.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da pavimentação asfáltica na Rua Leonardo Francischelli, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Bruno Andrade, Eugênio Zanona, Geraldo Vaquinha, Machadinho, Pedro Café, Rubens Kolinsk, Sergio Cavagni, Sidnei Ribeiro, Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1930/requerimento_no._159.2016_todos_os_vereadores.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1930/requerimento_no._159.2016_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo Municipal utilize o valor de R$ 93.125,46 devolvidos pela Câmara Municipal de vereadores, na data de 15 de março de 2016, para realizar obras de sinalização vertical e horizontal, assim como adequação do trânsito na Rua Leonardo Francischelli em toda a sua extensão.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1931/requerimento_no._160.2016_renato_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1931/requerimento_no._160.2016_renato_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal de Campina Grande do Sul, através do responsável de Fiscalização de Obras, determine à empreiteira que fez a pavimentação asfáltica e as calçadas na Rua Bernardo Zanon, no Bairro São Cosme, a imediata conclusão dos acessos as residências.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1932/requerimento_no._161.2016_sergio_21.03.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1932/requerimento_no._161.2016_sergio_21.03.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão no número de vagas de estacionamento na Rua Leonardo Francischelli, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1933/requerimento_no._162.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1933/requerimento_no._162.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja transferido o portão de acesso do Colégio Estadual Timbu Velho, pois hoje o portão principal está localizado na direção da Rua Jacob Ceccon onde se constatou que vem ocorrendo grande numero de acidentes sendo necessária a transferência para a Rua Professora Marilene Aide Coradin na Lateral do Colégio.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1934/requerimento_no._163.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1934/requerimento_no._163.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Órgãos Conselho Tutelar, CREAS - Centro de Referência Especializado em Assistência Social juntamente com a Rede de Proteção conta a Violência, organizem palestras nas escolas com a presença de pais, alunos e professores, onde falarão abertamente sobre os casos de pedofilia. Solicitando também mais empenho e agilidade nos casos denunciados, por ser um assunto delicado as crianças precisam ser atendidas o mais rápido possível.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1935/requerimento_no._171.2016_sidnei_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1935/requerimento_no._171.2016_sidnei_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação do terminal do Jardim Paulista.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1936/requerimento_no._173.2016_sidnei_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1936/requerimento_no._173.2016_sidnei_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na sinalização da Rua José Sbalchieiro,  no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1937/requerimento_no._175.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1937/requerimento_no._175.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuado limpeza, patrolamento e colocado saibro de boa qualidade na Rua Hercílio Batista no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1938/requerimento_no._181.2016_sergio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1938/requerimento_no._181.2016_sergio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em toda rede de iluminação publica do bairro Jardim Diamante com atenção especial a Rua Francisco Simioni nas proximidades do numero 332.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1939/requerimento_no._183.2016_sergio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1939/requerimento_no._183.2016_sergio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Vereador Natal Ferrarini, no bairro Jardim Nezita, seja incluída no plano de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1940/requerimento_no._184.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1940/requerimento_no._184.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da calçada da Rua Vicesar Santos Ferreira, esquina com a Rua Clóvis Rogério da Silva Maschio, no Bairro COHAPAR.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/requerimento_no._185.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/requerimento_no._185.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal e à Secretaria de Saúde, informações sobre a vacina contra gripe H1N1. Em caso positivo, pede-se para disponibilizar e antecipar a vacinação de todas as crianças e professores do nosso município.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/requerimento_no._186.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/requerimento_no._186.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria de Infraestrutura que seja sinalizada adequadamente a Rodovia do Caqui,  no cruzamento com a Rua Manoel Martins da Cruz.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/requerimento_no._187.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/requerimento_no._187.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção e ampliação do CMEI Assis Bossardi, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/requerimento_no._188.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/requerimento_no._188.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando aos órgãos competentes Prefeitura, Secretaria de Meio Ambiente ou Secretaria de Saúde, a fiscalização e monitoramento sobre a saúde de animais, como o cavalo na utilização do mesmo no trabalho como carroça e outros, que de alguma forma desenvolvam atividade dentro da área urbana do município.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/requerimento_no._189.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/requerimento_no._189.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para revisão do plano de carreira (cargos e salários) para todos os funcionários e professores dos Colégios e CMEI - Centro Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/requerimento_no._190.2016_venicio_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/requerimento_no._190.2016_venicio_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja aplicada  a Lei 209/2013 que institui a Semana Municipal de Prevenção e Combate a Violência no Trânsito.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/requerimento_no._191.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/requerimento_no._191.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam finalizadas as vias de passeio da Avenida Augusto Staben.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/requerimento_no._192.2016_geraldo_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/requerimento_no._192.2016_geraldo_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reformados os banheiros do terminal da sede do Município.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/requerimento_no._193.2016_geraldo_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/requerimento_no._193.2016_geraldo_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de construir uma pista de caminhada ao redor do campo de futebol Pedro Dalprá Filho, fazendo a volta até o ginásio de esporte na sede do Município. Verificar também, a viabilidade de construção de uma academia ao ar livre no local.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/requerimento_no._194.2016_sidnei_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/requerimento_no._194.2016_sidnei_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada uma placa de sinalização na trincheira do Jardim Paulista, indicando que para entrar no bairro é necessário pegar a primeira à direita.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/requerimento_no._195.2016_sidnei_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/requerimento_no._195.2016_sidnei_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias e manutenção das calçadas da Rua Duílio Calderari, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/requerimento_no._196.2016_sidnei_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/requerimento_no._196.2016_sidnei_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja melhor sinalizada a Rua Leonardo Franchischelli no Bairro Jardim Paulista, com sinalização horizontal em todas as travessas.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/requerimento_no._197.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/requerimento_no._197.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja trocada a grelha na Rua Augusto Staben, bairro Jardim Paulista nas proximidades da Fabrica do Pão.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/requerimento_no._198.2016_jose_bruno_04.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/requerimento_no._198.2016_jose_bruno_04.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam incluídas no projeto de pavimentação asfáltica as Ruas Maria Vale Botelho e Valdir Marles Bastos, no bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/requerimento_no._199.2016_arena_coberta20042016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/requerimento_no._199.2016_arena_coberta20042016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza e manutenção dos pilares de sustentação, tesouras da cobertura e arquibancadas da Arena Coberta.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/requerimento_no._200.2016_jose_bruno_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/requerimento_no._200.2016_jose_bruno_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado patrolamento, limpeza das valetas e colocado saibro de boa qualidade na Rua Ery Martins da Rosa a sua extensão, no Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/requerimento_no._201.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/requerimento_no._201.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando  colocação de placas indicativas com o nome das empresas instaladas na Área Industrial do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/requerimento_no._202.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/requerimento_no._202.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária em caráter de urgência da Travessa Francisco Creplive em frente a Escola Municipal Marcos Nicolau Strapassoni, localizada no bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/requerimento_no._203.2016_sidnei_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/requerimento_no._203.2016_sidnei_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias em todas as ruas do Jardim Daher, com colocação de saibro de boa qualidade, roçada e limpeza das saídas de água.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/requerimento_no._204.2016_sidnei_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/requerimento_no._204.2016_sidnei_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo por parte da Prefeitura, com os moradores e comerciantes do Bairro Jardim Paulista, com o intuito de verificar as mudanças de tráfego ocorridas neste bairro.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/requerimento_no._205.2016_sidnei_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/requerimento_no._205.2016_sidnei_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado uma placa de Preferencial, no entroncamento da Estrada da Colonia Japonesa com a rua Manoel de Souza, no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/requerimento_no._206.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/requerimento_no._206.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudo e elaboração de projeto para construção de um CMEI no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/requerimento_no._207.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/requerimento_no._207.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudo e projeto para construção de uma escola municipal no bairro Terra Boa.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/requerimento_no._208.2016_geraldo_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/requerimento_no._208.2016_geraldo_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção com roçada e limpeza de bueiros na Rodovia José Taverna.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/requerimento_no._209.2016_venicio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/requerimento_no._209.2016_venicio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de placas de sinalização e orientação que indiquem como sair do Bairro Jardim Paulista no sentido São Paulo.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/requerimento_no._210.2016_venicio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/requerimento_no._210.2016_venicio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno do atendimento da Equoterapia que era realizado na Arena Coberta.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/requerimento_no._211.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/requerimento_no._211.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de redutor de velocidade na Estrada Maria Josephina Guimarães da Rocha (antiga estrada do Saltinho), entre os números 600 e 650, no Bairro Barro Branco.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/requerimento_no._212.2016_sergio_11.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/requerimento_no._212.2016_sergio_11.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na iluminação pública da Rua José Alzamora Junior, Chácara Olhos D'Água.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/requerimento_no._213.2016_venicio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/requerimento_no._213.2016_venicio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando serviço de manutenção e roçada na Estrada da Rancharia.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/requerimento_no._214.2016_venicio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/requerimento_no._214.2016_venicio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de saibro de boa qualidade na Rua Ozair de Jesus Ribeiro, antiga Estrada do Caraguatá.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/requerimento_no._215.2016_sergio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/requerimento_no._215.2016_sergio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a campanha de vacinação contra o vírus da gripe Influenza H1N1, se estenda para todos os servidores municipais.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/requerimento_no._216.2016_venicio_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/requerimento_no._216.2016_venicio_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando segurança nos ônibus da empresa Castelo Branco que trafegam pela BR 116 das linhas Campina Grande do Sul/Curitiba e Curitiba/Campina Grande do Sul.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/requerimento_no._217.2016_sidnei_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/requerimento_no._217.2016_sidnei_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a linha de ônibus do Bairro João Paulo II tenha seu ponto final no Posto de Saúde do Araçatuba.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/requerimento_no._218.2016_sidnei_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/requerimento_no._218.2016_sidnei_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Leonardo Francischelli volte a ser preferencial, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/requerimento_no._219.2016_sidnei_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/requerimento_no._219.2016_sidnei_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que o acesso da PR-506 Rodovia do Caqui com a Rua Marcos Nicolau Strapasson seja melhorado e a entrada seja ampliada, pois os caminhões estão tendo problemas para adentrarem à essa rua. Solicita-se também, que seja feito meio-fio na saída, a fim de se evitar que os veículos entrem diretamente na PR-506.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/requerimento_no._220.2016_sergio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/requerimento_no._220.2016_sergio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da Estrada Taquari - Canelinha, com patrolamento, roçada e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/requerimento_no._221.2016_sergio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/requerimento_no._221.2016_sergio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na iluminação pública da Rua Loreni Rosner, Jardim Florida.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/requerimento_no._222.2016_sergio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/requerimento_no._222.2016_sergio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na rua de servidão que inicia na Estrada Colônia Japonesa próximo ao nº 800, é necessário com urgencia saibro de boa qualidade, patrolamento e roçada as margens da rua.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/requerimento_no._223.2016_sergio_18.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/requerimento_no._223.2016_sergio_18.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Norival Bernardi nas proximidades do Nº 69, saída da área industrial sentido BR 116 Curitiba, com patrolamento e saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/requerimento_no._224.2016_sergio_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/requerimento_no._224.2016_sergio_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhoria na iluminação pública, manutenção e limpeza da Rua Rui Carlos Mocelin, próximo ao nº 45 Bairro João Paulo II.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/requerimento_no._225.2016_sergio_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/requerimento_no._225.2016_sergio_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza das manilhas na Estrada José Taverna, nº 60.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/requerimento_no._226.2016_sergio_25.04.2016_10052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/requerimento_no._226.2016_sergio_25.04.2016_10052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja finalizada a pavimentação asfáltica na Rua Bortolo Trevisan bairro Moradias Timbú.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/requerimento_no._227.2016_sidnei_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/requerimento_no._227.2016_sidnei_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Reiterando diversos outros Requerimentos, solicito com urgência a limpeza dos rios e córregos do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/requerimento_no._228.2016_sidnei_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/requerimento_no._228.2016_sidnei_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência, o asfaltamento ou pelo menos a colocação de anti-pó na Rua Marlos Bastos, no Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/requerimento_no._229.2016_sidnei_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/requerimento_no._229.2016_sidnei_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a pintura da faixa de pedestre, em todas as ruas do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/requerimento_no._230.2016_sergio_25.04.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/requerimento_no._230.2016_sergio_25.04.2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada manutenção em todas as ruas do Bairro Chácara Olhos D'água, bem como roçada as margens, substituição de lâmpadas queimadas, patrolamento e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/requerimento_no._231.2016_geraldo_02.05.2016_10052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/requerimento_no._231.2016_geraldo_02.05.2016_10052016.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de um calendário oficial para a realização dos Campeonatos de nosso município, constando a data de início e término para cada modalidade.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/requerimento_no._232.2016_sergio_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/requerimento_no._232.2016_sergio_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento 179/2015 que solicita o manilhamento da valeta a céu aberto, existente na Rua Julio Appel, próximo ao número 159, no Bairro Jardim Araçatuba.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/requerimento_no._234.2016_sergio_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/requerimento_no._234.2016_sergio_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em caráter de urgência, em toda a extensão da Estrada da Mandassaia e nas proximidades da Igreja, com roçada, patrolamento e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/requerimento_no._235.2016_sergio_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/requerimento_no._235.2016_sergio_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica e construção de calçadas para pedestres, nas Ruas Anselmo Ferrarine e Mario Perboni, na Vila Chacrinhas.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/requerimento_no._236.2016_sidnei_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/requerimento_no._236.2016_sidnei_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Estrada da Congregação no Bairro da Canelinha, com patrolamento e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/requerimento_no._237.2016_sidnei_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/requerimento_no._237.2016_sidnei_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão do Centro de Compostagem em Campina Grande do Sul, a fim de resolver os problemas dos catadores de reciclados em nosso município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/requerimento_no._238.2016_sergio_02.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/requerimento_no._238.2016_sergio_02.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a data que iniciará a obra de pavimentação asfáltica na Rua João Vidolin.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/requerimento_no._239.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/requerimento_no._239.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência que sejam trocadas as lâmpadas nas proximidades do nº 568, na Travessa Ferrarini bairro Timbu Velho.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/requerimento_no._240.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/requerimento_no._240.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma lombada de saibro nas proximidades do nº 614 na Travessa Ferrarini, bairro Timbu Velho.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/requerimento_no._241.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/requerimento_no._241.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas manutenção na Travessa Ferrarini, bairro Timbu Velho em toda a sua extensão.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/requerimento_no._242.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/requerimento_no._242.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Infraestrutura efetue roçada na Avenida Annibale Ferrarini nas proximidades do nº 35, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/requerimento_no._243.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/requerimento_no._243.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo encaminhe uma equipe para efetuar a roçada no terreno situado e denominado, Chácara 01 Vila Santa Cecilia, conforme foto em anexo do comprovante de endereço e do mapa. O lote é situado de frente para a Avenida Aniballe Ferrarine, ao lado do lote nº 2212 do Senhor Wilmar Ceccon próximo a mecânica do Senhor Adelmo Ferrarini. Indicando ainda que as despesas das roçadas sejam cobradas no IPTU.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/requerimento_no._244.2016_jose_bruno_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/requerimento_no._244.2016_jose_bruno_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Senhor Prefeito Municipal por meio de sua influência junto ao Comando da Polícia Militar e com o apoio da eficiente Guarda Municipal volte a fazer ronda e blitz na curva da Avenida Annibali Ferrarini que tem saída para Colônia Faria, Jardim Ceccon, Estrada do Corredor e Estrada da Roseira.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/requerimento_no._245.2016_geraldo_11.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/requerimento_no._245.2016_geraldo_11.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um acesso à residencia da Sra. Maria Prestes, na Rodovia do Caqui nº 9.799, Bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/requerimento_no._246.2016_sidnei_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/requerimento_no._246.2016_sidnei_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno do ônibus no horário das 12:00 horas no Bairro Taquari.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/requerimento_no._247.2016_sidnei_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/requerimento_no._247.2016_sidnei_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja concluído o centro de compostagem, com a máxima urgência.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/requerimento_no._248.2016_sidnei_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/requerimento_no._248.2016_sidnei_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado melhor sinalização na saída da trincheira do Jardim Paulista.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/requerimento_no._250.2016_sergio_09.05.2016__17052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/requerimento_no._250.2016_sergio_09.05.2016__17052016.pdf</t>
   </si>
   <si>
     <t>Solicitando a melhoria no acesso à empresa Skylights do Brasil, localizado na Estrada Vereador Júlio Ferreira Filho, 2700 no Bairro Cacaiguera.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/requerimento_n251._2016_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/requerimento_n251._2016_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja finalizado o manilhamento na Rua Luiz Collere, Bairro Eugenia Maria nas proximidades do número 701. Sendo necessário aproximadamente 10 manilhas para concluir a obra em toda a via.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/requerimento_n252.2016_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/requerimento_n252.2016_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja finalizado a pavimentação asfáltica na Rua Sete de Setembro, bairro Santa Rita nas proximidades da empresa Tecno Recycling.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/requerimento_no._254.2016_sidnei_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/requerimento_no._254.2016_sidnei_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizada uma ambulância para atender o Posto de Saúde da Terra Boa e as demais localidades da área rural de nosso Município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/requerimento_no._256.2016_sidnei_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/requerimento_no._256.2016_sidnei_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam efetuados reparos na estrada que liga o Bairro Canelinha à comunidade Bem Faz.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/requerimento_no._257.2016_venicio_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/requerimento_no._257.2016_venicio_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade de uma ambulância para o uso e atendimento exclusivo para a Defesa Civil e Bombeiros.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/requerimento_no._258.2016_sidnei_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/requerimento_no._258.2016_sidnei_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando maior fiscalização por parte da Prefeitura nos veículos de transporte escolar.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/requerimento_no._259.2016_sidnei_18.04.2016_24052016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/requerimento_no._259.2016_sidnei_18.04.2016_24052016.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de passagem elevada na Rua João Zanetti, em frente ao nº 827 no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/requerimento_no._260.2016_venicio_16.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/requerimento_no._260.2016_venicio_16.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicito informações atuais sobre as condições em que se encontram o caminhão dos Bombeiros e se existe alguma verba para substituição do mesmo.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/requerimento_no._261.2016_sergio_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/requerimento_no._261.2016_sergio_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Concurso para a contratação de Guardas Municipais e Vigilantes.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/requerimento_no._262.2016_venicio_23.05.20161.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/requerimento_no._262.2016_venicio_23.05.20161.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência á criação de uma linha de ônibus para atender as empresas da "Área Industrial" CICAMP do nosso município.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/requerimento_no._264.2016_venicio_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/requerimento_no._264.2016_venicio_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia do Projeto de Revitalização e Obras da Rua Professor Duílio Calderari, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/requerimento_no._265.2016_sidnei_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/requerimento_no._265.2016_sidnei_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado dois braços de luz na Rua Rodrigues de Lima em frente ao número 126, no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/requerimento_no._266.2016_sidnei_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/requerimento_no._266.2016_sidnei_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando maior segurança na Vila Bonfim e nos bairros vizinhos, Terra Boa, Canelinha, Bem Faz e Coxo.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2018/requerimento_no._267.2016_sidnei_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2018/requerimento_no._267.2016_sidnei_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Estrada da Lagoa Vermelha.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2019/requerimento_no._268.2016_sidnei_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2019/requerimento_no._268.2016_sidnei_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura de Campina Grande do Sul, em parceria com as empresas do município, realizem uma força-tarefa no sentido de aumentar as ofertas de vagas de emprego para nossos munícipes.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2020/requerimento_no._269.2016_sergio_23.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2020/requerimento_no._269.2016_sergio_23.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária com desobstrução das manilhas na Rua Bortolo Baggio bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2021/requerimento_no._270.2016_sergio_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2021/requerimento_no._270.2016_sergio_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomada a antiga rota do ônibus circular com saída do Bairro João Paulo II e que foi modificado, reduzindo seu trajeto original.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2022/requerimento_no._271.2016_sergio_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2022/requerimento_no._271.2016_sergio_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção com limpeza de manilhas na Rua Angelo Casa Grande nas proximidades do numero 126, do bairro Araçatuba.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2023/requerimento_no._272.2016_geraldo_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2023/requerimento_no._272.2016_geraldo_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito a limpeza da Cancha de Areia do bairro Santa Rita.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2024/requerimento_no._273.2016_jose_bruno_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2024/requerimento_no._273.2016_jose_bruno_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção com patrolamento e saibro de boa qualidade em toda extensão da Rua João Vitor Falavinha e na Travessa C no bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2025/requerimento_no._274.2016_sidnei_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2025/requerimento_no._274.2016_sidnei_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal de Campina Grande do Sul destine um lugar no Bairro Jardim Paulista, para a instalação da CONSEG.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2026/requerimento_no._275.2016_sidnei_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2026/requerimento_no._275.2016_sidnei_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma passagem elevada na Avenida Aniballe Ferrarini, em frente ao número 571, no Bairro Jardim Ipanema.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2027/requerimento_no._276.2016_sidnei_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2027/requerimento_no._276.2016_sidnei_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando urgência na implantação da Patrulha Rural.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2028/requerimento_no._277.2016_sidnei_30.05.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2028/requerimento_no._277.2016_sidnei_30.05.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando maior segurança no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2029/requerimento_no._278.2016_sergio_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2029/requerimento_no._278.2016_sergio_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção da iluminação pública com trocas da lâmpadas na Rua Luiz Garcia, bairro Jardim Graciosa nas proximidades do nº 449.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2030/requerimento_no._279.2016_venicio_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2030/requerimento_no._279.2016_venicio_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o uso do espaço do Centro Esportivo Ricieri Bernardi no Jardim Paulista aos sábados e domingos para prática de esportes.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2031/requerimento_no._280.2016_sidnei_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2031/requerimento_no._280.2016_sidnei_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na sinalização da Avenida Aniballe Ferrarini, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2032/requerimento_no._281.2016_sidnei_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2032/requerimento_no._281.2016_sidnei_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de vistoria em todos os ônibus escolares do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2033/requerimento_no._282.2016_geraldo_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2033/requerimento_no._282.2016_geraldo_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado um médico oftalmologista no Centro de Especialidades de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2034/requerimento_no._283.2016_jose_bruno_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2034/requerimento_no._283.2016_jose_bruno_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Travessa José Francisco da Fonseca, Bairro Jardim Ceccon em toda sua extensão, com patrolamento, saibro de boa qualidade, roçada e que seja incluída no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2035/requerimento_no._284.2016_jose_bruno_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2035/requerimento_no._284.2016_jose_bruno_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Travessa 19 de março, bairro Jardim Ceccon, com saibro de boa qualidade e patrolamento e que a mesma seja incluída nos planos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2036/requerimento_no._285.2016_sergio_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2036/requerimento_no._285.2016_sergio_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência operação tapa buraco na Rua José Sbalcheiro, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2037/requerimento_no._286.2016_sergio_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2037/requerimento_no._286.2016_sergio_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo providencias junto a Empresa Castelo Branco para a reativação da antiga linha de ônibus semidireto.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2038/requerimento_no._287.2016_sidnei_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2038/requerimento_no._287.2016_sidnei_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada novamente a cobertura do ponto de ônibus na Rua Pedro Pasa, quase esquina com a José Sbalchieiro, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2039/requerimento_no._288.2016_jose_bruno_06.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2039/requerimento_no._288.2016_jose_bruno_06.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas na Rua Mario Perbone, em frente ao imóvel nº 411 e ao lado do nº 406, no Bairro Jardim Florida, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2040/requerimento_no._289.2016_geraldo_13.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2040/requerimento_no._289.2016_geraldo_13.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e desentupimento de manilhas e a limpeza das bocas de lobo, na Rua Belizário Armstrog, no Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2041/requerimento_no._290.2016_sidnei_16.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2041/requerimento_no._290.2016_sidnei_16.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando uma vistoria por parte da Prefeitura em todos os taxis de nosso município.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2042/requerimento_no._291.2016_sidnei_16.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2042/requerimento_no._291.2016_sidnei_16.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma passagem elevada na Rua João Florêncio dos Reis nº 22, em frente ao mercado Líder, no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2043/requerimento_no._292.2016_sidnei_16.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2043/requerimento_no._292.2016_sidnei_16.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando uma maior vistoria por parte do engenheiro da Prefeitura, nas obras de pavimentação asfáltica de nosso município, em relação às entradas das residências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2044/requerimento_no._293.2016_sidnei_13.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2044/requerimento_no._293.2016_sidnei_13.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um maior patrulhamento por parte da Polícia Militar ou da Guarda Municipal no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2045/requerimento_n_294.2016_sergio_13.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2045/requerimento_n_294.2016_sergio_13.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada uma Biblioteca Digital, computadores e acesso à Internet, na localidade do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2046/requerimento_no._297.2016_sergio_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2046/requerimento_no._297.2016_sergio_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o conserto do caminhão que é utilizado para fazer a manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2047/requerimento_no._298.2016_geraldo_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2047/requerimento_no._298.2016_geraldo_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de travessia elevada na Rua Miguel Repinoski entre as Ruas Pedro Stelmak e Antonio Speranceta no Jardim Santa Rita.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2048/requerimento_no._299.2016_geraldo_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2048/requerimento_no._299.2016_geraldo_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma travessia elevada na Rua Miguel Repinoski entre as Ruas Antonio Speranceta e Carlos Alves Custel, no Jardim Santa Rita.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2049/requerimento_no._300.2016_geraldo_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2049/requerimento_no._300.2016_geraldo_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado um médico Ginecologista para prestar atendimento na Unidade da Sede.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2050/requerimento_no._301.2016_sidnei_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2050/requerimento_no._301.2016_sidnei_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias em todas as Escolas Municipais de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2051/requerimento_no._302.2016_sidnei_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2051/requerimento_no._302.2016_sidnei_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando serviço de roçada nas estradas das localidades Taquari, Canelinha, Coxo e Bem Faz.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2052/requerimento_no._303.2016_sidnei_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2052/requerimento_no._303.2016_sidnei_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Saúde faça a reposição dos estoques de faixa, gases e algodão, com a máxima urgência no Posto de Saúde do Jardim Paulista.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2053/requerimento_no._304.2016_sidnei_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2053/requerimento_no._304.2016_sidnei_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retirada com urgência, a placa de sinalização de "Proibido Seguir em Frente", instalada na esquina da Rua Leonardo Francischelli com a Rua Professora Nilce Terezinha Zanetti, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2054/requerimento_no._305.2016_sergio_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2054/requerimento_no._305.2016_sergio_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada placas de sinalização e travessia elevada em frente a Escola Antônio José de Carvalho no Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Eugênio Zanona, Pedro Café, Sidnei Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2055/requerimento_no._306.2016_20.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2055/requerimento_no._306.2016_20.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando uma viatura da Guarda Municipal, mais precisamente uma caminhonete, para atender área rural que tenha como base o Bairro Barragem.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2056/requerimento_no._307.2016_jose_bruno_27.06.201616.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2056/requerimento_no._307.2016_jose_bruno_27.06.201616.pdf</t>
   </si>
   <si>
     <t>Solicitando patrolamento e colocação de saibro de boa qualidade na Estrada Principal da Canelinha Leopoldo Figueira e a Estrada que passa na Unidade de Saúde da Canelinha próximo as residências das famílias Motim.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2057/requerimento_no._308.2016_sidnei_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2057/requerimento_no._308.2016_sidnei_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita reforma no Parque Ari Coutinho, na Represa do Capivari.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2058/requerimento_no._309.2016_sidnei_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2058/requerimento_no._309.2016_sidnei_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura, através da Secretaria responsável, organize um trabalho com os artesãos do Município, incentivando e organizando lugares adequados para os mesmos venderem  seus artesanatos.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2059/requerimento_no._310.2016_sidnei_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2059/requerimento_no._310.2016_sidnei_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando um maior patrulhamento no Bairro Ribeirão Grande, por parte da Policia Militar ou Guarda Municipal.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2060/requerimento_no._311.2016_sidnei_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2060/requerimento_no._311.2016_sidnei_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno com a máxima urgência, do ônibus escolar que faz a linha do Barro Branco.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2061/requerimento_no._312.2016_sidnei_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2061/requerimento_no._312.2016_sidnei_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitos reparos nos banheiros dos vestiários do Ginásio do Jardim Paulista, com a troca das válvulas hidras e das fechaduras das portas.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2062/requerimento_no_313.2016_sergio_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2062/requerimento_no_313.2016_sergio_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão da Rua Presidente Arthur Costa e Silva, nos programas de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2063/requerimento_no_314.2016_sergio_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2063/requerimento_no_314.2016_sergio_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Humberto de Alencar Castelo Branco, bairro Jardim Paulista seja inclusa no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/requerimento_no_315.2016_sergio_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/requerimento_no_315.2016_sergio_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando informações se já existe algum projeto ou está em andamento sobre manutenção e pavimentação nas vias do Bairro João Paulo II.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/requerimento_no_316.2016_sergio_27.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/requerimento_no_316.2016_sergio_27.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Rua Celestino Ferrarine em frente ao colégio Bandeirantes, e que a mesma seja incluída nos planos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/requerimento_no._317.2016_cleverson_28.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/requerimento_no._317.2016_cleverson_28.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja repassado da Câmara Municipal o valor integral que foi destinado para a construção da nova Câmara para a Prefeitura.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/requerimento_no._318.2016_jose_bruno_28.06.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/requerimento_no._318.2016_jose_bruno_28.06.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja patrolado e ensaibrado,  com saibro de boa qualidade nas estradas do Taquari de Baixo e Coxo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/requerimento_no._320.2016_sergio_01.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/requerimento_no._320.2016_sergio_01.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Atanazildo Correa no bairro Jardim Nossa Senhora das Graças seja inclusa no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/requerimento_no._321.2016_jose_bruno_01.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/requerimento_no._321.2016_jose_bruno_01.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluída no projeto de pavimentação asfáltica a Rua Presidente Costa e Silva bairro Jardim Paulista no trecho entre as Ruas Jorge Bon Filho e a Rua Anibale Ferrarini.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/requerimento_no._322.2016_jose_bruno_01.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/requerimento_no._322.2016_jose_bruno_01.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja finalizado a pavimentação asfáltica da Avenida Juscelino Kubitschek de Oliveira no Jardim Paulista.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/requerimento_no._323.2016_sergio_04.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/requerimento_no._323.2016_sergio_04.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomado o atendimento Odontológico no Bairro Taquari com urgência.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Bruno Andrade, Cleverson Dalprá, Eugênio Zanona, Geraldo Vaquinha, Machadinho, Pedro Café, Rubens Kolinsk, Sergio Cavagni, Sidnei Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/requerimento_no._324.2016_todos_05.11.201616122016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/requerimento_no._324.2016_todos_05.11.201616122016.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de um Posto de Atendimento da CIRETRAN em nosso município.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/requerimento_no._325.2016_sergio_01.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/requerimento_no._325.2016_sergio_01.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e troca de lâmpadas na rede de baixa tensão da Rua José Neves, do Loteamento Área Industrial do Riachuelo La Plata.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/requerimento_no._326.2016_sergio_13.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/requerimento_no._326.2016_sergio_13.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Escola Municipal Professora Elvira Camargo (Escola Municipal Humberto de Alencar Castelo Branco) na Barragem.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/requerimento_no._327.2016_sergio_14.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/requerimento_no._327.2016_sergio_14.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua Manoel Martins da Cruz esquina com a Rua Ernesto Cortelet Belli, no Jardim da Campina.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/requerimento_no._328.2016_sergio_26.07.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/requerimento_no._328.2016_sergio_26.07.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção do acesso à residencia, situada à Rua Pedro Stelmack nº 234, bairro Santa Rita.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/requerimento_no._329.2016_jose_bruno_01.08.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/requerimento_no._329.2016_jose_bruno_01.08.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluída no projeto de pavimentação asfáltica a Rua Presidente Humberto de Alencar Castelo Branco bairro Jardim Paulista no trecho entre as Ruas Jorge Bon Filho e a Rua Anibale Ferrarini.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/requerimento_n_330.2016_sergio_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/requerimento_n_330.2016_sergio_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Reforçando a solicitação através do requerimento nº 392/2015 aprovado por esta Casa de Leis, pedimos providências urgente da Coordenação de Meio Ambiente, para o corte ou poda do pinheiro, localizado no terreno do Município na Rodovia do Caqui, nº 3178 - Lote 15 quadra 01 - Jardim Diamante.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/requerimento_n_331.2016_sergio_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/requerimento_n_331.2016_sergio_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam estendidos os horários de atendimento dos médicos nas unidades de saúde da área rural do município.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/requerimento_n_332.2016_sergio_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/requerimento_n_332.2016_sergio_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando aumento na quantidade de linhas de ônibus que atendem a área rural do município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/requerimento_n_333.2016_sergio_04.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/requerimento_n_333.2016_sergio_04.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na iluminação pública da Rodovia José Taverna em toda sua extensão. Ressaltamos que nas proximidades do número 60, Chácara Muricy a iluminação acende durante o dia e apaga a noite.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/requerimento_no._335.2016_sidnei_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/requerimento_no._335.2016_sidnei_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma passagem elevada na Avenida Alderico Bandeira de Lima, próximo à Rua Jorge Bonn Filho, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/requerimento_no._336.2016_sidnei_15.08.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/requerimento_no._336.2016_sidnei_15.08.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos com urgência na Rua Atanazildo Bonfim no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/requerimento_no._337.2016_sidnei_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/requerimento_no._337.2016_sidnei_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção com patrolamento e, se possível colocação de antipó na Rua Luiz Esperanceta no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/requerimento_no._338.2016_sidnei_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/requerimento_no._338.2016_sidnei_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que os atendentes responsáveis por todas as unidades de Saúde do Município, sejam orientados a não entregarem aos pacientes, as requisições de exames emitidas pelos médicos por ocasião das consultas, mas que as mesmas sejam encaminhadas pelo próprio Posto à Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/requerimento_n_339.2016_sergio_08.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/requerimento_n_339.2016_sergio_08.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma Piscina Coberta e Aquecida para a melhor idade, interessante que está seja localizada no bairro Jardim Paulista o maior bairro do município.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/requerimento_no._344.2016_sidnei_15.08.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/requerimento_no._344.2016_sidnei_15.08.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Estrada Rosa de Jesus Camargo no Bairro Taquari, com patrolamento e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/requerimento_no._345.2016_sidnei_15.08.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/requerimento_no._345.2016_sidnei_15.08.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de uma placa de transito "DÊ A PREFERENCIA" e a pintura horizontal da "PARE", na esquina da Rua Alderico Bandeira de Lima com a Rua Pedro Bossardi, no Jardim Paulista.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/requerimento_no._347.2016_sergio_15.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/requerimento_no._347.2016_sergio_15.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Academia ao Ar Livre na Escola Josefina Guimarães da Rocha no Barro Branco, que está desativada.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/requerimento_no._348.2016_geraldo_15.08.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/requerimento_no._348.2016_geraldo_15.08.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção de todas as ruas da Vila Esperança na localidade do Capivari, com patrolamento, colocação de saibro de boa qualidade e manilhamento.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/requerimento_no._349.2016_sergio_15.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/requerimento_no._349.2016_sergio_15.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluso no projeto de pavimentação asfáltica a Rua José Botelho Filho no Bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/requerimento_no._350.2016_sergio_15.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/requerimento_no._350.2016_sergio_15.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluso no projeto de pavimentação asfáltica a Rua Sunto Coradin no bairro Jardim Nesita.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/requerimento_no._351.2016_sergio_15.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/requerimento_no._351.2016_sergio_15.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no bueiro da Avenida Marcos Geovane Strapasson que dá acesso a empresa CAPERPASS Indústria e Comércio de Produtos Plásticos Ltda, localizada na Área Industrial, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/requerimento_no._352.2016_sergio_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/requerimento_no._352.2016_sergio_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolamento e saibro de boa qualidade na Rua Professora Guiomar Moura Arruda de Abreu no bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/requerimento_no._353.2016_sergio_12.09.201622092016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/requerimento_no._353.2016_sergio_12.09.201622092016.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias para melhoria ao acesso de residencia na Rua Angelo Luiz Trevisan, 332 - Sede do Município, conforme fotos em anexo. Solicitamos também a manutenção da iluminação pública em toda extensão da via.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/requerimento_no._354.2016_sergio_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/requerimento_no._354.2016_sergio_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando análise da Vigilância Sanitária na qualidade da água tratada e distribuída as residências na Estrada da Graciosa, Rodovia PR 410.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/requerimento_no._355.2016_jose_bruno_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/requerimento_no._355.2016_jose_bruno_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do Terminal Prefeito Ary Alves Bandeira no bairro Jardim Paulista, com pintura, colocação de lâmpadas, lixeiras, reforma no telhado, limpeza e manutenção dos banheiros e nos bancos.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/requerimento_no._356.2016_jose_bruno_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/requerimento_no._356.2016_jose_bruno_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação e conclusão das obras de revitalização da Rua Professor Duílio Calderari, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/requerimento_no._357.2016_cleverson_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/requerimento_no._357.2016_cleverson_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a plotagem do veículo que pertence a esta Casa de Leis, conforme os padrões adotados para veículos da Junta Municipal.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/requerimento_no._358.2016_cleverson_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/requerimento_no._358.2016_cleverson_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando explicações de onde foram depositadas as pedras da calçada onde foram substituídas por paver em frente a Câmara Municipal.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/requerimento_no._359.2016_sergio_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/requerimento_no._359.2016_sergio_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluso no projeto de pavimentação asfáltica  a Rua Anselmo Ferrarini na Vila Santa Cecilia.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/requerimento_no._360.2016_sidnei_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/requerimento_no._360.2016_sidnei_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reaberto o canal evasor de enchente no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/requerimento_no._361.2016_sidnei_22.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/requerimento_no._361.2016_sidnei_22.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura horizontal de "PARE" em todos os cruzamentos onde estão sinalizados com a placa de "DÊ A PREFERÊNCIA" no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/requerimento_no._362.2016_sidnei_29.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/requerimento_no._362.2016_sidnei_29.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitos reparos na Estrada que dá acesso ao pesque-pague Medonho no bairro Terra Boa, com patrolagem e colocação de saibro de boa qualidade.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/requerimento_no._363.2016_sidnei_29.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/requerimento_no._363.2016_sidnei_29.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura de Campina Grande do Sul venha novamente interferir junto à Empresa Castelo Branco, para retornar a linha de ônibus do Taquari.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/requerimento_no._364.2016_sidnei_29.08.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/requerimento_no._364.2016_sidnei_29.08.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um estudo por parte da Prefeitura de Campina Grande do Sul, no sentido que na Rua Alderico Bandeira de Lima no Bairro Jardim Paulista, tenha estacionamento somente em um dos lados.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/requerimento_no._365.2016_sergio_05.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/requerimento_no._365.2016_sergio_05.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação da Secretaria de Meio Ambiente e Agricultura no Município, para que a Coordenação tenha condições financeiras e autonomia para desenvolver projetos.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/requerimento_no._366.2016_geraldo_05.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/requerimento_no._366.2016_geraldo_05.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção e limpeza, colocação de areia e rede de proteção além da instalação das traves, da cancha de areia bairro João Paulo II.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2109/requerimento_no._367.2016_sergio_05.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2109/requerimento_no._367.2016_sergio_05.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada cobertura no ponto de ônibus da BR 116 sentido Curitiba, nas proximidades do Auto Posto Represa Km 42.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2110/requerimento_no._368.2016_jose_bruno_12.09.201622092016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2110/requerimento_no._368.2016_jose_bruno_12.09.201622092016.pdf</t>
   </si>
   <si>
     <t>Solicitando que se inicie atendimento do Cadastro Único para Programas Sociais - CadÚnico no CAIS - Centro de Atenção e Inclusão Social Antonio de Souza anexo à Unidade de Saúde do CAIC Rua Celestino Ferrarini, 383, Moradias Timbu.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2111/requerimento_no._369.2016_jose_bruno_05.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2111/requerimento_no._369.2016_jose_bruno_05.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com recapeamento no asfalto da Rua Maria Vidolin Dalprá.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2112/requerimento_no._370.2016_geraldo_12.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2112/requerimento_no._370.2016_geraldo_12.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito manutenção na cancha de areia na Rua Carlos Alves Custel, no Bairro Santa Rita, como retirada dos entulhos, pedras e terra, reposição da areia e redes de proteção.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2113/requerimento_no._371.2016_sergio_12.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2113/requerimento_no._371.2016_sergio_12.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado um Centro de Atenção a Melhor Idade - CAMI nas proximidades do Jardim Paulista, bairro com o maior número de moradores.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2114/requerimento_no._372.2016_sergio_12.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2114/requerimento_no._372.2016_sergio_12.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma lombada na Avenida Alderico Bandeira de Lima, nas proximidades do nº 1410 bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2115/requerimento_no._373.2016_sidnei_12.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2115/requerimento_no._373.2016_sidnei_12.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgencia a construção de uma barreira de contenção no Rio que corta o Bairro Terra Boa, a fim de evitar o desmoronamento que está causando grande perigo à algumas residências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2116/requerimento_no._374.2016_sidnei_12.09.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2116/requerimento_no._374.2016_sidnei_12.09.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de dois braços de luz na Estrada Catarina Taverna dos Santos no Bairro Cerne, nas proximidades da residencia dos senhores Airton Ennes e Andre Ennes e outro próximo à residencia do Sr. Wilson Pereira de Lima.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2117/requerimento_no._375.2016_sidnei_19.09.201627092016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2117/requerimento_no._375.2016_sidnei_19.09.201627092016.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura horizontal de "PARE" na Rua Angelo Antonio Zanchetin no cruzamento com a Rua Alderico Bandeira de Lima, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2118/requerimento_no._376.2016_rubens_26.09..201611102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2118/requerimento_no._376.2016_rubens_26.09..201611102016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja incluído no projeto de pavimentação asfáltica, a Travessa Noraldino Felix Gonçalves, bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2119/requerimento_no._377.2016_sergio_26.09..201611102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2119/requerimento_no._377.2016_sergio_26.09..201611102016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas roçadas e manutenção na iluminação pública da Rua Valdir Marles Bastos, bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2120/requerimento_no._378.2016_rubens_27.09..201611102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2120/requerimento_no._378.2016_rubens_27.09..201611102016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja finalizada a pavimentação da Rua João Furmann trecho entre as Ruas Caetano Ruzenente e Euclides Bernardino de Lima, Bairro Eugenia Maria.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2121/requerimento_no._379.2016_sergio_03.10..201611102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2121/requerimento_no._379.2016_sergio_03.10..201611102016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na via de passeio da Rua Willian Fernando Lunardon, bairro Jardim Nesita nas proximidades do nº 353.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2122/requerimento_no._380.2016_sergio.10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2122/requerimento_no._380.2016_sergio.10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com urgencia na Travessa Primeiro de Maio, bairro Jardim Ceccon e que a mesma seja inclusa no projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2123/requerimento_no._381.2016_sergio.10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2123/requerimento_no._381.2016_sergio.10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras para depósitos de lixo orgânico e reciclável na BR - 116 Km 48, sentido Curitiba, próximo da Travessa Tio Doca, na localidade de Paiol de Baixo, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2124/requerimento_no._382.2016_sidnei_10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2124/requerimento_no._382.2016_sidnei_10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando serviço de roçada nas ruas do Bairro Eugenia Maria e no Bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2125/requerimento_no._383.2016_sidnei.10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2125/requerimento_no._383.2016_sidnei.10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na iluminação pública, com troca de lâmpadas na Rua Presidente Humberto de Alencar Castelo Branco, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2126/requerimento_no._384.2016_sidnei.10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2126/requerimento_no._384.2016_sidnei.10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias com urgencia, com a colocação de antipó, instalação de 20 (vinte) manilhas de 40 cm e troca de lâmpadas, na continuação da Rua Vicesar Santos Ferreira, no Bairro Cohapar.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2127/requerimento_no._385.2016_sidnei.10.10.201618102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2127/requerimento_no._385.2016_sidnei.10.10.201618102016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Coordenação de Esporte do município inclua no calendário esportivo o Campeonato Feminino  de Futebol.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/requerimento_no._386.2016_cleverson.17.10.201625102016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/requerimento_no._386.2016_cleverson.17.10.201625102016.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas roçadas e podas de árvores na Rodovia José Taverna, (antiga Estrada da Roseira).</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/requerimento_no._388.2016_sergio_24.10.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/requerimento_no._388.2016_sergio_24.10.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de lixeiras para depósito de lixo orgânico e reciclável na Rodovia PR 410 (Estrada da Graciosa) Km 2 em frente a Igreja Congregação Cristã do Brasil.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/requerimento_no._389.2016_sergio_07.11.201606122016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/requerimento_no._389.2016_sergio_07.11.201606122016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuado um estudo para implantação e construção de passeio e ciclovia na Rodovia do Caqui PR-506, desde o trevo de Quatro Barras até a Sede do Município, numa extensão de aproximadamente 8 Km.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/requerimento_no._390.2016_sergio_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/requerimento_no._390.2016_sergio_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuado um estudo para implantação e construção de passeio e ciclovia na Estrada do Mandassaia em toda sua extensão iniciando-se na Sede do Município.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/requerimento_no._391.2016_sergio_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/requerimento_no._391.2016_sergio_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção urgente na Rua Francisco de Castro Figueira - Lagoa Vermelha, com saibro de boa qualidade, patrolamento e roçadas.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/requerimento_no._392.2016_sergio_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/requerimento_no._392.2016_sergio_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção nas Ruas Francisco Simioni e João Vidolin no Bairro Jardim Diamante e colocação de antipó nas quadras que não receberam pavimentação.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/requerimento_no._393.2016_sidnei_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/requerimento_no._393.2016_sidnei_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito serviço de roçada nas estradas das localidades do Taquari, Canelinha e Coxo.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/requerimento_no._394.2016_sidnei_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/requerimento_no._394.2016_sidnei_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura entre em contato com a Concessionária de Pedágio da BR-116, a fim de verificar a razão da falta de iluminação na pista, no lado de Campina Grande do sul.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/requerimento_no._395.2016_cleverson_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/requerimento_no._395.2016_cleverson_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia do Pregão 04, 06 e 07 de 2015 da Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/requerimento_no._396.2016_cleverson_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/requerimento_no._396.2016_cleverson_07.11.2016.pdf</t>
   </si>
   <si>
     <t>- Solicitando informação do contratado que realiza a manutenção do site da Câmara Municipal de Campina Grande do Sul no ano de 2015 até a presente data, bem como cópias dos respectivos contratos;_x000D_
 _x000D_
 - Solicita também a informação acerca de qual modalidade de licitação foi adotada para a realização da manutenção do site, ou se houve dispensa de licitação, bem como justificando a forma utilizada.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/requerimento_no._397.2016_cleverson_07.11.2016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/requerimento_no._397.2016_cleverson_07.11.2016.pdf</t>
   </si>
   <si>
     <t>Solicitando lombadas ou passagens elevadas nas seguintes ruas:_x000D_
 Rua Ernesto Cortelete Belli,_x000D_
 Rua Coronel Monteiro,_x000D_
 Rua Doutor João Cândido,_x000D_
 Rua Manoel Alves Kustel e_x000D_
 Rua Walfrido Ribeiro de Souza.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/requerimento_no._398.2016_geraldo_28.11.201606122016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/requerimento_no._398.2016_geraldo_28.11.201606122016.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza de valeta localizada na Rua Antonio Belli, a partir da Avenida São João até o rio no final da rua.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/requerimento_no._399.2016_sergio_05.12.201616122016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/requerimento_no._399.2016_sergio_05.12.201616122016.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura manutenção na Avenida Anibali Ferrarini próximo a divisa com o Município de Colombo, está intransitável e por ser uma avenida que trafega o transporte público é necessário manutenção com urgência.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/requerimento_no._400.2016_cleverson_12.12.201626122016.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/requerimento_no._400.2016_cleverson_12.12.201626122016.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma passagem elevada em frente ao CMEI Nairele Zanetti, sito a Rua Coronel Monteiro, nº 10, Centro, Campina Grande do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4738,67 +4738,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/761/requerimento_no._01.2016_sergio_15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/762/requerimento_no._02.2016__todos__15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/763/requerimento_no._03.2016_todos_15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/764/requerimento_no._04.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/765/requerimento_no._05.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/766/requerimento_no._06.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/767/requerimento_no._07.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/768/requerimento_no._08.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/769/requerimento_no._09.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/770/requerimento_no._10.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/771/requerimento_no._11.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/772/requerimento_no._12.2016_renato_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/773/requerimento_no._13.2016_sergio_11.01.2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/774/requerimento_no._14.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/775/requerimento_no._16.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/776/requerimento_no._17.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/777/requerimento_no._18.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/778/requerimento_no._19.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/779/requerimento_no._20.2016_geraldo_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/780/requerimento_no._21.2016_geraldo_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/781/requerimento_no._22.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/782/requerimento_no._23.2016__jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/783/requerimento_no._24.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/784/requerimento_no._25.2016__sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/785/requerimento_no._26.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/786/requerimento_no._27.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/787/requerimento_no._28.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/788/requerimento_no._29.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/789/requerimento_no._30.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/790/requerimento_no._31.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/791/requerimento_no._34.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/792/requerimento_no._35.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/793/requerimento_no._36.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/794/requerimento_no._37.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/795/requerimento_no._39.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/796/requerimento_no._39.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/797/requerimento_no._40.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/798/requerimento_no._41.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/799/requerimento_no._42.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/800/requerimento_no._43.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/801/requerimento_no._44.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/802/requerimento_no._45.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/803/requerimento_no._46.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/804/requerimento_no._47.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/805/requerimento_no._48.2016_sergio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/806/requerimento_no._49.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/807/requerimento_no._50.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/808/requerimento_no._51.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/809/requerimento_no._52.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/810/requerimento_no._53.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/811/requerimento_no._54.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/812/requerimento_no._55.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/813/requerimento_no._56.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/814/requerimento_no._58.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/815/requerimento_no._59.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/816/requerimento_no._61.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/817/requerimento_no._62.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/818/requerimento_no._63.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/819/requerimento_no._64.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/820/requerimento_no._65.2016_pedro_29.02.2016_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/821/requerimento_no._66.2016_sergio_24.02.2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/822/requerimento_no._67.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/823/requerimento_no._68.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/824/requerimento_no._69.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/825/requerimento_no._70.2016_sidnei_29.02_2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/826/requerimento_no._71.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/827/requerimento_no._72.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/828/requerimento_no._73.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/829/requerimento_no._74.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/830/requerimento_no._75.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/831/requerimento_no._76.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/832/requerimento_no._77.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/833/requerimento_no._78.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/834/requerimento_no._79.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/835/requerimento_no._80.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/836/requerimento_no._81.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/837/requerimento_no._82.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/838/requerimento_no._83.2016_jose_bruno_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/839/requerimento_no._84.2016_jose_bruno_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/840/requerimento_no._85.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/841/requerimento_no._86.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/842/requerimento_no._87.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/843/requerimento_no._88.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/844/requerimento_no._89.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/845/requerimento_no._90.2016_pedro_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/846/requerimento_no._91.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/847/requerimento_no._92.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/848/requerimento_no._93.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/849/requerimento_no._93.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/850/requerimento_no._96.2016_jose_bruno_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/851/requerimento_no._97.2016_jose_bruno_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/852/requerimento_no._98.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/853/requerimento_no._99.2016_sidnei_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/854/requerimento_no._100.2016_sidnei_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/855/requerimento_no._201.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/856/requerimento_no._102.2016_renato_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/857/requerimento_no._103.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/858/requerimento_no._104.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/859/requerimento_no._105.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/860/requerimento_no._106.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/861/requerimento_no._107.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/862/requerimento_no._108.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/863/requerimento_no._108.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/864/requerimento_no._111.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/865/requerimento_no._111.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/866/requerimento_no._112.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/867/requerimento_no._113.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/868/requerimento_no._114.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/869/requerimento_no._115.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/870/requerimento_no._116.2016_geraldo_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/871/requerimento_no._117.2016_geraldo_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/872/requerimento_no._118.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/873/requerimento_no._119.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/874/requerimento_no._120.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/875/requerimento_no._121.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1897/requerimento_no._122.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1898/requerimento_no._123.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1899/requerimento_no._124.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1900/requerimento_no._125.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1901/requerimento_no._126.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1902/requerimento_no._127.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1903/requerimento_no._128.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1904/requerimento_no._129.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1905/requerimento_no._131.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1906/requerimento_no._133.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1907/requerimento_no._134.2016_jose_bruno_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1908/requerimento_no._135.2016_renato_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1909/requerimento_no._136.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1910/requerimento_no._137.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1911/requerimento_no._138.2016_rubens_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1912/requerimento_no._139.2016_rubens_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1913/requerimento_no._141.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1914/requerimento_no._141.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1915/requerimento_no._142.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1916/requerimento_no._143.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1917/requerimento_no._144.2016_geraldo_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1918/requerimento_no._145.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1919/requerimento_no._146.2016_venicio_21.03.2016_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1920/requerimento_no._147.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1921/requerimento_no._148.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1922/requerimento_no._149.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1923/requerimento_no._151.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1924/requerimento_no._152.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1925/requerimento_no._153.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1926/requerimento_no._154.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1927/requerimento_no._155.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1928/requerimento_no._157.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1929/requerimento_no._158.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1930/requerimento_no._159.2016_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1931/requerimento_no._160.2016_renato_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1932/requerimento_no._161.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1933/requerimento_no._162.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1934/requerimento_no._163.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1935/requerimento_no._171.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1936/requerimento_no._173.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1937/requerimento_no._175.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1938/requerimento_no._181.2016_sergio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1939/requerimento_no._183.2016_sergio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1940/requerimento_no._184.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/requerimento_no._185.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/requerimento_no._186.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/requerimento_no._187.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/requerimento_no._188.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/requerimento_no._189.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/requerimento_no._190.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/requerimento_no._191.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/requerimento_no._192.2016_geraldo_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/requerimento_no._193.2016_geraldo_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/requerimento_no._194.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/requerimento_no._195.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/requerimento_no._196.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/requerimento_no._197.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/requerimento_no._198.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/requerimento_no._199.2016_arena_coberta20042016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/requerimento_no._200.2016_jose_bruno_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/requerimento_no._201.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/requerimento_no._202.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/requerimento_no._203.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/requerimento_no._204.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/requerimento_no._205.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/requerimento_no._206.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/requerimento_no._207.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/requerimento_no._208.2016_geraldo_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/requerimento_no._209.2016_venicio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/requerimento_no._210.2016_venicio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/requerimento_no._211.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/requerimento_no._212.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/requerimento_no._213.2016_venicio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/requerimento_no._214.2016_venicio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/requerimento_no._215.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/requerimento_no._216.2016_venicio_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/requerimento_no._217.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/requerimento_no._218.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/requerimento_no._219.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/requerimento_no._220.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/requerimento_no._221.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/requerimento_no._222.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/requerimento_no._223.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/requerimento_no._224.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/requerimento_no._225.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/requerimento_no._226.2016_sergio_25.04.2016_10052016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/requerimento_no._227.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/requerimento_no._228.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/requerimento_no._229.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/requerimento_no._230.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/requerimento_no._231.2016_geraldo_02.05.2016_10052016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/requerimento_no._232.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/requerimento_no._234.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/requerimento_no._235.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/requerimento_no._236.2016_sidnei_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/requerimento_no._237.2016_sidnei_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/requerimento_no._238.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/requerimento_no._239.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/requerimento_no._240.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/requerimento_no._241.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/requerimento_no._242.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/requerimento_no._243.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/requerimento_no._244.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/requerimento_no._245.2016_geraldo_11.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/requerimento_no._246.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/requerimento_no._247.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/requerimento_no._248.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/requerimento_no._250.2016_sergio_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/requerimento_n251._2016_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/requerimento_n252.2016_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/requerimento_no._254.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/requerimento_no._256.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/requerimento_no._257.2016_venicio_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/requerimento_no._258.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/requerimento_no._259.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/requerimento_no._260.2016_venicio_16.05.2016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/requerimento_no._261.2016_sergio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/requerimento_no._262.2016_venicio_23.05.20161.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/requerimento_no._264.2016_venicio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/requerimento_no._265.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/requerimento_no._266.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2018/requerimento_no._267.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2019/requerimento_no._268.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2020/requerimento_no._269.2016_sergio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2021/requerimento_no._270.2016_sergio_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2022/requerimento_no._271.2016_sergio_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2023/requerimento_no._272.2016_geraldo_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2024/requerimento_no._273.2016_jose_bruno_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2025/requerimento_no._274.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2026/requerimento_no._275.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2027/requerimento_no._276.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2028/requerimento_no._277.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2029/requerimento_no._278.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2030/requerimento_no._279.2016_venicio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2031/requerimento_no._280.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2032/requerimento_no._281.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2033/requerimento_no._282.2016_geraldo_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2034/requerimento_no._283.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2035/requerimento_no._284.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2036/requerimento_no._285.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2037/requerimento_no._286.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2038/requerimento_no._287.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2039/requerimento_no._288.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2040/requerimento_no._289.2016_geraldo_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2041/requerimento_no._290.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2042/requerimento_no._291.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2043/requerimento_no._292.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2044/requerimento_no._293.2016_sidnei_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2045/requerimento_n_294.2016_sergio_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2046/requerimento_no._297.2016_sergio_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2047/requerimento_no._298.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2048/requerimento_no._299.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2049/requerimento_no._300.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2050/requerimento_no._301.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2051/requerimento_no._302.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2052/requerimento_no._303.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2053/requerimento_no._304.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2054/requerimento_no._305.2016_sergio_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2055/requerimento_no._306.2016_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2056/requerimento_no._307.2016_jose_bruno_27.06.201616.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2057/requerimento_no._308.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2058/requerimento_no._309.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2059/requerimento_no._310.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2060/requerimento_no._311.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2061/requerimento_no._312.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2062/requerimento_no_313.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2063/requerimento_no_314.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/requerimento_no_315.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/requerimento_no_316.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/requerimento_no._317.2016_cleverson_28.06.2016.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/requerimento_no._318.2016_jose_bruno_28.06.2016.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/requerimento_no._320.2016_sergio_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/requerimento_no._321.2016_jose_bruno_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/requerimento_no._322.2016_jose_bruno_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/requerimento_no._323.2016_sergio_04.07.2016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/requerimento_no._324.2016_todos_05.11.201616122016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/requerimento_no._325.2016_sergio_01.08.2016.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/requerimento_no._326.2016_sergio_13.07.2016.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/requerimento_no._327.2016_sergio_14.07.2016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/requerimento_no._328.2016_sergio_26.07.2016.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/requerimento_no._329.2016_jose_bruno_01.08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/requerimento_n_330.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/requerimento_n_331.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/requerimento_n_332.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/requerimento_n_333.2016_sergio_04.08.2016.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/requerimento_no._335.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/requerimento_no._336.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/requerimento_no._337.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/requerimento_no._338.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/requerimento_n_339.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/requerimento_no._344.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/requerimento_no._345.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/requerimento_no._347.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/requerimento_no._348.2016_geraldo_15.08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/requerimento_no._349.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/requerimento_no._350.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/requerimento_no._351.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/requerimento_no._352.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/requerimento_no._353.2016_sergio_12.09.201622092016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/requerimento_no._354.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/requerimento_no._355.2016_jose_bruno_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/requerimento_no._356.2016_jose_bruno_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/requerimento_no._357.2016_cleverson_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/requerimento_no._358.2016_cleverson_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/requerimento_no._359.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/requerimento_no._360.2016_sidnei_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/requerimento_no._361.2016_sidnei_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/requerimento_no._362.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/requerimento_no._363.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/requerimento_no._364.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/requerimento_no._365.2016_sergio_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/requerimento_no._366.2016_geraldo_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2109/requerimento_no._367.2016_sergio_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2110/requerimento_no._368.2016_jose_bruno_12.09.201622092016.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2111/requerimento_no._369.2016_jose_bruno_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2112/requerimento_no._370.2016_geraldo_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2113/requerimento_no._371.2016_sergio_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2114/requerimento_no._372.2016_sergio_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2115/requerimento_no._373.2016_sidnei_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2116/requerimento_no._374.2016_sidnei_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2117/requerimento_no._375.2016_sidnei_19.09.201627092016.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2118/requerimento_no._376.2016_rubens_26.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2119/requerimento_no._377.2016_sergio_26.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2120/requerimento_no._378.2016_rubens_27.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2121/requerimento_no._379.2016_sergio_03.10..201611102016.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2122/requerimento_no._380.2016_sergio.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2123/requerimento_no._381.2016_sergio.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2124/requerimento_no._382.2016_sidnei_10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2125/requerimento_no._383.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2126/requerimento_no._384.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2127/requerimento_no._385.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/requerimento_no._386.2016_cleverson.17.10.201625102016.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/requerimento_no._388.2016_sergio_24.10.2016.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/requerimento_no._389.2016_sergio_07.11.201606122016.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/requerimento_no._390.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/requerimento_no._391.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/requerimento_no._392.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/requerimento_no._393.2016_sidnei_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/requerimento_no._394.2016_sidnei_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/requerimento_no._395.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/requerimento_no._396.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/requerimento_no._397.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/requerimento_no._398.2016_geraldo_28.11.201606122016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/requerimento_no._399.2016_sergio_05.12.201616122016.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/requerimento_no._400.2016_cleverson_12.12.201626122016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/761/requerimento_no._01.2016_sergio_15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/762/requerimento_no._02.2016__todos__15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/763/requerimento_no._03.2016_todos_15.01.2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/764/requerimento_no._04.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/765/requerimento_no._05.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/766/requerimento_no._06.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/767/requerimento_no._07.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/768/requerimento_no._08.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/769/requerimento_no._09.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/770/requerimento_no._10.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/771/requerimento_no._11.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/772/requerimento_no._12.2016_renato_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/773/requerimento_no._13.2016_sergio_11.01.2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/774/requerimento_no._14.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/775/requerimento_no._16.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/776/requerimento_no._17.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/777/requerimento_no._18.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/778/requerimento_no._19.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/779/requerimento_no._20.2016_geraldo_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/780/requerimento_no._21.2016_geraldo_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/781/requerimento_no._22.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/782/requerimento_no._23.2016__jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/783/requerimento_no._24.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/784/requerimento_no._25.2016__sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/785/requerimento_no._26.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/786/requerimento_no._27.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/787/requerimento_no._28.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/788/requerimento_no._29.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/789/requerimento_no._30.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/790/requerimento_no._31.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/791/requerimento_no._34.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/792/requerimento_no._35.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/793/requerimento_no._36.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/794/requerimento_no._37.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/795/requerimento_no._39.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/796/requerimento_no._39.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/797/requerimento_no._40.2016_venicio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/798/requerimento_no._41.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/799/requerimento_no._42.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/800/requerimento_no._43.2016_jose_bruno_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/801/requerimento_no._44.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/802/requerimento_no._45.2016_sergio_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/803/requerimento_no._46.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/804/requerimento_no._47.2016_sidnei_15.02.2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/805/requerimento_no._48.2016_sergio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/806/requerimento_no._49.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/807/requerimento_no._50.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/808/requerimento_no._51.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/809/requerimento_no._52.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/810/requerimento_no._53.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/811/requerimento_no._54.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/812/requerimento_no._55.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/813/requerimento_no._56.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/814/requerimento_no._58.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/815/requerimento_no._59.2016_sidnei_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/816/requerimento_no._61.2016_venicio_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/817/requerimento_no._62.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/818/requerimento_no._63.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/819/requerimento_no._64.2016_jose_bruno_22.02.2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/820/requerimento_no._65.2016_pedro_29.02.2016_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/821/requerimento_no._66.2016_sergio_24.02.2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/822/requerimento_no._67.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/823/requerimento_no._68.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/824/requerimento_no._69.2016_sidnei_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/825/requerimento_no._70.2016_sidnei_29.02_2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/826/requerimento_no._71.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/827/requerimento_no._72.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/828/requerimento_no._73.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/829/requerimento_no._74.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/830/requerimento_no._75.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/831/requerimento_no._76.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/832/requerimento_no._77.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/833/requerimento_no._78.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/834/requerimento_no._79.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/835/requerimento_no._80.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/836/requerimento_no._81.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/837/requerimento_no._82.2016_venicio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/838/requerimento_no._83.2016_jose_bruno_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/839/requerimento_no._84.2016_jose_bruno_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/840/requerimento_no._85.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/841/requerimento_no._86.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/842/requerimento_no._87.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/843/requerimento_no._88.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/844/requerimento_no._89.2016_sergio_29.02.2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/845/requerimento_no._90.2016_pedro_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/846/requerimento_no._91.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/847/requerimento_no._92.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/848/requerimento_no._93.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/849/requerimento_no._93.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/850/requerimento_no._96.2016_jose_bruno_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/851/requerimento_no._97.2016_jose_bruno_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/852/requerimento_no._98.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/853/requerimento_no._99.2016_sidnei_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/854/requerimento_no._100.2016_sidnei_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/855/requerimento_no._201.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/856/requerimento_no._102.2016_renato_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/857/requerimento_no._103.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/858/requerimento_no._104.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/859/requerimento_no._105.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/860/requerimento_no._106.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/861/requerimento_no._107.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/862/requerimento_no._108.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/863/requerimento_no._108.2016_sergio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/864/requerimento_no._111.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/865/requerimento_no._111.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/866/requerimento_no._112.2016_venicio_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/867/requerimento_no._113.2016_geraldo_07.03.2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/868/requerimento_no._114.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/869/requerimento_no._115.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/870/requerimento_no._116.2016_geraldo_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/871/requerimento_no._117.2016_geraldo_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/872/requerimento_no._118.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/873/requerimento_no._119.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/874/requerimento_no._120.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/875/requerimento_no._121.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1897/requerimento_no._122.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1898/requerimento_no._123.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1899/requerimento_no._124.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1900/requerimento_no._125.2016_sidnei_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1901/requerimento_no._126.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1902/requerimento_no._127.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1903/requerimento_no._128.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1904/requerimento_no._129.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1905/requerimento_no._131.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1906/requerimento_no._133.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1907/requerimento_no._134.2016_jose_bruno_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1908/requerimento_no._135.2016_renato_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1909/requerimento_no._136.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1910/requerimento_no._137.2016_sergio_14.03.2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1911/requerimento_no._138.2016_rubens_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1912/requerimento_no._139.2016_rubens_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1913/requerimento_no._141.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1914/requerimento_no._141.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1915/requerimento_no._142.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1916/requerimento_no._143.2016_sidnei_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1917/requerimento_no._144.2016_geraldo_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1918/requerimento_no._145.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1919/requerimento_no._146.2016_venicio_21.03.2016_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1920/requerimento_no._147.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1921/requerimento_no._148.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1922/requerimento_no._149.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1923/requerimento_no._151.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1924/requerimento_no._152.2016_venicio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1925/requerimento_no._153.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1926/requerimento_no._154.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1927/requerimento_no._155.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1928/requerimento_no._157.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1929/requerimento_no._158.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1930/requerimento_no._159.2016_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1931/requerimento_no._160.2016_renato_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1932/requerimento_no._161.2016_sergio_21.03.2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1933/requerimento_no._162.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1934/requerimento_no._163.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1935/requerimento_no._171.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1936/requerimento_no._173.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1937/requerimento_no._175.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1938/requerimento_no._181.2016_sergio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1939/requerimento_no._183.2016_sergio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1940/requerimento_no._184.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/requerimento_no._185.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/requerimento_no._186.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/requerimento_no._187.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/requerimento_no._188.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/requerimento_no._189.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/requerimento_no._190.2016_venicio_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/requerimento_no._191.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/requerimento_no._192.2016_geraldo_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/requerimento_no._193.2016_geraldo_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/requerimento_no._194.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/requerimento_no._195.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/requerimento_no._196.2016_sidnei_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/requerimento_no._197.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/requerimento_no._198.2016_jose_bruno_04.04.2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/requerimento_no._199.2016_arena_coberta20042016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/requerimento_no._200.2016_jose_bruno_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/requerimento_no._201.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/requerimento_no._202.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/requerimento_no._203.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/requerimento_no._204.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/requerimento_no._205.2016_sidnei_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/requerimento_no._206.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/requerimento_no._207.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/requerimento_no._208.2016_geraldo_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/requerimento_no._209.2016_venicio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/requerimento_no._210.2016_venicio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/requerimento_no._211.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/requerimento_no._212.2016_sergio_11.04.2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/requerimento_no._213.2016_venicio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/requerimento_no._214.2016_venicio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/requerimento_no._215.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/requerimento_no._216.2016_venicio_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/requerimento_no._217.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/requerimento_no._218.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/requerimento_no._219.2016_sidnei_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/requerimento_no._220.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/requerimento_no._221.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/requerimento_no._222.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/requerimento_no._223.2016_sergio_18.04.2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/requerimento_no._224.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/requerimento_no._225.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/requerimento_no._226.2016_sergio_25.04.2016_10052016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/requerimento_no._227.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/requerimento_no._228.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/requerimento_no._229.2016_sidnei_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/requerimento_no._230.2016_sergio_25.04.2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/requerimento_no._231.2016_geraldo_02.05.2016_10052016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/requerimento_no._232.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/requerimento_no._234.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/requerimento_no._235.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/requerimento_no._236.2016_sidnei_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/requerimento_no._237.2016_sidnei_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/requerimento_no._238.2016_sergio_02.05.2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/requerimento_no._239.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/requerimento_no._240.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/requerimento_no._241.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/requerimento_no._242.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/requerimento_no._243.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/requerimento_no._244.2016_jose_bruno_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/requerimento_no._245.2016_geraldo_11.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/requerimento_no._246.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/requerimento_no._247.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/requerimento_no._248.2016_sidnei_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/requerimento_no._250.2016_sergio_09.05.2016__17052016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/requerimento_n251._2016_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/requerimento_n252.2016_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/requerimento_no._254.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/requerimento_no._256.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/requerimento_no._257.2016_venicio_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/requerimento_no._258.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/requerimento_no._259.2016_sidnei_18.04.2016_24052016.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/requerimento_no._260.2016_venicio_16.05.2016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/requerimento_no._261.2016_sergio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/requerimento_no._262.2016_venicio_23.05.20161.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/requerimento_no._264.2016_venicio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/requerimento_no._265.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/requerimento_no._266.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2018/requerimento_no._267.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2019/requerimento_no._268.2016_sidnei_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2020/requerimento_no._269.2016_sergio_23.05.2016.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2021/requerimento_no._270.2016_sergio_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2022/requerimento_no._271.2016_sergio_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2023/requerimento_no._272.2016_geraldo_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2024/requerimento_no._273.2016_jose_bruno_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2025/requerimento_no._274.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2026/requerimento_no._275.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2027/requerimento_no._276.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2028/requerimento_no._277.2016_sidnei_30.05.2016.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2029/requerimento_no._278.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2030/requerimento_no._279.2016_venicio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2031/requerimento_no._280.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2032/requerimento_no._281.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2033/requerimento_no._282.2016_geraldo_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2034/requerimento_no._283.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2035/requerimento_no._284.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2036/requerimento_no._285.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2037/requerimento_no._286.2016_sergio_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2038/requerimento_no._287.2016_sidnei_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2039/requerimento_no._288.2016_jose_bruno_06.06.2016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2040/requerimento_no._289.2016_geraldo_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2041/requerimento_no._290.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2042/requerimento_no._291.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2043/requerimento_no._292.2016_sidnei_16.06.2016.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2044/requerimento_no._293.2016_sidnei_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2045/requerimento_n_294.2016_sergio_13.06.2016.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2046/requerimento_no._297.2016_sergio_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2047/requerimento_no._298.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2048/requerimento_no._299.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2049/requerimento_no._300.2016_geraldo_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2050/requerimento_no._301.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2051/requerimento_no._302.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2052/requerimento_no._303.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2053/requerimento_no._304.2016_sidnei_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2054/requerimento_no._305.2016_sergio_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2055/requerimento_no._306.2016_20.06.2016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2056/requerimento_no._307.2016_jose_bruno_27.06.201616.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2057/requerimento_no._308.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2058/requerimento_no._309.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2059/requerimento_no._310.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2060/requerimento_no._311.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2061/requerimento_no._312.2016_sidnei_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2062/requerimento_no_313.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2063/requerimento_no_314.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/requerimento_no_315.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/requerimento_no_316.2016_sergio_27.06.2016.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/requerimento_no._317.2016_cleverson_28.06.2016.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/requerimento_no._318.2016_jose_bruno_28.06.2016.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/requerimento_no._320.2016_sergio_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/requerimento_no._321.2016_jose_bruno_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/requerimento_no._322.2016_jose_bruno_01.07.2016.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/requerimento_no._323.2016_sergio_04.07.2016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/requerimento_no._324.2016_todos_05.11.201616122016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/requerimento_no._325.2016_sergio_01.08.2016.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/requerimento_no._326.2016_sergio_13.07.2016.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/requerimento_no._327.2016_sergio_14.07.2016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/requerimento_no._328.2016_sergio_26.07.2016.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/requerimento_no._329.2016_jose_bruno_01.08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/requerimento_n_330.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/requerimento_n_331.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/requerimento_n_332.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/requerimento_n_333.2016_sergio_04.08.2016.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/requerimento_no._335.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/requerimento_no._336.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/requerimento_no._337.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/requerimento_no._338.2016_sidnei_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/requerimento_n_339.2016_sergio_08.08.2016.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/requerimento_no._344.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/requerimento_no._345.2016_sidnei_15.08.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/requerimento_no._347.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/requerimento_no._348.2016_geraldo_15.08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/requerimento_no._349.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/requerimento_no._350.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/requerimento_no._351.2016_sergio_15.08.2016.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/requerimento_no._352.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/requerimento_no._353.2016_sergio_12.09.201622092016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/requerimento_no._354.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/requerimento_no._355.2016_jose_bruno_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/requerimento_no._356.2016_jose_bruno_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/requerimento_no._357.2016_cleverson_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/requerimento_no._358.2016_cleverson_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/requerimento_no._359.2016_sergio_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/requerimento_no._360.2016_sidnei_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/requerimento_no._361.2016_sidnei_22.08.2016.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/requerimento_no._362.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/requerimento_no._363.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/requerimento_no._364.2016_sidnei_29.08.2016.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/requerimento_no._365.2016_sergio_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/requerimento_no._366.2016_geraldo_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2109/requerimento_no._367.2016_sergio_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2110/requerimento_no._368.2016_jose_bruno_12.09.201622092016.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2111/requerimento_no._369.2016_jose_bruno_05.09.2016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2112/requerimento_no._370.2016_geraldo_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2113/requerimento_no._371.2016_sergio_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2114/requerimento_no._372.2016_sergio_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2115/requerimento_no._373.2016_sidnei_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2116/requerimento_no._374.2016_sidnei_12.09.2016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2117/requerimento_no._375.2016_sidnei_19.09.201627092016.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2118/requerimento_no._376.2016_rubens_26.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2119/requerimento_no._377.2016_sergio_26.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2120/requerimento_no._378.2016_rubens_27.09..201611102016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2121/requerimento_no._379.2016_sergio_03.10..201611102016.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2122/requerimento_no._380.2016_sergio.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2123/requerimento_no._381.2016_sergio.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2124/requerimento_no._382.2016_sidnei_10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2125/requerimento_no._383.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2126/requerimento_no._384.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2127/requerimento_no._385.2016_sidnei.10.10.201618102016.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/requerimento_no._386.2016_cleverson.17.10.201625102016.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/requerimento_no._388.2016_sergio_24.10.2016.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/requerimento_no._389.2016_sergio_07.11.201606122016.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/requerimento_no._390.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/requerimento_no._391.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/requerimento_no._392.2016_sergio_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/requerimento_no._393.2016_sidnei_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/requerimento_no._394.2016_sidnei_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/requerimento_no._395.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/requerimento_no._396.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/requerimento_no._397.2016_cleverson_07.11.2016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/requerimento_no._398.2016_geraldo_28.11.201606122016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/requerimento_no._399.2016_sergio_05.12.201616122016.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/requerimento_no._400.2016_cleverson_12.12.201626122016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>