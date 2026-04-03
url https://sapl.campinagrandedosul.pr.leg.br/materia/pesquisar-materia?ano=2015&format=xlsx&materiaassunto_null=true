--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,4780 +54,4780 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sergio Cavagni</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/349/requerimento_n_01_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/349/requerimento_n_01_2015.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de antipó nas ruas dos bairros Jardim Ceccon e Eugênia Maria.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/350/requerimento_n_02_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/350/requerimento_n_02_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção nos logradouros públicos do bairro Olhos D'Água - Macadamização, roçada e substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/351/requerimento_n_03_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/351/requerimento_n_03_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a secretaria de Infraestrutura promova a retirada da lombada "clandestina", implantada pelo morador Orlando Applo em frente a sua residência, na Estrada Municipal Vereador Julio Ferreira, na localidade do Cacaiguera e, notifique o munícipe para que o mesmo não instale novos obstáculos na via.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/352/requerimento_n_04_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/352/requerimento_n_04_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a desobstrução do bueiro localizado na Rua Valdomiro Cruzetta de Souza, n° 304 - Bairro João Paulo II.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bruno Andrade</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/353/requerimento_n_05_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/353/requerimento_n_05_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que destinado espaço reservado aos cadeirantes e portadores de necessidades especiais na área interna do Teatro Municipal.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sidnei Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/354/requerimento_n_06_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/354/requerimento_n_06_2015.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições que lhe são conferidas pelo art.122 do Regimento Interno, vem respeitosamente requerer que o presente documento seja submetido ao plenário, e após seu regular trâmite, encaminhado ofício ao Prefeito Municipal. _x000D_
 _x000D_
 Solicitando a o Patrulhamento da Polícia Militar no bairro Terra Boa e Vila Bonfim.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/355/requerimento_n_07_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/355/requerimento_n_07_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção nos pilares de sustentação da Arena coberta e nas tesouras, tendo em vista a existência de ferrugens nas mesmas.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rogério de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/356/requerimento_n_09_2015_rogerio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/356/requerimento_n_09_2015_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para a implantação de lombadas e travessias elevadas em frente as Instituições de Ensino na Rua Darvil José Caron, bairro Santa Rosa.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/357/requerimento_n_10_2015_rogerio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/357/requerimento_n_10_2015_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de academias ao ar livre nos bairros Santa Rosa, Cohapar, Conjunte Nichele, Santa Angelina, Santa Rita, Araçatuba e Jardim João Paulo II.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cleverson Dalprá</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/358/requerimento_n_11_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/358/requerimento_n_11_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura, para tapar a valeta de um lado da Estrada Lindolfo Henrique Ferreira, (antiga Estrada do Corredor), e que na mesma seja feito travessias de manilhas armadas de 0,60 cm.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/359/requerimento_n_12_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/359/requerimento_n_12_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma Comissão de Eventos, para que decidam que "tipo de evento" poderia ser realizado na Arena Coberta e no Parque de Eventos. A Comissão seria formada de funcionários ou Secretários, que tenham vínculo com o espaço público citado.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/360/requerimento_n_13_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/360/requerimento_n_13_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que os requerimentos desta legislatura, feito por qualquer Vereador não seja copiado (feito igual), dentro do que está no Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/361/requerimento_n_14_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/361/requerimento_n_14_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de luminárias completas na descida da Volta Grande, desde o final da Marcelinha até o Pesque Pague Volta Grande .</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/362/requerimento_n_15_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/362/requerimento_n_15_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das Ruas dos Bairros João Paulo II, Santa Angelina, Santa Rosa, Cohapar, Jardim Diamante e Jardim Araçatuba, com serviços de patrola, roçadas e limpeza de valetas.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/363/requerimento_n_16_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/363/requerimento_n_16_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja  feito uma lombada de saibro na Rua Luiz Garcia, nas proximidades do nº 329 - Bairro Jardim Graciosa, bem como a sinalização necessária.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Geraldo Vaquinha</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/364/requerimento_n_17_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/364/requerimento_n_17_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um abrigo na parada do ônibus escolar, BR 116 Km 66 - localidade do Cerne.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/365/requerimento_n_18_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/365/requerimento_n_18_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção nos logradouros públicos do bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/366/requerimento_n_19_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/366/requerimento_n_19_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza do córrego que divide o Bairro Jardim Ceccon com a Chácara Santa Cecília, na Rua Candido Rozenente, 488 - Jardim Ceccon.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rubens Kolinsk</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/367/requerimento_n_20_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/367/requerimento_n_20_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de luminárias e a reposição das redes, nas traves do gol na cancha de areia do bairro Jaguatirica.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/368/requerimento_n_21_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/368/requerimento_n_21_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma placa de sinalização "Dê a Preferência", na Estrada Gengiro Abel (antiga Estrada do Japonês), com a Rua Manoel de Souza no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/369/requerimento_n_22_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/369/requerimento_n_22_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando urgente reparos nas Estradas Wilson Corleto - Taquari, Estrada da Canelinha, Estrada do Coxo, bem como revisão na iluminação pública nesta localidades.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/370/requerimento_n_23_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/370/requerimento_n_23_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando urgente reparos na Rua Ubaldino Gonçalves dos Santos - Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/371/requerimento_n_24_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/371/requerimento_n_24_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito com urgência reparos na Rua Camilo Stelfeld - Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/372/requerimento_n_25_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/372/requerimento_n_25_2015.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para ampliação do atendimento em tempo integral em CMEIS e escolas de bairros em situação de vulnerabilidade social, sugere-se ainda a definição de critérios para a seleção dos educandos a serem atendidos, considerando a condição social familiar.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/373/requerimento_n_26_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/373/requerimento_n_26_2015.pdf</t>
   </si>
   <si>
     <t>Solicita estudos/planejamento para a concessão de bolsas de estudos para pós-graduação lato sensu (especialização) e stricto sensu (mestrado e doutorado) aos profissionais do magistério municipal.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/374/requerimento_n_27_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/374/requerimento_n_27_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um ESPELHO CONVEXO nas esquinas das Ruas João Cândido com Vicente Machado, na sede deste município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/375/requerimento_n_28_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/375/requerimento_n_28_2015.pdf</t>
   </si>
   <si>
     <t>solicitando que as obras na praça do CEUs seja retomada.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/376/requerimento_n_29_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/376/requerimento_n_29_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja demarcada e sinalizada áreas exclusiva de embarque e desembarque de alunos em frente aos CMEI e Escolas Municipais.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/377/requerimento_n_30_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/377/requerimento_n_30_2015.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve com fulcro no art. 139, inciso VI do Regimento Interno, vêm requerer a deliberação deste Plenário aos seguintes apontamentos:_x000D_
 _x000D_
 1. Considerando que a emenda à Lei Orgânica n° 08/2013, no seu art. 11 elevou para 11 (onze) o número de Vereadores para a próxima legislatura e que cada Parlamentar tem direito a dois assessores para o auxiliarem no desenvolvimento da sua vereança;_x000D_
 _x000D_
 2. Considerando Lei n° 311/2014 que instituiu o plano de Carreiras, Cargos e Salários dos servidores efetivos do Poder Legislativo Municipal e em consequencia a abertura do Concurso Público n° 001/2014 para o provimento inicial de 07 vagas para o quadro de pessoal efetivos, cuja homologação foi publicada em 25 de fevereiro de 2015 na ed. 577 do Jornal União;_x000D_
 _x000D_
 3. Considerando o espaço físico que esta Casa possui e tendo em vista a resposta negativa do Chefe do Poder Executivo, que através de ofício, descartou a possibilidade de desocupar e ceder para o Poder Legislativo a parte inferior</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/378/requerimento_n_31_2015_rogerio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/378/requerimento_n_31_2015_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicitando uma lombada na Rua João Mangi, próximo ao nº 417 - Santa Rosa .</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/379/requerimento_n_32_2015_rogerio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/379/requerimento_n_32_2015_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua João Mangi seja modificada, ficando sentido único, iniciando na PR 506 até a Rua Bortolo Baggio.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/380/requerimento_n_33_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/380/requerimento_n_33_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja desobstruído o bueiro existente na rua paralela a BR 116 na localidade do Caraguatá, rua que liga o Posto Cupim até as famílias Simione, bem como seja realizado a patrolagem na citada via.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/381/requerimento_n_34_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/381/requerimento_n_34_2015.pdf</t>
   </si>
   <si>
     <t>solicitando a construção ou a instalação de um ponto de ônibus coberto na esquina da Rua Antonio Meireles Sobrinho com a Rua José Vitor Ferreira, na divisa da chácara Bela Vista com o bairro Engenho Velho.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/382/requerimento_n_35_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/382/requerimento_n_35_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza da manilha existente entre as Ruas Manoel Caillet de Souza e Antonio Sperancetta, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/383/requerimento_n_36_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/383/requerimento_n_36_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a construção de uma lombada, bem como a sinalização necessária na Rua Carlos Heitor de Aguiar em frente ao n° 17, bairro Chácaras Bela Vista.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/384/requerimento_n_37_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/384/requerimento_n_37_2015.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam relocadas as lixeiras com tampa, instaladas na área rural do município, para as proximidades das casas habitadas.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/385/requerimento_n_38_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/385/requerimento_n_38_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento, roçada e substituição de lâmpadas queimadas na estrada da Racharia.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/386/requerimento_n_39_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/386/requerimento_n_39_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da Secretaria responsável sobre estacionamentos de veículos na Rua Alderico Bandeira de Lima - Bairro Jardim Paulista, para verificar a possibilidade de ficar apenas um lado para os veículos estacionarem nesta rua.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/387/requerimento_n_40_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/387/requerimento_n_40_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando patrolamento e macadamização da estrada nas proximidades da residência do Sr. João Caillet e o ensaibramento da estrada do Imbuial.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/388/requerimento_n_41_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/388/requerimento_n_41_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reforçada a sinalização na Rodovia do Caqui na entrada da Avenida Professor Duilio Calderari, que dá acesso ao Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/389/requerimento_n_42_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/389/requerimento_n_42_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando junto a Sanepar que seja realizada a extensão da rede de água na Rua Ana Coradin Trevisan, iniciando na PR-506 passando nas chácaras dos senhores Sergio Cavagni, Jair Boscardin, Lucas Sehnem, João Esmeraldo, João Dalprá, Rafael Trevisan e terminando na Chácara Auto Peças Alvorada  no bairro Mandaçaia.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/390/requerimento_n_43_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/390/requerimento_n_43_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Estrada da Mandaçaia após o término do paralelepípedo até a divisa de Bocaiuva do Sul, com roçadas, extensão de rede de baixa tensão e iluminação pública.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/391/requerimento_n_44_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/391/requerimento_n_44_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o valor arrecadado com IPTU no Bairro Chácara Olhos D'Água no ano de 2014.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/392/requerimento_n_45_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/392/requerimento_n_45_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando roçadas e limpeza nos bueiros na Estrada José Taverna - Roseira.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/393/requerimento_n_46_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/393/requerimento_n_46_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando saibro de boa qualidade ou resto de asfalto, na Rua Valdir Marles Bastos no Bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/394/requerimento_n_47_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/394/requerimento_n_47_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada uma placa de sinalização "Dê a Preferência", na Rua Presidente Juscelino K. de Oliveira esquina com a Rua João Bossardi, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/395/requerimento_n_48_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/395/requerimento_n_48_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Saúde nos informe, se o Posto de Saúde irá suspender o atendimento a população, na localidade Posto Fiscal BR 116 km 05.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/396/requerimento_n_49_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/396/requerimento_n_49_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a reativação do poço semi-artesiano na localidade da Divisa, ou seja disponibilizado mangueiras de PVC para instalar água de "fonte" nas residências dos moradores.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/397/requerimento_n_50_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/397/requerimento_n_50_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção urgente na Rua Teodorico Rodrigues dos Santos, próximo ao Bar do Tavares, Jardim Ceccon, com o peso do caminhão do lixo acabou quebrando o asfalto.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/398/requerimento_n_51_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/398/requerimento_n_51_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja tomado providências junto a Secretaria de Educação, no sentido de  reformar a Escola Municipal Lucidio Florêncio Ribeiro e fazer a cobertura da quadra esportiva.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/399/requerimento_n_52_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/399/requerimento_n_52_2015.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção viária na Rua Bortolo Baggio, com a roçada da vegetação e o recolhimento dos entulhos deixados pela população nos terrenos baldios.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/400/requerimento_n_53_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/400/requerimento_n_53_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a desobstrução dos bueiros e das manilhas localizadas na Rua Luiza Dallagrana, no bairro Terra Boa.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/401/requerimento_n_54_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/401/requerimento_n_54_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a roçada da vegetação na esquina da Rua Alderico Bandeira de Lima com a Rua Hildo Ribeiro dos Santos, no bairro Jardim Ipanema.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/402/requerimento_n_55_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/402/requerimento_n_55_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo intervenha junto ao SESI, com relação ao retorno das aulas de computação no período noturno, na Biblioteca instalada anexa a Escola Municipal Ulisses Guimarães.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/403/requerimento_n_56_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/403/requerimento_n_56_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em todas as ruas do Bairro Santa Rita - patrolamento e roçadas.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_n_57_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_n_57_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que após a transferência das crianças do Cmei Nairele Zanetti na Sede do Município, para seu lugar de origem, o prédio que está sendo usado hoje se transforme em Cmei com período integral.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento_n_58_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento_n_58_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura providências urgente, quanto a quantidade de entulhos espalhados em toda a Cidade.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento_n_59_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento_n_59_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando uma placa de orientação na saída da trincheira do lado de Campina Grande do Sul, indicando o Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_n_60_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_n_60_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a recolocação da placa "Dê  a Preferência", na Rua Professor Duílio Calderari  esquina com a Rua José Sbalcheiro, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_n_61_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_n_61_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Esporte inicie os preparativos para o campeonato de futebol de 2015, Campinão 2015.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_n_62_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_n_62_2015.pdf</t>
   </si>
   <si>
     <t>solicitando que seja providenciada a conclusão do calçamento da Rua Agnelo Gonçalves de Assunção, na localidade do Jaguatirica, até a caixa d'água da Sanepar.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/410/requerimento_n_63_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/410/requerimento_n_63_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Rua Vereador Hildo Ribeiro dos Santos, no Bairro Jardim Ipanema.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/411/requerimento_n_64_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/411/requerimento_n_64_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de 2 manilhas de 1 metro de diâmetro no final da Rua João Florêncio dos Reis, próximo a casa do senhor Isaías, no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/requerimento_n_65_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/requerimento_n_65_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de rede de água pluvial com extensão de 90 metros, serão utilizadas 95 manilhas de 60 cm, ligando a Rua Luiza Dallagrana com o Rio Serrinho.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/requerimento_n_66_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/requerimento_n_66_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de um braço de luz na Rua Sete de Setembro, em frente ao 447 - Bairro Santa Rita.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/requerimento_n_67_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/requerimento_n_67_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de proteção tipo "guarda de reio" na Rua Benedito da Luz Pereira esquina com a Rua Apolinário de Souza Loyola, no bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/requerimento_n_68_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/requerimento_n_68_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Estrada Catarina Taverna dos Santos.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/requerimento_n_69_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/requerimento_n_69_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Estrada do Caraguatá.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/requerimento_n_70_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/requerimento_n_70_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para a implantação de lombada na Rua Waldomiro de Souza Hathy, nas proximidades da Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/requerimento_n_71_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/requerimento_n_71_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência operação tapa buraco na Rua Maria Vidolin Dalprá (antiga Estrada do Cupim), ou na impossibilidade de serem feitas a manutenção, que sejam afixadas sinalização vertical ao longo da estrada, informando  a existência de buracos na mesma.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/requerimento_n_72_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/requerimento_n_72_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de lâmpadas na Rua Vereador Julio Ferreira Filho.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/requerimento_n_73_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/requerimento_n_73_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a implantação de travessia elevada para pedestre em frente ao CMEI Darvil José Caron.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/requerimento_n_74_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/requerimento_n_74_2015.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimentos já solicitados e aprovados por unanimidade no Plenário desta Casa de Leis, solicito limpeza das canaletas, troca e colocação de manilhas de frente as casas que estão com esgoto a céu aberto ou entupidas,  recuperação do asfalto e manutenção dos pontos de ônibus, na Avenida Aniballi Ferrarini - .</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/requerimento_n_75_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/requerimento_n_75_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Casa a instalação do Data Show no Plenário da Câmara Municipal, para que possam ser mostradas as fotos e vídeos dos requerimentos solicitados.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/requerimento_n_76_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/requerimento_n_76_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfaltica em toda a extensão da Estrada José Taverna.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/requerimento_n_77_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/requerimento_n_77_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando providencia quanto um ponto de táxi nos Bairros Terra Boa e Taquari.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/requerimento_n_78_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/requerimento_n_78_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas de 60 cm de diâmetro, na valeta a céu aberto na Rua Ery Martins da Rosa (antiga rua das Hortências) no Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/requerimento_n_79_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/requerimento_n_79_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição da cobertura do ponto de ônibus localizada na Rua Pedro Pasa, próximo a esquina com a Rua José Sbalcheiro.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Pedro Café</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/requerimento_n_80_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/requerimento_n_80_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando abertura de 01 (um) poço artesiano na localidade da Divisa, na vila dos Arrudas, conforme já solicitado pelos moradores através de abaixo assinado em dezembro de 2014.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/requerimento_n_81_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/requerimento_n_81_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Segurança e Ordem Pública, disponibilize uma viatura da Guarda Municipal ou Polícia Militar  para fazer a patrulha escolar.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/requerimento_n_82_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/requerimento_n_82_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído urgente novas gavetas e ossário no Cemitério São João Batista na Sede do Município.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/requerimento_n_83_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/requerimento_n_83_2015.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/requerimento_n_84_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/requerimento_n_84_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na quadra de futebol de areia, no bairro Barragem.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/requerimento_n_85_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/requerimento_n_85_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de 01 telefone público na Rua Vereador Julio Ferreira Filho, na Comunidade do Rio Abaixo divisa com o Município de Bocaiuva do Sul, em frente a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/requerimento_n_86_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/requerimento_n_86_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Urbanismo e Engenharia do município, que ao liberar a autorização de construção,  informe o tipo de calçada frontal que é permitida pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/requerimento_n_86_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/requerimento_n_86_2015.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Executivo Municipal, que solicite junto a gerência da COPEL que o posto de atendimento localizado na Rua Leonardo Francischelli, 422, bairro Jardim Paulista, transferido para um imóvel maior.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/requerimento_n_88_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/requerimento_n_88_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a revogação dos incisos VI no artigo 4º, do Decreto n° 546/2015, o qual dispôs sobre a criação da comissão permanente de vistoria e conclusão de obras, vez que estão em duplicidade e, seja acrescentado, como requisito para a emissão do "habite-se", a necessidade do parecer técnico constar que os imóveis confinantes à obra edificada, não possuem em seus telhados e calhas, restos de construção como massas, areia, pedaços de telhas, tijolos e blocos (caliças).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/requerimento_n_89_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/requerimento_n_89_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando placas de identificação em todas as lombadas na Rua Professor Duílio Calderari, no Jardim Paulista.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/requerimento_n_90_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/requerimento_n_90_2015.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/requerimento_n_91_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/requerimento_n_91_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de iluminação e manutenção na cancha de areia localizada no bairro Barragem.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/requerimento_n_91_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/requerimento_n_91_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada placas de sinalização de "proibido estacionar", na Rua Valdir Males Bastos esquina com a Avenida Anibale Ferrarine.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/requerimento_n_93_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/requerimento_n_93_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja destinado uma equipe de funcionários da Infraestrutura, com a finalidade de identificar problemas na iluminação pública no período noturno.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/requerimento_n_94_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/requerimento_n_94_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas na Rua Leonardo Sehnem, Centro de Campina Grande.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/requerimento_n_95_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/requerimento_n_95_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção nas Ruas Rosa de Jesus Camargo e Antonio Ribeiro Santos _x000D_
 no Bairro Taquari.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/requerimento_n_96_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/requerimento_n_96_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas obras de manutenção com o patrolamento da Estrada Lindolfo Henrique Ferreira (antiga Estrada do Corredor) no trecho da PR 506, do bairro Santa Rita até o bairro Eugênia Maria, bem como a roçada às margens do citado logradouro, substituição de lampadas queimadas e, finalmente a limpeza das valetas.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/requerimento_n_97_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/requerimento_n_97_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que os postes de iluminação pública sejam numerados para facilitar e agilizar a sua manutenção.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/requerimento_n_98_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/requerimento_n_98_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a secretaria de Infraestrutura,  gradativamente substitua as lâmpadas comumente utilizadas na rede de iluminação pública, por lâmpadas de LED (Light Emitting Diode)</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/requerimento_n_99_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/requerimento_n_99_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de manutenção, patrolamento, ensaibramento e substituição de lâmpadas queimadas na Rua Nivanor Ricieri Bernardi  e demais ruas paralelas no bairro Chácara Olhos D'água. Não obstante, requer-se ainda que a Rua Nivanor Ricieri Bernardi, via que dá acesso à APAE, seja contemplada com pavimentação asfáltica ou calçamento poliédrico</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/requerimento_n_100_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/requerimento_n_100_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que o valor de R$ 3.330.793,21(três milhões trezentos e trinta mil setecentos noventa e três reais e vinte e um centavos) arrecadados com o IPVA referente ao exercício de 2014, seja revertido para melhorias no trânsito do nosso município.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/requerimento_n_101_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/requerimento_n_101_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma academia ao ar livre no bairro Taquari. Conforme inclusive, abaixo assinado já realizado pelos moradores da localidade.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/requerimento_n_102_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/requerimento_n_102_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de manilhas, bem como a desobstrução daquelas que já existem na Rua Osvaldo Cruz, bairro Granja Centenário,</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/requerimento_n_103_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/requerimento_n_103_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica nas Ruas João Vidolin e José Simioni, no bairro Diamante.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/451/requerimento_n_104_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/451/requerimento_n_104_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a secretaria de Infraestrutura promova a substituição das lâmpadas queimadas na Avenida Professor Duílio Calderari, em especial em frente ao numeral 1187.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/requerimento_n_105_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/requerimento_n_105_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Rua Miguel Repinoski, próximo ao nº 145 - Bairro Santa Rita.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/requerimento_n_106_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/requerimento_n_106_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente quanto a instalação de água no Bairro do Cerne.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/requerimento_n_107_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/requerimento_n_107_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a linha de ônibus Mandassaia, altere a sua rota para que entre na Estrada do Imbuial e volte pela Estrada da Mandassaia.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/requerimento_n_108_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/requerimento_n_108_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que Setor responsável que informe aos proprietários de carros de som, que em dias de velórios nas funerárias Santa Monica e Paranaense, abaixem o som em frente as capelas.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/requerimento_n_109_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/requerimento_n_109_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado serviço de patrolagem, reabertura e limpeza das valetas para escoamento da água da chuva, nas estradas do Imbuial e Queimados.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/requerimento_n_110_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/requerimento_n_110_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Departamento de Meio Ambiente em parceria com a Secretaria de Educação, realizem campanhas educativas nas escolas sobre a forma de separar o lixo e os dias em que os mesmo devem ser colocados na rua para a coleta seletiva.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/requerimento_n_112_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/requerimento_n_112_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Chefe do Poder Executivo municipal, encaminhe ofício ao Sr. Fernando Francischini,  Secretário de Segurança do Estado Paraná, para que o mesmo determine a retirada dos veículos apreendidos que estão depositados nos dois lados da Rua Dr. João Cândido, em frente e nas proximidades da Delegacia de Policia, na Sede deste município.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/requerimento_n_113_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/requerimento_n_113_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que o bairro Araçatuba, seja contemplado com a construção de um CMEI.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/460/requerimento_n_114_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/460/requerimento_n_114_2015.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/461/requerimento_n_115_2015_machado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/461/requerimento_n_115_2015_machado.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirado urgente uma  árvore pinus que sua estrutura está comprometida, na Rua Jerônimo Francisco Junior, 206 esquina com a Rua Bernardo Zanon - Bairro São Cosme, neste Município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/462/requerimento_n_116_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/462/requerimento_n_116_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura vertical das lombadas e a colocação de placas indicativas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/463/requerimento_n_117_2015_machado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/463/requerimento_n_117_2015_machado.pdf</t>
   </si>
   <si>
     <t>Solicitando  a revitalização do espaço que era utilizado como campo de futebol, na Rua Rui Carlos Mocelin, esquina com a Rua Atanazildo do Bonfim. Necessário  limpeza, roçada, colocação de areia, alambrado de tela para segurança e proteção da bola, e o retorno da trave que a Prefeitura Municipal recolheu para consertar.  E  no espaço ocioso seja instalado uma academia ao ar livre._x000D_
 Aproveitando a oportunidade, solicitamos roçada, troca de lâmpada, patrolagem em todas as ruas do Bairro.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/464/requerimento_n_118_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/464/requerimento_n_118_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Campanha de vacinação contra o vírus da gripe, se estenda para todo o funcionalismo público.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/465/requerimento_n_119_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/465/requerimento_n_119_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja oficiado o Comando da Policia Militar, com o intuito de pedir o reforço do policiamento com rondas ostensivas e blitz, no bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/466/requerimento_n_120_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/466/requerimento_n_120_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja concluída as obras de instalação de água potável no Bairro Lagoa Vermelha.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/467/requerimento_n_121_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/467/requerimento_n_121_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que as obras da Rua Darvil José Caron, bairro Santa Rosa, sejam terminadas.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/468/requerimento_n_122_2015_geraldo_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/468/requerimento_n_122_2015_geraldo_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um playground infantil  e banheiros públicos na Praça Bento Munhoz da Rocha Neto.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/469/requerimento_n_123_2015_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/469/requerimento_n_123_2015_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando o alargamento e a limpeza da Rua Vereador Benedito Cordeiro Assunção, a colocação de brita graduada ou frisagem e consequentemente, seja implantado estacionamento em ângulo de 45º .</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/470/requerimento_n_124_2015_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/470/requerimento_n_124_2015_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do calçamento na Rua Manoel Martins da Cruz entre a Rodovia do Caqui e Avenida São João.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/471/requerimento_n_125_2015_rubens.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/471/requerimento_n_125_2015_rubens.pdf</t>
   </si>
   <si>
     <t>Solicitando Rede de Baixa Tensão para colocação de 02 luminárias na BR 116 Km 32 - Jaguatirica, iniciando no mercado Bom Preço percurso de 150 metros.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/472/requerimento_n_126_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/472/requerimento_n_126_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam retomadas as negociações com a COMEC e URBS para a implantação da rede integrada de transporte entre a Capital e o Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/473/requerimento_n_127_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/473/requerimento_n_127_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição de lâmpada queimada na Rua Professor Duílio Calderari, em frente ao n° 1369, residência do Sr. Lucas.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/474/requerimento_n_128_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/474/requerimento_n_128_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando uma presença mais atuante da Polícia Militar ou da Guarda Municipal em rondas ostensivas no bairro João Paulo II.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/475/requerimento_n_129_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/475/requerimento_n_129_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão da pavimentação asfáltica na Rua Juscelino K. de Oliveira, entre as Ruas Pedro Bossardi e Pedro Dalprá Filho, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/476/requerimento_n_130_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/476/requerimento_n_130_2015_sergio.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/477/requerimento_n_131_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/477/requerimento_n_131_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Infraestrutura promova a manutenção na via Julio Luvizotto, em especial a substituição das manilhas que foram colocadas fora do padrão, em frente ao n° 310. E de igual forma, solicita-se que a parte não pavimentada da citada, seja inscrita nos programas de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/478/requerimento_n_132_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/478/requerimento_n_132_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua João Ferreira, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/479/requerimento_n_133_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/479/requerimento_n_133_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado placas indicativas no terminal de ônibus do bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/480/requerimento_n_134_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/480/requerimento_n_134_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam colocadas placas indicativas dos nomes das ruas do município, bem como que as que estejam inelegíveis sejam substituídas.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/481/requerimento_n_135_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/481/requerimento_n_135_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações nos termos do art. 15 XVIII da Lei Orgânica Municipal, no tocante se a Prefeitura Municipal possui/realiza movimentação financeira de qualquer natureza, pagamento de funcionário e benefícios</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/482/requerimento_n_136_2015_cleverson.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/482/requerimento_n_136_2015_cleverson.pdf</t>
   </si>
   <si>
     <t>Solicitando com cópia ao Ministério Público de Campina Grande do Sul e ao Secretário Estadual de Meio Ambiente do Paraná.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/483/requerimento_n_137_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/483/requerimento_n_137_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção em todas as academias ao Ar Livre.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/484/requerimento_n_138_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/484/requerimento_n_138_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Rua Victor Homero Schwartz, no bairro Olhos D'Água.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/485/requerimento_n_139_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/485/requerimento_n_139_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica na Rua Juarez Bernardi, entre as Ruas Addon Rosa e Sebastião Rocha, no bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/486/requerimento_n_140_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/486/requerimento_n_140_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando o término da instalação de poços artesiano e rede de água potável nas localidades do Cerne, Barragem, Canelinha, Taquari, Lagoa Vermelha e Portal da Graciosa.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/487/requerimento_n_141_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/487/requerimento_n_141_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada com urgência, manutenção na quadra de areia do bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/488/requerimento_n_142_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/488/requerimento_n_142_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade nas obras do ginásio Poliesportivo e na quadra de areia, ambos na comunidade da Jaguatirica.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/489/requerimento_n_143_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/489/requerimento_n_143_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de rede de baixa tensão em toda a extensão da Rua Francisco Schena e sucessivamente a instalação de iluminação pública.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/490/requerimento_n_144_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/490/requerimento_n_144_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na escola Municipal Marcos Nicolau Strapassoni, no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/491/requerimento_n_145_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/491/requerimento_n_145_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando uma placa de proibido o tráfego de caminhões na Trav. Luiz Sperancetta, no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/492/requerimento_n_146_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/492/requerimento_n_146_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando rondas ostensivas seja por parte da Guarda Municipal ou realizada pela Polícia Militar, nos bairros do Coxo, Taquari e Canelinha.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/493/requerimento_n_147_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/493/requerimento_n_147_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção no passeio de pedestres nas ruas do bairro Jardim Nova Campina</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Eugênio Zanona</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/494/requerimento_n_148_2015_pedro_cafe.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/494/requerimento_n_148_2015_pedro_cafe.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de internet sem fio nas localidades da Terra Boa, Barragem, Jaguatirica, Ribeirão Grande, Taquari e Canelinha.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/495/requerimento_n_149_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/495/requerimento_n_149_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a adequação de acesso para idosos e cadeirantes na partes interna e externa da Unidade de Saúde do CAIC.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/496/requerimento_n_150_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/496/requerimento_n_150_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica da Rua Leonardo Francischelli, desde o seu entrocamento com a Rua Humberto de Alencar Castelo Branco até o seu final no bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/497/requerimento_n_151_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/497/requerimento_n_151_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de travessias elevadas em toda a extensão da marginal da BR 116, principalmente nas proximidades da trincheira e do supermercado Kusma.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/498/requerimento_n_152_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/498/requerimento_n_152_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Ruas Odete Cíncora da Cunha e Vereador Natal Ferrarini, ambas no bairro Jardim Nezita, sejam incluídas no plano de pavimentação asfáltica</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/499/requerimento_n_153_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/499/requerimento_n_153_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica da Avenida Augusto Staben, no trecho compreendido entre as Ruas Pedro Bossardi até a Pedro Dalprá Filho.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/500/requerimento_n_154_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/500/requerimento_n_154_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão da Rua Coronel Monteiro, nos projetos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/501/requerimento_n_155_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/501/requerimento_n_155_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção do Ginásio de Esportes da Sede, no tocante a reforma da cobertura e conclusão da colocação do parquet de madeira. Alternativamente, solicita-se a substituição do piso de madeira por concreto o que garante maior segurança aos usuários.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/502/requerimento_n_156_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/502/requerimento_n_156_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que na capa no carne de cobrança de ISS (Imposto Sobre Serviço), esteja  informação em destaque, que após o pagamento da taxa de recolhimento, deverá retirar o Alvará no Setor de Tributação da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/503/requerimento_n_157_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/503/requerimento_n_157_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado um saibro de boa qualidade, ou resto de asfalto na rua Marcelino Zanos no bairro São Cosme.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/504/requerimento_n_159_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/504/requerimento_n_159_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitamos manutenção com urgência nas ruas Nelson de Lima, Victor Homero Shuartz e Andres Elfrido Kasper no bairro Olhos D´Água.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/505/requerimento_n_160_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/505/requerimento_n_160_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitamos a colocação de telas de proteção no terminal do Jardim Paulista para impedir a entrada de pombos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/506/requerimento_n_161_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/506/requerimento_n_161_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Secretaria de Projetos e Engenharia a possibilidade da elaboração de um projeto,  para colocação de  vidros nos terminais de ônibus fechando parte do terminal, com o propósito de proteger os usuários das intempéries do tempo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/507/requerimento_n_162_2015_renato_machado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/507/requerimento_n_162_2015_renato_machado.pdf</t>
   </si>
   <si>
     <t>Solicitamos autorização para descontar em folha de pagamento da contribuição do Sindicato dos professores e profissionais da área da Educação que assim o desejam.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/508/requerimento_n_163_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/508/requerimento_n_163_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitamos a limpeza dos rios que cortam o bairro Terra Boa.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/509/requerimento_n_164_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/509/requerimento_n_164_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitamos manutenção nas estradas da Bem Faz, Canelinha, Taquari e Coxo.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/510/requerimento_n_165_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/510/requerimento_n_165_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitamos que a Rua João Trevisan vire calçadão, iniciando na Rua Leonardo Francischeli até a Rua Ângelo Antônio Zanchetin.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/511/requerimento_n_166_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/511/requerimento_n_166_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de entulhos na Rua Professora Marilene Coradin, nas proximidades do colégio Estadual Timbu Velho e municipal Antônio José de Carvalho.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/512/requerimento_n_167_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/512/requerimento_n_167_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja fornecido ao munícipe, o protocolo do registro da solicitação, quando o mesmo, seja por telefone, seja pessoalmente entrar em contato com as secretarias e departamentos da prefeitura.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/513/requerimento_n_168_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/513/requerimento_n_168_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando a secretaria do meio ambiente averigúe a empresa Finasc Virtual Sinalização, situada no Bairro Jardim Paulista, Rua Presidente Juscelino Kubitschek de Oliveira,n° 302.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/514/requerimento_n_169_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/514/requerimento_n_169_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor da equipe da infra estrutura que termine de por manilhas no endereço Rua Benedito da Luz Pereira N° 05 no bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/515/requerimento_n_170_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/515/requerimento_n_170_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo da secretaria de projetos e engenharia a possibilidade de tornar a Rua Dr. João Candido até a Rua Manoel Martins da Cruz uma mão única.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/516/requerimento_n_171_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/516/requerimento_n_171_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando o corte  de um pinheiro que está para cair a qualquer momento sobre a Rua Benedito da Luz Pereira N° 78, Bairro Jardim Nova Campina.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/517/requerimento_n_172_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/517/requerimento_n_172_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma boca de lobo na Rua Wiliam Fernando Lunardon próximo ao n°100 no Bairro Jardim Nezita.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/518/requerimento_n_173_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/518/requerimento_n_173_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado uma placa de ponto de taxi, e retocar a pintura da faixa amarela, em frente ao Hospital Angelina Caron, na Rodovia do caqui nº 1150.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/519/requerimento_n_174_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/519/requerimento_n_174_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Secretaria de Projetos e Engenharia a possibilidade de elaborar  um projeto,  para uma possível mudança e ampliação do terminal do Jardim Paulista.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/520/requerimento_n_175_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/520/requerimento_n_175_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Camilo Stelfeld, Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/521/requerimento_n_176_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/521/requerimento_n_176_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infra Estrutura a possibilidade de construir um estacionamento exclusivo para motocicletas, em frente a caixa Econômica Federal, Rua Professor Duílio Calderari, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/522/requerimento_n_177_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/522/requerimento_n_177_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitamos a colocação de 6 manilhas de 60 cm na Rua Annibale Ferrarini em frente a loja Gilmar veículos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Venício Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/523/requerimento_n_178_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/523/requerimento_n_178_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente da Secretaria de Infraestrutura na Rua Leonardo Franchiskeli, esquina com a Rua Alderico Bandeira de Lima, Bairro Jardim Paulista, nesta esquina alaga a rua e calçada dificultando a passagem dos pedestres</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/524/requerimento_n_179_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/524/requerimento_n_179_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando no Bairro Jardim Paulista sinalização no transito, redutores de velocidade, placas de estacionamento nas ruas e manutenção nas calçadas que encontram-se quebradas.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/525/requerimento_n_180_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/525/requerimento_n_180_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o prédio público, onde funciona o módulo da Policia Militar, seja reformado e destinado para a Guarda Municipal.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/526/requerimento_n_181_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/526/requerimento_n_181_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja dado continuidade a colocação de paralelepípedo na estrada Mandaçaia.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/527/requerimento_n_182_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/527/requerimento_n_182_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma rampa de acesso com corrimão em frente a Câmara Municipal de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/528/requerimento_n_183_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/528/requerimento_n_183_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das estradas do Bairro João Paulo II .</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/529/requerimento_n_184_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/529/requerimento_n_184_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de entulhos da Rua Luiz Collere, Bairro Jardim Eugenia Maria.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/530/requerimento_n_185_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/530/requerimento_n_185_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de integrar os bairros Jardim Daher e Jardim Diamante</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/531/requerimento_n_186_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/531/requerimento_n_186_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que as obras de pavimentação sejam concluídas na Rua Hildo Ribeiro dos Santos, Jardim Ipanema</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/532/requerimento_n_187_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/532/requerimento_n_187_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das Ruas dos Bairros Jardim Diamante, Jardim Daher e Jardim Araçatuba, com serviços de patrolamento, roçadas da vegetação, troca de lâmpadas e limpeza de valetas.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/533/requerimento_n_188_2015_eugenio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/533/requerimento_n_188_2015_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com urgência da Estrada Municipal Francisco Afonso Ennes, com inicio na Rua João Florêncio dos Reis e Término na Fazenda Afonso Meireles Ennes,  do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/534/requerimento_n_189_2015_renato.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/534/requerimento_n_189_2015_renato.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para revisão do plano de carreira (cargos e salários) para todos os funcionários e professores dos Colégios e CMEI – Centro Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/535/requerimento_n_190_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/535/requerimento_n_190_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a recuperação da calçada na Rua Vereador Walfrido Maschio, em frente o numeral 347</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/536/requerimento_n_192_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/536/requerimento_n_192_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de lixeiras comunitárias nas proximidades das Igrejas Filhos da Promessa e Congregação Cristã do Brasil, no Portal da Graciosa.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/537/requerimento_n_193_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/537/requerimento_n_193_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que a agência dos correios do Bairro Jardim Paulista e da sede de Campina Grande do Sul, ao entregar uma correspondência registrada que seja entregue e assinada apenas pelo proprietário da carta, se não houver ninguém na residência que seja deixado um aviso para retirar essa correspondência diretamente na agência do correio.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/538/requerimento_n_194_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/538/requerimento_n_194_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado um informativo aos moto taxistas que para obter a placa vermelha é necessário pedir uma autorização ao executivo.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/539/requerimento_n_195_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/539/requerimento_n_195_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando  melhoria na iluminação da pista em torno do campo de futebol do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/540/requerimento_n_197_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/540/requerimento_n_197_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Projetos e Engenharia estudo e elaboração de um projeto, para resolver o problema na Estrada da Volta Grande, nos locais onde o rio transborda em dias de chuva invadindo a estrada.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/541/requerimento_n_198_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/541/requerimento_n_198_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção de todas as calçadas do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/542/requerimento_n_199_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/542/requerimento_n_199_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada obras de manutenção com patrolamento e colocação de saibro nas vias publicas do bairro Jardim Daher, bem como roçadas às margens, substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/543/requerimento_n_200_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/543/requerimento_n_200_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada obras de manutenção com patrolamento e colocação de saibro nas vias publicas do bairro Jardim Diamante, bem como roçadas às margens e substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/544/requerimento_n_201_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/544/requerimento_n_201_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando urgentemente  que seja colocado redutores de velocidade na Rua Jacob Ferrarini, no Bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/545/requerimento_n_201_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/545/requerimento_n_201_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a demarcação viária da faixa de estacionamento junto a Praça Bento Munhoz da Rocha Neto em frente a Agência do Banco HSBC .</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/546/requerimento_n_203_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/546/requerimento_n_203_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Aurélio Simione, Bairro Santa Rita, roçadas, limpeza dos bueiros, colocação de saibro e patrolamento.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/547/requerimento_n_205_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/547/requerimento_n_205_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente do Setor responsável, quanto a paralisação das obra na Rua José Sbalcheiro, esquina com a Rua Professor Duílio Calderari e esquina com a Rua Alderico Bandeira de Lima.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/548/requerimento_n_206_2015_pedro_e_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/548/requerimento_n_206_2015_pedro_e_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Conselho Municipal de Transporte, criado pelo Decreto 459/2014, intervenha junto a empresa Castelo Branco para que esta coloque, em dias alternados, mais uma linha com ônibus adaptado para a região do interior, com itinerário Ribeirão/Jardim Paulista e Barragem/Jardim Paulista.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/549/requerimento_n_207_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/549/requerimento_n_207_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma lombada de saibro na Rua Luiz Garcia, próximo ao numeral 435, no Jardim Graciosa.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/550/requerimento_n_208_2015_pedro_e_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/550/requerimento_n_208_2015_pedro_e_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Conselho Municipal do Transporte, intervenha junto a empresa cessionária do transporte público municipal, requerendo que esta disponibilize mais um veículo que atenda o itinerário Ribeirão Grande/Divisa ou Divisa/Jardim Paulista.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/551/requerimento_n_209_2015_renato.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/551/requerimento_n_209_2015_renato.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua Ângelo Luís Trevisan entre a Avenida São João e Rua Antonio Belli - Centro de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/552/requerimento_n_210_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/552/requerimento_n_210_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da estrada do Taquari, com serviços de patrolamento, roçadas e troca de lâmpadas.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/553/requerimento_n_211_2015_rubens.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/553/requerimento_n_211_2015_rubens.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado o sinal de rede WI-FI (internet sem fio) nas proximidades de prédios e órgão públicos.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/554/requerimento_n_212_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/554/requerimento_n_212_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de aparelhos de ar condicionado no Teatro Municipal José Carlos Zanlorenzi.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/555/requerimento_n_213_2015_jose_bruno_e_rubens.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/555/requerimento_n_213_2015_jose_bruno_e_rubens.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura a possibilidade de umedecer as Ruas do Bairro Jardim Paulista não pavimentadas com caminhões pipa.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/556/requerimento_n_214_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/556/requerimento_n_214_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que as obras de pavimentação asfáltica sejam concluídas, Rua Darvil José Caron, localizada no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/557/requerimento_n_216_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/557/requerimento_n_216_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a pedido dos Empresários da Área Industrial, providências urgente ao Executivo junto a Policia Militar e Guarda Municipal, quanto aos roubos dos cabos de rede telefônia.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/558/requerimento_n_217_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/558/requerimento_n_217_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Dentista volte a atender no Posto de Saúde do Bairro Taquari.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/559/requerimento_n_218_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/559/requerimento_n_218_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da Central 156 na Secretaria de Ordem Pública.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/560/requerimento_n_219_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/560/requerimento_n_219_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo Municipal, quanto ao Correio da Sede, munícipes reclamam diariamente que o sistema sempre está fora do ar, não conseguindo pagar suas contas água, luz e demais serviços. Necessário também fazer um projeto para ampliar ou mudar o prédio do Correio, para melhor atender os usuário.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/561/requerimento_n_220_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/561/requerimento_n_220_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo a possibilidade de colocar placas de redutor de velocidade, Av. Alderico Bandeira de Lima, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/562/requerimento_n_221_2015_renato.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/562/requerimento_n_221_2015_renato.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Mesa Executiva, nos termos do art. 15, inciso XVIII, requeira informações ao Prefeito Municipal sobre o Processo n° 105/2015, publicado na Ed. 599, pg. 16 do órgão Oficial do Município que trata sobre o Projeto de Asfaltamento da Rua Leonildo José Zanona, para que seja apresentado cópia do referido processo instruído da documentação relativa à empresa vencedora do contrato à esta Casa Legislativa, no prazo improrrogável de 15 dias.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/563/requerimento_n_222_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/563/requerimento_n_222_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído calçadas de pedestre na Rua Manoel Martins da Cruz, Sede do Município.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/564/requerimento_n_223_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/564/requerimento_n_223_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando presença atuante da Polícia Militar ou da Guarda Municipal no Bairro Terra Boa, Taquari, Coxo e Canelinha.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/565/requerimento_n_224_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/565/requerimento_n_224_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado em parceria com a Associação Comercial de Campina Grande do Sul, campanha de incentivo a venda nos comércios locais participantes, através do festival "Compra Premiada".</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/566/requerimento_n_225_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/566/requerimento_n_225_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Nivanor Ricieri Bernardi, bairro Olhos D'Água, seja contemplada com a pavimentação asfáltica ou nela seja feito calçamento com paralelepípedos, motivo pelo qual se reitera os requerimentos 217/2014 e 99/2015, bem como os ofícios n°</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/567/requerimento_n_226_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/567/requerimento_n_226_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma Academia ao Ar Livre no terreno ao lado da Unidade de Saúde do Araçatuba, o qual é de propriedade do município.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/568/requerimento_n_227_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/568/requerimento_n_227_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um catálogo contendo o nome, endereço, nº de telefone e ramo de atividade de todas as empresas e microempresas instaladas em nosso município.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/569/requerimento_n_228_2015_sergio_17_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/569/requerimento_n_228_2015_sergio_17_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Infraestrutura promova o recolhimento de galhos e demais entulhos na Rua José Alzamora Junior, em frente o numeral 403.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/570/requerimento_n_229_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/570/requerimento_n_229_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Sugerindo a destinação do imóvel público que abrigou o fórum estadual, para a instalação de todos os Conselho Municipais criados em nosso município, para que tenham sede própria, com pessoal e material para guardar seus arquivos e</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/571/requerimento_n_230_2015_geraldo.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/571/requerimento_n_230_2015_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicitando que o imóvel edificado na praça central, seja reativado e destinado para uma equipe da Guarda Municipal.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/572/requerimento_n_231_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/572/requerimento_n_231_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Ruas João Furman e Monica Coradim, ambas no bairro Eugênia Maria, sejam incluídas nos projetos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/573/requerimento_n_232_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/573/requerimento_n_232_2015_sergio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomado providências quanto aos bueiros de água fluvial que encontram-se ao céu aberto no bairro COHAPAR.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/574/requerimento_n_233_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/574/requerimento_n_233_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua Coronel Monteiro - Centro de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/575/requerimento_n_234_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/575/requerimento_n_234_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias no ponto de tratamento da SENEPAR onde encontra-se desativado, Rua Coronel Monteiro localizado na Sede.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/576/requerimento_n_235_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/576/requerimento_n_235_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Infraestrutura urgentemente a construção de uma rotatória na Rodovia do Caqui, entre a Rua Vinte e Dois de Março (Santa Rita) e Rua João Magi (Santa Rosa).</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/577/requerimento_n_236_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/577/requerimento_n_236_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando cabos de fibra ótica para a implantação de internet Wi-fi nos Módulos da Polícia Civil, Polícia Militar e Guarda Municipal e no mínimo três aparelhos telefônicos por Módulo.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/578/requerimento_n_237_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/578/requerimento_n_237_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja tomada uma providência imediata na arrumação do esgoto, Rua José Botelho Filho próximo ao número 93</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/579/requerimento_n_238_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/579/requerimento_n_238_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto ao sistema de segurança pública na Sede do Município de Campina Grande do Sul.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/580/requerimento_n_239_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/580/requerimento_n_239_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instaladas tabelas de basquete no ginásio de esporte do Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/581/requerimento_n_240_2015_renato.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/581/requerimento_n_240_2015_renato.pdf</t>
   </si>
   <si>
     <t>Solicitando a recolocação das placas de sinalização da Rua Presidente Juscelino Kubitschek de Oliveira, esquina com a Rua Ângelo Manenti.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando materiais esportivos para as Escolas Municipais, para atender as aulas de educação física e atividades escolares.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>CEECTMD - Comissão de Educação, Esporte, Cultura, Turismo, Meio Ambiente e Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/583/requerimento_n_242_2015renato_sidnei_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/583/requerimento_n_242_2015renato_sidnei_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado em votação o requerimento de CONVOCAÇÃO, nos termos do art. 15, inciso XVII da LOM, da SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, para se fazer presente nesta Casa de Leis na próxima segunda-feira (27/08/2015) às 14:00 horas.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/584/requerimento_n_243_2015_sergio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/584/requerimento_n_243_2015_sergio.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizada a recuperação do asfalto e do calçamento da Rua Walfrido Maschio, em frente ao nº 347, no Jardim Ipanema.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/585/requerimento_n_244_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/585/requerimento_n_244_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da Rua Jacob Maschio Sobrinho, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/586/requerimento_n_245_2015_renato_machado.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/586/requerimento_n_245_2015_renato_machado.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retirada a placa e a pintura da faixa do ponto de taxi localizada ao lado da Praça Bento Munhoz da Rocha Neto e transferir para outro local publico.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/587/requerimento_n_246_2015_jose_bruno.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/587/requerimento_n_246_2015_jose_bruno.pdf</t>
   </si>
   <si>
     <t>Solicitando troca de lâmpadas na Rua Travessa João Rozinete, Bairro Timbú.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/588/requerimento_n_247_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/588/requerimento_n_247_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reativado o Módulo que era da Policia Militar e destinado a Guarda Municipal, Bairro Terra Boa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/589/requerimento_n_248_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/589/requerimento_n_248_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Ubaldino Gonçalves Santos, Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/590/requerimento_n_249_2015_sidnei.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/590/requerimento_n_249_2015_sidnei.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfaltica ou a colocação de um anti-pó, Rua Querino Berton, Bairro Jardim Florida.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/591/requerimento_n_250_2015_venicio.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/591/requerimento_n_250_2015_venicio.pdf</t>
   </si>
   <si>
     <t>Solicitando a melhoria nas entradas das residências na Rua Presidente Juscelino Kubitschek de Oliveira, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/592/requerimento_n_251_2015_venicio_24_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/592/requerimento_n_251_2015_venicio_24_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação das obras de asfaltamento no Bairro Recanto Verde - Cicamp.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/593/requerimento_n_252_2015_renato_24_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/593/requerimento_n_252_2015_renato_24_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na academia ao ar livre da Sede, com pintura e troca de aparelhos. Solicita que o Executivo Municipal estude a possibilidade de contratar estagiários na área de educação física, para fazer o acompanhamento e atender as pessoas nas atividades das academias.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/594/requerimento_n_253_2015_sergio_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/594/requerimento_n_253_2015_sergio_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Infraestrutura, realize manutenção na Rua Ângelo Casagrande, no bairro Araçatuba, tendo em vista o logradouro estar intransitável.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/595/requerimento_n_254_2015_sidnei_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/595/requerimento_n_254_2015_sidnei_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de lâmpadas na Avenida Augusto Staben próximo ao numero 1379, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/596/requerimento_n_255_2015_sidnei_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/596/requerimento_n_255_2015_sidnei_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando policiamento no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/597/requerimento_n_256_2015_sidnei_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/597/requerimento_n_256_2015_sidnei_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma academia ao Ar Livre e uma cancha de Futebol de areia no Bairro Taquari.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/598/requerimento_n_257_2015_geraldo_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/598/requerimento_n_257_2015_geraldo_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção na calçada da Rua João Candido, em frente ao número 158, Sede.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/599/requerimento_n_258_2015_renato_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/599/requerimento_n_258_2015_renato_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reaberta a Biblioteca Municipal da Sede.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/600/requerimento_n_259_2015_renato_31_08_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/600/requerimento_n_259_2015_renato_31_08_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando  melhoria nos acessos dos comércios e residências da Rua Annibale Ferrarini, Bairro são Cosme.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/601/requerimento_n_260_2015_sergio_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/601/requerimento_n_260_2015_sergio_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em toda a extensão da Rua Celestino Ferrarini, no Jardim Flórida, tendo em vista a obstrução das entradas das residências causada pela enxurrada.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/602/requerimento_n_261_2015_sergio_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/602/requerimento_n_261_2015_sergio_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomado o evento "Sábado da Alegria".</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/603/requerimento_n_262_2015_sergio_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/603/requerimento_n_262_2015_sergio_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Ruas João Vidolin e Santo Gabriel, ambas no Jardim Diamante, sejam incluídas nos programas de pavimentação asfáltica e urbanização.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/604/requerimento_n_263_2015_sidnei_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/604/requerimento_n_263_2015_sidnei_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de câmeras de segurança nas principais entradas do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/605/requerimento_n_264_2015_sidnei_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/605/requerimento_n_264_2015_sidnei_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma no Parque Ari Coutinho Bandeira ás margens da Represa do Capivari.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/606/requerimento_n_265_2015_sidnei_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/606/requerimento_n_265_2015_sidnei_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a presença atuante da Polícia Militar ou da Guarda Municipal no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/607/requerimento_n_266_2015_sidnei_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/607/requerimento_n_266_2015_sidnei_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Reiterando diversos outros Requerimentos não atendidos, solicito que seja dado continuação as obras da instalação de água no Bairro Cerne.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/608/requerimento_n_268_2015_geraldo_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/608/requerimento_n_268_2015_geraldo_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma lombada na Rua Elísio Gueno esquina com Rua Francisco Simione, Bairro Jardim Diamante.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/609/requerimento_n_269_2015_sidnei_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/609/requerimento_n_269_2015_sidnei_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja sinalizado com melhor visibilidade os locais permitidos para estacionamento na Avenida Alderico Bandeira de Lima, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/610/requerimento_n_270_2015_geraldo_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/610/requerimento_n_270_2015_geraldo_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da rede de esgoto na Rua Manoel de Souza, Bairro João Paulo II.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/611/requerimento_n_262_2015_sergio_14_09_2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/611/requerimento_n_262_2015_sergio_14_09_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfaltica da Rua Marcelino Zanon, iniciando na Travessa Ferrarine com o termino na Rua Anibale Ferrarine, Bairro São Cosme.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/612/requerimento_n272_2015_sidnei_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/612/requerimento_n272_2015_sidnei_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando uma base da Defesa Civil no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/613/requerimento_n273_2015_sergio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/613/requerimento_n273_2015_sergio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica e construção de calçadas na Rua Odete Cíncora da Cunha, no bairro Jardim Nezita.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/614/requerimento_n275_2015_sergio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/614/requerimento_n275_2015_sergio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada placas de sinalização e redutores de velocidade na Av. Presidente Arthur Costa e Silva.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/615/requerimento_n275_2015_sergio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/615/requerimento_n275_2015_sergio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas de "Proibido Parar" na Rua Teodorico Rodrigues dos Santos, bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/616/requerimento_n276_2015_geraldo_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/616/requerimento_n276_2015_geraldo_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Reforçando os Requerimentos não atendidos, solicitando a construção do calçamento da Avenida São João até a Rua Manoel Martins da Cruz, Bairro Centro.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/617/requerimento_n277_2015_venicio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/617/requerimento_n277_2015_venicio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes as obras das Ruas Augusto Staben e Professor Duílio Calderari, quando serão concluídas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/618/requerimento_n278_2015_sergio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/618/requerimento_n278_2015_sergio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica e construção de calçadas com piso especial para deficiente visual na Rua Odete Cincora Pereira da Cunha, no bairro Jardim Nezita.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/619/requerimento_n279_2015_venicio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/619/requerimento_n279_2015_venicio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Ruas Bortolo de Baggio e Francisco Giacomitti, no Bairro Jardim Santa Rosa , sejam incluídas nos projetos de pavimentação asfáltica e urbanização.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/620/requerimento_n280_2015_sidnei_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/620/requerimento_n280_2015_sidnei_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de estacionamento para bicicletas nos prédios Públicos.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/621/requerimento_n281_2015_venicio_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/621/requerimento_n281_2015_venicio_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura que seja tampado os bueiros abertos da Avenida Augusto Stabem principalmente em frente ao numero 1889, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/622/requerimento_n282_2015_renato_21.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/622/requerimento_n282_2015_renato_21.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a recapagem do asfalto da Rua João Mangi, precisamente em frente ao N° 345, Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/623/requerimento_n284_2015_venicio_28.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/623/requerimento_n284_2015_venicio_28.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providências no sentido de que, haja a capitação da água fluvial e a colocação de manilhas na Rua Professor Duílio Calderari entre as Rua José Romagnani até a Rua André Strapasson, onde não há pavimentação asfáltica.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/624/requerimento_n285_2015_sidnei_28.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/624/requerimento_n285_2015_sidnei_28.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado á Coordenação de Esporte uma reunião entre empresários e equipes de futebol, para futuras colaborações e parcerias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/625/requerimento_n286_2015_sidnei_28.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/625/requerimento_n286_2015_sidnei_28.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Turismo e Cultura que providencie cavalgadas e encontros de cavaleiros no Bairro Terra Boa.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/626/requerimento_n287_2015_sidnei_28.09.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/626/requerimento_n287_2015_sidnei_28.09.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura das passagens elevadas nas rotatórias, da Rua Professor Duílio Calderari e Rua Leonardo Francischeli, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/627/requerimento_n288_2015_sergio_28.07.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/627/requerimento_n288_2015_sergio_28.07.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede de baixa tensão e instalação de iluminação pública na Rua Pedro Dalpra Filho, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/628/requerimento_n290_2015_geraldo_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/628/requerimento_n290_2015_geraldo_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza na cancha de areia na Rua Carlos Alves Custel, s/n - Bairro Santa Rita.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/629/requerimento_n291_2015_sidnei_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/629/requerimento_n291_2015_sidnei_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando uma placa de orientação no inicio a PR 506 informando a quilometragem para chegar até a Sede do Município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/630/requerimento_n293_2015_sidnei_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/630/requerimento_n293_2015_sidnei_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando melhoria na segurança por parte da Policia Militar e Guarda Municipal,  Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/631/requerimento_n294_2015_sergio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/631/requerimento_n294_2015_sergio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a desapropriação dos lotes 24, 22, 20, 18, 16, 14, 12, 10, 08, 04/06, com testada para a Avenida Alderico Bandeira de Lima, e a desapropriação dos lotes 01/02 e 03/04 com testada para a Avenida José Sbalcheiro, ambas no bairro Jardim Paulista, para fins de interesse público._x000D_
 Bem como, após, a efetiva desapropriação e a elevação da via no trecho compreendido entre as Ruas Leonardo Francischelli e Avenida José Sbalchiero, como solicitado no requerimento 292/2015, seja denominada a área desapropriada de Praça Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/632/requerimento_n295_2015_sidnei_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/632/requerimento_n295_2015_sidnei_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando um possível estudo por parte da prefeitura para isenção do pagamento de pedágio a quem comprovar residência permanente ou exercer atividade profissional.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/633/requerimento_n296_2015_venicio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/633/requerimento_n296_2015_venicio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que se faça todas as sextas-feiras no Ginásio de Esporte Ricieri Bernardi no Jardim Paulista, "Noite da Praça ", com barracas, bancas e food trunck com som e alimentação.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/634/requerimento_n297_2015_venicio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/634/requerimento_n297_2015_venicio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza nas valetas da Rua Nilce Terezinha Zanetti, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/635/requerimento_n298_2015_venicio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/635/requerimento_n298_2015_venicio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando uma lombada na Rua Celestino Ferrarini, 704 - Jardim Graciosa em frente ao Colégio Estadual Bandeirantes, e uma travessia elevada na Rua Caetano Luis Ruzenente.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/636/requerimento_n299_2015_sergio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/636/requerimento_n299_2015_sergio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica e construção de calçadas para pedestres, nas Ruas Anselmo Ferrarini e Mario Perboni, na Vila Chacrinhas.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/637/requerimento_n300_2015_sergio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/637/requerimento_n300_2015_sergio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um redutor de velocidade na Rua José Alzamora Junior, em frente ao numeral 237, no bairro Olhos D´Água, bem como seja providenciado a manutenção viária (patrolamento, substituição de lâmpadas queimadas e roçada da vegetação) em todas as ruas do citado bairro.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/748/requerimento_no_301_2015_sergio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/748/requerimento_no_301_2015_sergio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando o fechamento com manilhas da valeta a céu aberto, existente na Rua Ery Martins da Rosa, no bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/638/requerimento_n302_2015_sergio_05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/638/requerimento_n302_2015_sergio_05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Rua Professora Nilce Terezinha Zanetti, seja pavimentada em toda a sua extensão.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/639/requerimento_n303_2015__05.10.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/639/requerimento_n303_2015__05.10.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Concurso Público para a contratação de Guardas Municipais e Vigilantes.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/640/requerimento_n304_jose_bruno_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/640/requerimento_n304_jose_bruno_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando travessia elevada na Rua João Zanetti próximo ao numero 828-A, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/641/requerimento_n305_sidnei_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/641/requerimento_n305_sidnei_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição de lâmpadas queimadas na Rua Duílio Calderari em frente ao numero 1369, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/642/requerimento_n306_sidnei_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/642/requerimento_n306_sidnei_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando uma placa de sinalização "Dê a Preferência" na Estrada da Colônia Japonesa no entroncamento com a Rua Atanazildo Bonfin, Bairro João Paulo II.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/643/requerimento_n307_sidnei_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/643/requerimento_n307_sidnei_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja iniciado as obras de calçamento na Estrada Leopoldo Figueira (estrada principal) Bairro Canelinha.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/644/requerimento_n308_jose_bruno_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/644/requerimento_n308_jose_bruno_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Secretarias competentes da Prefeitura Municipal, junto com a Sanepar resolver o problema do  esgoto  na Rua Professora Nilce Terezinha Zanetti, esquina com a Rua Pedro  Dalprá Filho, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/645/requerimento_n309_jose_bruno_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/645/requerimento_n309_jose_bruno_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando patrolamento e saibro de boa qualidade na Rua Natal Ferrarine, Bairro Jardim Nezita.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/646/requerimento_n310_geraldo_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/646/requerimento_n310_geraldo_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando uma lombada na Rua Lindolfo Henrique Ferreira, próximo ao número 728, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/647/requerimento_n311_geraldo_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/647/requerimento_n311_geraldo_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado ventilador ou ar condicionado no Caps e nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/648/requerimento_n313_sidnei_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/648/requerimento_n313_sidnei_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolamento e colocação de saibro de boa qualidade na Avenida Lindolfo Henrique Ferreira.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/649/requerimento_n313_sidnei_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/649/requerimento_n313_sidnei_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Esporte realize atividades de entretenimento para pessoas da terceira idade, Bairro Terra Boa</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/650/requerimento_n314_jose_bruno_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/650/requerimento_n314_jose_bruno_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com patrolamento e colocação de saibro de boa qualidade na Rua Constantino Ferrarine, Bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/651/requerimento_n315_venicio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/651/requerimento_n315_venicio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuação da Rua Tanasildo G. dos Santos no Bairro Jardim Nova Campina, ligando  as Chácaras Bela Vista.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/652/requerimento_n316_venicio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/652/requerimento_n316_venicio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que caminhão do lixo reciclável faça o recolhimento do lixo  nas ruas sem saída do Bairro Eugênia Maria.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/653/requerimento_n317_venicio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/653/requerimento_n317_venicio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação pública no final da Rua Dulcidio Fortunato Coradin, Bairro Jardim Ceccon.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/654/requerimento_n318_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/654/requerimento_n318_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária na Rua Ery Martins da Rosa, no Jardim Joana Olímpia, e, que a mesma seja incluída nos planos de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/655/requerimento_n319_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/655/requerimento_n319_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e serviço de roçada na Rua João Vitor Falavinha, no bairro Joana Olímpia, bem como seja incluído nos projetos de pavimentação e urbanização viária.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/656/requerimento_n320_venicio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/656/requerimento_n320_venicio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rodovia José Taverna em frente a empresa CMC, Bairro Cacaiguera.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/657/requerimento_n321_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/657/requerimento_n321_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um ponto de ônibus coberto, nas esquinas das Ruas Augusto Staben com João Batista, para abrigar os alunos que ficam à espera do transporte escolar.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/658/requerimento_n322_venicio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/658/requerimento_n322_venicio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura tome providências, para elevar os fios de telefone  nas ruas que foram pavimentadas recentemente na Sede, em especial Rua Ernesto Cortelete Beli.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/659/requerimento_n323_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/659/requerimento_n323_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada iluminação pública em toda a extensão Rodovia José Taverna, nos mesmos moldes do km 01.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/660/requerimento_n324_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/660/requerimento_n324_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção viária em toda a extensão da Rua Leonardo Francischeli desde o Jardim Paulista até o seu término no bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/661/requerimento_n325_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/661/requerimento_n325_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica em toda a Avenida Alderico Bandeira de Lima.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/662/requerimento_n326_sergio_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/662/requerimento_n326_sergio_2015_19.10.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/663/requerimento_n327_jose_bruno_2015_19.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/663/requerimento_n327_jose_bruno_2015_19.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado no programa de pavimentação asfáltica ou antipó, nas ruas do Bairro Joana Olímpia.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/664/requerimento_n330_sergio_2015_20.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/664/requerimento_n330_sergio_2015_20.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a elevação da via no trecho compreendido entre as Ruas Leonardo Francischelli e Avenida José Sbalcheiro, para servir como calçadão, sem no entanto, incorrer na mudança do número predial.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/665/requerimento_n331_jose_bruno_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/665/requerimento_n331_jose_bruno_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de luminárias na Travessa Ferrarini nos postes que antecedem e nos  postes que sucedem o numero 614, conforme o comprovante em anexo.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_n332_2015_sidnei_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_n332_2015_sidnei_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo por parte da Prefeitura, com a finalidade de recolher os cachorros que estão abandonados nos bairros  do município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_n333_sidnei_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_n333_sidnei_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando maior segurança por parte da Policia Militar ou da Guarda Municipal, nos bairros Taquari, Canelinha, Coxo e Terra Boa.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_n334_sidnei_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_n334_sidnei_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando serviço de patrolamento e roçada na Estrada do Coxo.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_n335_sergio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_n335_sergio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a mudança da parada de ônibus escolar, localizada entre a Rua Vereador Hildo Ribeiro dos Santos e Avenida Alderico Bandeira de Lima.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_n336_sergio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_n336_sergio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de alarme com monitoramento em todos os prédios públicos municipais.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_n337_venicio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_n337_venicio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando asfaltamento da Rua André Strapasson, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_n338_venicio_2015_23.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_n338_venicio_2015_23.10.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para elevar os fios dos postes de luz na Rua Hildo Ribeiro.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_n339_venicio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_n339_venicio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam encaminhados mais funcionários para a manutenção e limpeza do Bairro Jardim Paulista e região.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_n340_venicio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_n340_venicio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo e do  Instituto de Ambientação do Paraná (IAP), quanto a fiscalização no Parque Ari Coutinho Bandeira, referente a pesca ilegal com redes e tarrafas. Salienta que estamos em época de desova, sendo necessário uma fiscalização para inibir a pesca ilegal.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_n341_venicio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_n341_venicio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção das calçadas de passeio na Rua Antônio Machado, Bairro Jardim Eugenia Maria.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_n342_venicio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_n342_venicio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando providencias quanto ao pagamento de desapropriação de imóveis: _x000D_
 Proprietário Juliano Santos Cecon com terreno localizado na R. Pres. Juscelino Kubitschek de Oliveira n° 920, Bairro Jardim Paulista. Onde foi construído a Biblioteca  Cidadã Professor Jacob José Maschio . 	_x000D_
 Proprietário Orides Marques de Oliveira, Com dois terrenos localizados na esquina da Rua Augusto Campanha com a Rua Conceição Maria de Andrade, Bairro Eugênia Maria. Onde foi construído a Creche Laura Zanchetin.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_n343_pedro_2015_23.10_2.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_n343_pedro_2015_23.10_2.pdf</t>
   </si>
   <si>
     <t>Solicitando a REVISÃO da Lei Orgânica e do Regimento Interno._x000D_
 Considerando que desde a sua prmulgação em 22, de março de 1990</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_n344_sergio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_n344_sergio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção de urgência no telhado do CMEI Rosiel Dalprá._x000D_
 _x000D_
 Gostaria de informar a situação do Cmei Rosiel Dalpra...impossível dar aula em uma sala alagada...molhou tudo..livros brinquedos, mesas... Situação lamentável na Educação</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_n345_sergio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_n345_sergio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da escola municipal Ulisses Guimarães (CAIC).</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_n346_jose_bruno_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_n346_jose_bruno_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja destinado um veículo exclusivo para atender as necessidades da Vigilância em Saúde - VISA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_n347_sergio_2015_26.10.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_n347_sergio_2015_26.10.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de veículos para uso exclusivo dos CAPS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/682/requerimento_n348_renato_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/682/requerimento_n348_renato_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando atendimento com água tratada para Comunidade do Saltinho - Coruja, onde residem aproximadamente 34 famílias, que ainda não tem esse beneficio. Após aprovado seja encaminhado ao senhor Paulo Marine, Gerente Regional da Sanepar,  que seja elaborado um estudo de viabilidade técnica  através do atendimento à pequenas Comunidades.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_n349_renato_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_n349_renato_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando acostamento no inicio da Rodovia José Taverna e inicio com a Rodovia do Caqui até o trevo de inicio da Rua Vereador Júlio Ferreira até as empresas Brandl do Brasil e PLM Plásticos, Bairro Cacaiguera.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_n350_geraldo_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_n350_geraldo_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Reiterando os requerimentos não atendidos, solicita que sejam colocadas placas com o nome das ruas em todo Município, bem como a substituição das placas existentes que estão ilegíveis.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_n351_geraldo_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_n351_geraldo_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento não atendido, requer que seja colocada cobertura nos bancos de reserva dos campos de futebol do Município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/686/requerimento_n352_geraldo_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/686/requerimento_n352_geraldo_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento não atendido, requer que seja reformada e ampliada a Capela Mortuária do Município e também que seja destinada uma área para o estacionamento.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_n353_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_n353_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção viária (patrolamento, roçada, substituição de lâmpada queimada) em toda a extensão da Rua Leonardo Sehnen.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_n354_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_n354_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada iluminação pública em todo o bairro Jardim Diamante, nos mesmos moldes da que foi realizada no km 01 da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_n355_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_n355_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada iluminação pública em todo o bairro Jardim Daher, nos mesmos moldes da que foi realizada no km 01 da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_n356_pedro_sidnei_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_n356_pedro_sidnei_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicita que o numerário economizado pela Poder Legislativo, o qual chegará no importe de, aproximadamente R$ 1.400.000,00 (um milhão e quatrocentos mil reais) até o final deste ano, seja devolvido ao Executivo Municipal, com fim específico de pavimentação e urbanização viária.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_n357_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_n357_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_n358_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_n358_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantada iluminação pública em todo o bairro Jardim Nezita, nos mesmos moldes da que foi realizada no km 01 da Rodovia José Taverna.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_n359_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_n359_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de saibro de boa qualidade em todas as ruas da Área Industrial - CICAMP.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_n360_sidnei_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_n360_sidnei_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a OHL a instalação de uma placa indicativa do Bairro Jardim Paulista, no sentido Curitiba/São Paulo antes da Trincheira.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_n361_sidnei_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_n361_sidnei_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando com máxima urgência reparos na pavimentação asfáltica e abertura dos bueiros da Rua Ângela Maria Trevisan, Bairro Cohapar.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_n362_sidnei_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_n362_sidnei_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada ou travessia elevada na Rua Ângelo Manenti antes da esquina com a Avenida Alderico Bandeira de Lima, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_n363_renato_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_n363_renato_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção em toda extensão da Rodovia José Taverna, no Bairro Roseira e a substituição de lâmpadas.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_n366_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_n366_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Rua Jorge Bonn Filho, bairro Jardim Paulista, com o intento de fechar as valetas deixadas pela SANEPAR.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_n365_sergio_2015_02.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_n365_sergio_2015_02.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Secretaria de Projetos e Engenharia, requeira providências junto a empresa que esta executando o asfaltamento na Rua Hildo Ribeiro dos Santos, para que esta regularize a entrada das residências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_n366_sergio_2015_09.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_n366_sergio_2015_09.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizada a pavimentação asfáltica, em toda a extensão da Rua Francisco Simioni, e não somente uma quadra conforme previsão contratual.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_n368_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_n368_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando providências do Executivo, para melhorar a sinalização na Rotátoria da Rua Duílio Calderari com a Rua Leonardo Franscischelli.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_n369_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_n369_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Infraestrutura a colocação de manilhas na Rua Lindolfo H. Ferreira, 468  no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_n370_geraldo_2015_12.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_n370_geraldo_2015_12.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de 3 pontos de ônibus para abrigo dos alunos no Bairro Santa Rita, na Rua Sete de Setembro esquina com a Benedito Jacomitti, na Rua Carlos Alves Custel  esquina com a Rua Lindolfo Henrique Ferreira e na Rua Benedito Jacomitti esquina com a Rua Antonio Speranceta.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_n371_geraldo_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_n371_geraldo_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto ao problema do rio  que dividi a Sede do município e a localidade Engenho Velho na Rua Antonio Meireles Sobrinho.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_n372_sergio_2015_13.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_n372_sergio_2015_13.11.pdf</t>
   </si>
   <si>
     <t>Solicita alteração na Lei Orgânica Municipal, bem como no Regimento Interno para o fim de abolir a votação secreta para análise de Veto e concessão de honrarias.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_n373_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_n373_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando verificar como está a situação da Rua Sebastião Leandro Rocha, entre as Ruas Julio Luvizoto e Antonio Machado, no bairro Eugenia Maria.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_n374_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_n374_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a verificação de como está a situação na Rua Esmenia Rosa Montin, Jardim Ceccon que a Empreiteira responsável pela obra de asfalto obstruiu a entrada  da casa, não permitindo a entrada com o carro. Também, deixaram a rede de esgoto a céu aberto.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_n375_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_n375_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção na Rua Arthur da Costa e Silva, no Jardim Paulista.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_n376_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_n376_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de baixa tensão e iluminação pública, na Rua Elizio Gueno, com sua continuação na Rua Dinarte Nunes França.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_n377_venicio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_n377_venicio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando informação referente à Ecoterapia do Município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_n378_sidnei_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_n378_sidnei_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando um braço de luz na Rua Maria Mota em frente ao número 50, no Bairro Santa Angelina.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_n379_sidnei_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_n379_sidnei_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura de Campina Grande do Sul, a colocação de uma placa orientando horário de carga e descarga de caminhões, na Rua Prof. Duílio Calderari, Bairro Jardim Paulista, principalmente entre as Ruas José Sbalchieiro e Leonardo Francischelli.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_n380_sidnei_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_n380_sidnei_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada iluminação no campo da sede.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_n381_sidnei_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_n381_sidnei_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias com patrolagem e roçada na Estrada da Bem  Faz no Bairro Canelinha.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_n382_eugenio_2015_16.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_n382_eugenio_2015_16.11.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção com urgência da Estrada Municipal Francisco Afonso Ennes, com inicio na Rua João Florêncio dos Reis e Término na Fazenda de Afonso Meireles Ennes,  do Bairro Terra Boa.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_n383_sidnei_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_n383_sidnei_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada iluminação no campo do Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_n384_sidnei_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_n384_sidnei_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Postos de Saúde voltem a entregar os medicamentos receitados aos pacientes, nos mesmos Postos onde foram atendidos.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_n385_renato_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_n385_renato_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos urgentes na Rua Manoel Martins da Cruz e continuação na Rua Maria Vidolin Dalprá, em toda extensão do paralelepípedo.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_n386_venicio_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_n386_venicio_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuado um estudo para implantação de uma ciclovia em um dos lados da Rodovia do Caqui PR-506, desde o trevo Quatro Barras-Campina Grande do Sul até a sede do Município, numa extensão de aproximadamente 8 km.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_n387_venicio_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_n387_venicio_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura o término da colocação de manilhas e efetuar a manutenção na Rua Pedro Boscardi próximo ao No. 755, Jardim Paulista.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_n388_geraldo_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_n388_geraldo_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja arrumada a entrada da residência do Senhor Jobe à Rua Antônio Ferrarini, No. 253.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_n389_geraldo_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_n389_geraldo_2015_23.11.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_n390_renato_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_n390_renato_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a realização da decoração natalina em locais de passagem e concentração de público (terminais rodoviários) como atrativo para visitação e vendas.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_n391_pedro_2015_23.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_n391_pedro_2015_23.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma caixa d'água de 5.000 (cinco mil) litros na comunidade do bairro do Cedro, para o fim de beneficiar cerca de 14 famílias.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_n392_sergio_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_n392_sergio_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente da Coordenação de Meio Ambiente, para o corte ou poda do pinheiro, localizado no terreno do Município na Rodovia do Caqui, 3.178 - Lote 15 quadra 01- Jardim Diamante.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_n393_renato_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_n393_renato_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza imediata da valeta na Rua Presidente Artur da Costa e Silva entre as Ruas Caetano Scalabrim e Ângelo Manenti, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_n394_renato_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_n394_renato_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando providências no escoamento das águas paradas às margens da Rua Ângelo Manenti entre  as Ruas Presidente Humberto Alencar Castelo Branco e  Presidente Juscelino Kubitschek de Oliveira, Bairro Jardim Paulista</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_n395_geraldo_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_n395_geraldo_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de bancos em todos os pontos de ônibus  do nosso Município, visto que estão faltando em algumas paradas.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_n396_geraldo_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_n396_geraldo_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento não atendido, faz-se necessário a construção de rampas para cadeirantes e outras deficiências, nos terminais de ônibus de nosso Município.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_n397_sidnei_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_n397_sidnei_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal faça uma reunião com a comunidade do Cerne, para dar explicações sobre as obras de instalação de aguá, que está parada a mais de 2 anos.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_n398_venicio_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_n398_venicio_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de lixeiras nos Ginásios de Esporte Santa Rosa, Jardim Paulista, Terra Boa e Sede.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_n399_sidnei_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_n399_sidnei_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja efetuada a limpeza com roçada e retirada de entulhos, na Rua Carlos Alves Kustel ao lado do número 39, no Bairro Jardim Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_n400_sidnei_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_n400_sidnei_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de refletores na quadra esportiva do Bairro Barragem.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_n401_sidnei_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_n401_sidnei_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando  à Policia Militar ou Guarda Municipal, melhorias na segurança do Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_n402_sidnei_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_n402_sidnei_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na Estrada Genjiro Abbe ou Estrada do Japonês, com patrolagem, colocação de saibro de boa qualidade e serviço de roçada.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_n403_renato_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_n403_renato_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de passagem elevada na Rua João Trevisan, No. 486, esquina com a Rua Angelo Manente, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_n404_renato_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_n404_renato_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de placas de sinalização (passagem elevada), na Rua João Trevisan quase esquina com a Rua Caetano Scalabrini, em frente ao Centro de Educação Infantil “Brincar e Crescer”.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_n405_renato_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_n405_renato_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de placas e pinturas das lombadas do município onde existem maior concentração de pontos comerciais.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_n406_sergio_2015_30.11.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_n406_sergio_2015_30.11.pdf</t>
   </si>
   <si>
     <t>Solicitando o realinhamento dos postes e colocação de iluminação pública com lâmpadas de maior luminosidade na Rua Augusto Staben, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/740/requerimento_n407_rubens_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/740/requerimento_n407_rubens_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação com urgência das placas de Preferencial e Passagens Elevadas, na Rua Presidente Juscelino Kubitschek Oliveira, no Jardim Paulista, onde foi recentemente asfaltada.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/741/requerimento_n408_rubens_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/741/requerimento_n408_rubens_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca das redes de proteção, localizadas atrás dos gols do campo do Jardim Paulista.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/742/requerimento_n409_jose_bruno_sergio_venicio_sidn_XdITlyK.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/742/requerimento_n409_jose_bruno_sergio_venicio_sidn_XdITlyK.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitando que seja efetuado um estudo para implantação  e construção de passeio e ciclovia na Rodovia do Caqui PR-506, desde o trevo de Quatro Barras até a Sede do Município.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/743/requerimento_n410_geraldo_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/743/requerimento_n410_geraldo_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja pavimentado na sua totalidade, acrescentado mais duas quadras no projeto de asfalto nas Ruas Sete de Setembro, Pedro Stelmak e Antônio Speranceta no Jardim Santa Rita de Cassia.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/744/requerimento_n411_sidnei_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/744/requerimento_n411_sidnei_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando maior segurança por parte da Policia Militar após as 22:00 horas, no que se refere aos veículos que fazem “racha” e com som alto muito acima do permitido, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/745/requerimento_n412_sidnei_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/745/requerimento_n412_sidnei_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado uma placa de sinalização com limite de velocidade de 30 km/h na Rua Prof. Duílio Calderari, em frente a Faculdade Facsul, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/746/requerimento_n413_sidnei_2015_07.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/746/requerimento_n413_sidnei_2015_07.12.pdf</t>
   </si>
   <si>
     <t>Solicitando que uma junta médica estabelecida pela Secretaria de Saúde de Campina Grande do Sul, realize um atendimento especial ao Sr. Cesar Luiz Menegollo, Residente à Rua Pres. Arthur da Costa e Silva, 365, Bairro Jardim Paulista, Fone (41) 9931-7805, o qual é portador de úlcera vascular em ambas as pernas.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/747/requerimento_n414_2015_jose_bruno_04.12.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/747/requerimento_n414_2015_jose_bruno_04.12.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de luminária na Estrada do Rio Abaixo, conforme cópia da conta em anexo.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/749/requerimento_n_415.2015_geraldo_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/749/requerimento_n_415.2015_geraldo_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado elevador na ambulância do Município, para transporte de cadeirantes e pessoas com necessidade especiais.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/750/requerimento_n_416.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/750/requerimento_n_416.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando revitalização na Rua Professor Duílio Calderari, no que tange ao recapeamento asfáltico, calçadas, rampas de acessibilidade, arborização e iluminação pública, modernizando  e melhorando a mobilidade de pedestres e motoristas, é uma antiga reivindicação de moradores e comerciantes da região.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/751/requerimento_n_417.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/751/requerimento_n_417.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando levantamento de valores, para desapropriação dos terrenos na quadra localizada entre as Ruas Juscelino Kubstchek de Oliveira, João Zanetti, José Romagnani e  Av. Augusto Staben,  no bairro Jardim Paulista, com a finalidade de construir um Centro Administrativo Municipal,  aproveitando a área verde.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/752/requerimento_n_418.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/752/requerimento_n_418.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estabeleça critérios para locação dos espaços públicos, considerando o consumo de água, luz e disposição de funcionários para limpeza após o evento. Sendo necessário  a Secretaria responsável  analisar cada evento, para fazer a cobrança das taxas diferenciada.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/753/requerimento_n_419.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/753/requerimento_n_419.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência, a manutenção da Estrada do Saltinho com o patrolamento, colocação de saibro de boa qualidade, limpeza dos bueiros e roçada, em toda a sua extensão.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/754/requerimento_n_423.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/754/requerimento_n_423.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando o término das obras das rotatórias iniciadas há mais de um ano no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/755/requerimento_n_425.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/755/requerimento_n_425.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a pavimentação asfáltica, em todas as Ruas do Bairro João Paulo II.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/756/requerimento_n_425.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/756/requerimento_n_425.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgente quanto ao despejo do esgoto das Ruas Nilce Terezinha Zanetti e Pedro Dalprá Filho, no Rio Timbú - Jardim Paulista.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/757/requerimento_n_426.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/757/requerimento_n_426.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, Informação com relação à construção da Creche no Jardim Nossa Senhora das Graças, cuja placa indicando a futura construção dessa creche já se encontra há mais de um ano no local.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/758/requerimento_n_427.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/758/requerimento_n_427.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria de Infraestrutura, a limpeza e fechamento das valetas,  nas Ruas Humberto de Alencar Castelo Branco e Presidente Arthur da Costa e Silva no Jardim Paulista, onde existe uma grande quantidade de entulhos e quase toda a sua extensão.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/759/requerimento_n_428.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/759/requerimento_n_428.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento, roçada e colocação de mais lâmpadas na Rua João Vidolim, Jardim Diamante, enquanto aguarda o processo de pavimentação.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/760/requerimento_n_429.2015_sergio_14.12.2015.pdf</t>
+    <t>http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/760/requerimento_n_429.2015_sergio_14.12.2015.pdf</t>
   </si>
   <si>
     <t>Solicitando com urgência, a manutenção da Estrada do Serrinho com o patrolamento, colocação de saibro de boa qualidade, limpeza dos bueiros e roçada, em toda a sua extensão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5134,68 +5134,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/349/requerimento_n_01_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/350/requerimento_n_02_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/351/requerimento_n_03_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/352/requerimento_n_04_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/353/requerimento_n_05_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/354/requerimento_n_06_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/355/requerimento_n_07_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/356/requerimento_n_09_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/357/requerimento_n_10_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/358/requerimento_n_11_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/359/requerimento_n_12_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/360/requerimento_n_13_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/361/requerimento_n_14_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/362/requerimento_n_15_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/363/requerimento_n_16_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/364/requerimento_n_17_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/365/requerimento_n_18_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/366/requerimento_n_19_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/367/requerimento_n_20_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/368/requerimento_n_21_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/369/requerimento_n_22_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/370/requerimento_n_23_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/371/requerimento_n_24_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/372/requerimento_n_25_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/373/requerimento_n_26_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/374/requerimento_n_27_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/375/requerimento_n_28_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/376/requerimento_n_29_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/377/requerimento_n_30_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/378/requerimento_n_31_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/379/requerimento_n_32_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/380/requerimento_n_33_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/381/requerimento_n_34_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/382/requerimento_n_35_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/383/requerimento_n_36_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/384/requerimento_n_37_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/385/requerimento_n_38_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/386/requerimento_n_39_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/387/requerimento_n_40_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/388/requerimento_n_41_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/389/requerimento_n_42_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/390/requerimento_n_43_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/391/requerimento_n_44_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/392/requerimento_n_45_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/393/requerimento_n_46_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/394/requerimento_n_47_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/395/requerimento_n_48_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/396/requerimento_n_49_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/397/requerimento_n_50_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/398/requerimento_n_51_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/399/requerimento_n_52_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/400/requerimento_n_53_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/401/requerimento_n_54_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/402/requerimento_n_55_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/403/requerimento_n_56_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_n_57_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento_n_58_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento_n_59_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_n_60_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_n_61_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_n_62_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/410/requerimento_n_63_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/411/requerimento_n_64_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/requerimento_n_65_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/requerimento_n_66_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/requerimento_n_67_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/requerimento_n_68_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/requerimento_n_69_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/requerimento_n_70_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/requerimento_n_71_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/requerimento_n_72_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/requerimento_n_73_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/requerimento_n_74_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/requerimento_n_75_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/requerimento_n_76_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/requerimento_n_77_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/requerimento_n_78_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/requerimento_n_79_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/requerimento_n_80_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/requerimento_n_81_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/requerimento_n_82_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/requerimento_n_83_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/requerimento_n_84_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/requerimento_n_85_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/requerimento_n_86_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/requerimento_n_86_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/requerimento_n_88_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/requerimento_n_89_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/requerimento_n_90_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/requerimento_n_91_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/requerimento_n_91_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/requerimento_n_93_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/requerimento_n_94_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/requerimento_n_95_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/requerimento_n_96_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/requerimento_n_97_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/requerimento_n_98_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/requerimento_n_99_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/requerimento_n_100_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/requerimento_n_101_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/requerimento_n_102_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/requerimento_n_103_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/451/requerimento_n_104_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/requerimento_n_105_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/requerimento_n_106_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/requerimento_n_107_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/requerimento_n_108_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/requerimento_n_109_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/requerimento_n_110_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/requerimento_n_112_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/requerimento_n_113_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/460/requerimento_n_114_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/461/requerimento_n_115_2015_machado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/462/requerimento_n_116_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/463/requerimento_n_117_2015_machado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/464/requerimento_n_118_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/465/requerimento_n_119_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/466/requerimento_n_120_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/467/requerimento_n_121_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/468/requerimento_n_122_2015_geraldo_sergio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/469/requerimento_n_123_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/470/requerimento_n_124_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/471/requerimento_n_125_2015_rubens.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/472/requerimento_n_126_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/473/requerimento_n_127_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/474/requerimento_n_128_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/475/requerimento_n_129_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/476/requerimento_n_130_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/477/requerimento_n_131_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/478/requerimento_n_132_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/479/requerimento_n_133_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/480/requerimento_n_134_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/481/requerimento_n_135_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/482/requerimento_n_136_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/483/requerimento_n_137_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/484/requerimento_n_138_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/485/requerimento_n_139_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/486/requerimento_n_140_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/487/requerimento_n_141_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/488/requerimento_n_142_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/489/requerimento_n_143_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/490/requerimento_n_144_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/491/requerimento_n_145_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/492/requerimento_n_146_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/493/requerimento_n_147_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/494/requerimento_n_148_2015_pedro_cafe.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/495/requerimento_n_149_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/496/requerimento_n_150_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/497/requerimento_n_151_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/498/requerimento_n_152_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/499/requerimento_n_153_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/500/requerimento_n_154_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/501/requerimento_n_155_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/502/requerimento_n_156_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/503/requerimento_n_157_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/504/requerimento_n_159_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/505/requerimento_n_160_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/506/requerimento_n_161_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/507/requerimento_n_162_2015_renato_machado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/508/requerimento_n_163_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/509/requerimento_n_164_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/510/requerimento_n_165_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/511/requerimento_n_166_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/512/requerimento_n_167_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/513/requerimento_n_168_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/514/requerimento_n_169_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/515/requerimento_n_170_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/516/requerimento_n_171_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/517/requerimento_n_172_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/518/requerimento_n_173_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/519/requerimento_n_174_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/520/requerimento_n_175_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/521/requerimento_n_176_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/522/requerimento_n_177_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/523/requerimento_n_178_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/524/requerimento_n_179_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/525/requerimento_n_180_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/526/requerimento_n_181_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/527/requerimento_n_182_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/528/requerimento_n_183_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/529/requerimento_n_184_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/530/requerimento_n_185_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/531/requerimento_n_186_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/532/requerimento_n_187_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/533/requerimento_n_188_2015_eugenio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/534/requerimento_n_189_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/535/requerimento_n_190_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/536/requerimento_n_192_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/537/requerimento_n_193_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/538/requerimento_n_194_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/539/requerimento_n_195_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/540/requerimento_n_197_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/541/requerimento_n_198_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/542/requerimento_n_199_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/543/requerimento_n_200_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/544/requerimento_n_201_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/545/requerimento_n_201_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/546/requerimento_n_203_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/547/requerimento_n_205_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/548/requerimento_n_206_2015_pedro_e_sidnei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/549/requerimento_n_207_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/550/requerimento_n_208_2015_pedro_e_sidnei.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/551/requerimento_n_209_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/552/requerimento_n_210_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/553/requerimento_n_211_2015_rubens.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/554/requerimento_n_212_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/555/requerimento_n_213_2015_jose_bruno_e_rubens.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/556/requerimento_n_214_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/557/requerimento_n_216_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/558/requerimento_n_217_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/559/requerimento_n_218_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/560/requerimento_n_219_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/561/requerimento_n_220_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/562/requerimento_n_221_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/563/requerimento_n_222_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/564/requerimento_n_223_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/565/requerimento_n_224_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/566/requerimento_n_225_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/567/requerimento_n_226_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/568/requerimento_n_227_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/569/requerimento_n_228_2015_sergio_17_08_2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/570/requerimento_n_229_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/571/requerimento_n_230_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/572/requerimento_n_231_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/573/requerimento_n_232_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/574/requerimento_n_233_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/575/requerimento_n_234_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/576/requerimento_n_235_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/577/requerimento_n_236_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/578/requerimento_n_237_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/579/requerimento_n_238_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/580/requerimento_n_239_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/581/requerimento_n_240_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/583/requerimento_n_242_2015renato_sidnei_venicio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/584/requerimento_n_243_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/585/requerimento_n_244_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/586/requerimento_n_245_2015_renato_machado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/587/requerimento_n_246_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/588/requerimento_n_247_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/589/requerimento_n_248_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/590/requerimento_n_249_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/591/requerimento_n_250_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/592/requerimento_n_251_2015_venicio_24_08_2015.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/593/requerimento_n_252_2015_renato_24_08_2015.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/594/requerimento_n_253_2015_sergio_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/595/requerimento_n_254_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/596/requerimento_n_255_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/597/requerimento_n_256_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/598/requerimento_n_257_2015_geraldo_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/599/requerimento_n_258_2015_renato_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/600/requerimento_n_259_2015_renato_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/601/requerimento_n_260_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/602/requerimento_n_261_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/603/requerimento_n_262_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/604/requerimento_n_263_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/605/requerimento_n_264_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/606/requerimento_n_265_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/607/requerimento_n_266_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/608/requerimento_n_268_2015_geraldo_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/609/requerimento_n_269_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/610/requerimento_n_270_2015_geraldo_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/611/requerimento_n_262_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/612/requerimento_n272_2015_sidnei_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/613/requerimento_n273_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/614/requerimento_n275_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/615/requerimento_n275_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/616/requerimento_n276_2015_geraldo_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/617/requerimento_n277_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/618/requerimento_n278_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/619/requerimento_n279_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/620/requerimento_n280_2015_sidnei_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/621/requerimento_n281_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/622/requerimento_n282_2015_renato_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/623/requerimento_n284_2015_venicio_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/624/requerimento_n285_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/625/requerimento_n286_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/626/requerimento_n287_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/627/requerimento_n288_2015_sergio_28.07.2015.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/628/requerimento_n290_2015_geraldo_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/629/requerimento_n291_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/630/requerimento_n293_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/631/requerimento_n294_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/632/requerimento_n295_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/633/requerimento_n296_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/634/requerimento_n297_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/635/requerimento_n298_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/636/requerimento_n299_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/637/requerimento_n300_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/748/requerimento_no_301_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/638/requerimento_n302_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/639/requerimento_n303_2015__05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/640/requerimento_n304_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/641/requerimento_n305_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/642/requerimento_n306_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/643/requerimento_n307_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/644/requerimento_n308_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/645/requerimento_n309_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/646/requerimento_n310_geraldo_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/647/requerimento_n311_geraldo_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/648/requerimento_n313_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/649/requerimento_n313_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/650/requerimento_n314_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/651/requerimento_n315_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/652/requerimento_n316_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/653/requerimento_n317_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/654/requerimento_n318_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/655/requerimento_n319_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/656/requerimento_n320_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/657/requerimento_n321_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/658/requerimento_n322_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/659/requerimento_n323_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/660/requerimento_n324_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/661/requerimento_n325_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/662/requerimento_n326_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/663/requerimento_n327_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/664/requerimento_n330_sergio_2015_20.10.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/665/requerimento_n331_jose_bruno_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_n332_2015_sidnei_26.10.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_n333_sidnei_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_n334_sidnei_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_n335_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_n336_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_n337_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_n338_venicio_2015_23.10.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_n339_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_n340_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_n341_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_n342_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_n343_pedro_2015_23.10_2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_n344_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_n345_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_n346_jose_bruno_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_n347_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/682/requerimento_n348_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_n349_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_n350_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_n351_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/686/requerimento_n352_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_n353_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_n354_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_n355_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_n356_pedro_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_n357_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_n358_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_n359_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_n360_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_n361_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_n362_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_n363_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_n366_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_n365_sergio_2015_02.11.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_n366_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_n368_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_n369_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_n370_geraldo_2015_12.11.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_n371_geraldo_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_n372_sergio_2015_13.11.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_n373_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_n374_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_n375_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_n376_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_n377_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_n378_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_n379_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_n380_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_n381_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_n382_eugenio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_n383_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_n384_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_n385_renato_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_n386_venicio_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_n387_venicio_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_n388_geraldo_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_n389_geraldo_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_n390_renato_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_n391_pedro_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_n392_sergio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_n393_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_n394_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_n395_geraldo_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_n396_geraldo_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_n397_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_n398_venicio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_n399_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_n400_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_n401_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_n402_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_n403_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_n404_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_n405_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_n406_sergio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/740/requerimento_n407_rubens_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/741/requerimento_n408_rubens_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/742/requerimento_n409_jose_bruno_sergio_venicio_sidn_XdITlyK.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/743/requerimento_n410_geraldo_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/744/requerimento_n411_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/745/requerimento_n412_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/746/requerimento_n413_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/747/requerimento_n414_2015_jose_bruno_04.12.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/749/requerimento_n_415.2015_geraldo_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/750/requerimento_n_416.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/751/requerimento_n_417.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/752/requerimento_n_418.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/753/requerimento_n_419.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/754/requerimento_n_423.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/755/requerimento_n_425.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/756/requerimento_n_425.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/757/requerimento_n_426.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/758/requerimento_n_427.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/759/requerimento_n_428.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/760/requerimento_n_429.2015_sergio_14.12.2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/349/requerimento_n_01_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/350/requerimento_n_02_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/351/requerimento_n_03_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/352/requerimento_n_04_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/353/requerimento_n_05_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/354/requerimento_n_06_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/355/requerimento_n_07_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/356/requerimento_n_09_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/357/requerimento_n_10_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/358/requerimento_n_11_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/359/requerimento_n_12_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/360/requerimento_n_13_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/361/requerimento_n_14_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/362/requerimento_n_15_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/363/requerimento_n_16_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/364/requerimento_n_17_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/365/requerimento_n_18_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/366/requerimento_n_19_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/367/requerimento_n_20_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/368/requerimento_n_21_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/369/requerimento_n_22_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/370/requerimento_n_23_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/371/requerimento_n_24_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/372/requerimento_n_25_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/373/requerimento_n_26_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/374/requerimento_n_27_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/375/requerimento_n_28_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/376/requerimento_n_29_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/377/requerimento_n_30_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/378/requerimento_n_31_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/379/requerimento_n_32_2015_rogerio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/380/requerimento_n_33_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/381/requerimento_n_34_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/382/requerimento_n_35_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/383/requerimento_n_36_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/384/requerimento_n_37_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/385/requerimento_n_38_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/386/requerimento_n_39_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/387/requerimento_n_40_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/388/requerimento_n_41_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/389/requerimento_n_42_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/390/requerimento_n_43_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/391/requerimento_n_44_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/392/requerimento_n_45_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/393/requerimento_n_46_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/394/requerimento_n_47_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/395/requerimento_n_48_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/396/requerimento_n_49_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/397/requerimento_n_50_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/398/requerimento_n_51_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/399/requerimento_n_52_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/400/requerimento_n_53_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/401/requerimento_n_54_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/402/requerimento_n_55_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/403/requerimento_n_56_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_n_57_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento_n_58_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento_n_59_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_n_60_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_n_61_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_n_62_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/410/requerimento_n_63_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/411/requerimento_n_64_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/requerimento_n_65_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/requerimento_n_66_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/requerimento_n_67_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/requerimento_n_68_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/requerimento_n_69_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/requerimento_n_70_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/requerimento_n_71_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/requerimento_n_72_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/requerimento_n_73_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/requerimento_n_74_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/requerimento_n_75_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/requerimento_n_76_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/requerimento_n_77_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/requerimento_n_78_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/requerimento_n_79_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/requerimento_n_80_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/requerimento_n_81_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/requerimento_n_82_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/requerimento_n_83_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/requerimento_n_84_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/requerimento_n_85_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/requerimento_n_86_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/requerimento_n_86_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/requerimento_n_88_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/requerimento_n_89_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/requerimento_n_90_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/requerimento_n_91_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/requerimento_n_91_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/requerimento_n_93_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/requerimento_n_94_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/requerimento_n_95_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/requerimento_n_96_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/requerimento_n_97_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/requerimento_n_98_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/requerimento_n_99_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/requerimento_n_100_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/requerimento_n_101_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/requerimento_n_102_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/requerimento_n_103_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/451/requerimento_n_104_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/requerimento_n_105_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/requerimento_n_106_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/requerimento_n_107_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/requerimento_n_108_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/requerimento_n_109_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/requerimento_n_110_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/requerimento_n_112_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/requerimento_n_113_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/460/requerimento_n_114_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/461/requerimento_n_115_2015_machado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/462/requerimento_n_116_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/463/requerimento_n_117_2015_machado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/464/requerimento_n_118_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/465/requerimento_n_119_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/466/requerimento_n_120_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/467/requerimento_n_121_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/468/requerimento_n_122_2015_geraldo_sergio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/469/requerimento_n_123_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/470/requerimento_n_124_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/471/requerimento_n_125_2015_rubens.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/472/requerimento_n_126_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/473/requerimento_n_127_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/474/requerimento_n_128_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/475/requerimento_n_129_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/476/requerimento_n_130_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/477/requerimento_n_131_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/478/requerimento_n_132_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/479/requerimento_n_133_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/480/requerimento_n_134_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/481/requerimento_n_135_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/482/requerimento_n_136_2015_cleverson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/483/requerimento_n_137_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/484/requerimento_n_138_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/485/requerimento_n_139_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/486/requerimento_n_140_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/487/requerimento_n_141_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/488/requerimento_n_142_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/489/requerimento_n_143_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/490/requerimento_n_144_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/491/requerimento_n_145_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/492/requerimento_n_146_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/493/requerimento_n_147_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/494/requerimento_n_148_2015_pedro_cafe.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/495/requerimento_n_149_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/496/requerimento_n_150_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/497/requerimento_n_151_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/498/requerimento_n_152_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/499/requerimento_n_153_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/500/requerimento_n_154_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/501/requerimento_n_155_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/502/requerimento_n_156_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/503/requerimento_n_157_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/504/requerimento_n_159_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/505/requerimento_n_160_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/506/requerimento_n_161_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/507/requerimento_n_162_2015_renato_machado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/508/requerimento_n_163_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/509/requerimento_n_164_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/510/requerimento_n_165_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/511/requerimento_n_166_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/512/requerimento_n_167_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/513/requerimento_n_168_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/514/requerimento_n_169_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/515/requerimento_n_170_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/516/requerimento_n_171_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/517/requerimento_n_172_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/518/requerimento_n_173_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/519/requerimento_n_174_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/520/requerimento_n_175_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/521/requerimento_n_176_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/522/requerimento_n_177_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/523/requerimento_n_178_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/524/requerimento_n_179_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/525/requerimento_n_180_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/526/requerimento_n_181_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/527/requerimento_n_182_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/528/requerimento_n_183_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/529/requerimento_n_184_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/530/requerimento_n_185_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/531/requerimento_n_186_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/532/requerimento_n_187_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/533/requerimento_n_188_2015_eugenio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/534/requerimento_n_189_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/535/requerimento_n_190_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/536/requerimento_n_192_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/537/requerimento_n_193_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/538/requerimento_n_194_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/539/requerimento_n_195_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/540/requerimento_n_197_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/541/requerimento_n_198_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/542/requerimento_n_199_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/543/requerimento_n_200_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/544/requerimento_n_201_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/545/requerimento_n_201_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/546/requerimento_n_203_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/547/requerimento_n_205_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/548/requerimento_n_206_2015_pedro_e_sidnei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/549/requerimento_n_207_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/550/requerimento_n_208_2015_pedro_e_sidnei.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/551/requerimento_n_209_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/552/requerimento_n_210_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/553/requerimento_n_211_2015_rubens.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/554/requerimento_n_212_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/555/requerimento_n_213_2015_jose_bruno_e_rubens.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/556/requerimento_n_214_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/557/requerimento_n_216_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/558/requerimento_n_217_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/559/requerimento_n_218_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/560/requerimento_n_219_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/561/requerimento_n_220_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/562/requerimento_n_221_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/563/requerimento_n_222_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/564/requerimento_n_223_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/565/requerimento_n_224_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/566/requerimento_n_225_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/567/requerimento_n_226_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/568/requerimento_n_227_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/569/requerimento_n_228_2015_sergio_17_08_2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/570/requerimento_n_229_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/571/requerimento_n_230_2015_geraldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/572/requerimento_n_231_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/573/requerimento_n_232_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/574/requerimento_n_233_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/575/requerimento_n_234_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/576/requerimento_n_235_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/577/requerimento_n_236_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/578/requerimento_n_237_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/579/requerimento_n_238_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/580/requerimento_n_239_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/581/requerimento_n_240_2015_renato.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/583/requerimento_n_242_2015renato_sidnei_venicio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/584/requerimento_n_243_2015_sergio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/585/requerimento_n_244_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/586/requerimento_n_245_2015_renato_machado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/587/requerimento_n_246_2015_jose_bruno.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/588/requerimento_n_247_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/589/requerimento_n_248_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/590/requerimento_n_249_2015_sidnei.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/591/requerimento_n_250_2015_venicio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/592/requerimento_n_251_2015_venicio_24_08_2015.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/593/requerimento_n_252_2015_renato_24_08_2015.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/594/requerimento_n_253_2015_sergio_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/595/requerimento_n_254_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/596/requerimento_n_255_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/597/requerimento_n_256_2015_sidnei_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/598/requerimento_n_257_2015_geraldo_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/599/requerimento_n_258_2015_renato_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/600/requerimento_n_259_2015_renato_31_08_2015.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/601/requerimento_n_260_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/602/requerimento_n_261_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/603/requerimento_n_262_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/604/requerimento_n_263_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/605/requerimento_n_264_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/606/requerimento_n_265_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/607/requerimento_n_266_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/608/requerimento_n_268_2015_geraldo_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/609/requerimento_n_269_2015_sidnei_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/610/requerimento_n_270_2015_geraldo_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/611/requerimento_n_262_2015_sergio_14_09_2015.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/612/requerimento_n272_2015_sidnei_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/613/requerimento_n273_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/614/requerimento_n275_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/615/requerimento_n275_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/616/requerimento_n276_2015_geraldo_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/617/requerimento_n277_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/618/requerimento_n278_2015_sergio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/619/requerimento_n279_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/620/requerimento_n280_2015_sidnei_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/621/requerimento_n281_2015_venicio_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/622/requerimento_n282_2015_renato_21.09.2015.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/623/requerimento_n284_2015_venicio_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/624/requerimento_n285_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/625/requerimento_n286_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/626/requerimento_n287_2015_sidnei_28.09.2015.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/627/requerimento_n288_2015_sergio_28.07.2015.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/628/requerimento_n290_2015_geraldo_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/629/requerimento_n291_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/630/requerimento_n293_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/631/requerimento_n294_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/632/requerimento_n295_2015_sidnei_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/633/requerimento_n296_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/634/requerimento_n297_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/635/requerimento_n298_2015_venicio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/636/requerimento_n299_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/637/requerimento_n300_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/748/requerimento_no_301_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/638/requerimento_n302_2015_sergio_05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/639/requerimento_n303_2015__05.10.2015.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/640/requerimento_n304_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/641/requerimento_n305_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/642/requerimento_n306_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/643/requerimento_n307_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/644/requerimento_n308_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/645/requerimento_n309_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/646/requerimento_n310_geraldo_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/647/requerimento_n311_geraldo_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/648/requerimento_n313_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/649/requerimento_n313_sidnei_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/650/requerimento_n314_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/651/requerimento_n315_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/652/requerimento_n316_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/653/requerimento_n317_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/654/requerimento_n318_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/655/requerimento_n319_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/656/requerimento_n320_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/657/requerimento_n321_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/658/requerimento_n322_venicio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/659/requerimento_n323_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/660/requerimento_n324_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/661/requerimento_n325_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/662/requerimento_n326_sergio_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/663/requerimento_n327_jose_bruno_2015_19.10.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/664/requerimento_n330_sergio_2015_20.10.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/665/requerimento_n331_jose_bruno_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_n332_2015_sidnei_26.10.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_n333_sidnei_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_n334_sidnei_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_n335_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_n336_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_n337_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_n338_venicio_2015_23.10.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_n339_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_n340_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_n341_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_n342_venicio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_n343_pedro_2015_23.10_2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_n344_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_n345_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_n346_jose_bruno_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_n347_sergio_2015_26.10.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/682/requerimento_n348_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_n349_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_n350_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_n351_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/686/requerimento_n352_geraldo_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_n353_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_n354_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_n355_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_n356_pedro_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_n357_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_n358_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_n359_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_n360_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_n361_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_n362_sidnei_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_n363_renato_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_n366_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_n365_sergio_2015_02.11.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_n366_sergio_2015_09.11.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_n368_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_n369_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_n370_geraldo_2015_12.11.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_n371_geraldo_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_n372_sergio_2015_13.11.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_n373_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_n374_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_n375_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_n376_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_n377_venicio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_n378_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_n379_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_n380_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_n381_sidnei_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_n382_eugenio_2015_16.11.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_n383_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_n384_sidnei_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_n385_renato_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_n386_venicio_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_n387_venicio_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_n388_geraldo_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_n389_geraldo_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_n390_renato_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_n391_pedro_2015_23.11.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_n392_sergio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_n393_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_n394_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_n395_geraldo_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_n396_geraldo_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_n397_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_n398_venicio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_n399_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_n400_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_n401_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_n402_sidnei_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_n403_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_n404_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_n405_renato_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_n406_sergio_2015_30.11.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/740/requerimento_n407_rubens_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/741/requerimento_n408_rubens_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/742/requerimento_n409_jose_bruno_sergio_venicio_sidn_XdITlyK.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/743/requerimento_n410_geraldo_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/744/requerimento_n411_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/745/requerimento_n412_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/746/requerimento_n413_sidnei_2015_07.12.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/747/requerimento_n414_2015_jose_bruno_04.12.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/749/requerimento_n_415.2015_geraldo_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/750/requerimento_n_416.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/751/requerimento_n_417.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/752/requerimento_n_418.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/753/requerimento_n_419.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/754/requerimento_n_423.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/755/requerimento_n_425.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/756/requerimento_n_425.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/757/requerimento_n_426.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/758/requerimento_n_427.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/759/requerimento_n_428.2015_sergio_14.12.2015.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinagrandedosul.pr.leg.br/media/sapl/public/materialegislativa/2015/760/requerimento_n_429.2015_sergio_14.12.2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H413"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>